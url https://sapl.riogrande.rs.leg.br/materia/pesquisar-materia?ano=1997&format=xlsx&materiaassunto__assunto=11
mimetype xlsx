--- v0 (2026-03-01)
+++ v1 (2026-04-21)
@@ -10,311 +10,341 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="86">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>40380</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>64699</t>
   </si>
   <si>
     <t>PLV</t>
   </si>
   <si>
     <t>Projeto de Lei de Vereador</t>
   </si>
   <si>
     <t>Vereador(a)</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40380/64699.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40380/64699.pdf</t>
   </si>
   <si>
     <t>DÁ A DENOMINAÇÃO DE RUA DO MUNICÍPIO DO RIO GRANDE E DETERMINA OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 PROPONENTE: VER. PAULO MACHADO.</t>
   </si>
   <si>
     <t>40382</t>
   </si>
   <si>
     <t>64764</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40382/64764.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40382/64764.pdf</t>
   </si>
   <si>
     <t>DÁ A DENOMINAÇÃO DE FAUSTO COSTA DE ALMEIDA A UMA VIA PÚBLICA DO MUNICÍPIO. _x000D_
 _x000D_
 PROPONENTE: VER. CIRO CARDOSO LOPES.</t>
   </si>
   <si>
     <t>40390</t>
   </si>
   <si>
     <t>65079</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40390/65079.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40390/65079.pdf</t>
   </si>
   <si>
     <t>DÁ A DENOMINAÇÃO DE WILSON DOS SANTOS PEREIRA À UMA VIA PÚBLICA DO MUNICÍPIO. _x000D_
 _x000D_
 PROPONENTE: VER. DIRCEU LOPES.</t>
   </si>
   <si>
     <t>40394</t>
   </si>
   <si>
     <t>65080</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40394/65080.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40394/65080.pdf</t>
   </si>
   <si>
     <t>DÁ A DENOMINAÇÃO DE WALDEMAR DA SILVEIRA, À UMA VIA PÚBLICA DO MUNICÍPIO._x000D_
 _x000D_
 PROPONENTE: VER. DIRCEU LOPES.</t>
   </si>
   <si>
     <t>40386</t>
   </si>
   <si>
     <t>65381</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40386/65381.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40386/65381.pdf</t>
   </si>
   <si>
     <t>OUTORGA O NOME DO DR. JOAQUIM LUIS DA SILVA FILHO, A UMA VIA PÚBLICA DO MUNICÍPIO._x000D_
 _x000D_
 PROPONENTE: VER. LUIZ CARLOS ESPERON.</t>
   </si>
   <si>
     <t>40395</t>
   </si>
   <si>
     <t>65814</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40395/65814.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40395/65814.pdf</t>
   </si>
   <si>
     <t>DÁ A DENOMINAÇÃO DE ARY CUSTÓDIO BRUM, À UMA VIA PÚBLICA DO MUNICÍPIO._x000D_
 _x000D_
 PROPONENTE: VER. DANTE LAZZARINI.</t>
   </si>
   <si>
     <t>40402</t>
   </si>
   <si>
     <t>65815</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40402/65815.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40402/65815.pdf</t>
   </si>
   <si>
     <t>DÁ A DENOMINAÇÃO DE OLEGÁRIO DOS SANTOS FERREIRA, À UMA VIA PÚBLICA DO MUNICÍPIO._x000D_
 _x000D_
 PROPONENTE: VER. DANTE LAZZARINI.</t>
   </si>
   <si>
     <t>40404</t>
   </si>
   <si>
     <t>67151</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40404/67151.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40404/67151.pdf</t>
   </si>
   <si>
     <t>DÁ A DENOMINAÇÃO DE DOM FREDERICO DIDONET À UMA VIA PÚBLICA DO MUNICÍPIO. _x000D_
 _x000D_
 PROPONENTE: VER. JUAREZ MONTEIRO MOLINARI.</t>
   </si>
   <si>
     <t>40406</t>
   </si>
   <si>
     <t>67314</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40406/67314.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40406/67314.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE ZUMBI DOS PALMARES, UMA VIA PÚBLICA DO MUNICÍPIO. _x000D_
 _x000D_
 PROPONENTE: VER. JORGE RAVARA.</t>
   </si>
   <si>
     <t>40372</t>
   </si>
   <si>
     <t>64019</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40372/64019.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40372/64019.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO RIOGRANDINO AO SR. DR. PEDRO MENTZ RIBEIRO._x000D_
 _x000D_
 PROPONENTE: VER. LUIZ CARLOS ESPERON.</t>
   </si>
   <si>
     <t>40373</t>
   </si>
   <si>
     <t>64186</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40373/64186.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40373/64186.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO RIOGRANDINO AO REV. BELMAR ALVES CLARINDO._x000D_
 _x000D_
 PROPONENTE: VER. DANTE LAZZARINI.</t>
   </si>
   <si>
     <t>40378</t>
   </si>
   <si>
     <t>64187</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40378/64187.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40378/64187.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO RIOGRANDINO AO SR. WALTER CHAVES TROINA._x000D_
 _x000D_
 PROPONENTE: VER. DANTE LAZZARINI.</t>
   </si>
   <si>
     <t>40377</t>
   </si>
   <si>
     <t>64671</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40377/64671.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40377/64671.pdf</t>
   </si>
   <si>
     <t>OUTORGA O TÍTULO DE CIDADÃO RIOGRANDINO AO SR. DR. DENIZ CRUZ DE RAMOS PADEIRO._x000D_
 _x000D_
 PROPONENTE: VER. LUIZ CARLOS ESPERON.</t>
   </si>
   <si>
+    <t>41512</t>
+  </si>
+  <si>
+    <t>65419</t>
+  </si>
+  <si>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/41512/65419.pdf</t>
+  </si>
+  <si>
+    <t>OUTORGA O TITULO DE CIDADÃO RIO GRANDIDO AO SR. COMANDANTE DO 5° DISTRITO NAVAL, VICE ALMIRANTE JOSE ALBERTO ACCIOLI FRAGELLI._x000D_
+_x000D_
+_x000D_
+PROPONENTE: VER. LUIZ CARLOS ESPERON.</t>
+  </si>
+  <si>
     <t>40376</t>
   </si>
   <si>
     <t>65573</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40376/65573.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40376/65573.pdf</t>
   </si>
   <si>
     <t>OUTORGA O TÍTULO DE CIDADÃO RIOGRANDINO AO SENHOR RODOLFO GEHLEN DE BRITO._x000D_
 _x000D_
 PROPONENTE: VER. LUIZ ALBERTO MODERNELL.</t>
   </si>
   <si>
     <t>40374</t>
   </si>
   <si>
     <t>65840</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40374/65840.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40374/65840.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DO MÉRITO COMUNITÁRIO AO DR. NOE ZAMEL._x000D_
 _x000D_
 PROPONENTE: VER. JUAREZ MONTEIRO MOLINARI.</t>
   </si>
   <si>
+    <t>41546</t>
+  </si>
+  <si>
+    <t>66328</t>
+  </si>
+  <si>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/41546/66328.pdf</t>
+  </si>
+  <si>
+    <t>DECRETO LUTO LEGISLATIVO POR TRÊS DIAS EM RAZÃO DO PASSAMENTO DO EX-VEREADOR SENHOR SILVÉRIO MIRANDA JÚNIOR._x000D_
+_x000D_
+_x000D_
+PROPONENTE: VER. EDINELSON TROCA.</t>
+  </si>
+  <si>
     <t>40375</t>
   </si>
   <si>
     <t>67152</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40375/67152.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40375/67152.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO RIOGRANDINO A DOM JOSÉ MÁRIO STROEHER._x000D_
 _x000D_
 PROPONENTE: VER. JUAREZ MONTEIRO MOLINARI.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -623,69 +653,69 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40380/64699.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40382/64764.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40390/65079.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40394/65080.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40386/65381.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40395/65814.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40402/65815.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40404/67151.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40406/67314.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40372/64019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40373/64186.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40378/64187.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40377/64671.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40376/65573.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40374/65840.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40375/67152.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40380/64699.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40382/64764.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40390/65079.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40394/65080.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40386/65381.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40395/65814.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40402/65815.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40404/67151.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40406/67314.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40372/64019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40373/64186.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40378/64187.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40377/64671.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/41512/65419.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40376/65573.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40374/65840.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/41546/66328.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40375/67152.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H17"/>
+  <dimension ref="A1:H19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="82.42578125" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="90.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="81.5703125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="129.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -1084,70 +1114,124 @@
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>74</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
         <v>75</v>
       </c>
       <c r="D17" t="s">
         <v>50</v>
       </c>
       <c r="E17" t="s">
         <v>51</v>
       </c>
       <c r="F17" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>76</v>
       </c>
       <c r="H17" t="s">
         <v>77</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>78</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>79</v>
+      </c>
+      <c r="D18" t="s">
+        <v>50</v>
+      </c>
+      <c r="E18" t="s">
+        <v>51</v>
+      </c>
+      <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H18" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>82</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>83</v>
+      </c>
+      <c r="D19" t="s">
+        <v>50</v>
+      </c>
+      <c r="E19" t="s">
+        <v>51</v>
+      </c>
+      <c r="F19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H19" t="s">
+        <v>85</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>