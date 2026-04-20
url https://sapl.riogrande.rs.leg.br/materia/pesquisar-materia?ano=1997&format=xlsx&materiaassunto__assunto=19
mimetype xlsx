--- v0 (2026-02-28)
+++ v1 (2026-04-20)
@@ -10,246 +10,260 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="67">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>40485</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40485/30.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40485/30.pdf</t>
   </si>
   <si>
     <t>REDUZ EM 50% AS MULTAS DO ARTIGO 41, INCISOS I, II, III, E ARTIGO 43 CAPUT DA LEI 3.812, DE 22/11/83; ARTIGO 29 CAPUT DO DECRETO 4.164, DE 28/12/83, ARTIGO 333 CAPUT E 335 DA LEI 1.799 DE 31/12/66, ALTERADA PELA LEI 2.105 DE 19/12/69.</t>
   </si>
   <si>
     <t>40480</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40480/49.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40480/49.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REDUÇÃO DE 50% NO IPTU, AOS CONTRIBUINTES QUE TIVERAM ALTERAÇÃO NA ÁREA CONSTRUÍDA DE SEUS IMÓVEIS.</t>
   </si>
   <si>
     <t>40479</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40479/57.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40479/57.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DA LETRA "C" NO ITEM 5 DA TABELA III "F", DA LEI N° 1.799A/66 E POSTERIORES ALTERAÇÕES.</t>
   </si>
   <si>
     <t>40481</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40481/60.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40481/60.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO INCISO I, ALÍNEAS "A" E "B" E PARÁGRAFOS DO ARTIGO 5° DA LEI N° 3.961 DE 11/04/1985, JÁ MODIFICADOS PELA LEI N° 4.463, DE 03/01/1990 E 4.858, DE 28/12/93, MODIFICANDO A BASE DE CÁLCULO DA TAXA DE SERVIÇOS URBANOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>40477</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40477/62.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40477/62.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DA LETRA "B" NO ITEM 2, DA TABELA III "C" DA LEI N° 1.799/66 E POSTERIORES ALTERAÇÕES.</t>
   </si>
   <si>
+    <t>40750</t>
+  </si>
+  <si>
+    <t>64385</t>
+  </si>
+  <si>
+    <t>PLV</t>
+  </si>
+  <si>
+    <t>Projeto de Lei de Vereador</t>
+  </si>
+  <si>
+    <t>Vereador(a)</t>
+  </si>
+  <si>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40750/64385.pdf</t>
+  </si>
+  <si>
+    <t>TORNA OBRIGATÓRIO A COLOCAÇÃO DE INDICATIVOS NOS ÔNIBUS DE TRANSPORTE URBANO. _x000D_
+_x000D_
+PROPONENTE: VER. JAIR RIZZO.</t>
+  </si>
+  <si>
     <t>40503</t>
   </si>
   <si>
     <t>64550</t>
   </si>
   <si>
-    <t>PLV</t>
-[...8 lines deleted...]
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40503/64550.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40503/64550.pdf</t>
   </si>
   <si>
     <t>COBRA A TAXA POR RETIRADA DE LIXO, NOS TERRENOS BALDIOS._x000D_
 _x000D_
 PROPONENTE: VER. JAIR RIZZO.</t>
   </si>
   <si>
     <t>40527</t>
   </si>
   <si>
     <t>64789</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40527/64789.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40527/64789.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA AO ARTIGO 105 DA LEI ORGÂNICA MUNICIPAL, A ISENÇÃO DO IPTU PARA APOSENTADOS E PENSIONISTAS COM MAIS DE 60 ANOS QUE PERCEBEM UM SALÁRIO MÍNIMO._x000D_
 _x000D_
 PROPONENTE: VER. PAULO R. M. GOMES.</t>
   </si>
   <si>
     <t>40529</t>
   </si>
   <si>
     <t>66342</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40529/66342.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40529/66342.pdf</t>
   </si>
   <si>
     <t>ISENTA DO PAGAMENTO DO IPTU, OS APOSENTADOS E PENSIONISTAS._x000D_
 _x000D_
 PROPONENTE: VER. PAULO RENATO MATTOS GOMES.</t>
   </si>
   <si>
     <t>40532</t>
   </si>
   <si>
     <t>66442</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40532/66442.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40532/66442.pdf</t>
   </si>
   <si>
     <t>INSTITUI A TAXA DE UTILIZAÇÃO DA VIA PÚBLICA OU PASSEIO PÚBLICO._x000D_
 _x000D_
 PROPONENTE: DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>40543</t>
   </si>
   <si>
     <t>64249</t>
   </si>
   <si>
     <t>ELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40543/64249.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40543/64249.pdf</t>
   </si>
   <si>
     <t>FICA ALTERADO O ARTIGO 105, SEÇÃO II, DOS IMPOSTOS MUNICIPAIS, MODIFICA O PARÁGRAFO ÚNICO PARA § 2° NO ARTIGO 30 DOS ATOS DAS DISPOSIÇÕES TRANSITÓRIAS, DA LEI ORGÂNICA MUNICIPAL, DANDO NOVA REDAÇÃO._x000D_
 _x000D_
 PROPONENTE: VER. PAULO MACHADO DOS SANTOS.</t>
   </si>
   <si>
     <t>40509</t>
   </si>
   <si>
     <t>66090</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Razões do Veto</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40509/veto_66090_ao_pl_64550.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40509/veto_66090_ao_pl_64550.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI N° 64550/1997 QUE INSTITUI NO MUNICÍPIO DO RIO GRANDE A COBRANÇA DE TAXA POR RETIRADA DE LIXO, NOS TERRENOS BALDIOS, PELO PODER PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -556,68 +570,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40485/30.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40480/49.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40479/57.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40481/60.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40477/62.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40503/64550.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40527/64789.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40529/66342.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40532/66442.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40543/64249.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40509/veto_66090_ao_pl_64550.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40485/30.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40480/49.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40479/57.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40481/60.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40477/62.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40750/64385.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40503/64550.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40527/64789.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40529/66342.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40532/66442.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40543/64249.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40509/veto_66090_ao_pl_64550.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H12"/>
+  <dimension ref="A1:H13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="98.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="249.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -848,104 +862,131 @@
       </c>
       <c r="E10" t="s">
         <v>35</v>
       </c>
       <c r="F10" t="s">
         <v>36</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>49</v>
       </c>
       <c r="H10" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
         <v>52</v>
       </c>
       <c r="D11" t="s">
-        <v>53</v>
+        <v>34</v>
       </c>
       <c r="E11" t="s">
-        <v>54</v>
+        <v>35</v>
       </c>
       <c r="F11" t="s">
         <v>36</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="H11" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>56</v>
+      </c>
+      <c r="D12" t="s">
         <v>57</v>
       </c>
-      <c r="B12" t="s">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="E12" t="s">
         <v>58</v>
       </c>
-      <c r="D12" t="s">
+      <c r="F12" t="s">
+        <v>36</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="E12" t="s">
+      <c r="H12" t="s">
         <v>60</v>
       </c>
-      <c r="F12" t="s">
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>61</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>62</v>
+      </c>
+      <c r="D13" t="s">
+        <v>63</v>
+      </c>
+      <c r="E13" t="s">
+        <v>64</v>
+      </c>
+      <c r="F13" t="s">
         <v>13</v>
       </c>
-      <c r="G12" s="1" t="s">
-[...3 lines deleted...]
-        <v>62</v>
+      <c r="G13" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="H13" t="s">
+        <v>66</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>