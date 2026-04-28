--- v0 (2026-03-01)
+++ v1 (2026-04-28)
@@ -10,1241 +10,1577 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="672" uniqueCount="353">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="864" uniqueCount="453">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>39821</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/39821/02.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/39821/02.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSIÇÕES DA LEI 4.556 DE 30/10/90.</t>
   </si>
   <si>
+    <t>41520</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/41520/04.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A CONCEDER DESCONTO E PARCELAMENTO NOS DÉBITOS DOS ADQUIRENTES DE TERRENOS DE MARINHA NO CASSINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>39827</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/39827/05.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/39827/05.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REALIZAR LICITAÇÃO PARA CONCESSÃO DE USO, POR QUINZE ANOS, DE ÁREA NO LOTEAMENTO PRAIÃO, PARA CONSTRUÇÃO DE PRAÇA DE EVENTOS.</t>
   </si>
   <si>
     <t>39841</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/39841/07.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/39841/07.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 24 E CRIA PARÁGRAFOS NA LEI 3.514, DE 24/07/80, QUE INSTITUI O NOVO CÓDIGO DE POSTURAS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>39845</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/39845/10.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/39845/10.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A DESAFETAR PARTE DA ÁREA DESTINADA A ÁREA VERDE (PRAÇA DOS SALMÕES) NO LOTEAMENTO PARQUE MARINHA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>39849</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/39849/12.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/39849/12.pdf</t>
   </si>
   <si>
     <t>INCLUI NA LEI 5.068, DE 21/04/96, QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 1997 E NA LEI N° 5.104, DE 18/12/96, QUE ESTIMA A RECEITA E FIXA A DESPESA DA ADMINISTRAÇÃO DIRETA PARA 1997, A AMPLIAÇÃO DA ESCOLA JOÃO DE OLIVEIRA MARTINS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>39861</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/39861/14.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/39861/14.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS ARTIGOS 212 E 213 DA LEI N° 3.514, DE 24 DE JULHO DE 1980.</t>
   </si>
   <si>
     <t>39864</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/39864/16.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/39864/16.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 8° DA LEI 4.116, DE 03/11/86. QUE CRIA O PLANO DIRETOR DE DESENVOLVIMENTO INTEGRADO DO RIO GRANDE.</t>
   </si>
   <si>
     <t>39868</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/39868/18.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/39868/18.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 19 E SEUS ITENS 1, 2 E 3, SECÇÃO I - MULTAS, CAPÍTULO III - PENALIDADES DA LEI 2.606, DE 22/05/72, QUE PROMULGOU O CÓDIGO DE EDIFICAÇÕES DO MUNICÍPIO DO RIO GRANDE.</t>
   </si>
   <si>
     <t>39870</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/39870/23.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/39870/23.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A DOAR AS AÇÕES DA COMPANHIA INTERMUNICIPAL DE ESTRADAS ALIMENTADORAS - CINTEA, AO ESTADO DO RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>40318</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40318/27.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40318/27.pdf</t>
   </si>
   <si>
     <t>CRIA A GRATIFICAÇÃO DE QUEBRA DE CAIXA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>40791</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40791/47.pdf</t>
+  </si>
+  <si>
+    <t>CRIA O CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DO ENSINO FUNDAMENTAL E DE VALORIZAÇÃO DO MAGISTÉRIO.</t>
+  </si>
+  <si>
     <t>40292</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40292/51.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40292/51.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR UM PROFISSIONAL MÉDICO-VETERINÁRIO, POR TEMPO DETERMINADO, PARA ATUAÇÃO NA APREENSÃO DE ANIMAIS DE PEQUENO PORTE (CÃES DE RUA).</t>
   </si>
   <si>
     <t>40300</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40300/52.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40300/52.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A COMERCIALIZAR ESPAÇOS PUBLICITÁRIOS NO INTERIOR DO GINÁSIO PROF. FARYDO SALOMÃO.</t>
   </si>
   <si>
     <t>40310</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40310/58.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40310/58.pdf</t>
   </si>
   <si>
     <t>EXCLUI O LOTE 01 ; 20 - QUADRA I DA LEI N° 4.134, DE 08 DE DEZEMBRO DE 1986, REVERTENDO-O AO MUNICÍPIO.</t>
   </si>
   <si>
     <t>40314</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40314/64.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40314/64.pdf</t>
   </si>
   <si>
     <t>PROTOCOLO DE COOPERAÇÃO PARA USO DA SEDE DO CENTRO DE VISITANTES DO BALNEÁRIO CASSINO.</t>
   </si>
   <si>
+    <t>41415</t>
+  </si>
+  <si>
+    <t>66558</t>
+  </si>
+  <si>
+    <t>http://sapl.riogrande.rs.leg.br/media/</t>
+  </si>
+  <si>
+    <t>AUTORIZAÇÃO LEGISLATIVA PARA A CONCESSÃO DO QUARTO N° 03, LOCALIZADO NO MERCADO PÚBLICO MUNICIPAL.</t>
+  </si>
+  <si>
     <t>40099</t>
   </si>
   <si>
     <t>63986</t>
   </si>
   <si>
     <t>PLV</t>
   </si>
   <si>
     <t>Projeto de Lei de Vereador</t>
   </si>
   <si>
     <t>Vereador(a)</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40099/63986.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40099/63986.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO E ACRESCENTA INCISOS AO ARTIGO 7° DA LEI 4.793 DE 19/07/93 QUE DISPÕE SOBRE A CONSTITUIÇÃO DO CONSELHO MUNICIPAL DO BEM ESTAR SOCIAL E CRIAÇÃO DE FUNDO MUNICIPAL A ELE VINCULADO E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 PROPONENTE: VER. MARIA DE LOURDES LOSE.</t>
   </si>
   <si>
     <t>40104</t>
   </si>
   <si>
     <t>63988</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40104/63988.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40104/63988.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO PARÁGRAFO 2° DO ARTIGO 7° DA LEI 4.793 QUE DISPÕE SOBRE A CONSTITUIÇÃO DO CONSELHO MUNICIPAL DO BEM ESTAR SOCIAL E CRIAÇÃO DE FUNDO MUNICIPAL A ELE VINCULADO E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 PROPONENTE: VER. MARIA DE LOURDES LOSE.</t>
   </si>
   <si>
     <t>40107</t>
   </si>
   <si>
     <t>64215</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40107/64215.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40107/64215.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DO MUNICÍPIO DO RIO GRANDE A SEMANA MUNICIPAL DA PESSOA PORTADORA DE DEFICIÊNCIA E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 PROPONENTE: VER. PAULO MACHADO DOS SANTOS.</t>
   </si>
   <si>
     <t>40118</t>
   </si>
   <si>
     <t>64325</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40118/64325.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40118/64325.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ITEM II DO ARTIGO 8° DA LEI 4.879, INCLUINDO A UNIÃO RIOGRANDINA DE ASSOCIAÇÃO DE BAIRROS - URAB. _x000D_
 _x000D_
 PROPONENTE: VER. JULIO MARTINS.</t>
   </si>
   <si>
     <t>40120</t>
   </si>
   <si>
     <t>64326</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40120/64326.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40120/64326.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A FORMA DE IDENTIFICAÇÃO DE VEÍCULOS OFICIAIS DO MUNICÍPIO DO RIO GRANDE E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 PROPONENTE: VER. JULIO MARTINS.</t>
   </si>
   <si>
     <t>40130</t>
   </si>
   <si>
     <t>64341</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40130/64341.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40130/64341.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REALIZAÇÃO DE CONSULTAS PLEBISCITARIAS NO ÂMBITO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 PROPONENTE: VER. JULIO MARTINS.</t>
   </si>
   <si>
     <t>40126</t>
   </si>
   <si>
     <t>64438</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40126/64438.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40126/64438.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DA PREVENÇÃO DE ACIDENTES DE TRABALHO._x000D_
 _x000D_
 PROPONENTE: VER. JAIR RIZZO.</t>
   </si>
   <si>
     <t>40132</t>
   </si>
   <si>
     <t>64447</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40132/64447.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40132/64447.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL DE APOIO AO DESENVOLVIMENTO DE PEQUENOS ESTABELECIMENTOS RURAIS._x000D_
 _x000D_
 PROPONENTE: VER. ONEDIR DIAS LILJA.</t>
   </si>
   <si>
     <t>40137</t>
   </si>
   <si>
     <t>64457</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40137/64457.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40137/64457.pdf</t>
   </si>
   <si>
     <t>INSTITUI A FEIRA LIVRE DO PESCADOR._x000D_
 _x000D_
 PROPONENTE: VER. JAIR RIZZO.</t>
   </si>
   <si>
     <t>40143</t>
   </si>
   <si>
     <t>64489</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40143/64489.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40143/64489.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SISTEMA DE SONORIZAÇÃO MECÂNICA E MANUAL NOS VEÍCULOS QUE VENDEM E DISTRIBUEM OS RECIPIENTES DE GÁS LIQ. DE PETRÓLEO-GIP, PELAS RUAS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 PROPONENTE: VER. PAULO ROBERTO MACHADO DOS SANTOS.</t>
   </si>
   <si>
     <t>40160</t>
   </si>
   <si>
     <t>64498</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40160/64498.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40160/64498.pdf</t>
   </si>
   <si>
     <t>EXCLUI DO ANEXO DA LEI N° 4.556 DE 30/10/1990, O PRÉDIO SITO A RUA BENJAMIN CONSTANT, 249._x000D_
 _x000D_
 PROPONENTE: VER. ESPERON.</t>
   </si>
   <si>
     <t>40163</t>
   </si>
   <si>
     <t>64541</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40163/64541.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40163/64541.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE TRÂNSITO - CMT - E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 PROPONENTE: VER. JÚLIO C. MARTINS E VER. JAIR RIZZO.</t>
   </si>
   <si>
     <t>40165</t>
   </si>
   <si>
     <t>64566</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40165/64566.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40165/64566.pdf</t>
   </si>
   <si>
     <t>VEDA A NOMEAÇÃO E CONTRATAÇÃO DE PARENTES DAS AUTORIDADES DOS PODERES EXECUTIVO E LEGISLATIVO DO MUNICÍPIO DO RIO GRANDE E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 PROPONENTE: VER. PAULO R. MACHADO DOS SANTOS.</t>
   </si>
   <si>
     <t>40170</t>
   </si>
   <si>
     <t>64606</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40170/64606.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40170/64606.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA O CENTRO DE APOIO AO MENOR - CAM - CESAR AUGUSTO LEIVAS._x000D_
 _x000D_
 PROPONENTE: VER. DANTE LAZZARINI.</t>
   </si>
   <si>
     <t>40177</t>
   </si>
   <si>
     <t>64654</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40177/64654.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40177/64654.pdf</t>
   </si>
   <si>
     <t>CRIA ESTÍMULOS FISCAL ÀS EMPRESAS QUE PREENCHAM NO MÍNIMO, 5% (CINCO POR CENTO) DE SEUS QUADROS DE PESSOAL COM PESSOAS PORTADORAS DE DEFICIÊNCIA._x000D_
 _x000D_
 PROPONENTE: VER. PAULO ROBERTO MACHADO DOS SANTOS.</t>
   </si>
   <si>
     <t>40179</t>
   </si>
   <si>
     <t>64670</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40179/64670.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40179/64670.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA DO PARLAMENTO NO MUNICÍPIO DO RIO GRANDE E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 PROPONENTE: VER. PAULO ROBERTO M. DOS SANTOS.</t>
   </si>
   <si>
     <t>40182</t>
   </si>
   <si>
     <t>64889</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40182/64889.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40182/64889.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA PARÁGRAFO ÚNICO AO ARTIGO 50 DA LEI N° 3.514 QUE INSTITUI O NOVO CÓDIGO DE POSTURAS DO MUNICÍPIO._x000D_
 _x000D_
 PROPONENTE: VER. PAULO ROBERTO MACHADO DOS SANTOS.</t>
   </si>
   <si>
     <t>40176</t>
   </si>
   <si>
     <t>64890</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40176/64890.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40176/64890.pdf</t>
   </si>
   <si>
     <t>FACULTA A ABERTURA DO COMÉRCIO NOS FINAIS DE SEMANA E FERIADOS, NO BALNEÁRIO CASSINO._x000D_
 _x000D_
 PROPONENTE: VER. PAULO ROBERTO M. SANTOS.</t>
   </si>
   <si>
+    <t>40893</t>
+  </si>
+  <si>
+    <t>64894</t>
+  </si>
+  <si>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40893/64894.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A "CÂMARA DE VEREADORES MIRIM" NA SEMANA DE OUTUBRO, EM QUE COMEMORA-SE O "DIA DA CRIANÇA"_x000D_
+_x000D_
+PROPONENTE: VER. LUIS CARLOS ESPERON.</t>
+  </si>
+  <si>
     <t>40183</t>
   </si>
   <si>
     <t>64897</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40183/64897.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40183/64897.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA PARÁGRAFO ÚNICO AO ARTIGO 195 DA LEI 3.514 E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 PROPONENTE: VER. PAULO R. M. DOS SANTOS.</t>
   </si>
   <si>
     <t>40190</t>
   </si>
   <si>
     <t>64898</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40190/64898.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40190/64898.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA PARÁGRAFOS AO ARTIGO 51 DA LEI N° 3.514, QUE INSTITUI O NOVO CÓDIGO DE POSTURAS DO MUNICÍPIO._x000D_
 _x000D_
 PROPONENTE: VER. PAULO ROBERTO M. DOS SANTOS.</t>
   </si>
   <si>
     <t>40192</t>
   </si>
   <si>
     <t>65125</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40192/65125.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40192/65125.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS INCISOS III E IV DO ARTIGO 21, TÍTULO III - CAPÍTULO I - DOS LOGRADOUROS PÚBLICOS DA LEI N° 3.514 DE 24 DE JULHO DE 1980, PASSANDO A VIGORAR COM A SEGUINTE REDAÇÃO._x000D_
 _x000D_
 PROPONENTE: VER. PAULO R. M. SANTOS.</t>
   </si>
   <si>
     <t>40195</t>
   </si>
   <si>
     <t>65219</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40195/65219.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40195/65219.pdf</t>
   </si>
   <si>
     <t>REVOGA E ALTERA DISPOSITIVOS DO CÓDIGO DE POSTURAS DO MUNICÍPIO._x000D_
 _x000D_
 PROPONENTE: VER. PAULO RENATO MACHADO DOS SANTOS.</t>
   </si>
   <si>
     <t>40197</t>
   </si>
   <si>
     <t>65267</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40197/65267.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40197/65267.pdf</t>
   </si>
   <si>
     <t>INSTITUI PARCERIA ENTRE O PODER PÚBLICO MUNICIPAL E A INICIATIVA PRIVADA, PARA SUPRIR AS ESCOLAS MUNICIPAIS DE MATERIAL ESCOLAR._x000D_
 _x000D_
 PROPONENTE: VER. PAULO ROBERTO MACHADO DOS SANTOS.</t>
   </si>
   <si>
     <t>40199</t>
   </si>
   <si>
     <t>65297</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40199/65297.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40199/65297.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA O CENTRO MIRIM DE TRADIÇÕES GAÚCHAS - SENTINELA DOS PAMPAS._x000D_
 _x000D_
 PROPONENTE: VER. JORGE GUARACY RAVARA.</t>
   </si>
   <si>
+    <t>40879</t>
+  </si>
+  <si>
+    <t>65305</t>
+  </si>
+  <si>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40879/65305.pdf</t>
+  </si>
+  <si>
+    <t>DISCIPLINA O ESPAÇO FÍSICO FRENTE ÀS ESCOLAS DO MUNICÍPIO PARA OS VEÍCULOS DE TRANSPORTE ESCOLAR E DÁ OUTRAS PROVIDÊNCIAS._x000D_
+_x000D_
+PROPONENTE: VER. DANTE LAZZARINI.</t>
+  </si>
+  <si>
     <t>40204</t>
   </si>
   <si>
     <t>65368</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40204/65368.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40204/65368.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO A "SEMANA DE EDUCAÇÃO NO TRÂNSITO"._x000D_
 _x000D_
 PROPONENTE: VER. JORGE GUARACY RAVARA.</t>
   </si>
   <si>
     <t>40206</t>
   </si>
   <si>
     <t>65388</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40206/65388.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40206/65388.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 5° DA LEI 5.055, DE 13 DE MAIO DE 1996._x000D_
 _x000D_
 PROPONENTE: VER. ONEDIR DIAS LILJA.</t>
   </si>
   <si>
+    <t>40875</t>
+  </si>
+  <si>
+    <t>65451</t>
+  </si>
+  <si>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40875/65451.pdf</t>
+  </si>
+  <si>
+    <t>ESTABELECE PENALIDADES AOS ESTABELECIMENTOS COMERCIAIS QUE VENDEREM CIGARROS OU ASSEMELHADOS ÀS CRIANÇAS OU ADOLESCENTES MENORES DE IDADE E DÁ OUTRAS PROVIDÊNCIAS._x000D_
+_x000D_
+PROPONENTE: VER. PAULO ROBERTO M. SANTOS.</t>
+  </si>
+  <si>
+    <t>40928</t>
+  </si>
+  <si>
+    <t>65542</t>
+  </si>
+  <si>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40928/65542.pdf</t>
+  </si>
+  <si>
+    <t>CRIA O SISTEMA MUNICIPAL DE EDUCAÇÃO DO MUNICÍPIO DO RIO GRANDE._x000D_
+_x000D_
+PROPONENTE: VER. MARIA DE LOURDES LOSE.</t>
+  </si>
+  <si>
+    <t>40904</t>
+  </si>
+  <si>
+    <t>65544</t>
+  </si>
+  <si>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40904/65544.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI PASSAGENS ESCOLARES, AOS ESTUDANTES DE CURSOS PRÉ-VESTIBULAR._x000D_
+_x000D_
+PROPONENTE: VER. JAIR RIZZO.</t>
+  </si>
+  <si>
     <t>40213</t>
   </si>
   <si>
     <t>65613</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40213/65613.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40213/65613.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE CESTAS DE LIXO EM VIA PÚBLICA, ESTABELECE PENALIDADES E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 PROPONENTE: VER. LUIZ CARLOS ESPERON.</t>
   </si>
   <si>
     <t>40214</t>
   </si>
   <si>
     <t>65798</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40214/65798.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40214/65798.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANEJAMENTO FAMILIAR NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 PROPONENTE: VER. LUIZ CARLOS ESPERON.</t>
   </si>
   <si>
     <t>40218</t>
   </si>
   <si>
     <t>65891</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40218/65891.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40218/65891.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE COOPERAÇÃO ENTRE A PREFEITURA MUNICIPAL DO RIO GRANDE E EMPRESAS PRIVADAS OU ENTIDADES REPRESENTATIVAS PARA A IMPLANTAÇÃO DE ABRIGOS EM LOGRADOUROS PÚBLICOS._x000D_
 _x000D_
 PROPONENTE: VER. PAULO MACHADO.</t>
   </si>
   <si>
     <t>40221</t>
   </si>
   <si>
     <t>65892</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40221/65892.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40221/65892.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE MORADORES E AMIGOS DO BAIRRO PROFILURB I._x000D_
 _x000D_
 PROPONENTE: VER. PAULO MACHADO.</t>
   </si>
   <si>
     <t>40231</t>
   </si>
   <si>
     <t>65909</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40231/65909.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40231/65909.pdf</t>
   </si>
   <si>
     <t>OBRIGA O MUNICÍPIO A INCLUIR NO CURRÍCULO ESCOLAR A MATÉRIA DE EDUCAÇÃO ODONTOLÓGICA._x000D_
 _x000D_
 PROPONENTE: VER. PEDRO ERNESTO ENDERLE.</t>
   </si>
   <si>
     <t>40237</t>
   </si>
   <si>
     <t>65915</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40237/65915.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40237/65915.pdf</t>
   </si>
   <si>
     <t>FICA CONVOCADO CONCURSO DE IDEIAS ARQUITETÔNICAS PARA APROVEITAMENTO SOCIAL DAS ÁREAS OCIOSAS DA REDE FERROVIÁRIA FEDERAL._x000D_
 _x000D_
 PROPONENTE: VER. LUIZ CARLOS ESPERON.</t>
   </si>
   <si>
     <t>40227</t>
   </si>
   <si>
     <t>65951</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40227/65951.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40227/65951.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A INCLUSÃO DO MUNICÍPIO DO RIO GRANDE EM MICRORREGIÃO._x000D_
 _x000D_
 PROPONENTE: VER. PAULO MACHADO.</t>
   </si>
   <si>
     <t>40241</t>
   </si>
   <si>
     <t>66015</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40241/66015.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40241/66015.pdf</t>
   </si>
   <si>
     <t>ESTABELECE CRITÉRIOS À COLOCAÇÃO DE NOVAS PLACAS COM NOMES DE RUAS E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 PROPONENTE: VER. PAULO ROBERTO MACHADO DOS SANTOS.</t>
   </si>
   <si>
     <t>40243</t>
   </si>
   <si>
     <t>66016</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40243/66016.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40243/66016.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA E OUTORGA DE ALVARÁ DE FUNCIONAMENTO DE ACADEMIAS E ESTABELECIMENTOS CONGÊNERES._x000D_
 _x000D_
 PROPONENTE: VER. PAULO ROBERTOMACHADO DOS SANTOS.</t>
   </si>
   <si>
     <t>40247</t>
   </si>
   <si>
     <t>66056</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40247/66056.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40247/66056.pdf</t>
   </si>
   <si>
     <t>DETERMINA A INSTALAÇÃO DE BEBEDOUROS EM ESTABELECIMENTOS BANCÁRIOS._x000D_
 _x000D_
 PROPONENTE: VER. JAIR RIZZO.</t>
   </si>
   <si>
     <t>40249</t>
   </si>
   <si>
     <t>66088</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40249/66088.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40249/66088.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ITEM 3, DO ARTIGO 27, DA LEI 2.606/72 E ACRESCENTA ITEM 4._x000D_
 _x000D_
 PROPONENTE: VER. JAIR RIZZO.</t>
   </si>
   <si>
     <t>40252</t>
   </si>
   <si>
     <t>66140</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40252/66140.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40252/66140.pdf</t>
   </si>
   <si>
     <t>CRIA A FEIRA DE MATERIAL ESCOLAR E DIDÁTICO DO MUNICÍPIO DO RIO GRANDE._x000D_
 _x000D_
 PROPONENTE: VER. MARIA DE LOURDES LOSE E VER. DIRCEU LOPES.</t>
   </si>
   <si>
     <t>40254</t>
   </si>
   <si>
     <t>66200</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40254/66200.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40254/66200.pdf</t>
   </si>
   <si>
     <t>ESTABELECE ESPAÇO PRIVATIVO PARA ESTACIONAMENTO DE VEÍCULOS DE TRANSPORTE ESCOLAR FRENTE AS ESCOLAS NO MUNICÍPIO._x000D_
 _x000D_
 PROPONENTE: VER. DANTE LAZZARINI.</t>
   </si>
   <si>
     <t>40359</t>
   </si>
   <si>
     <t>66217</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40359/66217.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40359/66217.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DAS AGÊNCIAS BANCÁRIAS POSSUÍREM EM SUAS DEPENDÊNCIAS, SANITÁRIOS E BEBEDOUROS, PARA USO DOS CLIENTES._x000D_
 _x000D_
 PROPONENTE: VER. JAIR RIZZO.</t>
   </si>
   <si>
     <t>40360</t>
   </si>
   <si>
     <t>66234</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40360/66234.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40360/66234.pdf</t>
   </si>
   <si>
     <t>OBRIGA AS LOCADORAS DE FILMES DO MUNICÍPIO, A MANTER COBERTO OU EM LUGAR FECHADO FITAS DE FILMES PORNOGRÁFICOS._x000D_
 _x000D_
 PROPONENTE: VER. PEDRO ERNESTO ENDERLE.</t>
   </si>
   <si>
     <t>40361</t>
   </si>
   <si>
     <t>66248</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40361/66248.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40361/66248.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A LOJA MAÇÔNICA UNIÃO E FRATERNIDADE UNIVERSAL._x000D_
 _x000D_
 PROPONENTE: VER. PAULO ROBERTO MACHADO DOS SANTOS.</t>
   </si>
   <si>
     <t>40362</t>
   </si>
   <si>
     <t>66298</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40362/66298.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40362/66298.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O HORÁRIO DE ABERTURA E FECHAMENTO DAS AGÊNCIAS BANCÁRIAS EM RIO GRANDE._x000D_
 _x000D_
 PROPONENTE: VER. DIRCEU LOPES E VER. MARIA DE LOURDES LOSE.</t>
   </si>
   <si>
+    <t>40756</t>
+  </si>
+  <si>
+    <t>66304</t>
+  </si>
+  <si>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40756/66304.pdf</t>
+  </si>
+  <si>
+    <t>DÁ NOVA REDAÇÃO AO ARTIGO 1° E SEU § ÚNICO NA LEI N° 4.395, DE 29/05/89, ALTERADA PELA LEI 4.767 DE 20/05/93 E DÁ OUTRAS PROVIDÊNCIAS._x000D_
+_x000D_
+PROPONENTE: DIVERSOS VEREADORES.</t>
+  </si>
+  <si>
     <t>40363</t>
   </si>
   <si>
     <t>66305</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40363/66305.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40363/66305.pdf</t>
   </si>
   <si>
     <t>INSTITUI A PRÁTICA DE CREMAÇÃO DE CADÁVERES E INCINERAÇÃO DE RESTOS MORTAIS E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 PROPONENTE: VER. ONEDIR DIAS LILJA.</t>
   </si>
   <si>
+    <t>40931</t>
+  </si>
+  <si>
+    <t>66318</t>
+  </si>
+  <si>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40931/66318.pdf</t>
+  </si>
+  <si>
+    <t>TORNA OBRIGATÓRIO A INSTALAÇÃO DE PORTA DE SEGURANÇA NAS AGÊNCIAS BANCÁRIAS E DÁ OUTRAS PROVIDÊNCIAS._x000D_
+_x000D_
+PROPONENTE: VER. DIRCEU LOPES E VER. MARIA DE LOURDES LOSE.</t>
+  </si>
+  <si>
+    <t>40754</t>
+  </si>
+  <si>
+    <t>66332</t>
+  </si>
+  <si>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40754/66332.pdf</t>
+  </si>
+  <si>
+    <t>DÁ NOVA REDAÇÃO AO PARÁGRAFO 1° DO ARTIGO 129 DA LEI 3.514/80._x000D_
+_x000D_
+PROPONENTE: VER. PAULO ROBERTO MACHADO DOS SANTOS.</t>
+  </si>
+  <si>
+    <t>40764</t>
+  </si>
+  <si>
+    <t>66351</t>
+  </si>
+  <si>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40764/66351.pdf</t>
+  </si>
+  <si>
+    <t>CRIA O CALENDÁRIO DE EVENTOS TURÍSTICOS DO MUNICÍPIO DO RIO GRANDE E DÁ OUTRAS PROVIDÊNCIAS._x000D_
+_x000D_
+PROPONENTE: VER. PAULO ROBERTO MACHADO DOS SANTOS.</t>
+  </si>
+  <si>
     <t>40364</t>
   </si>
   <si>
     <t>66352</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40364/66352.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40364/66352.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DO FOLCLORE, TRADIÇÃO E CULTURA GAÚCHA NO MUNICÍPIO DO RIO GRANDE._x000D_
 _x000D_
 PROPONENTE: VER. PAULO ROBERTO MACHADO DOS SANTOS.</t>
   </si>
   <si>
     <t>40351</t>
   </si>
   <si>
     <t>66392</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40351/66392.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40351/66392.pdf</t>
   </si>
   <si>
     <t>CRIA O TRANSPORTE ALTERNATIVO NO MUNICÍPIO COM MICRO-ÔNIBUS, UTILITÁRIOS SIMILARES OU TÁXI-LOTAÇÃO._x000D_
 _x000D_
 PROPONENTE: VER. LUIZ CARLOS ESPERON.</t>
   </si>
   <si>
     <t>40353</t>
   </si>
   <si>
     <t>66408</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40353/66408.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40353/66408.pdf</t>
   </si>
   <si>
     <t>INSTITUI SINALIZAÇÃO INDICADORA DOS PONTOS TURÍSTICOS DO MUNICÍPIO DO RIO GRANDE._x000D_
 _x000D_
 PROPONENTE: VER. PAULO ROBERTO MACHADO DOS SANTOS.</t>
   </si>
   <si>
     <t>40354</t>
   </si>
   <si>
     <t>66413</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40354/66413.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40354/66413.pdf</t>
   </si>
   <si>
     <t>CRIA NA SECRETARIA MUNICIPAL DE EDUCAÇÃO CURSO DE ESPANHOL DESTINADO ÀS PESSOAS QUE TRABALHAM COMO TAXISTAS, FUNCIONÁRIOS DA REDE HOTELEIRA E OUTROS._x000D_
 _x000D_
 PROPONENTE: VER. LUIZ CARLOS ESPERON.</t>
   </si>
   <si>
     <t>40355</t>
   </si>
   <si>
     <t>66438</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40355/66438.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40355/66438.pdf</t>
   </si>
   <si>
     <t>FICA A "ABC" AUTORIZADA A IMPLANTAR NO BALNEÁRIO CASSINO UMA ÁREA DESTINADA AO ESTACIONAMENTO DE ÔNIBUS E OUTROS VEÍCULOS UTILITÁRIOS QUE CHEGUEM AO BALNEÁRIO._x000D_
 _x000D_
 PROPONENTE: VER. LUIZ CARLOS ESPERON.</t>
   </si>
   <si>
     <t>40356</t>
   </si>
   <si>
     <t>66473</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40356/66473.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40356/66473.pdf</t>
   </si>
   <si>
     <t>DÁ A DENOMINAÇÃO DE LAGOA AZUL AO LOGRADOURO PÚBLICO LOCALIZADO NO BAIRRO CIDADE NOVA._x000D_
 _x000D_
 PROPONENTE: VER. MARIA DE LOURDES LOSE E VER. PAULO RENATO MATTOS GOMES.</t>
   </si>
   <si>
     <t>40357</t>
   </si>
   <si>
     <t>66495</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40357/66495.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40357/66495.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CAMPANHA ESTUDANTIL - PREFEITO POR UM DIA - A SER PROMOVIDA PELA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 PROPONENTE: VER. JAIR RIZZO E VER. ONEDIR LILJA.</t>
   </si>
   <si>
     <t>40358</t>
   </si>
   <si>
     <t>66546</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40358/66546.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40358/66546.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIA A IMPLANTAÇÃO DE DISPOSITIVOS SONOROS NOS SEMÁFOROS DE PEDESTRES DO MUNICÍPIO DO RIO GRANDE E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 PROPONENTE: VER. PAULO ROBERTO MACHADO DOS SANTOS.</t>
   </si>
   <si>
+    <t>40762</t>
+  </si>
+  <si>
+    <t>66581</t>
+  </si>
+  <si>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40762/66581.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A OBRIGATORIEDADE DA COLOCAÇÃO DE CAIXA COLETORA DE CORRESPONDÊNCIA JUNTO AOS PRÉDIOS E RESIDÊNCIAS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS._x000D_
+_x000D_
+PROPONENTE: DIVERSOS VEREADORES.</t>
+  </si>
+  <si>
     <t>40345</t>
   </si>
   <si>
     <t>66607</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40345/66607.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40345/66607.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DE COMBATE E PREVENÇÃO AO CÂNCER DE PROSTATA. _x000D_
 _x000D_
 PROPONENTE: VER. MARIA DE LOURDES LOSE E VER. DIRCEU LOPES.</t>
   </si>
   <si>
+    <t>40858</t>
+  </si>
+  <si>
+    <t>66879</t>
+  </si>
+  <si>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40858/66879.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA DISPOSIÇÕES DA LEI N° 4.556, DE 30/10/1990._x000D_
+_x000D_
+PROPONENTE: VER. JURANDY DOS SANTOS.</t>
+  </si>
+  <si>
+    <t>40866</t>
+  </si>
+  <si>
+    <t>66911</t>
+  </si>
+  <si>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40866/66911.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A REDAÇÃO DO ARTIGO 216 DA LEI N° 3.514 DE 24 DE JUNHO DE 1980._x000D_
+_x000D_
+PROPONENTE: DIVERSOS VEREADORES.</t>
+  </si>
+  <si>
     <t>40344</t>
   </si>
   <si>
     <t>66914</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40344/66914.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40344/66914.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A VENDA DE TINTAS "SPRAY" NO MUNICÍPIO DO RIO GRANDE E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 PROPONENTE: VER. SURAMA SANTOS.</t>
   </si>
   <si>
     <t>40341</t>
   </si>
   <si>
     <t>66926</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40341/66926.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40341/66926.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE APOIO À PEQUENA EMPRESA E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 PROPONENTE: VER. ONEDIR DIAS LILJA.</t>
   </si>
   <si>
     <t>40340</t>
   </si>
   <si>
     <t>66951</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40340/66951.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40340/66951.pdf</t>
   </si>
   <si>
     <t>INSPEÇÃO SANITÁRIA E INDUSTRIAL DOS PRODUTOS DE ORIGEM ANIMAL E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 PROPONENTE: VER. LUIZ CARLOS ESPERON.</t>
   </si>
   <si>
     <t>40338</t>
   </si>
   <si>
     <t>67031</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40338/67031.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40338/67031.pdf</t>
   </si>
   <si>
     <t>DECLARA PATRIMÔNIO HISTÓRICO E CULTURAL DO MUNICÍPIO O ESTÁDIO "ALDO DAPUZZO", DE PROPRIEDADE DO SPORT CLUBE SÃO PAULO._x000D_
 _x000D_
 PROPONENTE: VER. PAULO ROBERTO MACHADO DOS SANTOS.</t>
   </si>
   <si>
     <t>40370</t>
   </si>
   <si>
     <t>67204</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40370/67204.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40370/67204.pdf</t>
   </si>
   <si>
     <t>REAPRESENTAÇÃO DO PROJETO DE LEI N° 66.140, QUE CRIA A FEIRA DE MATERIAL ESCOLAR E DIDÁTICO DO MUNICÍPIO DO RIO GRANDE._x000D_
 _x000D_
 PROPONENTE: DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>40335</t>
   </si>
   <si>
     <t>67236</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40335/67236.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40335/67236.pdf</t>
   </si>
   <si>
     <t>CONCEDE AOS EMPRESÁRIOS E/OU EMPRESAS, A INSTALAÇÃO DE PLACAS INDICATIVAS E/OU PAINÉIS NOS ACESSOS AOS BAIRROS, VILAS E DISTRITOS DO MUNICÍPIO E A VEICULAÇÃO DE PROPAGANDA NAS MESMAS._x000D_
 _x000D_
 PROPONENTE: VER. JAIR RIZZO E VER. ONEDIR DIAS LILJA.</t>
   </si>
   <si>
     <t>40334</t>
   </si>
   <si>
     <t>67341</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40334/67341.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40334/67341.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS ARTIGOS 2°, 3° E 5°, SUPRINDO O ARTIGO 4° DA LEI MUNICIPAL N° 5.108/96._x000D_
 _x000D_
 PROPONENTE: VER. LUIZ ALBERTO MODERNELL.</t>
   </si>
   <si>
     <t>40333</t>
   </si>
   <si>
     <t>67445</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40333/67445.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40333/67445.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE HABITAÇÃO E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 PROPONENTE: VER. JAIR RIZZO.</t>
   </si>
   <si>
     <t>40329</t>
   </si>
   <si>
     <t>67612</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40329/67612.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40329/67612.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE SEGURANÇA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 PROPONENTE: VER. DIRCEU LOPES E VER. MARIA DE LOURDES LOSE.</t>
   </si>
   <si>
     <t>40327</t>
   </si>
   <si>
     <t>67653</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40327/67653.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40327/67653.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DE PRAÇAS PARQUES E ÁREAS VERDES NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 PROPONENTE: VER. PAULO ROBERTO MATTOS GOMES.</t>
   </si>
   <si>
     <t>40279</t>
   </si>
   <si>
     <t>63760</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40279/63760.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40279/63760.pdf</t>
   </si>
   <si>
     <t>TERMO DE COOPERAÇÃO COM O SEBRAE/RS - AMPERG, CIRG E CDI.</t>
   </si>
   <si>
     <t>40276</t>
   </si>
   <si>
     <t>64609</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40276/64609.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40276/64609.pdf</t>
   </si>
   <si>
     <t>PROTOCOLO DE INTENÇÕES QUE ENTRE SI CELEBRAM O ESTADO DO RIO GRANDE DO SUL, POR SUA SECRETARIA DA JUSTIÇA, E O MUNICÍPIO DO RIO GRANDE, PARA EM PARCERIA, REEQUIPAR OS ÓRGÃOS DE SEGURANÇA PÚBLICA.</t>
   </si>
   <si>
     <t>40267</t>
   </si>
   <si>
     <t>65087</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40267/65087.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40267/65087.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO 1° DO ARTIGO 41 DO ATO DAS DISPOSIÇÕES TRANSITÓRIAS DA CONSTITUIÇÃO DO ESTADO._x000D_
 _x000D_
 PROPONENTE: VER. MARIA DE LOURDES, VER. JAIR, VER. RENATINHO E VER. ESPERON.</t>
   </si>
   <si>
+    <t>41702</t>
+  </si>
+  <si>
+    <t>65633</t>
+  </si>
+  <si>
+    <t>VETO</t>
+  </si>
+  <si>
+    <t>Razões do Veto</t>
+  </si>
+  <si>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/41702/65633.pdf</t>
+  </si>
+  <si>
+    <t>VETO TOTAL AO PL QUE ALTERA A REDAÇÃO DO ART. 1° E SEU INCISO ÚNICO DA LEI 4.080 DE 26/06/1986.</t>
+  </si>
+  <si>
+    <t>40907</t>
+  </si>
+  <si>
+    <t>67147</t>
+  </si>
+  <si>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40907/veto_67147_ao_pl_65544.pdf</t>
+  </si>
+  <si>
+    <t>VETO TOTAL AO PROJETO DE LEI N° 65544 QUE INSTITUI PASSAGENS ESCOLARES, AOS ESTUDANTES DE CURSOS PRÉ-VESTIBULAR.</t>
+  </si>
+  <si>
+    <t>40763</t>
+  </si>
+  <si>
+    <t>67265</t>
+  </si>
+  <si>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40763/veto_n_67265_ao_pl_66581.pdf</t>
+  </si>
+  <si>
+    <t>VETO AO PROJETO DE LEI QUE DISPÕE SOBRE A OBRIGATORIEDADE DA COLOCAÇÃO DE CAIXA COLETORA DE CORRESPONDÊNCIA JUNTO AOS PRÉDIOS E RESIDÊNCIAS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>40371</t>
   </si>
   <si>
     <t>67426</t>
   </si>
   <si>
-    <t>VETO</t>
-[...5 lines deleted...]
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40371/veto_67426_ao_plv_67031.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40371/veto_67426_ao_plv_67031.pdf</t>
   </si>
   <si>
     <t>VETO AO PROJETO DE LEI QUE DECLARA PATRIMÔNIO HISTÓRICO E CULTURAL DO MUNICÍPIO O ESTÁDIO ALDO DAPUZZO, DE PROPRIEDADE DO SPORT CLUBE SÃO PAULO.</t>
   </si>
   <si>
+    <t>40755</t>
+  </si>
+  <si>
+    <t>66807</t>
+  </si>
+  <si>
+    <t>EMD</t>
+  </si>
+  <si>
+    <t>Emenda</t>
+  </si>
+  <si>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40755/66807_-_emenda_ao_pl_66332.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA SUBSTITUTIVA AO ARTIGO 1° DO PROJETO DE LEI 66.332/97._x000D_
+_x000D_
+PROPONENTE: VER. PAULO ROBERTO MACHADO DOS SANTOS.</t>
+  </si>
+  <si>
     <t>40346</t>
   </si>
   <si>
     <t>66626</t>
   </si>
   <si>
     <t>SPLE</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40346/66626_-_subst._ao_ple_14.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40346/66626_-_subst._ao_ple_14.pdf</t>
   </si>
   <si>
     <t>SUBSTITUI PROJETO DE LEI N° 14, PROCESSO 65.396, QUE ALTERA A REDAÇÃO DOS ARTIGOS 212 E 213 DA LEI N° 3.514, DE 24 DE JULHO DE 1980._x000D_
 _x000D_
 PROPONENTE: DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>40347</t>
   </si>
   <si>
     <t>66722</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40347/66722_-_subst._ao_ple_14.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40347/66722_-_subst._ao_ple_14.pdf</t>
   </si>
   <si>
     <t>SUBSTITUI PROJETO DE LEI N° 14, PROCESSO 65.396 QUE ALTERA A REDAÇÃO DOS ARTIGOS 212 E 213 DA LEI N° 3.514, DE 24 DE JULHO DE 1980._x000D_
 _x000D_
 PROPONENTE: DIVERSOS VEREADORES.</t>
+  </si>
+  <si>
+    <t>40895</t>
+  </si>
+  <si>
+    <t>65293</t>
+  </si>
+  <si>
+    <t>SPLV</t>
+  </si>
+  <si>
+    <t>Substitutivo ao Projeto de Lei de Vereador</t>
+  </si>
+  <si>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40895/subst._65293_ao_pl_64894.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI SUBSTITUTIVO AO PROJETO DE LEI N° 64894, QUE INSTITUI A "CÂMARA DE VEREADORES MIRIM" NA SEMANA DE OUTUBRO, EM QUE COMEMORA-SE O "DIA DA CRIANÇA"_x000D_
+_x000D_
+PROPONENTE: VER. LUIZ CARLOS ESPERON.</t>
+  </si>
+  <si>
+    <t>40768</t>
+  </si>
+  <si>
+    <t>66675</t>
+  </si>
+  <si>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40768/subst._66675_ao_pl_65219.pdf</t>
+  </si>
+  <si>
+    <t>SU7BSTITUTIVO AO PROJETO DE LEI N° 65219/97, QUE REVOGA E ALTERA DISPOSITIVOS DO CÓDIGO DE POSTURAS DO MUNICÍPIO._x000D_
+_x000D_
+PROPONENTE: VER. PAULO ROBERTO MACHADO DOS SANTOS.</t>
+  </si>
+  <si>
+    <t>40975</t>
+  </si>
+  <si>
+    <t>67081</t>
+  </si>
+  <si>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40975/reapresentacao_67081_ao_pl_66016.pdf</t>
+  </si>
+  <si>
+    <t>REAPRESENTAÇÃO AO PROJETO DE LEI 66016, QUE REGULAMENTA E OUTORGA DE ALVARÁ DE FUNCIONAMENTO DE ACADEMIAS E ESTABELECIMENTOS CONGÊNERES._x000D_
+_x000D_
+PROPONENTE: DIVERSOS VEREADORES.</t>
+  </si>
+  <si>
+    <t>40945</t>
+  </si>
+  <si>
+    <t>67201</t>
+  </si>
+  <si>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40945/reapresentacao_67201_ao_pl_66298.pdf</t>
+  </si>
+  <si>
+    <t>REAPRESENTAÇÃO DO PROJETO DE LEI N° 66298/1997, QUE ESTABELECE O HORÁRIO DE ABERTURA E FECHAMENTO DAS AGÊNCIAS BANCÁRIAS, RESPEITANDO O QUE PRECEITUA A LEGISLAÇÃO VIGENTE SOBRE A MATÉRIA- LEI FEDERAL 4.595._x000D_
+_x000D_
+PROPONENTE: DIVERSOS VEREADORES.</t>
+  </si>
+  <si>
+    <t>40929</t>
+  </si>
+  <si>
+    <t>67548</t>
+  </si>
+  <si>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40929/subst._67548_ao_pl_65542.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI SUBSTITUTIVO AO PROJETO DE LEI N° 65542/1997, QUE CRIA O SISTEMA MUNICIPAL DE EDUCAÇÃO DO MUNICÍPIO DO RIO GRANDE._x000D_
+_x000D_
+PROPONENTE: VER. MARIA DE LOURDES LOSE.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1548,68 +1884,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/39821/02.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/39827/05.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/39841/07.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/39845/10.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/39849/12.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/39861/14.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/39864/16.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/39868/18.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/39870/23.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40318/27.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40292/51.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40300/52.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40310/58.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40314/64.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40099/63986.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40104/63988.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40107/64215.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40118/64325.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40120/64326.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40130/64341.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40126/64438.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40132/64447.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40137/64457.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40143/64489.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40160/64498.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40163/64541.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40165/64566.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40170/64606.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40177/64654.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40179/64670.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40182/64889.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40176/64890.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40183/64897.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40190/64898.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40192/65125.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40195/65219.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40197/65267.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40199/65297.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40204/65368.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40206/65388.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40213/65613.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40214/65798.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40218/65891.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40221/65892.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40231/65909.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40237/65915.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40227/65951.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40241/66015.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40243/66016.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40247/66056.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40249/66088.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40252/66140.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40254/66200.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40359/66217.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40360/66234.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40361/66248.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40362/66298.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40363/66305.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40364/66352.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40351/66392.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40353/66408.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40354/66413.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40355/66438.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40356/66473.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40357/66495.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40358/66546.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40345/66607.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40344/66914.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40341/66926.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40340/66951.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40338/67031.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40370/67204.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40335/67236.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40334/67341.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40333/67445.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40329/67612.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40327/67653.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40279/63760.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40276/64609.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40267/65087.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40371/veto_67426_ao_plv_67031.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40346/66626_-_subst._ao_ple_14.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40347/66722_-_subst._ao_ple_14.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/39821/02.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/41520/04.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/39827/05.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/39841/07.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/39845/10.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/39849/12.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/39861/14.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/39864/16.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/39868/18.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/39870/23.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40318/27.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40791/47.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40292/51.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40300/52.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40310/58.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40314/64.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40099/63986.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40104/63988.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40107/64215.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40118/64325.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40120/64326.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40130/64341.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40126/64438.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40132/64447.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40137/64457.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40143/64489.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40160/64498.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40163/64541.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40165/64566.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40170/64606.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40177/64654.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40179/64670.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40182/64889.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40176/64890.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40893/64894.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40183/64897.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40190/64898.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40192/65125.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40195/65219.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40197/65267.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40199/65297.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40879/65305.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40204/65368.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40206/65388.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40875/65451.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40928/65542.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40904/65544.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40213/65613.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40214/65798.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40218/65891.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40221/65892.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40231/65909.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40237/65915.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40227/65951.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40241/66015.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40243/66016.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40247/66056.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40249/66088.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40252/66140.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40254/66200.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40359/66217.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40360/66234.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40361/66248.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40362/66298.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40756/66304.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40363/66305.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40931/66318.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40754/66332.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40764/66351.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40364/66352.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40351/66392.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40353/66408.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40354/66413.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40355/66438.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40356/66473.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40357/66495.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40358/66546.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40762/66581.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40345/66607.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40858/66879.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40866/66911.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40344/66914.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40341/66926.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40340/66951.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40338/67031.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40370/67204.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40335/67236.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40334/67341.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40333/67445.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40329/67612.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40327/67653.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40279/63760.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40276/64609.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40267/65087.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/41702/65633.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40907/veto_67147_ao_pl_65544.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40763/veto_n_67265_ao_pl_66581.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40371/veto_67426_ao_plv_67031.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40755/66807_-_emenda_ao_pl_66332.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40346/66626_-_subst._ao_ple_14.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40347/66722_-_subst._ao_ple_14.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40895/subst._65293_ao_pl_64894.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40768/subst._66675_ao_pl_65219.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40975/reapresentacao_67081_ao_pl_66016.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40945/reapresentacao_67201_ao_pl_66298.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1997/40929/subst._67548_ao_pl_65542.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H84"/>
+  <dimension ref="A1:H108"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="100.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="108.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1970,1831 +2306,2455 @@
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H15" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>68</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
         <v>69</v>
       </c>
       <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="E16" t="s">
+      <c r="H16" t="s">
         <v>71</v>
-      </c>
-[...7 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>72</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>73</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H17" t="s">
         <v>75</v>
-      </c>
-[...19 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>76</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>77</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H18" t="s">
         <v>79</v>
-      </c>
-[...19 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="D19" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="E19" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="F19" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>85</v>
       </c>
       <c r="H19" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>87</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
         <v>88</v>
       </c>
       <c r="D20" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="E20" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="F20" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>89</v>
       </c>
       <c r="H20" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>91</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
         <v>92</v>
       </c>
       <c r="D21" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="E21" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="F21" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>93</v>
       </c>
       <c r="H21" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>95</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
         <v>96</v>
       </c>
       <c r="D22" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="E22" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="F22" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>97</v>
       </c>
       <c r="H22" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>99</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
         <v>100</v>
       </c>
       <c r="D23" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="E23" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="F23" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>101</v>
       </c>
       <c r="H23" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>103</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
         <v>104</v>
       </c>
       <c r="D24" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="E24" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="F24" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>105</v>
       </c>
       <c r="H24" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>107</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
         <v>108</v>
       </c>
       <c r="D25" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="E25" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="F25" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>109</v>
       </c>
       <c r="H25" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>111</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
         <v>112</v>
       </c>
       <c r="D26" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="E26" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="F26" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>113</v>
       </c>
       <c r="H26" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>115</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
         <v>116</v>
       </c>
       <c r="D27" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="E27" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="F27" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>117</v>
       </c>
       <c r="H27" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>119</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
         <v>120</v>
       </c>
       <c r="D28" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="E28" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="F28" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>121</v>
       </c>
       <c r="H28" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>123</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
         <v>124</v>
       </c>
       <c r="D29" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="E29" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="F29" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>125</v>
       </c>
       <c r="H29" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>127</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
         <v>128</v>
       </c>
       <c r="D30" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="E30" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="F30" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>129</v>
       </c>
       <c r="H30" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
         <v>131</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
         <v>132</v>
       </c>
       <c r="D31" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="E31" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="F31" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>133</v>
       </c>
       <c r="H31" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>135</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
         <v>136</v>
       </c>
       <c r="D32" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="E32" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="F32" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>137</v>
       </c>
       <c r="H32" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>139</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
         <v>140</v>
       </c>
       <c r="D33" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="E33" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="F33" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>141</v>
       </c>
       <c r="H33" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>143</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
         <v>144</v>
       </c>
       <c r="D34" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="E34" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="F34" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>145</v>
       </c>
       <c r="H34" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
         <v>147</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
         <v>148</v>
       </c>
       <c r="D35" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="E35" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="F35" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>149</v>
       </c>
       <c r="H35" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>151</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
         <v>152</v>
       </c>
       <c r="D36" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="E36" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="F36" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>153</v>
       </c>
       <c r="H36" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>155</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
         <v>156</v>
       </c>
       <c r="D37" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="E37" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="F37" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>157</v>
       </c>
       <c r="H37" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
         <v>159</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
         <v>160</v>
       </c>
       <c r="D38" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="E38" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="F38" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>161</v>
       </c>
       <c r="H38" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
         <v>163</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
         <v>164</v>
       </c>
       <c r="D39" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="E39" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="F39" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>165</v>
       </c>
       <c r="H39" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>167</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
         <v>168</v>
       </c>
       <c r="D40" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="E40" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="F40" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>169</v>
       </c>
       <c r="H40" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>171</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
         <v>172</v>
       </c>
       <c r="D41" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="E41" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="F41" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>173</v>
       </c>
       <c r="H41" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
         <v>175</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
         <v>176</v>
       </c>
       <c r="D42" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="E42" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="F42" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>177</v>
       </c>
       <c r="H42" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
         <v>179</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
         <v>180</v>
       </c>
       <c r="D43" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="E43" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="F43" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>181</v>
       </c>
       <c r="H43" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
         <v>183</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
         <v>184</v>
       </c>
       <c r="D44" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="E44" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="F44" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>185</v>
       </c>
       <c r="H44" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
         <v>187</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
         <v>188</v>
       </c>
       <c r="D45" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="E45" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="F45" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>189</v>
       </c>
       <c r="H45" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
         <v>191</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
         <v>192</v>
       </c>
       <c r="D46" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="E46" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="F46" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>193</v>
       </c>
       <c r="H46" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
         <v>195</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
         <v>196</v>
       </c>
       <c r="D47" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="E47" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="F47" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>197</v>
       </c>
       <c r="H47" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
         <v>199</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
         <v>200</v>
       </c>
       <c r="D48" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="E48" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="F48" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>201</v>
       </c>
       <c r="H48" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
         <v>203</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
         <v>204</v>
       </c>
       <c r="D49" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="E49" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="F49" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>205</v>
       </c>
       <c r="H49" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
         <v>207</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
         <v>208</v>
       </c>
       <c r="D50" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="E50" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="F50" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>209</v>
       </c>
       <c r="H50" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
         <v>211</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
         <v>212</v>
       </c>
       <c r="D51" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="E51" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="F51" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>213</v>
       </c>
       <c r="H51" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
         <v>215</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
         <v>216</v>
       </c>
       <c r="D52" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="E52" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="F52" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>217</v>
       </c>
       <c r="H52" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
         <v>219</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
         <v>220</v>
       </c>
       <c r="D53" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="E53" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="F53" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>221</v>
       </c>
       <c r="H53" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
         <v>223</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
         <v>224</v>
       </c>
       <c r="D54" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="E54" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="F54" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>225</v>
       </c>
       <c r="H54" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
         <v>227</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
         <v>228</v>
       </c>
       <c r="D55" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="E55" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="F55" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>229</v>
       </c>
       <c r="H55" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
         <v>231</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
         <v>232</v>
       </c>
       <c r="D56" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="E56" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="F56" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>233</v>
       </c>
       <c r="H56" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
         <v>235</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
         <v>236</v>
       </c>
       <c r="D57" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="E57" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="F57" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>237</v>
       </c>
       <c r="H57" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
         <v>239</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
         <v>240</v>
       </c>
       <c r="D58" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="E58" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="F58" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>241</v>
       </c>
       <c r="H58" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
         <v>243</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
         <v>244</v>
       </c>
       <c r="D59" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="E59" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="F59" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>245</v>
       </c>
       <c r="H59" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
         <v>247</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
         <v>248</v>
       </c>
       <c r="D60" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="E60" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="F60" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>249</v>
       </c>
       <c r="H60" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
         <v>251</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
         <v>252</v>
       </c>
       <c r="D61" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="E61" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="F61" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>253</v>
       </c>
       <c r="H61" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
         <v>255</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
         <v>256</v>
       </c>
       <c r="D62" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="E62" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="F62" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>257</v>
       </c>
       <c r="H62" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
         <v>259</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
         <v>260</v>
       </c>
       <c r="D63" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="E63" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="F63" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>261</v>
       </c>
       <c r="H63" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
         <v>263</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
         <v>264</v>
       </c>
       <c r="D64" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="E64" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="F64" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>265</v>
       </c>
       <c r="H64" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
         <v>267</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
         <v>268</v>
       </c>
       <c r="D65" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="E65" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="F65" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>269</v>
       </c>
       <c r="H65" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
         <v>271</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
         <v>272</v>
       </c>
       <c r="D66" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="E66" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="F66" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>273</v>
       </c>
       <c r="H66" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
         <v>275</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
         <v>276</v>
       </c>
       <c r="D67" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="E67" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="F67" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>277</v>
       </c>
       <c r="H67" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
         <v>279</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
         <v>280</v>
       </c>
       <c r="D68" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="E68" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="F68" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>281</v>
       </c>
       <c r="H68" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
         <v>283</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
         <v>284</v>
       </c>
       <c r="D69" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="E69" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="F69" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>285</v>
       </c>
       <c r="H69" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
         <v>287</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
         <v>288</v>
       </c>
       <c r="D70" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="E70" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="F70" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>289</v>
       </c>
       <c r="H70" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
         <v>291</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
         <v>292</v>
       </c>
       <c r="D71" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="E71" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="F71" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>293</v>
       </c>
       <c r="H71" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
         <v>295</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
         <v>296</v>
       </c>
       <c r="D72" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="E72" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="F72" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>297</v>
       </c>
       <c r="H72" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
         <v>299</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
         <v>300</v>
       </c>
       <c r="D73" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="E73" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="F73" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>301</v>
       </c>
       <c r="H73" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
         <v>303</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
         <v>304</v>
       </c>
       <c r="D74" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="E74" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="F74" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>305</v>
       </c>
       <c r="H74" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
         <v>307</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
         <v>308</v>
       </c>
       <c r="D75" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="E75" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="F75" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>309</v>
       </c>
       <c r="H75" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
         <v>311</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
         <v>312</v>
       </c>
       <c r="D76" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="E76" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="F76" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>313</v>
       </c>
       <c r="H76" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
         <v>315</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
         <v>316</v>
       </c>
       <c r="D77" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="E77" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="F77" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>317</v>
       </c>
       <c r="H77" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
         <v>319</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
         <v>320</v>
       </c>
       <c r="D78" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="E78" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
       <c r="F78" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>321</v>
       </c>
       <c r="H78" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
         <v>323</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
         <v>324</v>
       </c>
       <c r="D79" t="s">
+        <v>82</v>
+      </c>
+      <c r="E79" t="s">
+        <v>83</v>
+      </c>
+      <c r="F79" t="s">
+        <v>84</v>
+      </c>
+      <c r="G79" s="1" t="s">
         <v>325</v>
       </c>
-      <c r="E79" t="s">
+      <c r="H79" t="s">
         <v>326</v>
-      </c>
-[...7 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
+        <v>327</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>328</v>
+      </c>
+      <c r="D80" t="s">
+        <v>82</v>
+      </c>
+      <c r="E80" t="s">
+        <v>83</v>
+      </c>
+      <c r="F80" t="s">
+        <v>84</v>
+      </c>
+      <c r="G80" s="1" t="s">
         <v>329</v>
       </c>
-      <c r="B80" t="s">
-[...2 lines deleted...]
-      <c r="C80" t="s">
+      <c r="H80" t="s">
         <v>330</v>
-      </c>
-[...13 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
+        <v>331</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>332</v>
+      </c>
+      <c r="D81" t="s">
+        <v>82</v>
+      </c>
+      <c r="E81" t="s">
+        <v>83</v>
+      </c>
+      <c r="F81" t="s">
+        <v>84</v>
+      </c>
+      <c r="G81" s="1" t="s">
         <v>333</v>
       </c>
-      <c r="B81" t="s">
-[...2 lines deleted...]
-      <c r="C81" t="s">
+      <c r="H81" t="s">
         <v>334</v>
-      </c>
-[...13 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
+        <v>335</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>336</v>
+      </c>
+      <c r="D82" t="s">
+        <v>82</v>
+      </c>
+      <c r="E82" t="s">
+        <v>83</v>
+      </c>
+      <c r="F82" t="s">
+        <v>84</v>
+      </c>
+      <c r="G82" s="1" t="s">
         <v>337</v>
       </c>
-      <c r="B82" t="s">
-[...2 lines deleted...]
-      <c r="C82" t="s">
+      <c r="H82" t="s">
         <v>338</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="D83" t="s">
-        <v>345</v>
+        <v>82</v>
       </c>
       <c r="E83" t="s">
-        <v>346</v>
+        <v>83</v>
       </c>
       <c r="F83" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>347</v>
+        <v>341</v>
       </c>
       <c r="H83" t="s">
-        <v>348</v>
+        <v>342</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
+        <v>343</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>344</v>
+      </c>
+      <c r="D84" t="s">
+        <v>82</v>
+      </c>
+      <c r="E84" t="s">
+        <v>83</v>
+      </c>
+      <c r="F84" t="s">
+        <v>84</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="H84" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>347</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>348</v>
+      </c>
+      <c r="D85" t="s">
+        <v>82</v>
+      </c>
+      <c r="E85" t="s">
+        <v>83</v>
+      </c>
+      <c r="F85" t="s">
+        <v>84</v>
+      </c>
+      <c r="G85" s="1" t="s">
         <v>349</v>
       </c>
-      <c r="B84" t="s">
-[...2 lines deleted...]
-      <c r="C84" t="s">
+      <c r="H85" t="s">
         <v>350</v>
       </c>
-      <c r="D84" t="s">
-[...8 lines deleted...]
-      <c r="G84" s="1" t="s">
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
         <v>351</v>
       </c>
-      <c r="H84" t="s">
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
         <v>352</v>
+      </c>
+      <c r="D86" t="s">
+        <v>82</v>
+      </c>
+      <c r="E86" t="s">
+        <v>83</v>
+      </c>
+      <c r="F86" t="s">
+        <v>84</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="H86" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>355</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>356</v>
+      </c>
+      <c r="D87" t="s">
+        <v>82</v>
+      </c>
+      <c r="E87" t="s">
+        <v>83</v>
+      </c>
+      <c r="F87" t="s">
+        <v>84</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="H87" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>359</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>360</v>
+      </c>
+      <c r="D88" t="s">
+        <v>82</v>
+      </c>
+      <c r="E88" t="s">
+        <v>83</v>
+      </c>
+      <c r="F88" t="s">
+        <v>84</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="H88" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>363</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>364</v>
+      </c>
+      <c r="D89" t="s">
+        <v>82</v>
+      </c>
+      <c r="E89" t="s">
+        <v>83</v>
+      </c>
+      <c r="F89" t="s">
+        <v>84</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="H89" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>367</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>368</v>
+      </c>
+      <c r="D90" t="s">
+        <v>82</v>
+      </c>
+      <c r="E90" t="s">
+        <v>83</v>
+      </c>
+      <c r="F90" t="s">
+        <v>84</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="H90" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>371</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>372</v>
+      </c>
+      <c r="D91" t="s">
+        <v>82</v>
+      </c>
+      <c r="E91" t="s">
+        <v>83</v>
+      </c>
+      <c r="F91" t="s">
+        <v>84</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="H91" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>375</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>376</v>
+      </c>
+      <c r="D92" t="s">
+        <v>82</v>
+      </c>
+      <c r="E92" t="s">
+        <v>83</v>
+      </c>
+      <c r="F92" t="s">
+        <v>84</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="H92" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>379</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>380</v>
+      </c>
+      <c r="D93" t="s">
+        <v>82</v>
+      </c>
+      <c r="E93" t="s">
+        <v>83</v>
+      </c>
+      <c r="F93" t="s">
+        <v>84</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H93" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>383</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>384</v>
+      </c>
+      <c r="D94" t="s">
+        <v>385</v>
+      </c>
+      <c r="E94" t="s">
+        <v>386</v>
+      </c>
+      <c r="F94" t="s">
+        <v>13</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H94" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>389</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>390</v>
+      </c>
+      <c r="D95" t="s">
+        <v>385</v>
+      </c>
+      <c r="E95" t="s">
+        <v>386</v>
+      </c>
+      <c r="F95" t="s">
+        <v>13</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="H95" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>393</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>394</v>
+      </c>
+      <c r="D96" t="s">
+        <v>385</v>
+      </c>
+      <c r="E96" t="s">
+        <v>386</v>
+      </c>
+      <c r="F96" t="s">
+        <v>84</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="H96" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>397</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>398</v>
+      </c>
+      <c r="D97" t="s">
+        <v>399</v>
+      </c>
+      <c r="E97" t="s">
+        <v>400</v>
+      </c>
+      <c r="F97" t="s">
+        <v>84</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="H97" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>403</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>404</v>
+      </c>
+      <c r="D98" t="s">
+        <v>399</v>
+      </c>
+      <c r="E98" t="s">
+        <v>400</v>
+      </c>
+      <c r="F98" t="s">
+        <v>13</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="H98" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>407</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>408</v>
+      </c>
+      <c r="D99" t="s">
+        <v>399</v>
+      </c>
+      <c r="E99" t="s">
+        <v>400</v>
+      </c>
+      <c r="F99" t="s">
+        <v>13</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="H99" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>411</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>412</v>
+      </c>
+      <c r="D100" t="s">
+        <v>399</v>
+      </c>
+      <c r="E100" t="s">
+        <v>400</v>
+      </c>
+      <c r="F100" t="s">
+        <v>13</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="H100" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>415</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>416</v>
+      </c>
+      <c r="D101" t="s">
+        <v>417</v>
+      </c>
+      <c r="E101" t="s">
+        <v>418</v>
+      </c>
+      <c r="F101" t="s">
+        <v>84</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="H101" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>421</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>422</v>
+      </c>
+      <c r="D102" t="s">
+        <v>423</v>
+      </c>
+      <c r="E102" t="s">
+        <v>424</v>
+      </c>
+      <c r="F102" t="s">
+        <v>84</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="H102" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>427</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>428</v>
+      </c>
+      <c r="D103" t="s">
+        <v>423</v>
+      </c>
+      <c r="E103" t="s">
+        <v>424</v>
+      </c>
+      <c r="F103" t="s">
+        <v>84</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="H103" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>431</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>432</v>
+      </c>
+      <c r="D104" t="s">
+        <v>433</v>
+      </c>
+      <c r="E104" t="s">
+        <v>434</v>
+      </c>
+      <c r="F104" t="s">
+        <v>84</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="H104" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>437</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>438</v>
+      </c>
+      <c r="D105" t="s">
+        <v>433</v>
+      </c>
+      <c r="E105" t="s">
+        <v>434</v>
+      </c>
+      <c r="F105" t="s">
+        <v>84</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="H105" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>441</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>442</v>
+      </c>
+      <c r="D106" t="s">
+        <v>433</v>
+      </c>
+      <c r="E106" t="s">
+        <v>434</v>
+      </c>
+      <c r="F106" t="s">
+        <v>84</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="H106" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>445</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>446</v>
+      </c>
+      <c r="D107" t="s">
+        <v>433</v>
+      </c>
+      <c r="E107" t="s">
+        <v>434</v>
+      </c>
+      <c r="F107" t="s">
+        <v>84</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="H107" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>449</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>450</v>
+      </c>
+      <c r="D108" t="s">
+        <v>433</v>
+      </c>
+      <c r="E108" t="s">
+        <v>434</v>
+      </c>
+      <c r="F108" t="s">
+        <v>84</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="H108" t="s">
+        <v>452</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3838,50 +4798,74 @@
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
     <hyperlink ref="G70" r:id="rId69"/>
     <hyperlink ref="G71" r:id="rId70"/>
     <hyperlink ref="G72" r:id="rId71"/>
     <hyperlink ref="G73" r:id="rId72"/>
     <hyperlink ref="G74" r:id="rId73"/>
     <hyperlink ref="G75" r:id="rId74"/>
     <hyperlink ref="G76" r:id="rId75"/>
     <hyperlink ref="G77" r:id="rId76"/>
     <hyperlink ref="G78" r:id="rId77"/>
     <hyperlink ref="G79" r:id="rId78"/>
     <hyperlink ref="G80" r:id="rId79"/>
     <hyperlink ref="G81" r:id="rId80"/>
     <hyperlink ref="G82" r:id="rId81"/>
     <hyperlink ref="G83" r:id="rId82"/>
     <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>