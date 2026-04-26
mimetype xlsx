--- v0 (2026-01-15)
+++ v1 (2026-04-26)
@@ -54,337 +54,337 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>38814</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>67760</t>
   </si>
   <si>
     <t>PLV</t>
   </si>
   <si>
     <t>Projeto de Lei de Vereador</t>
   </si>
   <si>
     <t>Vereador(a)</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38814/67760.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38814/67760.pdf</t>
   </si>
   <si>
     <t>OUTORGA O NOME DO DR. JOAQUIM LUIZ DA SILVA FILHO, A UMA VIA PÚBLICA DO MUNICÍPIO._x000D_
 _x000D_
 PROPONENTE: VER. LUIZ CARLOS ESPERON.</t>
   </si>
   <si>
     <t>38821</t>
   </si>
   <si>
     <t>68126</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38821/68126.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38821/68126.pdf</t>
   </si>
   <si>
     <t>OUTORGA O NOME DO SARGENTO LARA A UMA VIA PÚBLICA DO BALNEÁRIO CASSINO._x000D_
 _x000D_
 PROPONENTE: VER. LUIZ CARLOS ESPERON.</t>
   </si>
   <si>
     <t>38850</t>
   </si>
   <si>
     <t>68202</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38850/68202.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38850/68202.pdf</t>
   </si>
   <si>
     <t>DÁ A DENOMINAÇÃO DE SARGENTO LARA A UMA VIA PÚBLICA DO MUNICÍPIO._x000D_
 _x000D_
 PROPONENTE: VER. JORGE GUARACY RAVARA.</t>
   </si>
   <si>
     <t>38852</t>
   </si>
   <si>
     <t>68651</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38852/68651.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38852/68651.pdf</t>
   </si>
   <si>
     <t>DÁ A DENOMINAÇÃO DE SARGENTO JUVÊNCIO BIDART À UMA VIA PÚBLICA DE NOSSO MUNICÍPIO. _x000D_
 _x000D_
 PROPONENTE: VER. JUAREZ MOLINARI.</t>
   </si>
   <si>
     <t>38910</t>
   </si>
   <si>
     <t>69080</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38910/69080.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38910/69080.pdf</t>
   </si>
   <si>
     <t>DÁ A DENOMINAÇÃO DE BAIRRO SANTA RITA DE CÁSSIA,À LOCALIDADE, ATUALMENTE, CHAMADA DE PROFILURB II._x000D_
 _x000D_
 PROPONENTE: VER. PAULO RENATO MATTOS GOMES.</t>
   </si>
   <si>
     <t>38859</t>
   </si>
   <si>
     <t>69122</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38859/69122.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38859/69122.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA A COMUNIDADE TERAPÊUTICA PROSSEGUIR._x000D_
 _x000D_
 PROPONENTE: VER. PAULO ROBERTO MACHADO DOS SANTOS.</t>
   </si>
   <si>
     <t>38864</t>
   </si>
   <si>
     <t>69320</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38864/69320.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38864/69320.pdf</t>
   </si>
   <si>
     <t>DÁ A DENOMINAÇÃO DE LARGO DR. FRANCISCO MARTINS BASTOS, À UMA VIA PÚBLICA DO MUNICÍPIO DO RIO GRANDE._x000D_
 _x000D_
 PROPONENTE: VER. JUAREZ MOLINARI.</t>
   </si>
   <si>
     <t>38869</t>
   </si>
   <si>
     <t>69637</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38869/69637.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38869/69637.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE LARGO DR. FRANCISCO MARTINS BASTOS O LOGRADOURO PÚBLICO DO MUNICÍPIO, ATUALMENTE DENOMINA DE LARGO BARBOSA COELHO._x000D_
 _x000D_
 PROPONENTE: VER. JUAREZ MOLINARI.</t>
   </si>
   <si>
     <t>38871</t>
   </si>
   <si>
     <t>69878</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38871/69878.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38871/69878.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO RIO-GRANDINO AO SR. JOSÉ ALBERTO CÁCERES._x000D_
 _x000D_
 PROPONENTE: VER. JUAREZ MOLINARI.</t>
   </si>
   <si>
     <t>38874</t>
   </si>
   <si>
     <t>70357</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38874/70357.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38874/70357.pdf</t>
   </si>
   <si>
     <t>SUBSTITUI DENOMINAÇÃO DE AVENIDA CONSTANTE DA LEI N° 1.365-A, DE 28 DE OUTUBRO DE 1961._x000D_
 _x000D_
 PROPONENTE: VER. LUIZ ALBERTO MODERNELL.</t>
   </si>
   <si>
     <t>38876</t>
   </si>
   <si>
     <t>70505</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38876/70505.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38876/70505.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO COMUNITÁRIO AO ENGENHEIRO RUBENS ROBERTO FARIA GARCIA._x000D_
 _x000D_
 PROPONENTE: VER. JULIO CESAR PEREIRA DA SILVA.</t>
   </si>
   <si>
     <t>38879</t>
   </si>
   <si>
     <t>70526</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38879/70526.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38879/70526.pdf</t>
   </si>
   <si>
     <t>ALTERA AS DENOMINAÇÕES EM LOGRADOUROS PÚBLICOS._x000D_
 _x000D_
 PROPONENTE: VER. JUAREZ MOLINARI.</t>
   </si>
   <si>
     <t>38880</t>
   </si>
   <si>
     <t>70624</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38880/70624.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38880/70624.pdf</t>
   </si>
   <si>
     <t>DÁ A DENOMINAÇÃO DE OSCAR FERREIRO DE CAMPOS MORAES À UMA VIA PÚBLICA DO MUNICÍPIO._x000D_
 _x000D_
 PROPONENTE: VER. CIRO CARDOSO LOPES.</t>
   </si>
   <si>
     <t>38904</t>
   </si>
   <si>
     <t>70650</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38904/70650.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38904/70650.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ RIO-GRANDINA À IRMÃ NAIR MAZZOCHIN._x000D_
 _x000D_
 PROPONENTE: VER. JUAREZ MONTEIRO MOLINARI.</t>
   </si>
   <si>
     <t>38882</t>
   </si>
   <si>
     <t>70651</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38882/70651.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38882/70651.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO COMUNITÁRIO À SRA. CARLINDA RODRIGUES MINUTO._x000D_
 _x000D_
 PROPONENTE: VER. JUAREZ MONTEIRO MOLINARI.</t>
   </si>
   <si>
     <t>38884</t>
   </si>
   <si>
     <t>70652</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38884/70652.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38884/70652.pdf</t>
   </si>
   <si>
     <t>DÁ A DENOMINAÇÃO DE OSCAR FERREIRO DE CAMPOS MORAES À UMA VIA PÚBLICA DO MUNICÍPIO._x000D_
 _x000D_
 PROPONENTE: VER. PAULO ROBERTO MACHADO DOS SANTOS.</t>
   </si>
   <si>
     <t>38902</t>
   </si>
   <si>
     <t>70654</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38902/70654.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38902/70654.pdf</t>
   </si>
   <si>
     <t>DÁ A DENOMINAÇÃO DE SILVÉRIO MIRANDA JÚNIOR À UMA VIA PÚBLICA DO MUNICÍPIO._x000D_
 _x000D_
 PROPONENTE: VER. DANTE LAZZARINI.</t>
   </si>
   <si>
     <t>38906</t>
   </si>
   <si>
     <t>67761</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38906/67761.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38906/67761.pdf</t>
   </si>
   <si>
     <t>OUTORGA O TÍTULO DE CIDADÃO RIOGRANDINO AO SR. COMANDANTE DO 5° DISTRITO NAVAL VICE ALMIRANTE JOSÉ ALBERTO ACCIOLI FRAGELLI._x000D_
 _x000D_
 PROPONENTE: VER. LUIZ CARLOS ESPERON.</t>
   </si>
   <si>
     <t>38907</t>
   </si>
   <si>
     <t>67977</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38907/67977.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38907/67977.pdf</t>
   </si>
   <si>
     <t>OUTORGA O TÍTULO CIDADÃO RIO-GRANDINO AO SR. ANTONIO CORTEZ DE CAMPOS SILVA._x000D_
 _x000D_
 PROPONENTE: VER. WILSON BATISTA DUARTE DA SILVA E VER. PAULO RENATO M. GOMES.</t>
   </si>
   <si>
     <t>38909</t>
   </si>
   <si>
     <t>68201</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38909/68201.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38909/68201.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ RIO GARNDINA A GLAUCIA ENNES VILLWOCK._x000D_
 _x000D_
 PROPONENTE: VER. JORGE GUARACY RAVARA.</t>
   </si>
   <si>
     <t>38908</t>
   </si>
   <si>
     <t>69089</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38908/69089.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38908/69089.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO COMUNITÁRIO AO SR. JOSÉ CARLOS BRAVO._x000D_
 _x000D_
 PROPONENTE: VER. SERGIO SATT.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -693,68 +693,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38814/67760.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38821/68126.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38850/68202.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38852/68651.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38910/69080.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38859/69122.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38864/69320.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38869/69637.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38871/69878.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38874/70357.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38876/70505.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38879/70526.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38880/70624.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38904/70650.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38882/70651.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38884/70652.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38902/70654.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38906/67761.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38907/67977.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38909/68201.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38908/69089.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38814/67760.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38821/68126.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38850/68202.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38852/68651.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38910/69080.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38859/69122.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38864/69320.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38869/69637.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38871/69878.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38874/70357.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38876/70505.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38879/70526.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38880/70624.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38904/70650.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38882/70651.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38884/70652.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38902/70654.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38906/67761.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38907/67977.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38909/68201.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/38908/69089.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="82.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="81.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="137.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>