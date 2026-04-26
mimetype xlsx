--- v1 (2026-03-01)
+++ v2 (2026-04-26)
@@ -54,424 +54,424 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>39448</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39448/12.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39448/12.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS DE PROVIMENTO EFETIVO NO QUADRO DO SERVIÇO PÚBLICO CENTRALIZADO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>39452</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39452/13.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39452/13.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR PROFESSORES, POR TEMPO DETERMINADO, PARA ATENDIMENTO EXCEPCIONAL NA REDE DE ENSINO MUNICIPAL.</t>
   </si>
   <si>
     <t>39450</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39450/17.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39450/17.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL, A CONTRATAR POR PRAZO DETERMINADO, 01 (UM) MÉDICO COM ESPECIALIZAÇÃO EM MEDICINA DO TRABALHO.</t>
   </si>
   <si>
     <t>39456</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39456/21.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39456/21.pdf</t>
   </si>
   <si>
     <t>CRIA NO QUADRO DE FUNÇÃO DE DIREÇÃO E CHEFIA INSTITUÍDO PELA LEI N° 5.026, DE 19/01/1998, UMA FUNÇÃO DE CHEFE DA DIVISÃO DE PECUÁRIA - SÍMBOLO IV E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>39454</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39454/22.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39454/22.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR UM PROFISSIONAL MÉDICO-VETERINÁRIO, POR TEMPO DETERMINADO, PARA ATUAÇÃO NA APREENSÃO DE ANIMAIS DE PEQUENO PORTE, CONFORME DETERMINA A LEGISLAÇÃO VIGENTE.</t>
   </si>
   <si>
     <t>39497</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39497/25.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39497/25.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS DE PROVIMENTO EFETIVO NO DEPARTAMENTO MUNICIPAL DE TRÂNSITO - DMT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>39458</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39458/36.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39458/36.pdf</t>
   </si>
   <si>
     <t>ALTERA VENCIMENTOS DE CARGOS EM COMISSÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>39460</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39460/37.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39460/37.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 2° DA LEI N° 5.063, DE 03 DE JUNHO DE 1996, QUE ESTABELECE GRATIFICAÇÃO MENSAL AOS CONSELHEIROS TUTELARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>39468</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39468/42.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39468/42.pdf</t>
   </si>
   <si>
     <t>CRIA NO QUADRO DE FDC, INSTITUÍDO PELA LEI 5.026, DE 19/01/1998, UMA FDC DA DIVISÃO DE PATRULHA AGRÍCOLA - SÍMBOLO IV E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>39472</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39472/48.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39472/48.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR UM PROFISSIONAL, MÉDICO-VETERINÁRIO, POR TEMPO DETERMINADO, PARA ATUAÇÃO NA APREENSÃO A ANIMAIS DE PEQUENO PORTE, CONFORME DETERMINA A LEGISLAÇÃO VIGENTE.</t>
   </si>
   <si>
     <t>39771</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39771/54.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39771/54.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR ACORDO DE PARCELAMENTO DE DÍVIDA PARA COM O FUNDO DE GARANTIA DO TEMPO DE SERVIÇO - FGTS.</t>
   </si>
   <si>
     <t>39475</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39475/64.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39475/64.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABC A CONTRATAR 04 RECEPCIONISTAS, 03 VIGILANTES E 50 OPERÁRIOS POR TEMPO DETERMINADO, PARA ATENDIMENTO DAS NECESSIDADES DE EXCEPCIONAL INTERESSE PÚBLICO NO CAMPING E BALNEÁRIO.</t>
   </si>
   <si>
     <t>39478</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39478/66.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39478/66.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR 10 (DEZ) MONITORES, POR TEMPO DETERMINADO, PARA O CENTRO MUNICIPAL DA CRIANÇA E DO ADOLESCENTE.</t>
   </si>
   <si>
     <t>39442</t>
   </si>
   <si>
     <t>69220</t>
   </si>
   <si>
     <t>PLV</t>
   </si>
   <si>
     <t>Projeto de Lei de Vereador</t>
   </si>
   <si>
     <t>Vereador(a)</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39442/69220.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39442/69220.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DOS AGENTES POLÍTICOS E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 PROPONENTE: DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>39430</t>
   </si>
   <si>
     <t>69221</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39430/69221.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39430/69221.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO E ALTERA VENCIMENTO NA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 PROPONENTE: DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>39436</t>
   </si>
   <si>
     <t>69337</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39436/69337.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39436/69337.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 3°, DA LEI 5.240, DE 16 DE JUNHO DE 1998._x000D_
 _x000D_
 PROPONENTE: VER. JAIR RIZZO.</t>
   </si>
   <si>
     <t>39489</t>
   </si>
   <si>
     <t>69338</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39489/69338.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39489/69338.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 1°, DA LEI 5.241, DE 16 DE JUNHO DE 1998._x000D_
 _x000D_
 PROPONENTE: VER. JAIR RIZZO.</t>
   </si>
   <si>
     <t>39434</t>
   </si>
   <si>
     <t>70370</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39434/70370.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39434/70370.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER GRATIFICAÇÃO DE 15% SOBRE O VENCIMENTO BÁSICO DO MEMBRO DO MAGISTÉRIO MUNICIPAL QUE DETENHAM REGÊNCIA DE CLASSE._x000D_
 _x000D_
 PROPONENTE: DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>39441</t>
   </si>
   <si>
     <t>70666</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39441/70666.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39441/70666.pdf</t>
   </si>
   <si>
     <t>INSTITUI PENSÃO VITALÍCIA PARA EX-VEREADORES E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 PROPONENTE: VER. PAULO ROBERTO MACHADO DOS SANTOS.</t>
   </si>
   <si>
     <t>39420</t>
   </si>
   <si>
     <t>67734</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39420/67734.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39420/67734.pdf</t>
   </si>
   <si>
     <t>REVOGA A RESOLUÇÃO N° 03/95, DE 28 DE JUNHO DE 1995._x000D_
 _x000D_
 PROPONENTE: VER. JAIR RIZZO.</t>
   </si>
   <si>
     <t>39419</t>
   </si>
   <si>
     <t>67806</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39419/67806.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39419/67806.pdf</t>
   </si>
   <si>
     <t>DÁ CONHECIMENTO AOS PRIMEIROS SUPLENTES DE CADA BANCADA, COM ASSENTO NESTA CASA LEGISLATIVA, DOS PROCESSOS NELA TRAMITANDO._x000D_
 _x000D_
 PROPONENTE: VER. PAULO RENATO FERREIRA MARTINS.</t>
   </si>
   <si>
     <t>39421</t>
   </si>
   <si>
     <t>68116</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39421/68116.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39421/68116.pdf</t>
   </si>
   <si>
     <t>EXTINGUE FUNÇÕES GRATIFICADAS DA CÂMARA MUNICIPAL._x000D_
 _x000D_
 PROPONENTE: VER. ADINELSON TROCA.</t>
   </si>
   <si>
     <t>39424</t>
   </si>
   <si>
     <t>68117</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39424/68117.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39424/68117.pdf</t>
   </si>
   <si>
     <t>CRIA FUNÇÕES DE DIREÇÃO E CHEFIA NA CÂMARA MUNICIPAL._x000D_
 _x000D_
 PROPONENTE: VER. ADINELSON TROCA.</t>
   </si>
   <si>
     <t>39426</t>
   </si>
   <si>
     <t>68118</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39426/68118.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39426/68118.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PAGAMENTO DOS CARGOS EM COMISSÃO E FUNÇÕES DE DIREÇÃO E CHEFIA._x000D_
 _x000D_
 PROPONENTE: VER. ADINELSON TROCA.</t>
   </si>
   <si>
     <t>39415</t>
   </si>
   <si>
     <t>68472</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39415/68472.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39415/68472.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A PRESENÇA DE VEREADORES EM PLENÁRIO E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 PROPONENTE: VER. JAIR RIZZO.</t>
   </si>
   <si>
     <t>39411</t>
   </si>
   <si>
     <t>70694</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39411/70694.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39411/70694.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A PRESTAÇÃO DE CONTA DAS DIÁRIAS._x000D_
 _x000D_
 PROPONENTE: VER. JAIR RIZZO.</t>
   </si>
   <si>
     <t>39439</t>
   </si>
   <si>
     <t>70706</t>
   </si>
   <si>
     <t>SPLV</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Lei de Vereador</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39439/70706_-_subst._ao_69337.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39439/70706_-_subst._ao_69337.pdf</t>
   </si>
   <si>
     <t>REDUZ O VENCIMENTO DE CARGO EM COMISSÃO NA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 PROPONENTE: DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>39490</t>
   </si>
   <si>
     <t>70708</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39490/70708_-_subst._ao_69338.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39490/70708_-_subst._ao_69338.pdf</t>
   </si>
   <si>
     <t>ALTERA O VENCIMENTO DE CARGOS EM COMISSÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -778,68 +778,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39448/12.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39452/13.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39450/17.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39456/21.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39454/22.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39497/25.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39458/36.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39460/37.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39468/42.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39472/48.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39771/54.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39475/64.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39478/66.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39442/69220.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39430/69221.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39436/69337.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39489/69338.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39434/70370.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39441/70666.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39420/67734.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39419/67806.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39421/68116.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39424/68117.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39426/68118.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39415/68472.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39411/70694.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39439/70706_-_subst._ao_69337.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39490/70708_-_subst._ao_69338.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39448/12.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39452/13.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39450/17.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39456/21.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39454/22.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39497/25.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39458/36.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39460/37.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39468/42.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39472/48.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39771/54.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39475/64.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39478/66.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39442/69220.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39430/69221.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39436/69337.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39489/69338.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39434/70370.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39441/70666.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39420/67734.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39419/67806.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39421/68116.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39424/68117.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39426/68118.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39415/68472.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39411/70694.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39439/70706_-_subst._ao_69337.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39490/70708_-_subst._ao_69338.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="98.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="208.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>