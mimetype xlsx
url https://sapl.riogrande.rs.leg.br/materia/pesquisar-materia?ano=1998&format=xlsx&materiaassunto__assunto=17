--- v0 (2026-01-16)
+++ v1 (2026-04-25)
@@ -10,226 +10,250 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="63">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>39402</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39402/07.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39402/07.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ADOÇÃO DE ABRIGO DE PASSAGEIROS DE ÔNIBUS NO MUNICÍPIO DO RIO GRANDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>39387</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39387/23.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39387/23.pdf</t>
   </si>
   <si>
     <t>CRIA O DEPARTAMENTO MUNICIPAL DE TRÂNSITO - DMT - E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>39733</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39733/26.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO DE ÁREAS ESPECIAIS DE ESTACIONAMENTO DE VEÍCULOS AUTOMOTORES, NAS VIAS E LOGRADOUROS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>39739</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39739/27.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O SERVIÇO DE REMOÇÃO DE VEÍCULOS, DE QUE TRATA A LEI FEDERAL N° 9.503, DE 23/09/1997 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>39262</t>
   </si>
   <si>
     <t>67932</t>
   </si>
   <si>
     <t>PLV</t>
   </si>
   <si>
     <t>Projeto de Lei de Vereador</t>
   </si>
   <si>
     <t>Vereador(a)</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39262/67932.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39262/67932.pdf</t>
   </si>
   <si>
     <t>ADITA A LEI 5.154, DE 03 DE SETEMBRO DE 1997 E A LEI 5.199, DE 23 DE DEZEMBRO DE 1997 A PAVIMENTAÇÃO, POR ASFALTAMENTO DA AVENIDA PRESIDENTE VARGAS._x000D_
 _x000D_
 PROPONENTE: VER. PAULO RENATO FERREIRA MARTINS.</t>
   </si>
   <si>
     <t>39270</t>
   </si>
   <si>
     <t>68477</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39270/68477.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39270/68477.pdf</t>
   </si>
   <si>
     <t>FICA INSTITUÍDO EM CARÁTER EMERGENCIAL, O DIA DO PASSE LIVRE DESTINADO AOS USUÁRIOS DO SISTEMA DE TRANSPORTE COLETIVO POR ÔNIBUS, NA CIDADE DO RIO GRANDE, UMA VEZ QUE ESTEJAM DESEMPREGADO._x000D_
 _x000D_
 PROPONENTE: VER. LUIZ CARLOS ESPERON.</t>
   </si>
   <si>
     <t>39275</t>
   </si>
   <si>
     <t>69708</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39275/69708.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39275/69708.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DO MUNICÍPIO OPASSE LIVRE NO TRANSPORTE COLETIVO DE PASSAGEIROS NOS DIAS EM QUE HOUVEREM ELEIÇÕES MUNICIPAIS E/OU GERAIS EM PRIMEIRO E SEGUNDO TURNO._x000D_
 _x000D_
 PROPONENTE: VER. GLAUCO AUCH VIEIRA.</t>
   </si>
   <si>
     <t>39296</t>
   </si>
   <si>
     <t>69722</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39296/69722.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39296/69722.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PASSE DE USUÁRIOS ACOMPANHADOS DE CRIANÇA DE COLO PELA PORTA DA DIANTEIRA DOS ÔNIBUS E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 PROPONENTE: VER. GLAUCO AUCH VIEIRA.</t>
   </si>
   <si>
     <t>39328</t>
   </si>
   <si>
     <t>69811</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39328/69811.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39328/69811.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 2° E A REDAÇÃO DA LETRA "A" DO ARTIGO 4°, DA LEI 4.464 DE 02/01/1990._x000D_
 _x000D_
 PROPONENTE: VER. GLAUCO AUCH VIEIRA.</t>
   </si>
   <si>
     <t>37512</t>
   </si>
   <si>
     <t>70188</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/37512/70188.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/37512/70188.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 1° E 3° DA LEI N° 5.133/97._x000D_
 _x000D_
 PROPONENTE: VER. WILSON BATISTA DUARTE DA SILVA.</t>
   </si>
   <si>
     <t>39372</t>
   </si>
   <si>
     <t>70353</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39372/70353.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39372/70353.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA NO TRANSPORTE COLETIVO DO MUNICÍPIO DO RIO GRANDE A DIVULGAÇÃO DA LINHA, ATRAVÉS DA IDENTIFICAÇÃO DAS MESMAS NA FRENTE E NA PORTA DE ACESSO DE PASSAGEIROS DE SEUS ÔNIBUS._x000D_
 _x000D_
 PROPONENTE: VER. SURAMA SANTOS.</t>
   </si>
   <si>
     <t>39379</t>
   </si>
   <si>
     <t>70423</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39379/70423.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39379/70423.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS AO VEÍCULOS QUE FAZEM O TRANSPORTE COLETIVO MUNICIPAL._x000D_
 _x000D_
 PROPONENTE: VER. PEDRO ERNESTO ENDERLE.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -538,68 +562,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39402/07.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39387/23.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39262/67932.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39270/68477.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39275/69708.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39296/69722.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39328/69811.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/37512/70188.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39372/70353.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39379/70423.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39402/07.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39387/23.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39733/26.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39739/27.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39262/67932.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39270/68477.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39275/69708.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39296/69722.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39328/69811.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/37512/70188.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39372/70353.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1998/39379/70423.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H11"/>
+  <dimension ref="A1:H13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="82.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="81.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="194.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -648,259 +672,313 @@
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>20</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>21</v>
       </c>
       <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="E4" t="s">
+      <c r="H4" t="s">
         <v>23</v>
-      </c>
-[...7 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H5" t="s">
         <v>27</v>
-      </c>
-[...19 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D6" t="s">
+        <v>30</v>
+      </c>
+      <c r="E6" t="s">
         <v>31</v>
       </c>
-      <c r="B6" t="s">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="F6" t="s">
         <v>32</v>
-      </c>
-[...7 lines deleted...]
-        <v>24</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H6" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>35</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>36</v>
       </c>
       <c r="D7" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="E7" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F7" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>37</v>
       </c>
       <c r="H7" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>39</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
         <v>40</v>
       </c>
       <c r="D8" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="E8" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F8" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H8" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
         <v>44</v>
       </c>
       <c r="D9" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="E9" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F9" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H9" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>47</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>48</v>
       </c>
       <c r="D10" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="E10" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F10" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>49</v>
       </c>
       <c r="H10" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
         <v>52</v>
       </c>
       <c r="D11" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="E11" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F11" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>53</v>
       </c>
       <c r="H11" t="s">
         <v>54</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>56</v>
+      </c>
+      <c r="D12" t="s">
+        <v>30</v>
+      </c>
+      <c r="E12" t="s">
+        <v>31</v>
+      </c>
+      <c r="F12" t="s">
+        <v>32</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H12" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>59</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>60</v>
+      </c>
+      <c r="D13" t="s">
+        <v>30</v>
+      </c>
+      <c r="E13" t="s">
+        <v>31</v>
+      </c>
+      <c r="F13" t="s">
+        <v>32</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="H13" t="s">
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>