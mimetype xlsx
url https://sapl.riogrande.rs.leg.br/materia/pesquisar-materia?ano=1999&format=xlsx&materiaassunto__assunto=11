--- v0 (2026-01-15)
+++ v1 (2026-04-22)
@@ -54,198 +54,198 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>37550</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>71333</t>
   </si>
   <si>
     <t>PLV</t>
   </si>
   <si>
     <t>Projeto de Lei de Vereador</t>
   </si>
   <si>
     <t>Vereador(a)</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37550/71333.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37550/71333.pdf</t>
   </si>
   <si>
     <t>DÁ A DENOMINAÇÃO DE OSCAR FERREIRO DE CAMPOS MORAES À UMA ESCOLA DO MUNICÍPIO._x000D_
 _x000D_
 PROPONENTE: VER. JUAREZ MOLINARI.</t>
   </si>
   <si>
     <t>37551</t>
   </si>
   <si>
     <t>71351</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37551/71351.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37551/71351.pdf</t>
   </si>
   <si>
     <t>É DECLARADA CIDADE IRMÃ DE HAMBURGO, CIDADE E CAPITAL DO ESTADO DO MESMO NOME, SITUADA A NOROESTE DA ALEMANHA, A CIDADE DO RIO GRANDE, NO QUE TANGE AOS ASPECTOS ARTÍSTICOS, CULTURAIS, ESPORTIVOS E ECONÔMICOS._x000D_
 _x000D_
 PROPONENTE: VER. JÚLIO MARTINS.</t>
   </si>
   <si>
     <t>37559</t>
   </si>
   <si>
     <t>71426</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37559/71426.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37559/71426.pdf</t>
   </si>
   <si>
     <t>INSTITUI O TROFÉU MULHER DE VALOR E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 PROPONENTE: VER. PAULO ROBERTO MACHADO DOS SANTOS.</t>
   </si>
   <si>
     <t>37560</t>
   </si>
   <si>
     <t>71427</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37560/71427.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37560/71427.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DA LEI 5.191/97. _x000D_
 _x000D_
 PROPONENTE: VER. PAULO ROBERTO MACHADO DOS SANTOS.</t>
   </si>
   <si>
     <t>37561</t>
   </si>
   <si>
     <t>72053</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37561/72053.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37561/72053.pdf</t>
   </si>
   <si>
     <t>DÁ A DENOMINAÇÃO DE DR. AGUINALDO MATTOS BRANDÃO AO POSTO MÉDICO DO BAIRRO PROFILURB I._x000D_
 _x000D_
 PROPONENTE: VER. JUAREZ MOLINARI.</t>
   </si>
   <si>
     <t>37567</t>
   </si>
   <si>
     <t>72146</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37567/72146.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37567/72146.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE MÉRITO COMUNITÁRIO AO SENHOR ERCY PEREIRA TORMA._x000D_
 _x000D_
 PROPONENTE: VER. JUAREZ MONTEIRO MOLINARI.</t>
   </si>
   <si>
     <t>37568</t>
   </si>
   <si>
     <t>73359</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37568/73359.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37568/73359.pdf</t>
   </si>
   <si>
     <t>DÁ A DENOMINAÇÃO DE VER. OSCAR FERREIRO DE CAMPOS MORAES, AO CENTRO MUNICIPAL DA CRIANÇA E DO ADOLESCENTE._x000D_
 _x000D_
 PROPONENTE: VER. ONEDIR DIAS LILJA.</t>
   </si>
   <si>
     <t>37570</t>
   </si>
   <si>
     <t>73530</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37570/73530.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37570/73530.pdf</t>
   </si>
   <si>
     <t>DÁ À CIDADE DO RIO GRANDE A DENOMINAÇÃO DE "CAPITAL BRASILEIRA DAS BANDAS"._x000D_
 _x000D_
 PROPONENTE: VER. DANÚBIO SOARES.</t>
   </si>
   <si>
     <t>37585</t>
   </si>
   <si>
     <t>72143</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37585/72143.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37585/72143.pdf</t>
   </si>
   <si>
     <t>SESSÃO ESPECIAL DIA DA BÍBLIA._x000D_
 _x000D_
 PROPONENTE: VER. PAULO ROBERTO MACHADO DOS SANTOS.</t>
   </si>
   <si>
     <t>37586</t>
   </si>
   <si>
     <t>72460</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37586/72460.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37586/72460.pdf</t>
   </si>
   <si>
     <t>37760</t>
   </si>
   <si>
     <t>73816</t>
   </si>
   <si>
     <t>SPLV</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Lei de Vereador</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37760/subs._-_73530.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37760/subs._-_73530.pdf</t>
   </si>
   <si>
     <t>DECLARA A CIDADE DO RIO GRANDE "CAPITAL DA BANDAS ESTADUAIS". _x000D_
 _x000D_
 PROPONENTE: VER. DANÚBIO SOARES.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -554,68 +554,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37550/71333.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37551/71351.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37559/71426.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37560/71427.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37561/72053.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37567/72146.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37568/73359.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37570/73530.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37585/72143.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37586/72460.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37760/subs._-_73530.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37550/71333.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37551/71351.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37559/71426.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37560/71427.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37561/72053.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37567/72146.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37568/73359.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37570/73530.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37585/72143.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37586/72460.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37760/subs._-_73530.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="89.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="88.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="217.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>