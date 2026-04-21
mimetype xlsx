--- v0 (2026-01-14)
+++ v1 (2026-04-21)
@@ -10,255 +10,269 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="65">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>37688</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>71083</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Vereador(a)</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37688/71083.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37688/71083.pdf</t>
   </si>
   <si>
     <t>ALTERA, TEMPORARIAMENTE, DIAS DE SESSÕES ORDINÁRIAS DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 PROPONENTE: VER. SURAMA SANTOS.</t>
   </si>
   <si>
     <t>37714</t>
   </si>
   <si>
     <t>71132</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37714/71132.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37714/71132.pdf</t>
   </si>
   <si>
     <t>REGULA O NÚMERO DE VEREADORES NAS COMISSÕES FORMADAS NA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 PROPONENTE: VER. DANTE LAZZARINI.</t>
   </si>
   <si>
     <t>37716</t>
   </si>
   <si>
     <t>71543</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37716/71543.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37716/71543.pdf</t>
   </si>
   <si>
     <t>SUPRIME O ITEM C DO § 1° DO ARTIGO 79 DO CAPÍTULO III, DOS REQUERIMENTOS E ACRESCENTA ITEM NO § 2°. _x000D_
 _x000D_
 PROPONENTE: DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>37599</t>
   </si>
   <si>
     <t>71770</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37599/71770.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37599/71770.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO INCISO III, DO ARTIGO 9°, DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DO RIO GRANDE._x000D_
 _x000D_
 PROPONENTE: VER. JAIR RIZZO.</t>
   </si>
   <si>
     <t>37717</t>
   </si>
   <si>
     <t>71863</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37717/71863.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37717/71863.pdf</t>
   </si>
   <si>
     <t>37601</t>
   </si>
   <si>
     <t>72060</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37601/72060.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37601/72060.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 61 E SUPRIME O PARÁGRAFO ÚNICO DO REGIMENTO INTERNO._x000D_
 _x000D_
 PROPONENTE: VER. JAIR RIZZO.</t>
   </si>
   <si>
     <t>37602</t>
   </si>
   <si>
     <t>72226</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37602/72226.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37602/72226.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 47, ALÍNEA "D", ARTIGO 75, PARÁGRAFO 3°, DO ARTIGO 93, DO REGIMENTO INTERNO E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 PROPONENTE: VER. JÚLIO CESAR PEREIRA DA SILVA.</t>
   </si>
   <si>
     <t>37614</t>
   </si>
   <si>
     <t>72585</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37614/72585.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37614/72585.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 38 DO REGIMENTO INTERNO E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 PROPONENTE: VER. JULIO CESAR PEREIRA DA SILVA.</t>
   </si>
   <si>
     <t>37625</t>
   </si>
   <si>
     <t>73326</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37625/73326.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37625/73326.pdf</t>
   </si>
   <si>
     <t>ADITA PARÁGRAFO AO ARTIGO 57, DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL._x000D_
 _x000D_
 PROPONENTE: VER. JAIR RIZZO.</t>
   </si>
   <si>
     <t>37634</t>
   </si>
   <si>
     <t>73327</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37634/73327.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37634/73327.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO PARÁGRAFO 1°, DO ARTIGO 57, DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL._x000D_
 _x000D_
 PROPONENTE: VER. JAIR RIZZO.</t>
   </si>
   <si>
     <t>37715</t>
   </si>
   <si>
     <t>71808</t>
   </si>
   <si>
     <t>SPRE</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37715/71808_-_subst._71132.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37715/71808_-_subst._71132.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO III, DO ARTIGO 24 DO REGIMENTO INTERNO._x000D_
 _x000D_
 PROPONENTE: VER. DANTE LAZZARINI.</t>
   </si>
   <si>
     <t>37607</t>
   </si>
   <si>
     <t>72425</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37607/subst._72226.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37607/subst._72226.pdf</t>
   </si>
   <si>
     <t>QUE "ALTERA O ARTIGO 47, ALÍNEA "D", ARTIGO 75, DO REGIMENTO INTERNO._x000D_
 _x000D_
 PROPONENTE: VER. JÚLIO CESAR PEREIRA DA SILVA.</t>
+  </si>
+  <si>
+    <t>40967</t>
+  </si>
+  <si>
+    <t>73016</t>
+  </si>
+  <si>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/40967/subst._73016_ao_pre_66673.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE RESOLUÇÃO SUBSTITUTIVO AO PROJETO DE RESOLUÇÃO N° 66673/1997, QUE INSTITUI NA CÂMARA MUNICIPAL DATA ESPECÍFICA PARA A REALIZAÇÃO DE SESSÕES ESPECIAIS._x000D_
+_x000D_
+PROPONENTE: VER. JAIR RIZZO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -562,69 +576,69 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37688/71083.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37714/71132.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37716/71543.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37599/71770.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37717/71863.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37601/72060.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37602/72226.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37614/72585.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37625/73326.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37634/73327.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37715/71808_-_subst._71132.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37607/subst._72226.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37688/71083.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37714/71132.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37716/71543.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37599/71770.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37717/71863.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37601/72060.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37602/72226.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37614/72585.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37625/73326.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37634/73327.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37715/71808_-_subst._71132.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/37607/subst._72226.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/40967/subst._73016_ao_pre_66673.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H13"/>
+  <dimension ref="A1:H14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="96.42578125" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="118.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="163.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -919,66 +933,93 @@
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>57</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
         <v>58</v>
       </c>
       <c r="D13" t="s">
         <v>53</v>
       </c>
       <c r="E13" t="s">
         <v>54</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>59</v>
       </c>
       <c r="H13" t="s">
         <v>60</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>61</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>62</v>
+      </c>
+      <c r="D14" t="s">
+        <v>53</v>
+      </c>
+      <c r="E14" t="s">
+        <v>54</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="H14" t="s">
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>