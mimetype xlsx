--- v0 (2026-01-15)
+++ v1 (2026-04-22)
@@ -54,371 +54,371 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>38150</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38150/10.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38150/10.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 2° DA LEI N° 5.280, DE 08 DE DEZEMBRO DE 1998.</t>
   </si>
   <si>
     <t>38151</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38151/17.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38151/17.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR 8 MÉDICOS, POR TEMPO DETERMINADO, PATA ATENDIMENTO DE EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>38152</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38152/23.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38152/23.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS DE PROVIMENTO EFETIVO NO QUADRO DO SERVIÇO PÚBLICO MUNICIPAL CENTRALIZADO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>38157</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38157/24.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38157/24.pdf</t>
   </si>
   <si>
     <t>CRIA FDCS NO QUADRO DE DIREÇÃO E CHEFIA, INSTITUÍDO PELA LEI 5.026, DE 19/01/1998 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>38177</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38177/28.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38177/28.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR 55 AGENTES MUNICIPAIS PARA ATENDIMENTO AO CONVÊNIO AEDES AEGYPTI.</t>
   </si>
   <si>
     <t>38180</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38180/31.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38180/31.pdf</t>
   </si>
   <si>
     <t>38183</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38183/32.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38183/32.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO DE CARREIRA DO MAGISTÉRIO PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>38182</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38182/37.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38182/37.pdf</t>
   </si>
   <si>
     <t>38186</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38186/38.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38186/38.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CUMPRIMENTO DO ESTÁGIO PROBATÓRIO DE QUE TRATA O § 4° DO ARTIGO 41 DA CONSTITUIÇÃO FEDERAL, COM A REDAÇÃO DADA PELA EMENDA CONSTITUCIONAL N° 19-98 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>38194</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38194/41.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38194/41.pdf</t>
   </si>
   <si>
     <t>CRIA FDCS NO QUADRO DE DIREÇÃO E CHEFIA, INSTITUÍDOS PELA LEI N° 5.206, DE 19 DE JANEIRO DE 1998 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>38195</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38195/43.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38195/43.pdf</t>
   </si>
   <si>
     <t>CRIA INDENIZAÇÃO ESPECIAL AOS FUNCIONÁRIOS LOTADOS NO PROGRAMA DE SAÚDE DA FAMÍLIA (PSF) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>38196</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38196/44.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38196/44.pdf</t>
   </si>
   <si>
     <t>PRORROGA MANDATO DOS CONSELHEIROS TUTELARES.</t>
   </si>
   <si>
     <t>38205</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38205/47.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38205/47.pdf</t>
   </si>
   <si>
     <t>CRIA A JUNTA ADMINISTRATIVA DE RECURSOS DE INFRAÇÕES - JARI - E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>38206</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38206/49.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38206/49.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS EM COMISSÃO E FDCS NO QUADRO DE FUNÇÃO DE DIREÇÃO E CHEFIA, INSTITUÍDO PELA LEI N° 5.030, DE 11/01/96 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>39503</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/39503/50.1999_-_subst._ao_25.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/39503/50.1999_-_subst._ao_25.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS DE PROVIMENTO EFETIVO NO QUADRO DE FUNÇÃO, INSTITUÍDO PELA LEI 5.030, DE 19/01/1988 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>38197</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38197/56.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38197/56.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS DE PROVIMENTO EFETIVO NO QUADRO SERVIÇO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>38204</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38204/57.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38204/57.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS DE CARREIRA NO MAGISTÉRIO PÚBLICO.</t>
   </si>
   <si>
     <t>38207</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38207/63.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38207/63.pdf</t>
   </si>
   <si>
     <t>ENQUADRA OS PROFESSORES PERTENCENTES À CLASSE ESPECIAL, BEM COMO O FUNDAMENTAL I E FUNDAMENTAL II, EM UM QUADRO EM EXTINÇÃO.</t>
   </si>
   <si>
     <t>38208</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38208/64_-_subst._-_63.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38208/64_-_subst._-_63.pdf</t>
   </si>
   <si>
     <t>ENQUADRA OS PROFESSORES NÃO CONCURSADOS E NÃO HABILITADOS, BEM COMO OS PERTENCENTES AO FUNDAMENTAL I E FUNDAMENTAL II, EM UM QUADRO EM EXTINÇÃO.</t>
   </si>
   <si>
     <t>38217</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38217/65.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38217/65.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR POR PRAZO DETERMINADO, 8 MÉDICOS PARA ATENDIMENTO DAS NECESSIDADES DE EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>38218</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38218/66.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38218/66.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR 10 MONITORES, POR TEMPO DETERMINADO, PARA O CENTRO MUNICIPAL DA CRIANÇA E DO ADOLESCENTE.</t>
   </si>
   <si>
     <t>38221</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38221/67.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38221/67.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR UM PROFISSIONAL MÉDICO-VETERINÁRIO POR TEMPO DETERMINADO, PARA ATUAÇÃO NA APREENSÃO A ANIMAIS DE PEQUENO PORTE (CÃES DE RUA), CONFORME DETERMINA A LEGISLAÇÃO VIGENTE.</t>
   </si>
   <si>
     <t>38222</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38222/68.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38222/68.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A AUTARQUIA DO BALNEÁRIO CASSINO - ABC, A CONTRATAR 04 RECEPCIONISTAS, 03 VIGILANTES E 50 OPERÁRIOS, POR TEMPO DETERMINADO, PARA ATENDIMENTO DAS NECESSIDADES DO CAMPING MUNICIPAL E BALNEÁRIO.</t>
   </si>
   <si>
     <t>38224</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38224/81.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38224/81.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR 50 OPERÁRIOS POR TEMPO DETERMINADO, PARA ATENDIMENTO DOS SERVIÇOS E LIMPEZA E CONSERVAÇÃO DOS CANALETES DA AVENIDA MAJOR CARLOS PINTO, DA AVENIDA SALGADO FILHO E DE OUTRAS ÁREAS DE INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>38191</t>
   </si>
   <si>
     <t>72631</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38191/72631.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38191/72631.pdf</t>
   </si>
   <si>
     <t>CRIA A GUARDA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>38226</t>
   </si>
   <si>
     <t>72714</t>
   </si>
   <si>
     <t>PLV</t>
   </si>
   <si>
     <t>Projeto de Lei de Vereador</t>
   </si>
   <si>
     <t>Vereador(a)</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38226/72714.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38226/72714.pdf</t>
   </si>
   <si>
     <t>ALTERA VALORES DE FUNÇÕES DE DIREÇÃO E CHEFIA - FDCS DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 PROPONENTE: DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>38178</t>
   </si>
   <si>
     <t>SPLE</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38178/subst._28.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38178/subst._28.pdf</t>
   </si>
   <si>
     <t>QUE "AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR 55 AGENTES MUNICIPAIS PARA ATENDIMENTO AO CONVÊNIO AEDES AEGYPTI."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -725,68 +725,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38150/10.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38151/17.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38152/23.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38157/24.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38177/28.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38180/31.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38183/32.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38182/37.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38186/38.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38194/41.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38195/43.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38196/44.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38205/47.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38206/49.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/39503/50.1999_-_subst._ao_25.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38197/56.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38204/57.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38207/63.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38208/64_-_subst._-_63.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38217/65.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38218/66.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38221/67.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38222/68.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38224/81.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38191/72631.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38226/72714.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38178/subst._28.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38150/10.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38151/17.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38152/23.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38157/24.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38177/28.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38180/31.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38183/32.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38182/37.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38186/38.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38194/41.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38195/43.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38196/44.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38205/47.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38206/49.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/39503/50.1999_-_subst._ao_25.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38197/56.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38204/57.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38207/63.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38208/64_-_subst._-_63.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38217/65.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38218/66.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38221/67.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38222/68.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38224/81.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38191/72631.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38226/72714.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/38178/subst._28.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="251.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>