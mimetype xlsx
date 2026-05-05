--- v0 (2026-01-16)
+++ v1 (2026-05-05)
@@ -54,310 +54,310 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>36609</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36609/62.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36609/62.pdf</t>
   </si>
   <si>
     <t>DÁ A DENOMINAÇÃO DE RUA DOS AÇORIANOS À UMA VIA PÚBLICA NESTA CIDADE.</t>
   </si>
   <si>
     <t>36606</t>
   </si>
   <si>
     <t>71129</t>
   </si>
   <si>
     <t>PLV</t>
   </si>
   <si>
     <t>Projeto de Lei de Vereador</t>
   </si>
   <si>
     <t>Vereador(a)</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36606/71129.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36606/71129.pdf</t>
   </si>
   <si>
     <t>DÁ A DENOMINAÇÃO DE LUIZ MOUTINHO À UMA VIA PÚBLICA DO MUNICÍPIO._x000D_
 _x000D_
 PROPONENTE: VER: LUIZ ALBERTO MODERNELL.</t>
   </si>
   <si>
     <t>36590</t>
   </si>
   <si>
     <t>71134</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36590/71134.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36590/71134.pdf</t>
   </si>
   <si>
     <t>DÁ A DENOMINAÇÃO DE JÚLIO SIMÕES NÓBREGA À UMA VIA PÚBLICA DO BALNEÁRIO CASSINO._x000D_
 _x000D_
 PROPONENTE: VER. LUIZ ALBERTO MODERNELL.</t>
   </si>
   <si>
     <t>36587</t>
   </si>
   <si>
     <t>71179</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36587/71179.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36587/71179.pdf</t>
   </si>
   <si>
     <t>DÁ A DENOMINAÇÃO DE LOJA UNIÃO CONSTANTE ORIENTE DO BRASIL À UMA VIA PÚBLICA DO MUNICÍPIO._x000D_
 _x000D_
 PROPONENTE: VER: SANDRO FIGUEIREDO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>36586</t>
   </si>
   <si>
     <t>71180</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36586/71180.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36586/71180.pdf</t>
   </si>
   <si>
     <t>DÁ A DENOMINAÇÃO DE LOJA MAÇÔNICA FILANTROPIA DO SUL À UMA VIA PÚBLICA DO MUNICÍPIO._x000D_
 _x000D_
 PROPONENTE: VER. SANDRO FIGUEIREDO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>36584</t>
   </si>
   <si>
     <t>71181</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36584/71181.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36584/71181.pdf</t>
   </si>
   <si>
     <t>DÁ A DENOMINAÇÃO DE ALBANO GONÇALVES DE OLIVEIRA À UMA VIA PÚBLICA DO MUNICÍPIO._x000D_
 _x000D_
 PROPONENTE: VER. SANDRO FIGUEIREDO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>36579</t>
   </si>
   <si>
     <t>71182</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36579/71182.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36579/71182.pdf</t>
   </si>
   <si>
     <t>DÁ A DENOMINAÇÃO DE ABEL FRANCISCO DOURADO À UMA VIA PÚBLICA DO MUNICÍPIO._x000D_
 _x000D_
 PROPONENTE: VER. SANDRO FIGUEIREDO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>36572</t>
   </si>
   <si>
     <t>71264</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36572/71264.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36572/71264.pdf</t>
   </si>
   <si>
     <t>DÁ A DENOMINAÇÃO DE MARINHEIRO JOÃO CÂNDIDO, O ALMIRANTE NEGRO, À UMA VIA PÚBLICA DO MUNICÍPIO._x000D_
 _x000D_
 PROPONENTE: VER. JÚLIO MARTINS.</t>
   </si>
   <si>
     <t>36568</t>
   </si>
   <si>
     <t>71268</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36568/71268.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36568/71268.pdf</t>
   </si>
   <si>
     <t>DÁ A DENOMINAÇÃO DE ANDRÉ DE OLIVEIRA SALOMÃO À UMA VIA PÚBLICA DO MUNICÍPIO._x000D_
 _x000D_
 PROPONENTE: VER. SANDRO FIGUEIREDO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>36566</t>
   </si>
   <si>
     <t>71317</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36566/71317.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36566/71317.pdf</t>
   </si>
   <si>
     <t>DÁ A DENOMINAÇÃO DE 08 DE MARÇO À UMA VIA PÚBLICA DO MUNICÍPIO._x000D_
 _x000D_
 PROPONENTE: VER. MARIA DE LOURDES LOSE.</t>
   </si>
   <si>
     <t>36562</t>
   </si>
   <si>
     <t>71407</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36562/71407.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36562/71407.pdf</t>
   </si>
   <si>
     <t>DÁ A DENOMINAÇÃO DE ALIZA DUPRAT À UMA VIA PÚBLICA DO MUNICÍPIO. _x000D_
 _x000D_
 PROPONENTE: VER. SANDRO FIGUEIREDO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>36561</t>
   </si>
   <si>
     <t>71439</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36561/71439.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36561/71439.pdf</t>
   </si>
   <si>
     <t>DÁ A DENOMINAÇÃO DE JOSÉ DIOGO CHIM, À UMA VIA PÚBLICA DO MUNICÍPIO._x000D_
 _x000D_
 PROPONENTE: VER. DANTE LAZZARINI.</t>
   </si>
   <si>
     <t>36559</t>
   </si>
   <si>
     <t>71534</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36559/71534.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36559/71534.pdf</t>
   </si>
   <si>
     <t>DÁ A DENOMINAÇÃO DE JULIO SIMÕES NÓBREGA À UMA VIA PÚBLICA DO MUNICÍPIO NO CASSINO._x000D_
 _x000D_
 PROPONENTE: VER. PAULO ROBERTO MACHADO DOS SANTOS.</t>
   </si>
   <si>
     <t>36550</t>
   </si>
   <si>
     <t>71558</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36550/71558.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36550/71558.pdf</t>
   </si>
   <si>
     <t>DÁ A DENOMINAÇÃO DE DR. HENRIQUE MANOEL SIMÕES AZAREDO À UMA VIA PÚBLICA DO MUNICÍPIO. _x000D_
 _x000D_
 PROPONENTE: VER. JUAREZ MOLINARI.</t>
   </si>
   <si>
     <t>36546</t>
   </si>
   <si>
     <t>71716</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36546/71716.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36546/71716.pdf</t>
   </si>
   <si>
     <t>DÁ A DENOMINAÇÃO DE CAPITÃO DR. LUIZ ARTHUR MASSERON À UMA VIA PÚBLICA DO MUNICÍPIO._x000D_
 _x000D_
 PROPONENTE: VER. JUAREZ MOLINARI.</t>
   </si>
   <si>
     <t>36545</t>
   </si>
   <si>
     <t>71717</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36545/71717.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36545/71717.pdf</t>
   </si>
   <si>
     <t>DÁ A DENOMINAÇÃO DE MAXIMIANO DA FONSECA À UMA VIA PÚBLICA DO MUNICÍPIO._x000D_
 _x000D_
 PROPONENTE: VER. JUAREZ MOLINARI.</t>
   </si>
   <si>
     <t>36542</t>
   </si>
   <si>
     <t>71832</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36542/71832.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36542/71832.pdf</t>
   </si>
   <si>
     <t>DÁ A DENOMINAÇÃO DE AVELINO DOS SANTOS MARTINS, À ATUAL RUA U, DO BAIRRO CASTELO BRANCO II._x000D_
 _x000D_
 PROPONENTE: VER. JAIR RIZZO.</t>
   </si>
   <si>
     <t>36525</t>
   </si>
   <si>
     <t>72172</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36525/72172.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36525/72172.pdf</t>
   </si>
   <si>
     <t>DÁ A DENOMINAÇÃO DE ENGENHEIRA LUCIA MARIA BALBELA CHIESA A UM LOGRADOURO NO BALNEÁRIO CASSINO._x000D_
 _x000D_
 PROPONENTE: VER. PEDRO RODRIGUES MACHADO.</t>
   </si>
   <si>
     <t>36532</t>
   </si>
   <si>
     <t>73046</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36532/73046.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36532/73046.pdf</t>
   </si>
   <si>
     <t>DÁ A DENOMINAÇÃO DE CARLOS PADILHA A UMA VIA PÚBLICA DO BALNEÁRIO CASSINO._x000D_
 _x000D_
 PROPONENTE: VER. LUIZ ALBERTO MODERNELL.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -666,68 +666,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36609/62.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36606/71129.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36590/71134.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36587/71179.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36586/71180.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36584/71181.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36579/71182.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36572/71264.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36568/71268.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36566/71317.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36562/71407.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36561/71439.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36559/71534.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36550/71558.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36546/71716.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36545/71717.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36542/71832.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36525/72172.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36532/73046.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36609/62.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36606/71129.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36590/71134.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36587/71179.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36586/71180.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36584/71181.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36579/71182.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36572/71264.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36568/71268.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36566/71317.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36562/71407.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36561/71439.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36559/71534.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36550/71558.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36546/71716.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36545/71717.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36542/71832.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36525/72172.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/1999/36532/73046.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="82.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="81.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="102.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>