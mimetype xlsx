--- v0 (2026-03-02)
+++ v1 (2026-04-20)
@@ -10,221 +10,227 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="59">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>33342</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33342/2025-06-05_5.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33342/2025-06-05_5.pdf</t>
   </si>
   <si>
     <t>EXTINGUE UM CC DE SECRETARIO EXTRAORDINARIO, CONSTANTE DA LEI 5.206, DE 19/01/1998 E CRIA CC DE SECRETARIO GERAL DE GOVERNO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>33305</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33305/2025-06-03_16.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33305/2025-06-03_16.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A RECEBER A SOB FORMA DA DAÇÃO EM PAGAMENTO, O TERRENO LOCALIZADO NA AV. MAJOR CARLOS PINTO, 760, PERTENCENTE A LUIZA R. TELLECHEA E OUTROS</t>
   </si>
   <si>
     <t>34417</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/34417/ple_22.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/34417/ple_22.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR 08 (OITO) MECÂNICOS, POR TEMPO DETERMINADO, PARA ATENDIMENTO DAS NECESSIDADES DE EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>33339</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33339/2025-06-05_2.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33339/2025-06-05_2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR 08 MECANICOS PARA ATENDIMENTOS DAS NECESSIDADES DE EXCEPCIONAL INTERESSE PUBLICO. ( EM SUBSTITUIÇÃO AO PL 022- MENSAGEM 070 PROCESSO 77.362 )</t>
   </si>
   <si>
     <t>33338</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33338/2025-06-05_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33338/2025-06-05_1.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO PARAGRAFO PRIMEIRO DO ARTIGO 1° E O ARTIGO 5° DA LEI N° 5.351, DE 11 DE OUTUBRO DE 1999</t>
   </si>
   <si>
     <t>33302</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Vereador(a)</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33302/2025-06-03_12.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33302/2025-06-03_12.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR 6 MECANICOS POR TEMPO DETERMINADO PARA ATENDIMENTO DAS NECESSIDADES DE EXCEPCIONAL INTERESSE PUBLICO</t>
   </si>
   <si>
     <t>33304</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33304/2025-06-03_14.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33304/2025-06-03_14.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS DE PROVIMENTO EFETIVO NO QUADRO DO SERVIÇO PUBLICO MUNICIPAL CENTRALIZADO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>33303</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33303/2025-06-03_13.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33303/2025-06-03_13.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CRIAÇÃO DA AJUDA DE CUSTOS AOS CONSELHEIROS MUNICIPAIS</t>
   </si>
   <si>
+    <t>33341</t>
+  </si>
+  <si>
+    <t>77174</t>
+  </si>
+  <si>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33341/2025-06-05_4.pdf</t>
+  </si>
+  <si>
+    <t>CRIA NO QUADRO DE CCs, DA CAMARA MUNICIPAL, 01 CC DE ASSESSOR DE BANCADA, SIMBOLO IV</t>
+  </si>
+  <si>
+    <t>33340</t>
+  </si>
+  <si>
+    <t>77175</t>
+  </si>
+  <si>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33340/2025-06-05_3.pdf</t>
+  </si>
+  <si>
+    <t>REGULARIZA OS GANHOS DOS SECRETARIOS MUNICIPAIS, SIMBOLO V</t>
+  </si>
+  <si>
     <t>33343</t>
   </si>
   <si>
-    <t>76336</t>
-[...2 lines deleted...]
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33343/2025-06-05_6.pdf</t>
+    <t>80129</t>
+  </si>
+  <si>
+    <t>PLV</t>
+  </si>
+  <si>
+    <t>Projeto de Lei de Vereador</t>
+  </si>
+  <si>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33343/2025-06-05_6.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROJETO DE LEI 76067 QUE CRIA CARGOS EM COMISSÃO CC, IV NA CAMARA MUNICIPAL</t>
-  </si>
-[...22 lines deleted...]
-    <t>REGULARIZA OS GANHOS DOS SECRETARIOS MUNICIPAIS, SIMBOLO V</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -528,68 +534,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33342/2025-06-05_5.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33305/2025-06-03_16.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/34417/ple_22.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33339/2025-06-05_2.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33338/2025-06-05_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33302/2025-06-03_12.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33304/2025-06-03_14.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33303/2025-06-03_13.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33343/2025-06-05_6.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33341/2025-06-05_4.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33340/2025-06-05_3.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33342/2025-06-05_5.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33305/2025-06-03_16.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/34417/ple_22.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33339/2025-06-05_2.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33338/2025-06-05_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33302/2025-06-03_12.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33304/2025-06-03_14.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33303/2025-06-03_13.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33341/2025-06-05_4.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33340/2025-06-05_3.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33343/2025-06-05_6.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="89.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="89" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="188" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -846,63 +852,63 @@
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H11" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
         <v>54</v>
       </c>
       <c r="D12" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="E12" t="s">
-        <v>12</v>
+        <v>56</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="H12" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>