--- v0 (2026-03-03)
+++ v1 (2026-04-20)
@@ -54,289 +54,289 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>33975</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>78741</t>
   </si>
   <si>
     <t>PLV</t>
   </si>
   <si>
     <t>Projeto de Lei de Vereador</t>
   </si>
   <si>
     <t>Vereador(a)</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33975/78741.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33975/78741.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO RIOGRANDINO AO COMANDANTE IRAN PEIXOTO DA SILVA._x000D_
 _x000D_
 PROPONENTE: VER. CHARLES SARAIVA.</t>
   </si>
   <si>
     <t>33957</t>
   </si>
   <si>
     <t>76568</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33957/76568.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33957/76568.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO RIOGRANDINO AO VICE ALMIRANTE IZIDÉRIO DE ALMEIDA MENDES._x000D_
 _x000D_
 PROPONENTE: VER. CLÁUDIO CASTANHEIRA DIAZ.</t>
   </si>
   <si>
     <t>33995</t>
   </si>
   <si>
     <t>76805</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33995/76805.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33995/76805.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO RIOGRANDINO AO PADRE JOSÉ NERY TEIXEIRA MARCUZZO._x000D_
 _x000D_
 PROPONENTE: VER. JÚLIO CÉSAR PEREIRA DA SILVA.</t>
   </si>
   <si>
     <t>33958</t>
   </si>
   <si>
     <t>76976</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33958/76976.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33958/76976.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO RIOGRANDINO AO JOSÉ CARLOS RESENDE BARBOSA._x000D_
 _x000D_
 PROPONENTE: VER. RENATO LEMPEK.</t>
   </si>
   <si>
     <t>34004</t>
   </si>
   <si>
     <t>77101</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/34004/77101.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/34004/77101.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO RIOGRANDINO A PADRE DÉCIO HEINECK._x000D_
 _x000D_
 PROPONENTE: VER. RENATO LEMPEK.</t>
   </si>
   <si>
     <t>33955</t>
   </si>
   <si>
     <t>77221</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33955/77221.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33955/77221.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ RIOGRANDINA À IRMÃ NAIR MAZZOCHIN._x000D_
 _x000D_
 PROPONENTE: VER. JÚLIO CÉSAR PEREIRA DA SILVA.</t>
   </si>
   <si>
     <t>33954</t>
   </si>
   <si>
     <t>77301</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33954/77301.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33954/77301.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO RIOGRANDINO AO SENHOR PASTOR JOSÉ DE ASSIS OLIVEIRA DA SILVA._x000D_
 _x000D_
 PROPONENTE: VER. JÚLIO CÉSAR PEREIRA DA SILVA.</t>
   </si>
   <si>
     <t>33997</t>
   </si>
   <si>
     <t>77378</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33997/77378.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33997/77378.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO RIO-GRANDINO AO ENGENHEIRO FERNANDO SIGNORINI._x000D_
 _x000D_
 PROPONENTE: VER. CLÁUDIO DIAZ.</t>
   </si>
   <si>
     <t>33989</t>
   </si>
   <si>
     <t>77584</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33989/77584.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33989/77584.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO RIOGRANDINO AO DR. MAURO ANTÔNIO COSTA MARTINS._x000D_
 _x000D_
 PROPONENTE: VER. CLÁUDIO CASTANHEIRA DIAZ.</t>
   </si>
   <si>
     <t>33953</t>
   </si>
   <si>
     <t>77716</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33953/77716.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33953/77716.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO RIOGRANDINO À JOSÉ ALBERTO CÁRCERES._x000D_
 _x000D_
 PROPONENTE: VER. JURANDIR PEREIRA.</t>
   </si>
   <si>
     <t>33984</t>
   </si>
   <si>
     <t>77835</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33984/77835.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33984/77835.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO RIO GRANDINO AO DR. SÉRGIO TEJADA GARCIA._x000D_
 _x000D_
 PROPONENTE: VER. ADINELSON TROCA.</t>
   </si>
   <si>
     <t>33946</t>
   </si>
   <si>
     <t>78039</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33946/78039.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33946/78039.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ RIOGRANDINA À SENHORA MÁRCIA ELISA COMASSETTO DOS SANTOS._x000D_
 _x000D_
 PROPONENTE: VER. JÚLIO CÉSAR PEREIRA DA SILVA.</t>
   </si>
   <si>
     <t>33937</t>
   </si>
   <si>
     <t>78081</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33937/78081.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33937/78081.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO RIOGRANDINO AO CAPITÃO DE FRAGATA ROGÉRIO RODRIGUES LOUREIRO._x000D_
 _x000D_
 PROPONENTE: VER. JÚLIO CÉSAR PEREIRA DA SILVA.</t>
   </si>
   <si>
     <t>33980</t>
   </si>
   <si>
     <t>78686</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33980/78686.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33980/78686.pdf</t>
   </si>
   <si>
     <t>OUTORGA O TÍTULO DE CIDADÃO RIOGRANDINO AO PROFESSOR FRANCISCO JAVIER FERNANDEZ GARCIA._x000D_
 _x000D_
 PROPONENTE: VER. RUDIMAR MARIN.</t>
   </si>
   <si>
     <t>33939</t>
   </si>
   <si>
     <t>79145</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33939/79145.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33939/79145.pdf</t>
   </si>
   <si>
     <t>OUTORGA O TÍTULO DE CIDADÃO RIOGRANDINO AO PROFESSOR VICENTE MARIANO DA SILVA PIAS._x000D_
 _x000D_
 PROPONENTE: VER. PAULO RENATO MATTOS GOMES.</t>
   </si>
   <si>
     <t>33956</t>
   </si>
   <si>
     <t>77002</t>
   </si>
   <si>
     <t>SPDL</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33956/subst._76568_-_proc._n_77002.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33956/subst._76568_-_proc._n_77002.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI SUBSTITUTIVO, PROC. N° 77.002, AO PROJETO DE LEI, PROC. N° 76.568._x000D_
 _x000D_
 QUE "CONCEDE O TÍTULO DE CIDADÃO RIOGRANDINO AO VICE ALMIRANTE IZIDÉRIO DE ALMEIDA MENDES."_x000D_
 _x000D_
 PROPONENTE: VER. CLÁUDIO CASTANHEIRA DIAZ.</t>
   </si>
   <si>
     <t>33993</t>
   </si>
   <si>
     <t>77420</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33993/subst._do_proc._76805_-_77420.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33993/subst._do_proc._76805_-_77420.pdf</t>
   </si>
   <si>
     <t>QUE "CONCEDE O TÍTULO DE CIDADÃO RIO-GRANDINO AO PADRE JOSÉ NERY TEIXEIRA MARCUZZO."_x000D_
 _x000D_
 PROPONENTE: VER. JULIO CÉSAR PEREIRA DA SILVA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -645,68 +645,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33975/78741.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33957/76568.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33995/76805.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33958/76976.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/34004/77101.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33955/77221.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33954/77301.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33997/77378.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33989/77584.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33953/77716.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33984/77835.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33946/78039.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33937/78081.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33980/78686.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33939/79145.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33956/subst._76568_-_proc._n_77002.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33993/subst._do_proc._76805_-_77420.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33975/78741.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33957/76568.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33995/76805.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33958/76976.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/34004/77101.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33955/77221.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33954/77301.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33997/77378.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33989/77584.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33953/77716.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33984/77835.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33946/78039.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33937/78081.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33980/78686.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33939/79145.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33956/subst._76568_-_proc._n_77002.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2001/33993/subst._do_proc._76805_-_77420.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="105.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="104.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="96.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>