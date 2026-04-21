--- v0 (2026-01-14)
+++ v1 (2026-04-21)
@@ -54,411 +54,411 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>33412</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33412/01.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33412/01.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS DE PROVIMENTOS EFETIVO NO QUADRO DE SERVIÇO PÚBLICO MUNICIPAL CENTRALIZADO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>33411</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33411/04.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33411/04.pdf</t>
   </si>
   <si>
     <t>CONCEDE REPOSIÇÃO NOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>33414</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33414/05.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33414/05.pdf</t>
   </si>
   <si>
     <t>CONCEDE REPOSIÇÃO NOS VENCIMENTOS DO CHEFE DE GABINETES DO PREFEITO, CHEFE DE GABINETE DO VICE-PREFEITO PROCURADOR JURÍDICO E SUPERINTENDENTE DA ABC E DATC.</t>
   </si>
   <si>
     <t>33124</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33124/06.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33124/06.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL, A CONTRATAR 01 (UM) CONTADOR PARA EXERCER ATIVIDADES NA SECRETARIA MUNICIPAL DA FAZENDA.</t>
   </si>
   <si>
     <t>33128</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33128/07.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33128/07.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL, A CONTRATAR 06 (SEIS) TÉCNICOS EM CONTABILIDADE PARA EXERCER ATIVIDADES NA SECRETARIA MUNICIPAL DA FAZENDA.</t>
   </si>
   <si>
     <t>34424</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/34424/2025-07-15_6.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/34424/13.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR 130 OPERARIOS POR TEMPO DETERMINADO, PARA ATENDIMENTO DAS NECESSIDADES DE EXCEPCIONAL INTERESSE PUBLICO</t>
   </si>
   <si>
     <t>33415</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33415/22.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33415/22.pdf</t>
   </si>
   <si>
     <t>ALTERA O NÍVEL DO CARGO OPERADOR DE MÁQUINAS AGRÍCOLAS CONSTANTE NO QUADRO DE CARGOS DE PROVIMENTO EFETIVO CONSTANTE DA LEI N° 5.572, DE 05 DE NOVEMBRO DE 2001.</t>
   </si>
   <si>
     <t>33417</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33417/41.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33417/41.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS DE PROVIMENTO EFETIVO NO QUADRO DO SERVIÇO PÚBLICO MUNICIPAL CENTRALIZADO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>33503</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33503/47.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33503/47.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR 04 (QUATRO) MOTORISTAS, PARA ATENDIMENTO PACTUADA INTEGRADA - EPIDEMIOLOGIA E CONTROLE DE DOENÇAS (PPI - ECD).</t>
   </si>
   <si>
     <t>33420</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33420/55.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33420/55.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR 160 RECENSEADORES E 20 DIGITADORES, POR TEMPO DETERMINADO, PARA ATENDIMENTO DO PROJETO DE OPERACIONALIZAÇÃO DO CADASTRO ÚNICO.</t>
   </si>
   <si>
     <t>33506</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33506/62.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33506/62.pdf</t>
   </si>
   <si>
     <t>INSTITUI O REGIME DE PREVIDÊNCIA DOS SERVIDORES DO MUNICÍPIO DO RIO GRANDE.</t>
   </si>
   <si>
     <t>33507</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33507/67.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33507/67.pdf</t>
   </si>
   <si>
     <t>ALTERA AS ATRIBUIÇÕES DOS CARGOS DE CONTADOR, TÉCNICO EM CONTABILIDADE E CONSULTOR JURÍDICO, CONSTANTES NO QUADRO DE CARGOS DE PROVIMENTO EFETIVO.</t>
   </si>
   <si>
     <t>33424</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33424/76.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33424/76.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 33 DA LEI N° 5.336, DE 16 DE SETEMBRO DE 1999.</t>
   </si>
   <si>
     <t>33508</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33508/77.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33508/77.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A AUTARQUIA DO BALNEÁRIO CASSINO - ABC, A CONTRATAR 03 VIGILANTES, 02 RECEPCIONISTAS E 40 OPERÁRIOS, POR TEMPO DETERMINADO, PARA ATENDIMENTO DAS NECESSIDADES DE EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>33509</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33509/86.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33509/86.pdf</t>
   </si>
   <si>
     <t>EXTINGUE E CRIA CARGOS DE PROVIMENTO EFETIVO NO QUADRO DO SERVIÇO PÚBLICO MUNICIPAL CENTRALIZADO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>33510</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33510/97.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33510/97.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 21 E AO SEU § 1° DA LEI N° 5.336, DE 16 DE SETEMBRO DE 1999.</t>
   </si>
   <si>
     <t>33425</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33425/99.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33425/99.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS DE PROVIMENTO EM COMISSÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>33514</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33514/100.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33514/100.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR 08 AGENTES MUNICIPAIS ADMINISTRATIVOS, PARA AÇÕES EM EPIDEMIOLOGIA E CONTROLE DE DOENÇAS.</t>
   </si>
   <si>
     <t>33517</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33517/101.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33517/101.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR 30 AGENTES MUNICIPAIS DE CAMPO, PARA AÇÕES EM EPIDEMIOLOGIA E CONTROLE DE DOENÇAS.</t>
   </si>
   <si>
     <t>33522</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33522/102.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33522/102.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR 05 MOTORISTAS, PARA AÇÕES EM EPIDEMIOLOGIA E CONTROLE DE DOENÇAS.</t>
   </si>
   <si>
     <t>33534</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33534/103.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33534/103.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR 02 AGENTES SANITÁRIOS, PARA AÇÕES EM EPIDEMIOLOGIA E CONTROLE DE DOENÇAS.</t>
   </si>
   <si>
     <t>33535</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33535/104.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33535/104.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR 03 TÉCNICOS DE ENFERMAGEM, PARA AÇÕES EM EPIDEMIOLOGIA E CONTROLE DE DOENÇAS.</t>
   </si>
   <si>
     <t>33536</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33536/112.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33536/112.pdf</t>
   </si>
   <si>
     <t>33538</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33538/113.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33538/113.pdf</t>
   </si>
   <si>
     <t>CONCEDE REPOSIÇÃO NOS VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>33537</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33537/114.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33537/114.pdf</t>
   </si>
   <si>
     <t>CONCEDE REPOSIÇÃO NOS VENCIMENTOS DOS SECRETÁRIOS MUNICIPAIS DO RIO GRANDE.</t>
   </si>
   <si>
     <t>33539</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33539/115.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33539/115.pdf</t>
   </si>
   <si>
     <t>PRORROGA O PRAZO CONSTANTE DO ARTIGO 2° DA LEI N° 5.613, DE 08 DE FEVEREIRO DE 2002.</t>
   </si>
   <si>
     <t>33427</t>
   </si>
   <si>
     <t>PLV</t>
   </si>
   <si>
     <t>Projeto de Lei de Vereador</t>
   </si>
   <si>
     <t>Vereador(a)</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33427/01.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33427/01.pdf</t>
   </si>
   <si>
     <t>CONCEDE REPOSIÇÃO NOS VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL._x000D_
 _x000D_
 PROPONENTE: VER. JOSÉ CLAUDINO ALVES SARAIVA.</t>
   </si>
   <si>
     <t>33430</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33430/02.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33430/02.pdf</t>
   </si>
   <si>
     <t>CONCEDE REPOSIÇÃO NOS VENCIMENTOS DOS SECRETÁRIOS MUNICIPAIS DO RIO GRANDE._x000D_
 _x000D_
 PROPONENTE: VER. JOSÉ CLAUDINO ALVES SARAIVA.</t>
   </si>
   <si>
     <t>33433</t>
   </si>
   <si>
     <t>79765</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33433/79.765.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33433/79.765.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO E DESCONTO DO PAGAMENTO DA TAXA DE INSCRIÇÃO EM CONCURSO PÚBLICO PARA A ADMISSÃO PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 PROPONENTES: DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>33512</t>
   </si>
   <si>
     <t>SPLE</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33512/subst._97.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33512/subst._97.pdf</t>
   </si>
   <si>
     <t>QUE "DÁ NOVA REDAÇÃO AO ARTIGO 21 E AO SEU § 1° DA LEI N° 5.336, DE 16 DE SETEMBRO DE 1999."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -765,68 +765,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33412/01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33411/04.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33414/05.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33124/06.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33128/07.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/34424/2025-07-15_6.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33415/22.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33417/41.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33503/47.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33420/55.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33506/62.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33507/67.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33424/76.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33508/77.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33509/86.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33510/97.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33425/99.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33514/100.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33517/101.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33522/102.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33534/103.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33535/104.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33536/112.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33538/113.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33537/114.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33539/115.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33427/01.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33430/02.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33433/79.765.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33512/subst._97.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33412/01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33411/04.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33414/05.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33124/06.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33128/07.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/34424/13.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33415/22.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33417/41.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33503/47.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33420/55.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33506/62.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33507/67.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33424/76.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33508/77.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33509/86.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33510/97.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33425/99.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33514/100.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33517/101.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33522/102.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33534/103.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33535/104.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33536/112.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33538/113.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33537/114.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33539/115.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33427/01.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33430/02.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33433/79.765.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2002/33512/subst._97.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="88.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="84.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="204.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>