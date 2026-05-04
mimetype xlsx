--- v0 (2026-01-14)
+++ v1 (2026-05-04)
@@ -54,309 +54,309 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>32813</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32813/ple_02.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32813/ple_02.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR 50 AGENTE MUNICIPAIS DE CAMPO, PARA INTENSIFICAÇÃO DE VERÃO DA PREVENÇÃO A DENGUE</t>
   </si>
   <si>
     <t>32811</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32811/ple_19.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32811/ple_19.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A CONTRATAR EM CARATER EMERGENCIAL 01 PSICOLOGO, 01 ASSISTENTE SOCIAL, 02 PEDAGOGOS, 01 RECEPCIONISTA E 1 CORDENADOR PARA EXERCER A ATIVIDADE NO PROJETO SENTINELA NA SECRETARIA MUNICIPAL DE CIDADANIA NE AÇÃO SOCIAL</t>
   </si>
   <si>
     <t>32809</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32809/ple_21.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32809/ple_21.pdf</t>
   </si>
   <si>
     <t>MODIFICA O ART. 8° NIVEL I E OS ARTIGOS 21, 32 E 35 DA LEI N° 5.336, DE 16 DE SETEMBRO DE 1999, COM AS ALTERAÇÕES INTRODUZIDAS PELA LEI 5.722, DE 23 DE DEZEMBRO DE 2002</t>
   </si>
   <si>
     <t>32807</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32807/ple_31.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32807/ple_31.pdf</t>
   </si>
   <si>
     <t>CRIA O CARGO EM COMISSÃO SIMBOLO II DE ENCARREGADO DE ESTATISTICA FINANCEIRO E FUNÇÃO DE DIREÇÃO E CHEFIA DE ASSISTENTE DE ATENDIMENTO</t>
   </si>
   <si>
     <t>32805</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32805/ple_32.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32805/ple_32.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS DE PROVIMENTO EFETIVO NO QUADRO DO SERVIÇO PUBLICO MUNICIPAL CENTRALIZADO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>32804</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32804/ple_43.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32804/ple_43.pdf</t>
   </si>
   <si>
     <t>EXCLUI E INCLUI CARGOS EM COMISSÃO E FUNÇÕES DE DIREÇÃO E CHEFIA NA LEI 5.206, DE 19 DE JANEIRO DE 1998, EM RAZÃO DO DESMENBRAMENTO DA SMAPMA E CRIAÇÃO DA SECRETARIA MUNICIPAL DO MEIO AMBIENTE SMMA DA PREFEITURA MUNICIPAL DO RIO GRANDE</t>
   </si>
   <si>
     <t>32803</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32803/ple_44.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32803/ple_44.pdf</t>
   </si>
   <si>
     <t>MAJORA O VALOR DO ABONO EMERGENCIAL CONCEDIDO ATRAVES DA LEI 5.398, DE 03/04/2000, AOS SERVIDORES ATIVOS, INATIVOS, PENSIONISTAS E DETENTORES DE CC, EX- SALA, EX- SRGTC, VINCULADOS A ADMINISTRAÇÃO DIRETA E INDIRETA DO MUNICIPIO DO RIO GRANDE</t>
   </si>
   <si>
     <t>32801</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32801/ple_50.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32801/ple_50.pdf</t>
   </si>
   <si>
     <t>INSTITUI O ESTATUTO DOS SERVIDORES PUBLICOS DO MUNICIPIO DO RIO GRANDE</t>
   </si>
   <si>
     <t>32799</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32799/ple_60.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32799/ple_60.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABC, A CONTRATAR 33 OPERARIOS 05 MOTORISTAS 02 OPERADORES DE MAQUINAS 03 VIGILANTES E 02 RECEPCIONISTAS POR TEMPO DETERMINADO PARA ATENDIMENTO DAS NECESSIDADES DE EXCEPCIONAL INTERESSE PUBLICO</t>
   </si>
   <si>
     <t>32796</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32796/ple_65.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32796/ple_65.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR 3 AGENTES ADMINISTRATIVO PARA ATUAÇÃO NO PROGRAMA SAUDE DA FAMILIA - PSF NA SECRETARIA MUNICIPAL DE SAUDE</t>
   </si>
   <si>
     <t>32795</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32795/ple_74.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32795/ple_74.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REALIZAR O PAGAMENTO DOS PRECATORIOS DO DEPARTAMENTO AUTARQUICO DE TRASPORTES COLETIVOS</t>
   </si>
   <si>
     <t>32791</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32791/ple_76.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32791/ple_76.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REALIZAR O PAGAMENTO DOS PRECATORIOS DO DEPARTAMENTO AUTARQUICO DE TRANSPORTES COLETIVOS</t>
   </si>
   <si>
     <t>32789</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32789/ple_77.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32789/ple_77.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE NOS VENCIMENTOS DOS PROFESSORES MUNICIPAIS</t>
   </si>
   <si>
     <t>32788</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32788/ple_89.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32788/ple_89.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR 5 AGENTES MUNICIPAIS ADMINISTRATIVOS PARA AÇÕES EM EPIDEMIOLOGIA E CONTROLE DE DOENÇAS</t>
   </si>
   <si>
     <t>32786</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32786/ple_90.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32786/ple_90.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR 02 AGENTES SANITARIOS PARA AÇÕES EM EPIDEMIOLOGIA E CONTROLE DE DOENÇAS</t>
   </si>
   <si>
     <t>32784</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32784/ple_91.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32784/ple_91.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR 03 MOTORISTAS PARA AÇÕES EM EPIDEMIOLOGIA E CONTROLE DE DOENÇAS</t>
   </si>
   <si>
     <t>32779</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32779/ple_101.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32779/ple_101.pdf</t>
   </si>
   <si>
     <t>ALTERA VENCIMENTO DE CARGOS EM COMISSÃO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>32782</t>
   </si>
   <si>
     <t>PLV</t>
   </si>
   <si>
     <t>Projeto de Lei de Vereador</t>
   </si>
   <si>
     <t>Vereador(a)</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32782/plv_91.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32782/plv_91.pdf</t>
   </si>
   <si>
     <t>VEREADOR BOKA _x000D_
 ALTERA O VENCIMENTO DE CARGOS EM COMISSÃO DA CAMARA MUNICIPAL</t>
   </si>
   <si>
     <t>32780</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32780/plv_92.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32780/plv_92.pdf</t>
   </si>
   <si>
     <t>VEREADOR BOKA_x000D_
 FIXA SUBSIDIO DE SECRETARIO MUNICIPAL</t>
   </si>
   <si>
     <t>32812</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32812/pre_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32812/pre_1.pdf</t>
   </si>
   <si>
     <t>VEREADOR SURAMA SANTOS _x000D_
 MAJORA O VALOR DO AUXILIO ALIMENTAÇÃO</t>
   </si>
   <si>
     <t>32876</t>
   </si>
   <si>
     <t>SPLE</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32876/50.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32876/50.pdf</t>
   </si>
   <si>
     <t>QUE "INSTITUI O ESTATUTO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DO RIO GRANDE."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -663,68 +663,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32813/ple_02.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32811/ple_19.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32809/ple_21.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32807/ple_31.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32805/ple_32.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32804/ple_43.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32803/ple_44.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32801/ple_50.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32799/ple_60.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32796/ple_65.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32795/ple_74.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32791/ple_76.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32789/ple_77.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32788/ple_89.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32786/ple_90.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32784/ple_91.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32779/ple_101.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32782/plv_91.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32780/plv_92.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32812/pre_1.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32876/50.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32813/ple_02.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32811/ple_19.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32809/ple_21.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32807/ple_31.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32805/ple_32.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32804/ple_43.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32803/ple_44.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32801/ple_50.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32799/ple_60.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32796/ple_65.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32795/ple_74.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32791/ple_76.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32789/ple_77.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32788/ple_89.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32786/ple_90.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32784/ple_91.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32779/ple_101.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32782/plv_91.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32780/plv_92.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32812/pre_1.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2003/32876/50.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="84.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="83.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="242" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>