--- v0 (2026-01-14)
+++ v1 (2026-04-21)
@@ -54,519 +54,519 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>32006</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/32006/ple_12.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/32006/ple_12.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITOS ADICIONAIS ESPECIAIS, NAS SECRETARIAS SMA, SMS, SMT, E ESPECIAL DO CASSINO, NUM TOTAL DE R$ 88.800,00</t>
   </si>
   <si>
     <t>32007</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/32007/ple_13.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/32007/ple_13.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITOS ADICIONAIS ESPECIAIS, NA SECRETARIA MUNICIPAL DA SAUDE NUM TOTAL DE R$ 15.120,00</t>
   </si>
   <si>
     <t>32005</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/32005/ple_15.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/32005/ple_15.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITOS ADICIONAIS ESPECIAIS NAS SECRETARIAS: SMA, SMF, SMEC, SMS E SMCAS, NUM TOTAL DE R$ 3.300.000,00</t>
   </si>
   <si>
     <t>32004</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/32004/ple_23.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/32004/ple_23.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A ABERTURA DE CREDITOS ADICIONAIS ESPECIAIS NA SECRETARIA MUNICIPAL DE AGRICULTURA E PESCA - SMAP, NUM TOTAL DE R$ 12.000,00</t>
   </si>
   <si>
     <t>32003</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/32003/ple_24.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/32003/ple_24.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITOS ADICIONAIS ESPECIAL NA SECRETARIA MUNICIPAL DE CIDADANIA E AÇÃO SOCIAL, NUM TOTAL DE R$ 6.600,00</t>
   </si>
   <si>
     <t>32001</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/32001/ple_27.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/32001/ple_27.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITOS ADICIONAIS ESPECIAIS, NA SMCAS, NUM TOTAL DE R$ 191.489,60</t>
   </si>
   <si>
     <t>32000</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/32000/ple_28.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/32000/ple_28.pdf</t>
   </si>
   <si>
     <t>RETIFICA O NUMERO DOS PROJETOS CONSTANTES DO ART. 1° DA LEI N° 5.902, DE 31 DE MARÇO DE 2004</t>
   </si>
   <si>
     <t>31999</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31999/ple_31.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31999/ple_31.pdf</t>
   </si>
   <si>
     <t>QUE SUBSTITUI NA LEI 5.813, DE 20/10/2003, LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCICIO DE 2004, ANEXO DE METAS FISCAIS, O QUADRO DE METAS DO RESULTADO PRIMARIO</t>
   </si>
   <si>
     <t>31998</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31998/ple_43.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31998/ple_43.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL ESPECIAL, NA SECRETARIA MUNICIPAL DE SAUDE, NUM TOTAL DE R$ 347.443,18</t>
   </si>
   <si>
     <t>31979</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31979/ple_49.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31979/ple_49.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITOS ADICIONAIS ESPECIAIS NA SMHAD, NUM TOTAL DE R$ 18.236,56</t>
   </si>
   <si>
     <t>31977</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31977/ple_50.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31977/ple_50.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPL A ABRIR CREDITRO ADICIONAL, ESPECIAL, NA SMCAS, NUM VALOR DE R$ 2.200,00</t>
   </si>
   <si>
     <t>31976</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31976/ple_52.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31976/ple_52.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITOS ADICIONAIS ESPECIAIS NA SECRETARIA MUNICIPAL DA SAUDE NUM VALOR DE R$ 76.892,30</t>
   </si>
   <si>
     <t>31974</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31974/ple_53.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31974/ple_53.pdf</t>
   </si>
   <si>
     <t>ACRESCE AÇÕES AO PPA 2002/2005, LEI 5.533, DE 19/07/2001 E AUTORIZA A ABERTURA DE CREDITO ADICIONAIS ESPECIAIS NA SECRETARIA MUNICIPAL DE OBRAS E VIAÇÃO, NUM TOTAL DE R$ 6.044.242,00</t>
   </si>
   <si>
     <t>31972</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31972/ple_55.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31972/ple_55.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A TRANSFERIR FINANCEIRAMENTE AO DEPARTAMENTO AUTÁRQUICO DE TRANSPORTES COLETIVOS DATC, O VALOR DE R$ 300.000,00</t>
   </si>
   <si>
     <t>31970</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31970/ple_59.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31970/ple_59.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITO NA SECRETARIA MUNICIPAL DE SAUDE, SMS, NUM TOTAL DE R$ 39.000,00</t>
   </si>
   <si>
     <t>31969</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31969/ple_61.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31969/ple_61.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL ESPECIAL, NA SMCAS, NUM TOTAL DE R$ 1.290,00</t>
   </si>
   <si>
     <t>31965</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31965/ple_62.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31965/ple_62.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITOS ADICIONAIS, ESPECIAIS, NA SECRETARIA ESPECIAL DO CASSINO, NUM TOTAL DE R$ 2.700,00</t>
   </si>
   <si>
     <t>31963</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31963/ple_63.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31963/ple_63.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAIS ESPECIAIS, NA SMCP, NUM TOTAL DE R$ 5.000,00</t>
   </si>
   <si>
     <t>31955</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31955/ple_66.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31955/ple_66.pdf</t>
   </si>
   <si>
     <t>INCLUI AÇÃO NO PPA DE INVESTIMENTO 2002/2005, LEI N° 5.533/2001 E SUAS POSTERIORES ALTERAÇÕES E NA LDO PARA 2004, LEI N° 5.813/2003 E AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITOS ESPECIAIS NA SMECAS NUM TOTAL DE R$ 27.500,00</t>
   </si>
   <si>
     <t>31954</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31954/ple_67.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31954/ple_67.pdf</t>
   </si>
   <si>
     <t>ACRESCE AÇÃO NO PPA DE INVESTIMENTO 2002/2005, LEI N° 5.533/2001 E INCLUI AÇÃO NA LDO 2004, LEI N° 5.813/2003, E ZUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAIS ESPECIAIS NA SMEC, NUM TOTAL DE R$ 160.000,00</t>
   </si>
   <si>
     <t>31951</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31951/ple_68.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31951/ple_68.pdf</t>
   </si>
   <si>
     <t>ACRESCE AÇÕES NO PPA DE INVESTIMENTOS 2002/2005, LEI N° 5.533, DE 19 DE JULHO DE 2001 E NA LEI DE DIRETRIZES ORCAMENTARIAS 2004, LEI N° 5.813, DE 20 DE OUTUBRO DE 2003 E AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITOS ADICIONAIS ESPECIAIS, NA SECRETARIA MUNICIPAL DE EDUCACAO E CULTURA, NUM TOTAL DE R$ 171.002,88.</t>
   </si>
   <si>
     <t>31949</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31949/ple_69.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31949/ple_69.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A ABRIR CREDITOS ESPECIAIS NA SMS, NUM TOTAL DE R$ 22.811,00</t>
   </si>
   <si>
     <t>31946</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31946/ple_70.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31946/ple_70.pdf</t>
   </si>
   <si>
     <t>ACRESCE AÇÃO NA LDO 2004, LEI N° 5.813/2003 E AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITOS ESPECIAIS, NA SMEC NUM TOTAL DE R$ 168.000,00</t>
   </si>
   <si>
     <t>31943</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31943/ple_71.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31943/ple_71.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITOS ADICIONAIS ESPECIAIS, NA SMS NUM TOTAL DE R$ 20.000,00</t>
   </si>
   <si>
     <t>31941</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31941/ple_75.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31941/ple_75.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITOS ADICIONAIS ESPECIAIS, NA SMS NUM TOTAL DE R$ 132.631,52</t>
   </si>
   <si>
     <t>31939</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31939/ple_76.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31939/ple_76.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAIS ESPECIAIS NA SMS, NUM TOTAL DE R$ 40.480,15</t>
   </si>
   <si>
     <t>31938</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31938/ple_77.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31938/ple_77.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL ESPECIAL NA SMS, NUM TOTAL DE R$ 31.289,52</t>
   </si>
   <si>
     <t>31935</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31935/ple_78.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31935/ple_78.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITOS ADICIONAIS ESPECIAIS, NA SMS, NUM TOTAL DE R$ 135.070,30</t>
   </si>
   <si>
     <t>31933</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31933/ple_79.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31933/ple_79.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL ESPECIAL, NA SMS NUM TOTAL DE R$ 44.516,32</t>
   </si>
   <si>
     <t>31930</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31930/ple_80.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31930/ple_80.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL ESPECIAL NA SMS, NUM TOTAL DE R$ 8.559,13</t>
   </si>
   <si>
     <t>31929</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31929/ple_81.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31929/ple_81.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL ESPECIAL, NA SMS, NUM TOTAL DE R$ 18.012,35</t>
   </si>
   <si>
     <t>31926</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31926/ple_82.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31926/ple_82.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITOS ADICIONAIS ESPECIAIS NA SECRETARIA MUNICIPAL DA SAUDE, NUM TOTAL DE R$ 614.104,28</t>
   </si>
   <si>
     <t>31921</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31921/ple_88.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31921/ple_88.pdf</t>
   </si>
   <si>
     <t>INCLUI AÇÃO NO PPA 2002/2005, LEI 5.533/2001 E NA LDO PARA 2004, NA LEI 5.813/ 2003 E AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL ESPECIAL NA SMS, NUM TOTAL DE R$ 40.000,00</t>
   </si>
   <si>
     <t>31920</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31920/ple_90.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31920/ple_90.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A ABRIR CREDITO ADICIONAL NA SECRETARIA MUNICIPAL DA SAUDE, NUM TOTAL DE R$ 15.009,86</t>
   </si>
   <si>
     <t>31918</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31918/ple_91.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31918/ple_91.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL, NA SMEC, NUM TOTAL DE R$ 36.000,00</t>
   </si>
   <si>
     <t>31916</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31916/ple_92-04.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31916/ple_92-04.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL ESPECIAL, NA SMS, NUM TOTAL DE R$ 32.677,00</t>
   </si>
   <si>
     <t>31883</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31883/ple_93.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31883/ple_93.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL ESPECIAL NA SMF, NUM TOTAL DE R$ 21.172,32</t>
   </si>
   <si>
     <t>31881</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31881/ple_94.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31881/ple_94.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITOS ADICIONAIS ESPECIAIS NA SMOV, NUM TOTTAL DE R$ 262.091,04</t>
   </si>
   <si>
     <t>31880</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31880/ple_95.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31880/ple_95.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL ESPECIAL NA SMS, NUM TOTAL DE R$ 14.848,00</t>
   </si>
   <si>
     <t>31874</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31874/ple_104.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31874/ple_104.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL ESPECIAL NA SMEC NUM TOTL DE R$ 158.532,20</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -873,68 +873,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/32006/ple_12.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/32007/ple_13.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/32005/ple_15.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/32004/ple_23.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/32003/ple_24.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/32001/ple_27.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/32000/ple_28.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31999/ple_31.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31998/ple_43.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31979/ple_49.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31977/ple_50.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31976/ple_52.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31974/ple_53.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31972/ple_55.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31970/ple_59.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31969/ple_61.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31965/ple_62.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31963/ple_63.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31955/ple_66.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31954/ple_67.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31951/ple_68.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31949/ple_69.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31946/ple_70.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31943/ple_71.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31941/ple_75.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31939/ple_76.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31938/ple_77.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31935/ple_78.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31933/ple_79.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31930/ple_80.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31929/ple_81.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31926/ple_82.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31921/ple_88.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31920/ple_90.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31918/ple_91.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31916/ple_92-04.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31883/ple_93.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31881/ple_94.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31880/ple_95.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31874/ple_104.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/32006/ple_12.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/32007/ple_13.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/32005/ple_15.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/32004/ple_23.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/32003/ple_24.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/32001/ple_27.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/32000/ple_28.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31999/ple_31.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31998/ple_43.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31979/ple_49.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31977/ple_50.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31976/ple_52.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31974/ple_53.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31972/ple_55.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31970/ple_59.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31969/ple_61.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31965/ple_62.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31963/ple_63.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31955/ple_66.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31954/ple_67.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31951/ple_68.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31949/ple_69.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31946/ple_70.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31943/ple_71.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31941/ple_75.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31939/ple_76.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31938/ple_77.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31935/ple_78.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31933/ple_79.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31930/ple_80.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31929/ple_81.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31926/ple_82.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31921/ple_88.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31920/ple_90.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31918/ple_91.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31916/ple_92-04.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31883/ple_93.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31881/ple_94.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31880/ple_95.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2004/31874/ple_104.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="86" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="85.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>