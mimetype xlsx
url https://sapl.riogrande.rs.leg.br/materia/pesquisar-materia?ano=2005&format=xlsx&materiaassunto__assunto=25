--- v0 (2026-03-04)
+++ v1 (2026-05-03)
@@ -54,205 +54,205 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>32072</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>PLV</t>
   </si>
   <si>
     <t>Projeto de Lei de Vereador</t>
   </si>
   <si>
     <t>Vereador(a)</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32072/24.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32072/24.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PUBLICA A ASSOCIAÇÃO DOS AMIGOS DA CRECHE DOE AMOR._x000D_
 _x000D_
 PROPONENTE: VER. CLÁUDIO CASTANHEIRA DIAZ.</t>
   </si>
   <si>
     <t>32073</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32073/26.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32073/26.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PUBLICA A ASSOCIAÇÃO CULTURAL E RECREATIVA CAVERNOSOS MOTO CLUBE._x000D_
 _x000D_
 PROPONENTE: VER. SANDRO FIGUEIREDO DE OLIVEIRA</t>
   </si>
   <si>
     <t>32075</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32075/27.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32075/27.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PUBLICA O BLOCO CARNAVALESCO DOMINÓ._x000D_
 _x000D_
 PROPONENTE: VER. SURAMA SANTOS.</t>
   </si>
   <si>
     <t>32076</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32076/37.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32076/37.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PUBLICA A ASSOCIAÇÃO FUTEBOL ATLÉTICA UNIVERSAL MAJOR CARLOS PINTO._x000D_
 _x000D_
 PROPONENTE: VER. JAIR RIZZO.</t>
   </si>
   <si>
     <t>32077</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32077/42.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32077/42.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PUBLICA A ORGANIZAÇÃO NÃO GOVERNAMENTAL GENTE EM AÇÃO._x000D_
 _x000D_
 PROPONENTE: VER. JOSE CLAUDINO ALVES SARAIVA, VER. JÚLIO CÉSAR PEREIRA DA SILVA, VER. SANDRO FIGUEIREDO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>32078</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32078/45.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32078/45.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PUBLICA O COMITÊ DA CIDADANIA, CONTRA A FOME, A MISÉRIA E PELA VIDA DA CIDADE DO RIO GRANDE._x000D_
 _x000D_
 PROPONENTE: VER. DELAMAR MIRAPALHETA.</t>
   </si>
   <si>
     <t>32079</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32079/47.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32079/47.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PUBLICA O GRUPO ESCOTEIROS DO MAR PORTO SEGURO._x000D_
 _x000D_
 PROPONENTE: VER. JAIR RIZZO.</t>
   </si>
   <si>
     <t>32080</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32080/51.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32080/51.pdf</t>
   </si>
   <si>
     <t>"DECLARA DE UTILIDADE PUBLICA O CLUBE BENEFICENTE DE SENHORAS"_x000D_
 _x000D_
 PROPONENTE: VER. JÚLIO CÉSAR PEREIRA DA SILVA.</t>
   </si>
   <si>
     <t>32081</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32081/75.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32081/75.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PUBLICA O PX CLUBE DOS IDOSOS._x000D_
 _x000D_
 PROPONENTE: VER. JURANDIR PEREIRA.</t>
   </si>
   <si>
     <t>32082</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32082/86.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32082/86.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 1°, DA LEI N° 6.092, DE 13 DE MAIO DE 2005._x000D_
 _x000D_
 PROPONENTE: VER. JAIR RIZZO.</t>
   </si>
   <si>
     <t>32084</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32084/91.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32084/91.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PUBLICA O CENTRO DE PRODUÇÃO, PROMOÇÃO E FORMAÇÃO EM ARTE E CULTURA - ARTESTAÇÃO._x000D_
 _x000D_
 PROPONENTE: VER. JÚLIO CÉSAR PEREIRA DA SILVA.</t>
   </si>
   <si>
     <t>32085</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32085/95.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32085/95.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PUBLICA A ASSOCIAÇÃO COMUNITÁRIA AMIGOS E MORADORES DO BOLAXA - ACAMBO._x000D_
 _x000D_
 PROPONENTE: VER. JÚLIO CÉSAR PEREIRA DA SILVA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -561,68 +561,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32072/24.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32073/26.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32075/27.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32076/37.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32077/42.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32078/45.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32079/47.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32080/51.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32081/75.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32082/86.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32084/91.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32085/95.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32072/24.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32073/26.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32075/27.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32076/37.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32077/42.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32078/45.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32079/47.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32080/51.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32081/75.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32082/86.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32084/91.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32085/95.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="79.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="78.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="117.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>