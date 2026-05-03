--- v0 (2026-01-14)
+++ v1 (2026-05-03)
@@ -54,211 +54,211 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>32189</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>PLV</t>
   </si>
   <si>
     <t>Projeto de Lei de Vereador</t>
   </si>
   <si>
     <t>Vereador(a)</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32189/19.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32189/19.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃO RIOGRANDINO A ROQUE JACOBY._x000D_
 _x000D_
 PROPONENTE: VER. CLÁUDIO CASTANHEIRA DIAZ.</t>
   </si>
   <si>
     <t>32195</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32195/28.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32195/28.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃO-RIOGRANDINO A LAURO JULIO CALLIARI_x000D_
 _x000D_
 PROPONENTE: VER. CLÁUDIO CASTANHEIRA DIAZ, VER. PAULO RENATO MATTOS GOMES, VER. SANDRO FIGUEIREDO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>32198</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32198/60.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32198/60.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃO RIO GRANDINO AO EX VEREADOR FLAVIO SANTOS._x000D_
 _x000D_
 PROPONENTE: VER. MOISES MARIMOM ESPINDOLA.</t>
   </si>
   <si>
     <t>32202</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32202/76.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32202/76.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃO ROGRANDINO AO ARQUITETO OSCAR DÉCIO CARNEIRO._x000D_
 _x000D_
 PROPONENTE: VER. DELAMAR MIRAPALHETA.</t>
   </si>
   <si>
     <t>32206</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32206/97.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32206/97.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃO RIOGRANDINO AO PASTOR ALEINO DA COSTA._x000D_
 _x000D_
 PROPONENTE: VER. CLÁUDIO CASTANHEIRA DIAZ.</t>
   </si>
   <si>
     <t>32179</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32179/01.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32179/01.pdf</t>
   </si>
   <si>
     <t>OUTORGA TÍTULO DE CIDADÃO RIO GRANDINO. ( ANGEL PIÑEIRO FERRADANES)_x000D_
 _x000D_
 PROPONENTE: VER. JÚLIO CÉSAR P. DA SILVA.</t>
   </si>
   <si>
     <t>32183</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32183/02.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32183/02.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO RIOGRANDINA À DRA. CRISTINA RÉGIO DOS SANTOS._x000D_
 _x000D_
 PROPONENTE: VER. SURAMA SANTOS.</t>
   </si>
   <si>
     <t>32176</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32176/03.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32176/03.pdf</t>
   </si>
   <si>
     <t>CONCEDE CIDADANIA RIOGRANDINA AO DELEGADO ELIONE LUIZ LOPES._x000D_
 _x000D_
 PROPONENTE: VER. CHARLES SARAIVA.</t>
   </si>
   <si>
     <t>32177</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32177/04.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32177/04.pdf</t>
   </si>
   <si>
     <t>OUTORGA O TÍTULO DE CIDADÃO RIOGRANDINO AO DR. LUIS SUÁREZ HALTY._x000D_
 _x000D_
 PROPONENTE: VER. PAULO RENATO MATTOS GOMES E VER. CLÁUDIO DIAZ.</t>
   </si>
   <si>
     <t>32178</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32178/05.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32178/05.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO RIOGRANDINO (EDUARDO MARCELO GLEYZER SICHEL)_x000D_
 _x000D_
 PROPONENTE: SURAMA SANTOS.</t>
   </si>
   <si>
     <t>32174</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32174/06.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32174/06.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO RIOGRANDINO AO DOUTOR SANDRO DORIVAL MARQUES PIRES._x000D_
 _x000D_
 PROPONENTES: VER. BOKA, PATOLA, RENATINHO, CLAUDIO DIAZ, JURANDIR, JAIR RIZZO, CHARLES, MOISES, JULINHO.</t>
   </si>
   <si>
     <t>32175</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32175/07.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32175/07.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO RIOGRANDINO AO DR. RODRIGO SCHOELLER DE MORAES._x000D_
 _x000D_
 PROPONENTE: SANDRO OLIVEIRA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -567,68 +567,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32189/19.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32195/28.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32198/60.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32202/76.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32206/97.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32179/01.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32183/02.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32176/03.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32177/04.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32178/05.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32174/06.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32175/07.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32189/19.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32195/28.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32198/60.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32202/76.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32206/97.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32179/01.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32183/02.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32176/03.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32177/04.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32178/05.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32174/06.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32175/07.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="79.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="78.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="113.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>