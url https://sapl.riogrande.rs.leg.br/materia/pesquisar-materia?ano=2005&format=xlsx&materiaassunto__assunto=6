--- v0 (2026-01-14)
+++ v1 (2026-04-26)
@@ -54,99 +54,99 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>32127</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32127/05.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32127/05.pdf</t>
   </si>
   <si>
     <t>EXCLUI, DA COMPOSIÇÃO DO CONSELHO MUNICIPAL DE DESENVOLVIMENTO SOCIAL E CULTURAL DA COMUNIDADE NEGRA, O SISTEMA ESTADUAL DE MUSEUS E O CONSELHO DE PASTORES EVANGÉLICOS DO RIO GRANDE, NO ART. 4°, DA LEI N° 5.824/2003, QUE CRIA O CONSELHO MUNICIPAL DE DESENVOLVIMENTO SOCIAL E CULTURAL DA COMUNIDADE NEGRA.</t>
   </si>
   <si>
     <t>32024</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32024/ple_10.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32024/ple_10.pdf</t>
   </si>
   <si>
     <t>EXCLUI, DA COMPOSIÇÃO DO CONSELHO MUNICIPAL DE SAUDE - CMS, A INTERSINDICAL NO ART. 3° "C" V, DA LEI N° 5.898/2004, E INCLUI O GRUPO A PREVENÇÃO DA AIDS - GAPA RS</t>
   </si>
   <si>
     <t>32128</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32128/35.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32128/35.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE ASSISTÊNCIA SOCIAL, CRIA O FUNDO MUNICIPAL DA ASSISTÊNCIA SOCIAL, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>32129</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32129/44.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32129/44.pdf</t>
   </si>
   <si>
     <t>DA NOVA REDAÇÃO AO ART. 3 ° DA LEI N° 5.898, DE 25 DE MARCO DE 2004, ALTERADA PELA LEI N° 5.936, DE 19 DE MAIO DE 2004, QUE "CONSOLIDA LEGISLAÇÃO SOBRE O CONSELHO MUNICIPAL DA SAÚDE E REVOGA AS LEIS MUNICIPAIS N° 4.692, DE 31 DE AGOSTO DE 1992, N° 4.747, DE 23 DE MARCO DE 1993, N° 5.073, DE 15 DE JULHO DE 1996, N° 5.152, DE 20 DE AGOSTO DE 1997, N° 5.384, DE 13 DE DEZEMBRO DE 1999, E N° 5.582, DE 06 DE DEZEMBRO DE 2001".</t>
   </si>
   <si>
     <t>32130</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32130/55.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32130/55.pdf</t>
   </si>
   <si>
     <t>QUE ALTERA OS ARTIGOS 1° E 7° DA LEI N° 5.871, DE 30/12/2003, QUE "CRIA O CONSELHO MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL_x000D_
 SUSTENTÁVEL DO MUNICÍPIO DO RIO GRANDE E DA OUTRAS PROVIDENCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -454,68 +454,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32127/05.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32024/ple_10.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32128/35.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32129/44.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32130/55.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32127/05.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32024/ple_10.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32128/35.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32129/44.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/32130/55.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="83.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="82.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>