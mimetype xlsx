--- v0 (2026-01-13)
+++ v1 (2026-04-27)
@@ -54,402 +54,402 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>31805</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31805/17.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31805/17.pdf</t>
   </si>
   <si>
     <t>DA DENOMINAÇÃO DE LARGO DOS IMIGRANTES JAPONESES A UM LOGRADOURO PÚBLICO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>31807</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31807/39.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31807/39.pdf</t>
   </si>
   <si>
     <t>DA DENOMINAÇÃO DE RUA 'SANTO EXPEDITO' A UMA VIA PÚBLICA NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>31812</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31812/40.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31812/40.pdf</t>
   </si>
   <si>
     <t>DA DENOMINAÇÃO DE RUA 'ALMIRANTE CUSTODIO DE MELLO' A UMA VIA PÚBLICA NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>31813</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31813/41.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31813/41.pdf</t>
   </si>
   <si>
     <t>DA DENOMINAÇÃO DE RUA 'JORNAL DO COMERCIO' A UMA VIA PÚBLICA NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>31815</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLV</t>
   </si>
   <si>
     <t>Projeto de Lei de Vereador</t>
   </si>
   <si>
     <t>Vereador(a)</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31815/01.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31815/01.pdf</t>
   </si>
   <si>
     <t>DA A DENOMINAÇÃO A UMA VIA PÚBLICA (MANOEL MARQUES DA FONSECA JR)_x000D_
 _x000D_
 PROPONENTE: VER. JOSÉ CLAUDINO ALVES SARAIVA.</t>
   </si>
   <si>
     <t>31817</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31817/12.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31817/12.pdf</t>
   </si>
   <si>
     <t>DA A DENOMINAÇÃO DE MAESTRO CHMUTZ A UMA VIA PUBLICA DO MUNICÍPIO._x000D_
 _x000D_
 PROPONENTE: VER. SANDRO FIGUEIREDO DE OLIVEIRA</t>
   </si>
   <si>
     <t>31818</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31818/14.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31818/14.pdf</t>
   </si>
   <si>
     <t>DA A DENOMINAÇÃO DE PROFESSORA MARLOVA ELIZA FINGER UMA VIA PUBLICA NO MUNICÍPIO DO RIO GRANDE._x000D_
 _x000D_
 PROPONENTE: VER. CLAUDIO COSTA.</t>
   </si>
   <si>
     <t>31819</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31819/18.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31819/18.pdf</t>
   </si>
   <si>
     <t>DA A DENOMINAÇÃO DE MONSENHOR ROBERTO LANDELL DE MOURA A UMA VIA PÚBLICA DO MUNICÍPIO._x000D_
 _x000D_
 PROPONENTE: VER. CLÁUDIO CASTANHEIRA DIAZ.</t>
   </si>
   <si>
     <t>31821</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31821/29.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31821/29.pdf</t>
   </si>
   <si>
     <t>DA DENOMINAÇÃO A UMA VIA PUBLICA. (VITOR MATEUS TEIXEIRA - TEIXEIRINHA)._x000D_
 _x000D_
 PROPONENTE: VER. JOSE CLAUDINO ALVES SARAIVA.</t>
   </si>
   <si>
     <t>31830</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31830/34.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31830/34.pdf</t>
   </si>
   <si>
     <t>DA A DENOMINAÇÃO DE ALVARO SILVEIRA FERREIRA A UMA VIA PUBLICA DO MUNICÍPIO. EM ANEXO CURRICULUM VITAE DO HOMENAGEADO._x000D_
 _x000D_
 PROPONENTE: VER. DELAMAR MIRAPALHETA.</t>
   </si>
   <si>
     <t>31831</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31831/38.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31831/38.pdf</t>
   </si>
   <si>
     <t>DA A DENOMINAÇÃO DE RUA OS LANCEIROS NEGROS A UMA VIA PÚBLICA DE NOSSO MUNICÍPIO._x000D_
 _x000D_
 PROPONENTE: VER. CLÁUDIO CASTANHEIRA DIAZ.</t>
   </si>
   <si>
     <t>31832</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31832/41.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31832/41.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE "PADRE GIUSEPPE FINOTTO" UMA VIA PÚBLICA DE RIO GRANDE"_x000D_
 _x000D_
 PROPONENTE: VER. JÚLIO CÉSAR PEREIRA DA SILVA.</t>
   </si>
   <si>
     <t>31842</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31842/43.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31842/43.pdf</t>
   </si>
   <si>
     <t>DA A DENOMINAÇÃO DE PROFESSORA MARIA CHRISTINA GUIMARÃES LIMA A UMA VIA PUBLICA DE NOSSO MUNICÍPIO._x000D_
 _x000D_
 PROPONENTE: VER. CLÁUDIO CASTANHEIRA DIAZ.</t>
   </si>
   <si>
     <t>31848</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31848/44.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31848/44.pdf</t>
   </si>
   <si>
     <t>DA A DENOMINAÇÃO DE RODOLFO LIMA MARTENSEN, A UMA VIA PÚBLICA DO MUNICÍPIO._x000D_
 _x000D_
 PROPONENTE: VER. SANDRO FIGUEIREDO DE OLIVEIRA</t>
   </si>
   <si>
     <t>31849</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31849/48.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31849/48.pdf</t>
   </si>
   <si>
     <t>DA A DENOMINAÇÃO DE RUA DAS PALMEIRAS AO POSTO 01 RUA N° 35, SITUADA NO LOTEAMENTO CIDADE BALNEARIA DO CASSINO._x000D_
 _x000D_
 PROPONENTE: VER. CLÁUDIO CASTANHEIRA DIAZ.</t>
   </si>
   <si>
     <t>31850</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31850/49.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31850/49.pdf</t>
   </si>
   <si>
     <t>DA A DENOMINAÇÃO DE RUA DAS HORTENCIAS AO POSTO 01 ALAMEDA N° 36; POSTO 08, ALAMEDA N° 36 E POSTO 09 ALAMEDA N° 05, SITUADAS NO LOTEAMENTO CIDADE BALNEARIA DO CASSINO._x000D_
 _x000D_
 PROPONENTE: VER. CLÁUDIO CASTANHEIRA DIAZ.</t>
   </si>
   <si>
     <t>31851</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31851/50.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31851/50.pdf</t>
   </si>
   <si>
     <t>DA A DENOMINAÇÃO DE RUA DOS PLÁTANOS AO POSTO 09 RUA N° 02, SITUADA NO LOTEAMENTO CIDADE BALNEARIA DO CASSINO._x000D_
 _x000D_
 PROPONENTE: VER. CLÁUDIO CASTANHEIRA DIAZ.</t>
   </si>
   <si>
     <t>31854</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31854/58.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31854/58.pdf</t>
   </si>
   <si>
     <t>DA DENOMINAÇÃO DE VIA PUBLICA - OSVALDO PINTO MACHADO._x000D_
 _x000D_
 PROPONENTE: VER. GIOVANI BASTOS MORALLES</t>
   </si>
   <si>
     <t>31855</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31855/61.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31855/61.pdf</t>
   </si>
   <si>
     <t>DA A DENOMINAÇÃO AS RUAS E AVENIDAS DO LOTEAMENTO STELLA MARIS, LOCALIZADO NO BALNEÁRIO CASSINO._x000D_
 _x000D_
 PROPONENTE: VER. SANDRO FIGUEIREDO DE OLIVEIRA</t>
   </si>
   <si>
     <t>31857</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31857/62.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31857/62.pdf</t>
   </si>
   <si>
     <t>DA A DENOMINAÇÃO DE CHICO XAVIER, A UMA VIA PÚBLICA DO MUNICÍPIO._x000D_
 _x000D_
 PROPONENTE: VER. SANDRO FIGUEIREDO DE OLIVEIRA</t>
   </si>
   <si>
     <t>31860</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31860/68.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31860/68.pdf</t>
   </si>
   <si>
     <t>DA A DENOMINAÇÃO DE PADRE ANTONIO CARLOS CARVALHO LEITÃO A UMA VIA PÚBLICA DO MUNICÍPIO._x000D_
 _x000D_
 PROPONENTE: VER. DELAMAR MIRAPALHETA.</t>
   </si>
   <si>
     <t>31862</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31862/70.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31862/70.pdf</t>
   </si>
   <si>
     <t>FICA DENOMINADA DE LARGO PAPA JOÃO PAULO II O LARGO LOCALIZADA NA RUA FRANCISCO MARQUES ESQUINA RUA BARÃO DE COTEGIPE._x000D_
 _x000D_
 PROPONENTE: VER. JÚLIO CÉSAR PEREIRA DA SILVA.</t>
   </si>
   <si>
     <t>31866</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31866/77.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31866/77.pdf</t>
   </si>
   <si>
     <t>DA DENOMINAÇÃO DE UNIÃO E FRATERNIDADE UNIVERSAL A PRAÇA EXISTENTE NO INICIO DA RUA LUIS GERMANO, NO CASSINO._x000D_
 _x000D_
 PROPONENTE: VER. CLÁUDIO CASTANHEIRA DIAZ.</t>
   </si>
   <si>
     <t>31868</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31868/85.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31868/85.pdf</t>
   </si>
   <si>
     <t>DA A DENOMINAÇÃO DE RUA PALESTINA A UMA VIA PUBLICA DO NOSSO MUNICÍPIO._x000D_
 _x000D_
 PROPONENTE: VER. JAIR RIZZO.</t>
   </si>
   <si>
     <t>31870</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31870/96.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31870/96.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE IRACEMA SASSONE LEAL UMA VIA PÚBLICA NO BALNEÁRIO CASSINO._x000D_
 _x000D_
 PROPONENTE: VER. SURAMA SANTOS.</t>
   </si>
   <si>
     <t>31864</t>
   </si>
   <si>
     <t>SPLV</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Lei de Vereador</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31864/substitutivo_-_plv_70.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31864/substitutivo_-_plv_70.pdf</t>
   </si>
   <si>
     <t>QUE "FICA DENOMINADA DE LARGO PAPA JOÃO PAULO II O LARGO LOCALIZADA NA RUA FRANCISCO MARQUES ESQUINA RUA BARÃO DE COTEGIPE."_x000D_
 _x000D_
 PROPONENTE: VER. JÚLIO CÉSAR PEREIRA DA SILVA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -758,68 +758,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31805/17.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31807/39.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31812/40.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31813/41.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31815/01.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31817/12.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31818/14.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31819/18.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31821/29.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31830/34.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31831/38.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31832/41.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31842/43.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31848/44.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31849/48.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31850/49.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31851/50.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31854/58.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31855/61.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31857/62.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31860/68.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31862/70.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31866/77.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31868/85.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31870/96.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31864/substitutivo_-_plv_70.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31805/17.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31807/39.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31812/40.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31813/41.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31815/01.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31817/12.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31818/14.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31819/18.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31821/29.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31830/34.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31831/38.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31832/41.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31842/43.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31848/44.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31849/48.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31850/49.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31851/50.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31854/58.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31855/61.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31857/62.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31860/68.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31862/70.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31866/77.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31868/85.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31870/96.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31864/substitutivo_-_plv_70.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="96.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="95.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="174.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>