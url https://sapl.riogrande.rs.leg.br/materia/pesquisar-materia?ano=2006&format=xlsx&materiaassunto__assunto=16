--- v0 (2026-03-05)
+++ v1 (2026-04-21)
@@ -54,187 +54,187 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>31210</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31210/08.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31210/08.pdf</t>
   </si>
   <si>
     <t>CONCEDE REPOSIÇÃO SALARIAL AOS SERVIDORES MUNICIPAIS, ATIVOS, INATIVOS E PENSIONISTAS.</t>
   </si>
   <si>
     <t>31214</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31214/76.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31214/76.pdf</t>
   </si>
   <si>
     <t>CONCEDE REPOSIÇÃO SALARIAL NOS VENCIMENTOS DOS SERVIDORES MUNICIPAIS ATIVOS, INATIVOS E PENSIONISTAS.</t>
   </si>
   <si>
     <t>31220</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31220/123.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31220/123.pdf</t>
   </si>
   <si>
     <t>DELEGA FUNÇÕES AO SERVIDOR OCUPANTE DO CARGO DE GERENTE DE COMPRAS E LICITAÇÕES.</t>
   </si>
   <si>
     <t>31221</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31221/127.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31221/127.pdf</t>
   </si>
   <si>
     <t>31222</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31222/130.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31222/130.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR 30 (TRINTA) AGENTES DE VIGILÂNCIA EM SAÚDE PARA ACOES DE VIGILÂNCIA EM SAÚDE.</t>
   </si>
   <si>
     <t>31223</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PLV</t>
   </si>
   <si>
     <t>Projeto de Lei de Vereador</t>
   </si>
   <si>
     <t>Vereador(a)</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31223/05.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31223/05.pdf</t>
   </si>
   <si>
     <t>CRIA E EXTINGUE CARGOS NA CÂMARA MUNICIPAL DO RIO GRANDE._x000D_
 _x000D_
 PROPONENTE: VER. PAULO RENATO MATTOS GOMES.</t>
   </si>
   <si>
     <t>31224</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31224/07.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31224/07.pdf</t>
   </si>
   <si>
     <t>ADITA ARTIGO E PARÁGRAFOS NA LEI 5.819, DE 07/11/2003, QUE INSTITUI O ESTATUTO DOS SERVIDORES PÚBLICOS DO RIO GRANDE E DA OUTRAS PROVIDENCIAS._x000D_
 _x000D_
 PROPONENTE: VER. CLÁUDIO COSTA.</t>
   </si>
   <si>
     <t>31226</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31226/11.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31226/11.pdf</t>
   </si>
   <si>
     <t>CONCEDE REPOSIÇÃO NOS VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL._x000D_
 _x000D_
 PROPONENTE:  VER. JOSE CLAUDINO ALVES SARAIVA, VER. PAULO RENATO MATTOS GOMES,  VER. WILSON BATISTA DUARTE DA SILVA</t>
   </si>
   <si>
     <t>31228</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31228/12.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31228/12.pdf</t>
   </si>
   <si>
     <t>CONCEDE REPOSIÇÃO NOS SUBSÍDIOS DO PREFEITO E DO VICE PREFEITO DO MUNICÍPIO DO RIO GRANDE._x000D_
 _x000D_
 PROPONENTE: VER. PAULO RENATO MATTOS GOMES.</t>
   </si>
   <si>
     <t>31230</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31230/13.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31230/13.pdf</t>
   </si>
   <si>
     <t>CONCEDE REPOSIÇÃO NOS SUBSÍDIOS DOS SECRETÁRIOS MUNICIPAIS DO RIO GRANDE._x000D_
 _x000D_
 PROPONENTES:  VER. JOSE CLAUDINO ALVES SARAIVA, VER. PAULO RENATO MATTOS GOMES, VER. SANDRO FIGUEIREDO DE OLIVEIRA, VER. WILSON BATISTA DUARTE DA SILVA</t>
   </si>
   <si>
     <t>31233</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31233/49.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31233/49.pdf</t>
   </si>
   <si>
     <t>CONCEDE REPOSIÇÃO NOS VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL._x000D_
 _x000D_
 PROPONENTE: VER. PAULO RENATO MATTOS GOMES.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -543,68 +543,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31210/08.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31214/76.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31220/123.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31221/127.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31222/130.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31223/05.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31224/07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31226/11.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31228/12.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31230/13.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31233/49.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31210/08.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31214/76.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31220/123.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31221/127.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31222/130.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31223/05.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31224/07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31226/11.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31228/12.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31230/13.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31233/49.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="80.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="79.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="153.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>