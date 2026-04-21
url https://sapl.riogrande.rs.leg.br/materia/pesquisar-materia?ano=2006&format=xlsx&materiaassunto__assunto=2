--- v0 (2026-01-14)
+++ v1 (2026-04-21)
@@ -10,938 +10,956 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="552" uniqueCount="276">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="560" uniqueCount="282">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>30959</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/30959/02.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/30959/02.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A TRANSFERIR AO DATC, O VALOR DE R$ 880.000,00.</t>
   </si>
   <si>
     <t>30960</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/30960/03.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/30960/03.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONTRATO DE DOAÇÃO COM O ESCRITÓRIO CONSULAR DO JAPÃO, EM POA, DO CONSULADO GERAL DO JAPÃO, EM CURITIBA.</t>
   </si>
   <si>
     <t>30965</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/30965/05.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/30965/05.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE CULTURA E DO FUNDO DE CULTURA DO MUNICÍPIO DO RIO GRANDE E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>30968</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/30968/13.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/30968/13.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI N° 2.473 DE 15/06/1971, QUE ALTERA O PERÍODO PARA REALIZAÇÃO DA SEMANA DE RI GRANDE, INSTITUÍDA PELA LEI MUNICIPAL_x000D_
 N° 1.963 DE 23/10/1968.</t>
   </si>
   <si>
     <t>30973</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/30973/14.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/30973/14.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS 3°, 5° E 7° DA LEI MUNICIPAL N° 1.963 DE 23/10/1968.</t>
   </si>
   <si>
     <t>30974</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/30974/15.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/30974/15.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO II, DO ART. 2° DA LEI N° 6.204, DE 28/12/2005, " QUE INSTITUI O PROGRAMA DE INCENTIVOS PARA FOMENTAR A INSTALAÇÃO_x000D_
 DE EMPRESAS LIGADAS A ATIVIDADES DE CONVERSÃO DE NAVIOS, INDUSTRIALIZAÇÃO DE MÓDULOS E SUA RESPECTIVA INTEGRAÇÃO PARA UNIDADE DE PRODUÇÃO DE PETRÓLEO E GÁS NATURAL E CONSTRUÇÃO DE PLATAFORMAS DE PETRÓLEO E DE GÁS NATURAL"</t>
   </si>
   <si>
     <t>30975</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/30975/19.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/30975/19.pdf</t>
   </si>
   <si>
     <t>INCLUI INCISO NO ARTIGO 4° DA LEI N° 5.868, DE 30/12/2003.</t>
   </si>
   <si>
     <t>30980</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/30980/22.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/30980/22.pdf</t>
   </si>
   <si>
     <t>QUE ALTERA A REDAÇÃO DO INCISO II DO ART. 2° E DO ART. 3° E REVOGA A ALTERAÇÃO DO &amp; 5° DO ART. 2° DA LEI N° 5.354, DE 11/10/1999, ALTERADA PELA LEI N° 5.439, DE 27/09/2000. (TRANSFORMAÇÃO DA SMT EM SMSTT).</t>
   </si>
   <si>
     <t>31005</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31005/26.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31005/26.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PROMOVER LICITAÇÃO, NA MODALIDADE CONCORRÊNCIA PÚBLICA, PARA CONCESSÃO DE USO COMERCIAL_x000D_
 DO PRÉDIO DO TERMINAL RODOVIÁRIO DO CASSINO.</t>
   </si>
   <si>
     <t>31006</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31006/27.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31006/27.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA INCISO IV NO ARTIGO 72 DA LEI N° 5.821, DE 07/11/2003, QUE DISPÕE SOBRE A ORGANIZAÇÃO DOS QUADROS DE SERVIDORES CELETISTAS, EM EXTINÇÃO DO MUNICÍPIO, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>31020</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31020/28.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31020/28.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA INCISO IV NO ARTIGO 110 DA LEI N° 5.819, DE 07/11/2003, QUE INSTITUI O ESTATUTO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DO RIO GRANDE, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>31021</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31021/39.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31021/39.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS DE PROVIMENTO EFETIVO INSTITUÍDOS PELA LEI N° 5.820, DE 07/11/2003, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>31023</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31023/40.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31023/40.pdf</t>
   </si>
   <si>
     <t>ACRESCE &amp; 3° AO ARTIGO 189 DA LEI N° 5821 DE 07/11/2003, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>31024</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31024/42.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31024/42.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A PARTICIPAR E APOIAR A IMPLANTAÇÃO DO PROGRAMA RIO GRANDE AO VIVO - MONITORAMENTO DE VIAS PUBLICAS.</t>
   </si>
   <si>
     <t>31025</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31025/45.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31025/45.pdf</t>
   </si>
   <si>
     <t>QUE AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR TERMO DE CONCESSÃO DE USO DE ÁREA PUBLICA DO MUNICÍPIO COM O DEPARTAMENTO DE TRADIÇÕES GAUCHAS "OS CAMPEIROS".</t>
   </si>
   <si>
     <t>31026</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31026/47.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31026/47.pdf</t>
   </si>
   <si>
     <t>QUE AUTORIZA O MUNICÍPIO A PARTICIPAR E APOIAR A IMPLANTAÇÃO DO PROGRAMA RIO GRANDE AO VIVO - MONITORAMENTO VIAS PUBLICAS.</t>
   </si>
   <si>
     <t>31027</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31027/49.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31027/49.pdf</t>
   </si>
   <si>
     <t>ALTERA AS ATRIBUIÇÕES CONSTANTES NO CAPUT E ACRESCENTA PARAGRAFO ÚNICO AO ARTIGO 1° DA LEI N° 1.858, DE 31/10/1967, E REVOGA A LEI N° 4.464, DE 02/01/1990. (DATC)</t>
   </si>
   <si>
     <t>31028</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31028/50.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31028/50.pdf</t>
   </si>
   <si>
     <t>CRIA O CARGO DE PROCURADOR MUNICIPAL, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>31029</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31029/52.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31029/52.pdf</t>
   </si>
   <si>
     <t>PRORROGA MANDATO DOS CONSELHEIROS TUTELARES.</t>
   </si>
   <si>
     <t>31041</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31041/58.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31041/58.pdf</t>
   </si>
   <si>
     <t>NOVA REDAÇÃO AO ART. 3° DA LEI N° 5.898, DE 25/03/2004, ALTERADA PELAS LEIS N° 5.936, DE 19/05/2004, E N° 6.119, DE 15/07/2005, QUE "CONSOLIDA LEGISLAÇÃO SOBRE O CONSELHO MUNICIPAL DA SAÚDE E REVOGA AS LEIS MUNICIPAIS N° 4.692, DE 31/08/1992, N° 4.747, DE 23/03/1993, N° 5.073, DE 15/07/1996, N° 5.152, DE 20/08/1997, N° 5.384, DE 31/12/1999, E N° 5.582, DE 06/12/2001.</t>
   </si>
   <si>
     <t>31045</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31045/61.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31045/61.pdf</t>
   </si>
   <si>
     <t>ALTERA A DENOMINAÇÃO DA FUNÇÃO DE DIREÇÃO E CHEFIA E GRATIFICAÇÃO DE COORDENAÇÃO DE SERVIÇOS, CONSTANTE NO ANEXO II, DA LEI_x000D_
 MUNICIPAL N° 5.820, DE 07/11/2003.</t>
   </si>
   <si>
     <t>31046</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31046/63.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31046/63.pdf</t>
   </si>
   <si>
     <t>RETIFICA ÁREA DESAFETADA PELA LEI N° 4.850,DE 20/12/1993, QUE AUTORIZA O EXECUTIVO MUNICIPAL A DESAFETAR PARTE DE UMA VIA PUBLICA NO LOTEAMENTO VILA JUNÇÃO, PARA FINS DE IMPLANTAÇÃO DE EQUIPAMENTOS COMUNITÁRIOS.</t>
   </si>
   <si>
     <t>31056</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31056/71.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31056/71.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2007 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>31060</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31060/80.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31060/80.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS 3° E 5° DA LEI N° 5.290, DE 06/01/1999, ALTERADA PELA LEI N° 5.341, DE 22/09/1999, QUE CRIA O CONSELHO MUNICIPAL DE TURISMO.</t>
   </si>
   <si>
     <t>31064</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31064/81.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31064/81.pdf</t>
   </si>
   <si>
     <t>31067</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31067/83.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31067/83.pdf</t>
   </si>
   <si>
     <t>É DECLARADA CIDADE IRMA DE COLONIA DO SACRAMENTO, SITUADA NO URUGUAI, A CIDADE DO RIO GRANDE, NO QUE TANGE AOS ASPECTOS ECONÔMICOS, ARTÍSTICOS E CULTURAIS.</t>
   </si>
   <si>
     <t>31076</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31076/91.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31076/91.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 6° DA LEI N° 6.158, DE 17/11/2005, QUE INSTITUI A GRATIFICAÇÃO DE INCENTIVO AS ATIVIDADES EM SAÚDE - GIAS, AOS SERVIDORES MUNICIPAIS LOTADOS, E EM EFETIVO EXERCÍCIO, NA SECRETARIA MUNICIPAL DA SAÚDE E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>31083</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31083/93.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31083/93.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A PAGAR PARCELADAMENTE TODOS OS PRECATÓRIOS DO DEPARTAMENTO AUTÁRQUICO DE TRANSPORTES COLETIVOS - DATC, COM VENCIMENTO ATE 31 DE DEZEMBRO DE 2005.</t>
   </si>
   <si>
     <t>31084</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31084/94.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31084/94.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA DE PAGAMENTO, COM REDUÇÃO NA MULTA E NOS JUROS, DAS DIVIDAS ORIGINARIAS DE TRIBUTOS MUNICIPAIS, EM COBRANÇA ADMINISTRATIVA E JUDICIAL, DESDE QUE PAGAS, A VISTA, ATE 29 DE DEZEMBRO DE 2006.</t>
   </si>
   <si>
     <t>31085</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31085/95.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31085/95.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER PUBLICO MUNICIPAL A ADOTAR O SISTEMA REGISTRO DE PREÇOS E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>31102</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31102/111.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31102/111.pdf</t>
   </si>
   <si>
     <t>ALTERA QUADROS DENTRO DO ANEXO DE METAS PRIORITÁRIAS DA SECRETARIA MUNICIPAL DA SAÚDE.</t>
   </si>
   <si>
     <t>31103</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31103/113.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31103/113.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO § 2° DO ART. 2° DA LEI N° 5.354, DE 11 DE OUTUBRO DE 1999, ALTERADA PELAS LEIS N° 5.439, DE 27 DE SETEMBRO DE 2000 E PELA LEI N° 6.280, DE 23 DE AGOSTO DE 2006.</t>
   </si>
   <si>
     <t>31105</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31105/116.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31105/116.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO INCISO I, DO ART. 331, DA LEI N° 2.105, DE 19 DE DEZEMBRO DE 1969, ALTERADO PELA LEI N° 3.814, DE 22 DE NOVEMBRO DE 1983.</t>
   </si>
   <si>
     <t>31106</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31106/117.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31106/117.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 3°, DA LEI N° 3.814, DE 22 DE DEZEMBRO DE 1983, ALTERADO PELA LEI N° 4.460, DE 29 DE DEZEMBRO DE 1989 E PELA LEI N° 5.831, DE 25 DE NOVEMBRO DE 2003.</t>
   </si>
   <si>
     <t>31107</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31107/118.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31107/118.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A PAGAR PARCELADAMENTE OS PRECATÓRIOS ORIUNDOS DO TRIBUNAL REGIONAL DO TRABALHO DA 4a REGIÃO DE_x000D_
 RESPONSABILIDADE DO DEPARTAMENTO AUTÁRQUICO DE TRANSPORTES COLETIVOS - DATC, COM VENCIMENTO ATE 31 DE DEZEMBRO DE 2005.</t>
   </si>
   <si>
     <t>31108</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31108/120.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31108/120.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO INCISO V E ACRESCENTA O INCISO X AO ART. 6° DA LEI N° 5.992, DE 26 DE AGOSTO DE 2004.</t>
   </si>
   <si>
     <t>31110</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31110/121.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31110/121.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI N° 6.055, DE 09 DE FEVEREIRO DE 2005.</t>
   </si>
   <si>
     <t>31111</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31111/122.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31111/122.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE INCENTIVO PARA OPERACIONALIZAR A INSTALAÇÃO DA EMPRESA BUNGE FERTILIZANTES, A SER INSTALADA NO_x000D_
 SUPERPORTO DO MUNICÍPIO DO RIO GRANDE.</t>
   </si>
   <si>
     <t>31127</t>
   </si>
   <si>
     <t>PLV</t>
   </si>
   <si>
     <t>Projeto de Lei de Vereador</t>
   </si>
   <si>
     <t>Vereador(a)</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31127/03.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31127/03.pdf</t>
   </si>
   <si>
     <t>CRIA E EXTINGUE CARGOS E FUNÇÕES NA CÂMARA MUNICIPAL DO RIO GRANDE._x000D_
 _x000D_
 PROPONENTE: VER. PAULO RENATO MATTOS GOMES.</t>
   </si>
   <si>
     <t>31132</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31132/04.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31132/04.pdf</t>
   </si>
   <si>
     <t>DECLARA CIDADE IRMA DE SADO, SITUADA NO JAPÃO, A CIDADE DO RIO GRANDE, ESTADO DO RIO GRANDE DO SUL, BRASIL, NO QUE TANGE AOS ASPECTOS, ECONÔMICOS, ARTÍSTICOS E CULTURAIS._x000D_
 _x000D_
 PROPONENTE VER. SURAMA SANTOS.</t>
   </si>
   <si>
     <t>31143</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31143/18.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31143/18.pdf</t>
   </si>
   <si>
     <t>FICA INCLUÍDO NO ANEXO I DA LEI N° 5.291, DE 07 DE JANEIRO DE 1999, A SEMANA SANTA._x000D_
 _x000D_
 PROPONENTE: VER. JÚLIO CÉSAR PEREIRA DA SILVA.</t>
   </si>
   <si>
     <t>31144</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31144/20.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31144/20.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DE ORIENTAÇÃO E PREVENÇÃO A GRAVIDEZ NA ADOLESCÊNCIA, E DA OUTRAS PROVIDENCIAS._x000D_
 _x000D_
 PROPONENTE: VER. PAULO RENATO MATTOS GOMES.</t>
   </si>
   <si>
     <t>31145</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31145/23.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31145/23.pdf</t>
   </si>
   <si>
     <t>INCLUI EDIFICAÇÃO NA LEI N° 4.556, DE 30/10/1990 E REVOGA A LEI N° 5.253, DE 18/08/1998._x000D_
 _x000D_
 PROPONENTE: VER. JÚLIO CÉSAR PEREIRA DA SILVA.</t>
   </si>
   <si>
     <t>31149</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31149/24.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31149/24.pdf</t>
   </si>
   <si>
     <t>PROÍBE A CONTRATAÇÃO DE PARENTES ATE TERCEIRO GRAU PARA CARGOS EM COMISSÃO NO SERVIÇO PÚBLICO E DA OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 PROPONENTE: VER. JULIO MARTINS.</t>
   </si>
   <si>
     <t>31150</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31150/26.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31150/26.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DO RIO GRANDE A SEMANA MUNICIPAL DE PREVENÇÃO E COMBATE AS HEPATITES CRONICAS._x000D_
 _x000D_
 PROPONENTE: VER. JAIR RIZZO.</t>
   </si>
   <si>
     <t>31151</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31151/27.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31151/27.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL CONTRA A HOMOFOBIA._x000D_
 _x000D_
 PROPONENTES:  VER. JOSE CLAUDINO ALVES SARAIVA, VER. CLAUDIO JOSE CARDOSO COSTA, VER. JAIR RIZZO FERREIRA, VER. JULIO CEZAR JORGE MARTINS, VER. JURANDIR PEREIRA, VER. PAULO RENATO MATTOS GOMES, VER. SANDRO FIGUEIREDO DE OLIVEIRA, VER. SURAMA EZEDIM MACHADO, _x000D_
 VER. CARLOS FIALHO MATTOS, VER. DELAMAR CORREA MIRAPALHETA.</t>
   </si>
   <si>
     <t>31153</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31153/28.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31153/28.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DA SAUDÊ BUCAL E DA OUTRAS PROVIDENCIAS._x000D_
 _x000D_
 PROPONENTE: PAULO RENATO MATTOS GOMES.</t>
   </si>
   <si>
     <t>31155</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31155/30.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31155/30.pdf</t>
   </si>
   <si>
     <t>FIXA OS FERIADOS MUNICIPAIS, DE ACORDO COM A LEI FEDERAL 9.093 DE 12 DE SETEMBRO DE 1995._x000D_
 _x000D_
 PROPONENTE: VER. SANDRO FIGUEIREDO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>31156</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31156/31.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31156/31.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A PESAGEM DE GÁS ENGARRAFADO A VISTA DO CONSUMIDOR._x000D_
 _x000D_
 PROPONENTE: VER. CARLOS FIALHO MATTOS.</t>
   </si>
   <si>
     <t>31157</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31157/33.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31157/33.pdf</t>
   </si>
   <si>
     <t>CONCEDE REPOSIÇÃO NOS VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL._x000D_
 _x000D_
 PROPONENTE: VER. WILSON BATISTA E CHARLES SARAIVA.</t>
   </si>
   <si>
     <t>31158</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31158/34.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31158/34.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA PARAGRAFO ÚNICO AO ART. 1°, DA NOVA REDAÇÃO AO ART. 4° E ALTERA OS INCISOS II, III E IV DO ART. 6°, DA LEI N° 5.611, DE 05/02/2002, QUE DISPÕE SOBRE A OBRIGATORIEDADE DE ATENDIMENTO SEM FILAS, NAS AGENCIAS BANCARIAS NO ÂMBITO DO MUNICÍPIO, OBRIGANDO A INSTITUIÇÃO DE "SENHAS" PARA ATENDIMENTO E COLOCAÇÃO DE BANCOS A DISPOSIÇÃO DOS USUÁRIOS._x000D_
 _x000D_
 PROPONENTE: VER. JAIR RIZZO.</t>
   </si>
   <si>
     <t>31159</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31159/35.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31159/35.pdf</t>
   </si>
   <si>
     <t>DECLARA COMO PATRIMÔNIO HISTÓRICO E CULTURAL DO MUNICÍPIO DO RIO GRANDE , O SPORT CLUB RIO GRANDE._x000D_
 _x000D_
 PROPONENTES: VER.  JOSE CLAUDINO ALVES SARAIVA, VER. CLAUDIO JOSE CARDOSO COSTA, VER. JAIR RIZZO FERREIRA, VER. JULIO CESAR PEREIRA DA SILVA, VER. JURANDIR PEREIRA, VER. PAULO RENATO MATTOS GOMES, VER. SANDRO FIGUEIREDO DE OLIVEIRA, VER. SURAMA EZEDIM MACHADO,_x000D_
 VER. WILSON BATISTA DUARTE DA SILVA, VER. CARLOS FIALHO MATTOS, VER. DELAMAR CORREA MIRAPALHETA.</t>
   </si>
   <si>
     <t>31161</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31161/37.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31161/37.pdf</t>
   </si>
   <si>
     <t>CONCEDE REPOSIÇÃO NOS SUBSÍDIOS DO PREFEITO E VICE -PREFEITO MUNICIPAL._x000D_
 _x000D_
 PROPONENTE: VER. CHARLES SARAIVA.</t>
   </si>
   <si>
     <t>31162</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31162/40.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31162/40.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS CAUSAS EM QUE FIGUREM COMO AUTOR OU RÉU, O MUNICÍPIO DO RIO GRANDE._x000D_
 _x000D_
 PROPONENTE: VER. DR. JULIO CÉSAR P. DA SILVA.</t>
   </si>
   <si>
     <t>31163</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31163/41.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31163/41.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIA A INSTALAÇÃO DE PORTAS DE SEGURANÇA NAS AGENCIAS E POSTOS BANCÁRIOS DO MUNICÍPIO DO RIO GRANDE E DA OUTRAS PROVIDENCIAS._x000D_
 _x000D_
 PROPONENTE: VER. JOSÉ CLAUDINO ALVES SARAIVA.</t>
   </si>
   <si>
     <t>31164</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31164/42.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31164/42.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA 27 DE SETEMBRO COMO DIA MUNICIPAL DE DOAÇÃO DE ÓRGÃOS._x000D_
 _x000D_
 PROPONENTE: VER. JOSÉ CLAUDINO ALVES SARAIVA.</t>
   </si>
   <si>
     <t>31165</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31165/45.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31165/45.pdf</t>
   </si>
   <si>
     <t>CRIA O "DIA INTERNACIONAL DE SOLIDARIEDADE COM O POVO PALESTINO" NO CALENDÁRIO OFICIAL DO MUNICÍPIO DO RIO GRANDE, E DA OUTRAS_x000D_
 PROVIDENCIAS._x000D_
 _x000D_
 PROPONENTE: VER. SANDRO OLIVEIRA.</t>
   </si>
   <si>
     <t>31169</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31169/50.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31169/50.pdf</t>
   </si>
   <si>
     <t>OBRIGA OS CENTROS DE HABILITAÇÃO DE CONDUTORES - CHCs, SEDIADOS NO MUNICÍPIO DO RIO GRANDE, A ADAPTAREM UM VEICULO PARA O APRENDIZADO DE PESSOAS PORTADORAS DE DEFICIÊNCIA FÍSICA E DA OUTRAS PROVIDENCIAS. _x000D_
 _x000D_
 PROPONENTE: VER. JULIO CÉSAR PEREIRA DA SILVA.</t>
   </si>
   <si>
     <t>31170</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31170/51.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31170/51.pdf</t>
   </si>
   <si>
     <t>ESTABELECE CRITÉRIOS PARA A CONSERVAÇÃO DA ESTABILIDADE DAS ANTENAS._x000D_
 _x000D_
 PROPONENTE: VER. JULIO CÉSAR PEREIRA DA SILVA.</t>
   </si>
   <si>
     <t>31135</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31135/16.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31135/16.pdf</t>
   </si>
   <si>
     <t>FICA INCLUÍDO NO ANEXO I DA LEI N° 5.921, DE 07/01/1999, O REBANHÃO._x000D_
 _x000D_
 PROPONENTE: VER. JÚLIO CÉSAR PEREIRA DA SILVA.</t>
   </si>
   <si>
     <t>31115</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31115/01.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31115/01.pdf</t>
   </si>
   <si>
     <t>REVOGA-SE A RESOLUÇÃO N° 03 DE 31/10/2005. (UTILIZAÇÃO DO PALETO E GRAVATA PELOS VEREADORES E TRAJE SOCIAL PELAS VEREADORAS)_x000D_
 _x000D_
 PROPONENTE: VER. JURANDIR PEREIRA.</t>
   </si>
   <si>
     <t>31116</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31116/02.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31116/02.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA ITEM A RESOLUÇÃO 03, DE 01 DE FEVEREIRO 1977, ALTERADA PELA RESOLUÇÃO 03, DE 30 DE NOVEMBRO DE 2004._x000D_
 _x000D_
 PROPONENTE:  VER. JÚLIO CÉSAR PEREIRA DA SILVA.</t>
   </si>
   <si>
     <t>31117</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31117/03.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31117/03.pdf</t>
   </si>
   <si>
     <t>INSTITUI CÓDIGO DE ÉTICA PARLAMENTAR._x000D_
 _x000D_
 PROPONENTE: VER. JÚLIO CÉSAR PEREIRA DA SILVA.</t>
   </si>
   <si>
     <t>31119</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31119/05.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31119/05.pdf</t>
   </si>
   <si>
     <t>MAJORA VALOR DO AUXILIO ALIMENTAÇÃO._x000D_
 _x000D_
 PROPONENTES: VER. JOSE CLAUDINO ALVES SARAIVA, VER. SANDRO FIGUEIREDO DE OLIVEIRA, VER. WILSON BATISTA DUARTE DA SILVA.</t>
   </si>
   <si>
     <t>31120</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31120/06.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31120/06.pdf</t>
   </si>
   <si>
     <t>INSTITUI NA CÂMARA MUNICIPAL DO RIO GRANDE A CÂMARA MIRIM._x000D_
 _x000D_
 PROPONENTE: VER. SURAMA SANTOS.</t>
   </si>
   <si>
+    <t>41354</t>
+  </si>
+  <si>
+    <t>1743</t>
+  </si>
+  <si>
+    <t>VETO</t>
+  </si>
+  <si>
+    <t>Razões do Veto</t>
+  </si>
+  <si>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/41354/veto_plv_21_1.pdf</t>
+  </si>
+  <si>
+    <t>VETO AO PLV N° 21 PROCESSO N° 886/2006 QUE DISPÕE SOBRE A PRÁTICA DE CONTROLE POPULACIONAL DE ANIMAIS DOMÉSTICOS ERRANTES NO MUNCÍPIO DO RIO GRANDE.</t>
+  </si>
+  <si>
     <t>30984</t>
   </si>
   <si>
     <t>SPLE</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/30984/substitutivo_22.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/30984/substitutivo_22.pdf</t>
   </si>
   <si>
     <t>QUE ALTERA A REDAÇÃO DO INCISO II DO ART. 2° E DO ART. 3° E REVOGA A ALTERAÇÃO DO &amp; 5° DO ART. 2° DA LEI N° 5.354, DE 11/10/1999, ALTERADA PELA LEI N° 5.439, DE 27/09/2000. QUE PASSAM A VIGER COM SEGUINTE REDAÇÃO.</t>
   </si>
   <si>
     <t>31022</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31022/substitutivo_39.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31022/substitutivo_39.pdf</t>
   </si>
   <si>
     <t>QUE "CRIA CARGOS DE PROVIMENTO EFETIVO INSTITUÍDOS PELA LEI N° 5.820, DE 07/11/2003, E DA OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>31030</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31030/substitutivo_52.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31030/substitutivo_52.pdf</t>
   </si>
   <si>
     <t>QUE "PRORROGA MANDATO DOS CONSELHEIROS TUTELARES."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1248,68 +1266,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/30959/02.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/30960/03.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/30965/05.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/30968/13.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/30973/14.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/30974/15.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/30975/19.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/30980/22.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31005/26.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31006/27.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31020/28.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31021/39.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31023/40.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31024/42.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31025/45.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31026/47.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31027/49.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31028/50.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31029/52.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31041/58.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31045/61.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31046/63.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31056/71.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31060/80.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31064/81.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31067/83.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31076/91.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31083/93.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31084/94.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31085/95.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31102/111.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31103/113.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31105/116.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31106/117.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31107/118.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31108/120.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31110/121.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31111/122.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31127/03.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31132/04.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31143/18.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31144/20.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31145/23.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31149/24.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31150/26.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31151/27.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31153/28.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31155/30.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31156/31.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31157/33.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31158/34.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31159/35.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31161/37.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31162/40.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31163/41.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31164/42.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31165/45.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31169/50.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31170/51.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31135/16.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31115/01.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31116/02.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31117/03.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31119/05.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31120/06.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/30984/substitutivo_22.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31022/substitutivo_39.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31030/substitutivo_52.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/30959/02.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/30960/03.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/30965/05.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/30968/13.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/30973/14.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/30974/15.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/30975/19.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/30980/22.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31005/26.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31006/27.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31020/28.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31021/39.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31023/40.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31024/42.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31025/45.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31026/47.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31027/49.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31028/50.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31029/52.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31041/58.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31045/61.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31046/63.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31056/71.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31060/80.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31064/81.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31067/83.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31076/91.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31083/93.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31084/94.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31085/95.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31102/111.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31103/113.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31105/116.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31106/117.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31107/118.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31108/120.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31110/121.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31111/122.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31127/03.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31132/04.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31143/18.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31144/20.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31145/23.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31149/24.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31150/26.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31151/27.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31153/28.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31155/30.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31156/31.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31157/33.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31158/34.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31159/35.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31161/37.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31162/40.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31163/41.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31164/42.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31165/45.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31169/50.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31170/51.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2005/31135/16.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31115/01.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31116/02.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31117/03.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31119/05.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31120/06.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/41354/veto_plv_21_1.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/30984/substitutivo_22.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31022/substitutivo_39.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2006/31030/substitutivo_52.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H69"/>
+  <dimension ref="A1:H70"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="91" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="90.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -2993,118 +3011,144 @@
       </c>
       <c r="D66" t="s">
         <v>248</v>
       </c>
       <c r="E66" t="s">
         <v>249</v>
       </c>
       <c r="F66" t="s">
         <v>166</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>263</v>
       </c>
       <c r="H66" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
         <v>265</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>41</v>
+        <v>266</v>
       </c>
       <c r="D67" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E67" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F67" t="s">
-        <v>13</v>
+        <v>166</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="H67" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>57</v>
+        <v>41</v>
       </c>
       <c r="D68" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="E68" t="s">
-        <v>267</v>
+        <v>273</v>
       </c>
       <c r="F68" t="s">
         <v>13</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="H68" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
+        <v>276</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>57</v>
+      </c>
+      <c r="D69" t="s">
+        <v>272</v>
+      </c>
+      <c r="E69" t="s">
         <v>273</v>
       </c>
-      <c r="B69" t="s">
-[...2 lines deleted...]
-      <c r="C69" t="s">
+      <c r="F69" t="s">
+        <v>13</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="H69" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>279</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
         <v>85</v>
       </c>
-      <c r="D69" t="s">
-[...12 lines deleted...]
-        <v>275</v>
+      <c r="D70" t="s">
+        <v>272</v>
+      </c>
+      <c r="E70" t="s">
+        <v>273</v>
+      </c>
+      <c r="F70" t="s">
+        <v>13</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="H70" t="s">
+        <v>281</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3133,50 +3177,51 @@
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>