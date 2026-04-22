--- v0 (2026-01-15)
+++ v1 (2026-04-22)
@@ -54,162 +54,162 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>30934</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2007/30934/17.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2007/30934/17.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICIPIO DO RIO GRANDE A DOAR UMA VIATURA AO ASILO DE POBRES DO RIO GRANDE</t>
   </si>
   <si>
     <t>30908</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2007/30908/38.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2007/30908/38.pdf</t>
   </si>
   <si>
     <t>CRIA INDENIZAÇÃO ESPECIAL AOS FUNCIONARIOS INTEGRANTES DE EQUIPES DE SAUDE BUCAL, LOTADOS NO PROGRAMA DE SAUDE DA FAMILIA ( PSF ) E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>30933</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2007/30933/39.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2007/30933/39.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO CAPUT ART. 3°, ACRESCENTA PARAGRAFO UNICO AO ART. 3° E ALTERA A REDAÇÃO DO ITEM C, DO ART. 4° DA LEI N° 5.351, DE 11 DE OUTUBRO DE 1999</t>
   </si>
   <si>
     <t>31065</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2007/31065/46.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2007/31065/46.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI N° 6.350, DE 29/12/2006 QUE DISPOE SOBRE A CONTRIBUIÇÃO PARA O SERVIÇO DE ILUMINAÇÃO PUBLICA, PREVISTA NO ARTIGO 149-A DA CONSTITUIÇÃO FEDERAL E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>31063</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2007/31063/91.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2007/31063/91.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICIPIO A CONCEDER O DIREITO REAL DE USO DE AREA PUBLICA PARA A COMPANHIA RIOGRANDENSE DE SANEAMENTO - CORSAN VISANDO A CONSTRUÇÃO DE UMA ELEVATORIA DE ESGOTO EL-L4 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>31062</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2007/31062/92.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2007/31062/92.pdf</t>
   </si>
   <si>
     <t>31061</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2007/31061/93.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2007/31061/93.pdf</t>
   </si>
   <si>
     <t>31058</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2007/31058/94.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2007/31058/94.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICIPIO A CONCEDER O DIREITO REAL DE USO DE AREA PUBLICA PARA A COMPANHIA RIOGRANDENSE DE SANEAMENTO-CORSAN, VISANDO A CONSTRUÇÃO DE UMA ELEVATÓRIA DE ESGOTO EL-L4 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>30906</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2007/30906/116.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2007/30906/116.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR 17 AGENTES DE VIGILANCIA EM SAUDE PARA AÇÕES DE CONTROLE DE ENDEMIAS</t>
   </si>
   <si>
     <t>31080</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLV</t>
   </si>
   <si>
     <t>Projeto de Lei de Vereador</t>
   </si>
   <si>
     <t>Vereador(a)</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2007/31080/2.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2007/31080/2.pdf</t>
   </si>
   <si>
     <t>WILSON FURTADO _x000D_
 DISPOE SOBRE A DESTINAÇÃO PREFERENCIAL AOS PORTADORES DE NECESSIDADES ESPECIAIS DAS UNIDADES HABITACIONAIS LOCALIZADAS EM ANDAR OU PAVIMENTO COM MELHORES CONDIÇÕES E ACESSO, DESDE QUE REGULAMENTE INSCRITOS NOS PROGRAMAS MUNICIPAIS DE HABITAÇÃO E DA OUTRAS PROVIDENCIAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -517,68 +517,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2007/30934/17.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2007/30908/38.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2007/30933/39.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2007/31065/46.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2007/31063/91.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2007/31062/92.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2007/31061/93.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2007/31058/94.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2007/30906/116.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2007/31080/2.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2007/30934/17.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2007/30908/38.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2007/30933/39.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2007/31065/46.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2007/31063/91.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2007/31062/92.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2007/31061/93.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2007/31058/94.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2007/30906/116.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2007/31080/2.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="80.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="79.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>