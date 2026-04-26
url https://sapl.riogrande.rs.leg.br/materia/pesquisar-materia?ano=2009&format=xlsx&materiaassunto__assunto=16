--- v0 (2026-01-14)
+++ v1 (2026-04-26)
@@ -54,524 +54,524 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>30254</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30254/27.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30254/27.pdf</t>
   </si>
   <si>
     <t>QUE AUTORIA A CONTRATAR EMERGENCIALMENTE, 40 PROFESSORES PARA ATUAREM NA REDE MUNICIPAL DE ENSINO</t>
   </si>
   <si>
     <t>30253</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30253/28.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30253/28.pdf</t>
   </si>
   <si>
     <t>QUE CRIA VAGAS PARA O CARGO DE PROVIMENTO EFETIVO NO QUADRO DO SERVIÇO PUBLICO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>30240</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30240/31.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30240/31.pdf</t>
   </si>
   <si>
     <t>CRIA UM CARGO DE ASSISTENTE SOCIAL, ALTERA A DENOMINAÇÃO DO CARGO DE PROCURADOR MUNICIPAL CRIADO PELA LEI MUNICIPAL N° 6.522/2008 E ESTABELECE AS ATRIBUIÇÕES DOS CARGOS DE MEDICO PERITO, PROCURADOR AUTÁRQUICO, CONTADOR E ASSITENTE SOCIAL DA PREVIRG E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>30239</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30239/33.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30239/33.pdf</t>
   </si>
   <si>
     <t>INSTITUI A COMPLEMENTAÇÃO DE VENCIMENTO AOS PROFISSIONAIS DO MAGISTERIO PUBLICO MUNICIPAL, PARA FINS DE ATENDIMENTO DO PISO SALARIAL PROFISSIONAL NACIONAL, DEFINIDO PELA LEI FEDERAL N° 11.738/2008 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>30238</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30238/34.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30238/34.pdf</t>
   </si>
   <si>
     <t>CONCEDE REPOSIÇÃO SALARIAL NOS VENCIMENTOS DOS SERVIDORES MUNICIPAIS ATIVOS, INATIVOS E PENSIONISTAS</t>
   </si>
   <si>
     <t>30236</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30236/38.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30236/38.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PAGAMENTO DO REPASSE DO INCENTIVO FINANCEIRO ADICIONAL AOS AGENTES COMUNITARIOS DE SAUDE E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>30234</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30234/42.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30234/42.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR 3 MEDICOS PSIQUIATRAS.</t>
   </si>
   <si>
     <t>30232</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30232/46.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30232/46.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS NO QUADRO DE PROVIMENTO EFETIVO DO SERVIÇO PUBLICO MUNICIPAL</t>
   </si>
   <si>
     <t>30230</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30230/47.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30230/47.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS NO QUADRO DE PROVIMENTO EFETIVO DA LEI N° 5.820, DE 7 DE NOVEMBRO DE 2003</t>
   </si>
   <si>
     <t>30229</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30229/48.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30229/48.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS NO QUADRO DE FUNÇÕES DE DIREÇÃO E CHEFIA E CARGOS DE PROVIMENTO EFETIVO NA LEI N° 5.820, DE 7 DE NOVEMBRO DE 2003 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>30228</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30228/49.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30228/49.pdf</t>
   </si>
   <si>
     <t>CRIA A GRAFICAÇÃO ESPECIAL AOS MEDICOS PSIQUIATRAS LOTADOS NO CAPS E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>30227</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30227/53.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30227/53.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER BENEFICIOS AOS PROFESSORES CONTRATADOS EMERGENCIALMENTE, COM BASE NA LEI N° 6.691, DE 20 DE MAIO DE 2009</t>
   </si>
   <si>
     <t>30226</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30226/61.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30226/61.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS DE PROVIMENTO EFETIVO NA LEI N° 5.820, DE 07 DE NOVEMBRO DE 2003</t>
   </si>
   <si>
     <t>30225</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30225/62.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30225/62.pdf</t>
   </si>
   <si>
     <t>CRIA GRATIFICAÇÃO AOS PROFISSIONAIS DA AREA DA SAUDE QUE ATUAM NO SERVIÇO DE ATENDIMENTO MOVEL DE URGENCIA ( SAMU ) E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>30218</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30218/71.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30218/71.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART 22 DO 6° DA LEI MUNICIPAL N°6.500 DE 28 DE DEZEMBRO DE 2007, QUE DISPOE SOBRE A CRIAÇÃO DA PREVIDENCIA DO RIO GRANDE-PREVIRG E INSTITUI O REGIME PROPRIO DE PREVIDENCIA SOCIAL DO MUNICIPAIO DO RIO GRANDE E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>30216</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30216/72.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30216/72.pdf</t>
   </si>
   <si>
     <t>ALTERA VENCIMENTO DE CARGO EM COMISSÃO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>30217</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30217/77.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30217/77.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS DE PROVIMENTO EFETIVO NA LEI N° 5.820 DE 7 DE NOVEMBRO 2009</t>
   </si>
   <si>
     <t>30215</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30215/91.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30215/91.pdf</t>
   </si>
   <si>
     <t>CRIA UM CARGO DE PROVIMENTO EFETIVO NA LEI N°5.820, DE 7 DE NOVEMBRO DE 2003</t>
   </si>
   <si>
     <t>30214</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30214/94.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30214/94.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR EMERGENCIALMENTE, 25 PROFISSIONAIS PARA ATUAREM NO SERVIÇO DE ATENDIMENTO MOVEL DE URGENCIA ( SAMU )</t>
   </si>
   <si>
     <t>30213</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30213/95.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30213/95.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR EMERGENCIALMENTE A 1 MEDICO VETERINARIO</t>
   </si>
   <si>
     <t>30212</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30212/107.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30212/107.pdf</t>
   </si>
   <si>
     <t>INSTITUI A COMISSÃO PERMANENTE DE SINDICANCIA E PROCESSO ADMINISTRATIVO DISCIPLINAR, ATRIBUI GRATIFICAÇÃO A SEUS MEMBROS, ALTERA O PARAGRAFO UNICO DO ART. 176 DA LEI 5.819/2003 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>30211</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30211/115.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30211/115.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS NO QUADRO DE CARGOS EM COMISSÃO INSTITUIDO PELA LEI N° 5.820, DE 7 DE NOVEMBRO DE 2003</t>
   </si>
   <si>
     <t>30210</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30210/117.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30210/117.pdf</t>
   </si>
   <si>
     <t>ALTERAR O 2 DO ARTIGO 2° DA LEI N° 6.781, DE 19 DE OUTUBRO DE 2009</t>
   </si>
   <si>
     <t>30196</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30196/127_sub.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30196/127_sub.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS NO QUADRO DE PROVIMENTO EFETIVO DA LEI N°5.820, DE 07 DE NOVEMBRO DE 2003</t>
   </si>
   <si>
     <t>30209</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30209/128.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30209/128.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N°6.518, DE 19 DE MARÇO DE 2008, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>30208</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30208/129.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30208/129.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO AMBITO DA ADMINISTRAÇÃO MUNICIPAL O PROCESSO ADMINISTRATIVO ESPECIAL E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>30207</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30207/132.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30207/132.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREVIR E REPASSAR O PERCENTUAL CONCEDIDO PELAS LEIS 6.698/09 E 6.703/09 AO BENEFICIO DO AUXILIO DOENÇA</t>
   </si>
   <si>
     <t>30202</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30202/134.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30202/134.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO PARAGRAFO 3° DO ART . 88 DA LEI N° 5.819 DE 7 DE NOVEMBRO DE 2003.</t>
   </si>
   <si>
     <t>30201</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30201/135.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30201/135.pdf</t>
   </si>
   <si>
     <t>FIXA A REMUNERAÇÃO A EMPREGADOS PUBLICOS DE AGENTES COMUNITARIOS DE SAUDE E ENDEMIAS E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>30200</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30200/137.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30200/137.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS ARTIGOS 2° E 4°, DA LEI MUNICIPAL N°4.631 DE 23 DE SETEMBRO DE 1991, REVOGA A LEI MUNICIPAL N° 5.538 DE 10 DE AGOSTO DE 2001 E O ARTIGO 3° DA N°4.631 DE 23 DE SETEMBRO DE 1991 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>30198</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30198/140.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30198/140.pdf</t>
   </si>
   <si>
     <t>CONCEDE REPOSIÇÃO SALARIAL NOS VENCIMENTOS DOS SERVIDORES MUNICIPAIS ATIVOS, INATIVOS E PENSIONISTAS.</t>
   </si>
   <si>
     <t>30199</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30199/142.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30199/142.pdf</t>
   </si>
   <si>
     <t>ESTABELECE ABONO SALARIAL AOS SERVIDORES ATIVOS E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>30265</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>PLV</t>
   </si>
   <si>
     <t>Projeto de Lei de Vereador</t>
   </si>
   <si>
     <t>Vereador(a)</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30265/22.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30265/22.pdf</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA DE UM DIA POR ANO PARA FUNCIONARIOS PUBLICOS MUNICIPAIS REALIZAREM EXAMES PREVENTIVOS DE CANCER GINECOLOGICO E DE PROSTATA</t>
   </si>
   <si>
     <t>30264</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30264/37.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30264/37.pdf</t>
   </si>
   <si>
     <t>ALEXANDRE LINDENMEYER _x000D_
 CRIA A COMISSÃO INTERNA DE PREVENÇÃO DE ACIDENTES -CIPA- DISPONDO SOBRE SUA CONSTITUIÇÃO E COMPOSIÇÃO NO AMBITO DOS SERVIDORES PUBLICOS DA PREFEITURA DE RIO GRANDE</t>
   </si>
   <si>
     <t>30261</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30261/38.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30261/38.pdf</t>
   </si>
   <si>
     <t>ALEXANDRE LINDENMEYER _x000D_
 _x000D_
 AUTORIZA A PREFEITURA MUNICIPAL DE RIO GRANDE A CRIAR UM CARGO DE MEDICO EM SEGURANÇA DO TRABALHO, UM CARGO DE ENGENHEIRO DE SEGURANÇA DO TRABALHO E UM CARGO DE TECNICO EM SEGURANÇA DO TRABALHO</t>
   </si>
   <si>
     <t>30241</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30241/50.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30241/50.pdf</t>
   </si>
   <si>
     <t>INSTITUI A REFORMA ADMINISTRATIVA NA CAMARA MUNICIPAL DE RIO GRANDE E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>30195</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30195/51.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30195/51.pdf</t>
   </si>
   <si>
     <t>THIAGO GONÇALVES ( THIAGUINHO )_x000D_
 INSTITUI O PLANO DE CARGOS E VENCIMENTOS PARA OS SERVIDORES DE CAMARA MUNICIPAL E DÁ OUTROS PROVIDENCIAS</t>
   </si>
   <si>
     <t>30235</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30235/54.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30235/54.pdf</t>
   </si>
   <si>
     <t>THIAGO PIRES GONÇALVES _x000D_
 CONCEDE REPOSIÇÃO SALARIAL NOS VENCIMENTOS DOS SERVIDORES DA CAMARA MUNICIPAL DE RIO GRANDE ATIVOS, INATIVOS E PENSIONISTAS.</t>
   </si>
   <si>
     <t>30231</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30231/5.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30231/5.pdf</t>
   </si>
   <si>
     <t>MAJORA O VALOR DO AUXILIO ALIMENTAÇÃO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -878,68 +878,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30254/27.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30253/28.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30240/31.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30239/33.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30238/34.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30236/38.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30234/42.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30232/46.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30230/47.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30229/48.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30228/49.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30227/53.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30226/61.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30225/62.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30218/71.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30216/72.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30217/77.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30215/91.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30214/94.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30213/95.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30212/107.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30211/115.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30210/117.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30196/127_sub.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30209/128.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30208/129.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30207/132.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30202/134.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30201/135.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30200/137.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30198/140.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30199/142.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30265/22.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30264/37.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30261/38.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30241/50.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30195/51.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30235/54.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30231/5.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30254/27.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30253/28.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30240/31.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30239/33.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30238/34.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30236/38.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30234/42.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30232/46.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30230/47.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30229/48.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30228/49.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30227/53.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30226/61.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30225/62.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30218/71.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30216/72.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30217/77.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30215/91.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30214/94.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30213/95.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30212/107.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30211/115.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30210/117.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30196/127_sub.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30209/128.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30208/129.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30207/132.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30202/134.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30201/135.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30200/137.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30198/140.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30199/142.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30265/22.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30264/37.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30261/38.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30241/50.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30195/51.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30235/54.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30231/5.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="84.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="83.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>