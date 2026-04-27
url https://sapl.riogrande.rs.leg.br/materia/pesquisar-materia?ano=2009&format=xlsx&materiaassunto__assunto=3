--- v0 (2026-01-14)
+++ v1 (2026-04-27)
@@ -54,519 +54,519 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>29573</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29573/5.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29573/5.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL ESPECIAL, NA SECRETARIA MUNICIPAL DE CIDADANIA E ASSISTENCIA SOCIAL, NO VALOR DE R$ 24.816,00</t>
   </si>
   <si>
     <t>29587</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29587/6.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29587/6.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL ESPECIAL, NA SECRETARIA MUNICIPAL DE TURISMO, ESPORTE E LAZER, NO VALOR DE R$ 50.000,00.</t>
   </si>
   <si>
     <t>29624</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29624/11.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29624/11.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL ESPECIAL NA SECRETARIA MUNICIPAL DE CIDADANIA E ASSITENCIA SOCIAL, NO VALOR DE R$ 4.810,00</t>
   </si>
   <si>
     <t>29606</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29606/15.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29606/15.pdf</t>
   </si>
   <si>
     <t>ACRESCE AÇÃO NOS ANEXOS DE METAS E PRIORIDADES DA LEI N°6.609, DE 03 DE NOVEMBRO DE 2008, A QUAL TRATA DAS DIRETRIZES ORÇAMENTARIAS PARA 2009, E AUTORIZA ABERTURA DE CREDITO ADICIONAIS ESPECIAIS NA SECRETYARIA MUNICIPAL DE COORDENAÇÃO E PLANEJAMENTO, NO VALOR DE R$142.059,25</t>
   </si>
   <si>
     <t>29638</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29638/16.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29638/16.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL ESPECIAL NA SECRETARIA MUNICIPAL DE CIDADANIA E ASSISTENCIA SOCIAL, NO VALOR DE R$ 40.000,00</t>
   </si>
   <si>
     <t>29643</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29643/17.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29643/17.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL ESPECIAL NA SECRETARIA MUNICIPAL DE CIDADANIA E ASSISTENCIA SOCIAL, NO VALOR DE R$ 75.000,00</t>
   </si>
   <si>
     <t>29648</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29648/18.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29648/18.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO ARTIGO 3° DA LEI N° 6.370, DE 9 DE ABRILDE 2007, QUE CRIA O CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUNTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BASICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO-FUNDEB</t>
   </si>
   <si>
     <t>29649</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29649/19.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29649/19.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL ESPECIAL NA SECRETARIA MUNICIPAL DE HABITAÇÃO E DESENVOLVIMENTO URBANO, NO VALOR DE R$ 308.700,00</t>
   </si>
   <si>
     <t>29650</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29650/25.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29650/25.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL ESPECIAL NA SECRETARIA MUNICIPAL DA SAUDE, NO VALOR DE R$ 10.000,00</t>
   </si>
   <si>
     <t>29651</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29651/32.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29651/32.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL ESPECIAL NA SECRETARIA MUNICIPAL DE SAUDE, NO VALOR DE R$ 52.000,00</t>
   </si>
   <si>
     <t>29653</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29653/35.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29653/35.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL ESPECIAL NA SECRETARIA MUNICIPAL DE SAUDE, NO VALOR DE R$ 100.000,00</t>
   </si>
   <si>
     <t>29654</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29654/40.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29654/40.pdf</t>
   </si>
   <si>
     <t>INCLUI AÇÃO NO ANEXO DE METAS PRIORITARIAS DA LEI N° 6.121, DE 21/07/2005 QUE DISPOE SOBRE O PLANO PLURIANUAL DO MUNICIPIO PARA O QUADRIENIO 2006/2009 E NO ANEXO DE METAS PRIORITARIAS DA LEI N° 6.609, DE 03/11/2008 QUE DISPOE SOBRE AS DIRETRIZES ORÇAMENTARIAS PARA O EXERCICIO DE 2009 E AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITOS ADICIONAIS ESPECIAIS NA SECRETARIA MUNICIPAL DA SAUDE, NO VALOR DE R$ 29.642,91</t>
   </si>
   <si>
     <t>29655</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29655/43.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29655/43.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITOS ADICIONAIS ESPECIAIS NA SECRETARIA MUNICIPAL DA SAUDE, NO VALOR DE R$ 470.000,00</t>
   </si>
   <si>
     <t>29656</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29656/44.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29656/44.pdf</t>
   </si>
   <si>
     <t>AUTORIZA  O EXECUTIVO MUNICIPAL ABRIR CREDITO ADICIONAIS ESPECIAL NA SECRETARIA MUNICIPAL DE SAUDE, NO VALOR DE R$ 15.000,00</t>
   </si>
   <si>
     <t>29947</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29947/45.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29947/45.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITOS ADICIONAIS ESPECIAIS NA SECRETARIA MUNICIPAL DE SAUDE, NO VALOR DE R$ 267.416,12</t>
   </si>
   <si>
     <t>29949</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29949/51.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29949/51.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N° 6.714, DE 18 DE JUNHO DE 2009</t>
   </si>
   <si>
     <t>29950</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29950/56.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29950/56.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL ABRIR CREDITO ADICIONAL SUPLEMENTAR NO DEPARTAMENTO AUTARQUICO DE TRANSPORTES COLETIVOS, NO VALOR DE R$ 430.000,00</t>
   </si>
   <si>
     <t>29951</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29951/58.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29951/58.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITOS ADICIONAIS SUPLEMENTAR NA SECRETARIA MUNICIPAL DE SAUDE, NO VALOR DE R$ 196.000,00</t>
   </si>
   <si>
     <t>29953</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29953/59.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29953/59.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 2° DA LEI N°6.722, DE 25 DE JUNHO DE 2009</t>
   </si>
   <si>
     <t>29974</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29974/69.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29974/69.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITO  ADICIONAIS SUPLEMENTAR NA SECRETARIA MUNICIPAL DE CIDADANIA E ASSISTENCIA SOCIAL, NO VALOR DE R$ 373.633,12</t>
   </si>
   <si>
     <t>29991</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29991/73.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29991/73.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITOS ADICIONAL ESPECIAL NA SECRETARIA MUNICIPAL DE HABILITAÇÃO E DESENVOLVIMENTO URBANO, NO VALOR DE 100.421,74</t>
   </si>
   <si>
     <t>29998</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29998/74.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29998/74.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL ESPECIAL NA SECRETARIA MUNICIPAL DE SAUDE, NO VALOR DE R$ 363.344,40</t>
   </si>
   <si>
     <t>30192</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30192/76.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30192/76.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAIS ESPECIAIS NA SECRETARIA DO MEIO AMBIENTE, NO VALOR DE R$ 110.000,00</t>
   </si>
   <si>
     <t>30191</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30191/78.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30191/78.pdf</t>
   </si>
   <si>
     <t>ACRESCE AÇÃO NOS ANEXOS DE METAS E PRIORIDADES DA LEI N°6.609, DE 03/11/2008, ALTERADA PELA LEI N°6.613, DE 12/11/2008, QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTARIAS PARA O EXERCICIO DE 2009, E AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL ESPECIAL NA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA, NO VALOR DE R$ 568.000,00</t>
   </si>
   <si>
     <t>30190</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30190/79.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30190/79.pdf</t>
   </si>
   <si>
     <t>ACRESCE AÇÃO NOS ANEXOS DE METAS E PRIORIDADES DA LEI N°6.609, DE 03/11/2008, ALTERADA PELA LEI N°6.613, DE 12/11/2008, QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTARIAS PARA O EXERCICIO DE 2009, E AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL ESPECIAL NA SECRETARIA MUNICIPAL DE CIDADANIA E ASSISTENCIA SOCIAL, NO VALOR DE R$ 4.000,00</t>
   </si>
   <si>
     <t>30189</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30189/80.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30189/80.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL ESPECIAL NA SECRETARIA MUNICIPAL DE CIDADANIA E ASSISTENCIA SOCIAL, NO VALOR DE R$ 10.500,00</t>
   </si>
   <si>
     <t>30188</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30188/81.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30188/81.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL SUPLEMENTAR NA SECRETARIA MUNICIPAL DE SAUDE, NO VALOR DE R$ 60.000,00</t>
   </si>
   <si>
     <t>30187</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30187/82.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30187/82.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL ESPECIAL NA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA, NO VALOR DE R$ 30.000,00</t>
   </si>
   <si>
     <t>30185</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30185/83.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30185/83.pdf</t>
   </si>
   <si>
     <t>ACRESCE AÇÃO NOS ANEXOS DE METAS E PRIORIDADES DA LEI N°6.609, DE 03/11/2008, ALTERADA PELA LEI N°6.613, DE 12/11/2008, QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTARIAS PARA O EXERCICIO DE 2009, E AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL ESPECIAL NA SECRETARIA MUNICIPAL DA FAZENDA, NO VALOR DE R$ 4.878.598,98</t>
   </si>
   <si>
     <t>30186</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30186/84.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30186/84.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPÁL A ABRIR CREDITO ADICIONAL NA SECRETARIA MUNICIPAL DE SAUDE, NO VALOR DE R$ 60.000,00</t>
   </si>
   <si>
     <t>30184</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30184/85.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30184/85.pdf</t>
   </si>
   <si>
     <t>ACRESCE AÇÃO NOS ANEXOS DE METAS E PRIORIDADES DA LEI N°6.609, DE 03/11/2008, ALTERADA PELA LEI N°6.613, DE 12/11/2008, QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTARIAS PARA O EXERCICIO DE 2009, E AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL ESPECIAL NA SECRETARIA MUNICIPAL AGRICULTURA, NO VALOR DE R$ 117.000,00</t>
   </si>
   <si>
     <t>30182</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30182/86.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30182/86.pdf</t>
   </si>
   <si>
     <t>ACRESCE RUBRICA NOS ANEXOS DE METAS E PRIORIDADES DA LEI N°6.609, DE 03/11/2008, ALTERADA PELA LEI N°6.613, DE 12/11/2008, QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTARIAS PARA O EXERCICIO DE 2009, E AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL ESPECIAL NA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA, NO VALOR DE R$ 450.000,00</t>
   </si>
   <si>
     <t>30181</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30181/87.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30181/87.pdf</t>
   </si>
   <si>
     <t>ACRESCE AÇÃO NOS ANEXOS DE METAS E PRIORIDADES DA LEI N°6.609, DE 03/11/2008, ALTERADA PELA LEI N°6.613, DE 12/11/2008, QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTARIAS PARA O EXERCICIO DE 2009, E AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL ESPECIAL NA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA, NO VALOR DE R$ 320.000,00</t>
   </si>
   <si>
     <t>30068</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30068/88.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30068/88.pdf</t>
   </si>
   <si>
     <t>ACRESCE AÇÃO NOS ANEXOS DE METAS E PROPRIEDADES DA LEI N°6.609, DE 3/11/2008, ALTERADA PELA LEI N° 6.613, DE 12/11/2008, QUE DISPOE SOBRE AS DIRETRIZES ORÇAMENTARIAS PARA O EXERCICIO DE 2009, E AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL ESPECIAL NA SECRETARIA MUNICIPAL DE CIDADANIA E ASSISTENCIA SOCIAL, NO VALOR DE R$ 300.000,00</t>
   </si>
   <si>
     <t>30061</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30061/93.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30061/93.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI N° 6.753, DE SETEMBRO DE 2009</t>
   </si>
   <si>
     <t>30060</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30060/103.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30060/103.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITOS ADICIONAIS ESPECIAIS NAS SECRETARIAS MUNICIPAIS DA FAZENDA, OBRAS E VIAÇÕES, AGRICULTURA, SERVIÇOS URBANOS E SECRETARIA ESPECIAL DO CASSINO, NO VALOR DE R$ 260.200,00</t>
   </si>
   <si>
     <t>30058</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30058/105.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30058/105.pdf</t>
   </si>
   <si>
     <t>ALTERA NOMENCLATURA DE UNIDADES ORÇAMENTARIAS E ACRESCE AÇOES NOS ANEXOS DE METAS E PRIORIDADES DA LEI N°6.621, DE 21/072005, QUE DISPOE SOBRE O PLANO PLURIANUAL DO MUNICIPIO PARA O QUADRIENIO 2006/2009 E NOS ANEXOS DE METAS E PRIORIDADES DA LEI N°6.609, DE 3/11/2008, ALTERADA PELA LEI N° 6.613, DE 12/11/2008, QUE DISPOE SOBRE AS DIRETRIZES ORÇAMENTARIAS PARA O EXERCICIO DE 2009, E AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL ESPECIAL NA SECRETARIA MUNICIPAL DE CIDADANIA E ASSISTENCIA SOCIAL, NO VALOR DE R$ 11.500,00</t>
   </si>
   <si>
     <t>30055</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30055/113.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30055/113.pdf</t>
   </si>
   <si>
     <t>ACRESCE AÇÃO NOS ANEXOS DE METAS E PROPRIEDADES DA LEI N°6.609, DE 3/11/2008, ALTERADA PELA LEI N° 6.613, DE 12/11/2008, QUE DISPOE SOBRE AS DIRETRIZES ORÇAMENTARIAS PARA O EXERCICIO DE 2009, E AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL ESPECIAL NA SECRETARIA MUNICIPAL DE CIDADANIA E ASSISTENCIA SOCIAL, NO VALOR DE R$ 110.500,00</t>
   </si>
   <si>
     <t>30051</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30051/114.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30051/114.pdf</t>
   </si>
   <si>
     <t>ACRESCE AÇÃO NOS ANEXOS DE METAS E PROPRIEDADES DA LEI N°6.609, DE 3/11/2008, ALTERADA PELA LEI N° 6.613, DE 12/11/2008, QUE DISPOE SOBRE AS DIRETRIZES ORÇAMENTARIAS PARA O EXERCICIO DE 2009, E AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL ESPECIAL NA SECRETARIA MUNICIPAL DE CIDADANIA E ASSISTENCIA SOCIAL, NO VALOR DE R$ 86.400,00</t>
   </si>
   <si>
     <t>30043</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30043/136.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30043/136.pdf</t>
   </si>
   <si>
     <t>ACRESCE AÇÃO NOS ANEXOS DE METAS E PROPRIEDADES DA LEI N°6.609, DE 3/11/2008, ALTERADA PELA LEI N° 6.613, DE 12/11/2008, QUE DISPOE SOBRE AS DIRETRIZES ORÇAMENTARIAS PARA O EXERCICIO DE 2009, E AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL ESPECIAL NA SECRETARIA MUNICIPAL DE CIDADANIA E ASSISTENCIA SOCIAL, NO VALOR DE R$ 370.000,00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -873,68 +873,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29573/5.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29587/6.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29624/11.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29606/15.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29638/16.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29643/17.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29648/18.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29649/19.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29650/25.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29651/32.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29653/35.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29654/40.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29655/43.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29656/44.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29947/45.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29949/51.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29950/56.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29951/58.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29953/59.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29974/69.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29991/73.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29998/74.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30192/76.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30191/78.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30190/79.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30189/80.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30188/81.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30187/82.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30185/83.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30186/84.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30184/85.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30182/86.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30181/87.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30068/88.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30061/93.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30060/103.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30058/105.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30055/113.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30051/114.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30043/136.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29573/5.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29587/6.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29624/11.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29606/15.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29638/16.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29643/17.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29648/18.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29649/19.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29650/25.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29651/32.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29653/35.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29654/40.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29655/43.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29656/44.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29947/45.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29949/51.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29950/56.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29951/58.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29953/59.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29974/69.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29991/73.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29998/74.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30192/76.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30191/78.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30190/79.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30189/80.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30188/81.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30187/82.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30185/83.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30186/84.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30184/85.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30182/86.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30181/87.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30068/88.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30061/93.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30060/103.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30058/105.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30055/113.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30051/114.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/30043/136.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="80.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="79.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>