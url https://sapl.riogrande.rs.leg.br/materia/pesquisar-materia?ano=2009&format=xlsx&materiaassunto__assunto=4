--- v0 (2026-01-14)
+++ v1 (2026-04-21)
@@ -54,198 +54,198 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>29066</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29066/2.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29066/2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICIPIO DO RIO GRANDE A DOAR EM DOMINIO UTIL DE UM TERRENO PARA A ASSOCIAÇÃO OBRA MISSIONARIA VIRGEM DO CARMO PEREGRINA.</t>
   </si>
   <si>
     <t>29065</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29065/8.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29065/8.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR DOAÇÕES DE AREA AO ESTADO DO RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>29064</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29064/36.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29064/36.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DESAFETAÇÃO DE AREAS PUBLICAS E A DOAÇÃO DAS AREAS REMANESCENTES AO TRIBUNAL REGIONAL DO TRABALHO DA 4° REGIÃO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>29062</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29062/37.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29062/37.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A DESAFETAR PARTE DA AREA DESTINADA A PRAÇAS NO LOTEAMENTO DENOMINADOS VILA QUINTINHA, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>29061</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29061/92.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29061/92.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICIPIO A FIRMAR TERMOS DE CONCESSÃO DE DIREITO REAL DE USO DE AREA PUBLICA COM A COMPANHIA RIOGRANDENSE DE SANEAMENTO - CORSAN, DESTINADA AO RESERVATORIO ELEVADO E DAS OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>29059</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29059/101.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29059/101.pdf</t>
   </si>
   <si>
     <t>CRIA AREAS ESPECIAIS DE INTERESSE SOCIAL E ESTABELECE REGIME URBANISTICO PARA A AREA FUNCIONAL AF 8</t>
   </si>
   <si>
     <t>29058</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29058/102.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29058/102.pdf</t>
   </si>
   <si>
     <t>CRIA AREA ESPECIAIS DE INTERESSE SOCIAL E DISPOE SOBRE A REGULAMENTAÇÃO DE CRITERIOS PARA COMERCIALIZAÇÃO DAS UNIDADES HABITACIONAIS A SEREM CONTRUIDAS NAS MESMAS.</t>
   </si>
   <si>
     <t>29056</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29056/104.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29056/104.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICIPIO A RECEBER UMA AREA URBANA, A TITULO DE DOAÇÃO, DA UNIÃO SUL BRASILEIRA DE EDUCAÇÃO E ENSINO - USBEE.</t>
   </si>
   <si>
     <t>29055</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29055/106.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29055/106.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR DOAÇÃO DE AREA A SOCIEDADE BENEFICENTE ISLÂMICA ARABE PALESTINA BRASILEIRA  DE RIO GRANDE</t>
   </si>
   <si>
     <t>29050</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29050/131.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29050/131.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR TERMOS DE CONCESSÃO DE USO DE AREA PUBLICA DO MUNICIPIO COM A EMPRESA INDUSTRIA E COMERCIO DE PESCADOS DA ILHA LTDA</t>
   </si>
   <si>
     <t>29049</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>PLV</t>
   </si>
   <si>
     <t>Projeto de Lei de Vereador</t>
   </si>
   <si>
     <t>Vereador Francisco Spotorno</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29049/89.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29049/89.pdf</t>
   </si>
   <si>
     <t>O PRESENTE PROJETO DE LEI TRATA DA INALIENABILIDADE DAS AREAS PUBLICAS E BENS DOADOS PELO MUNICIPIO.</t>
   </si>
   <si>
     <t>29053</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29053/1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29053/1.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA AO PROJETO DE LEI N° 102.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -552,68 +552,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29066/2.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29065/8.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29064/36.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29062/37.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29061/92.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29059/101.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29058/102.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29056/104.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29055/106.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29050/131.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29049/89.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29053/1.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29066/2.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29065/8.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29064/36.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29062/37.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29061/92.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29059/101.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29058/102.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29056/104.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29055/106.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29050/131.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29049/89.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2009/29053/1.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="26.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="80.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="79.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="210.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>