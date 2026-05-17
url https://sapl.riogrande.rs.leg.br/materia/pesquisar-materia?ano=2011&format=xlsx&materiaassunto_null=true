--- v0 (2026-01-15)
+++ v1 (2026-05-17)
@@ -54,15344 +54,15344 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>22080</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22080/ple_03.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22080/ple_03.pdf</t>
   </si>
   <si>
     <t>CONCEDE REPOSICAO SALARIAL NOS VENCIMENTOS DOS SERVIDORES MUNICIPAIS_x000D_
 ATIVOS, INATIVOS E PENSIONISTAS.</t>
   </si>
   <si>
     <t>22168</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22168/ple_06.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22168/ple_06.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A ABERTURA DE CREDITO ADICIONAL ESPECIAL_x000D_
 NO GABINETE DO PREFEITO, OBJETIVANDO OBRAS DE RECUPERACAO DE PREDIO PUBLICO_x000D_
 PARA INSTALACAO DO GABINETE DE GESTAO INTEGRADA MUNICIPAL DE SEGURANCA PUBLICA,_x000D_
 NO VALOR DE R$ 337.435,96.</t>
   </si>
   <si>
     <t>22089</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22089/ple_07.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22089/ple_07.pdf</t>
   </si>
   <si>
     <t>ACRESCE ACOES NO ANEXO DE METAS E PRIORIDADES DA LEI N°_x000D_
 6.727, DE 07/07/09, QUE DISPOE SOBRE O PLANO PLURIANUAL DO MUNICIPIO DO RIO_x000D_
 GRANDE PARA O QUADRIENIO 2010/2013 E NO ANEXO DE METAS DA LEI N° 6.933, DE_x000D_
 30/09/10, QUE DISPOE SOBRE AS DIRETRIZES ORCAMENTARIAS DO MUNICIPIO DO RIO_x000D_
 GRANDE PARA O EXERCICIO DE 2011 E AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR_x000D_
 CREDITOS ADICIONAIS ESPECIAIS NO GABINETE DO PREFEITO, NO VALOR DE R$_x000D_
 793.795,08.</t>
   </si>
   <si>
     <t>22079</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22079/ple_08.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22079/ple_08.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO NO QUADRO DE PROVIMENTO EFETIVO DA LEI No_x000D_
 5.820, DE 07 DE NOVEMBRO DE 2003.</t>
   </si>
   <si>
     <t>22078</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22078/ple_09.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22078/ple_09.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS NO QUADRO DE PROVIMENTO EFETIVO DO_x000D_
 SERVICO PUBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>22167</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22167/ple_12.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22167/ple_12.pdf</t>
   </si>
   <si>
     <t>ACRESCE ACOES NO ANEXO DE METAS E PRIORIDADES DA LEI N°_x000D_
 6.727, DE 07/07/09, QUE DISPOE SOBRE O PLANO PLURIANUAL DO MUNICIPIO DO RIO_x000D_
 GRANDE PARA O QUADRIENIO 2010/2013 E NO ANEXO DE METAS E PRIORIDADES DA LEI N°_x000D_
 6.933 DE 30/09/2010, QUE DISPOE SOBRE AS DIRETRIZES ORCAMENTARIAS DO MUNICIPIO_x000D_
 DO RIO GRANDE PARA O EXERCICIO DE 2011, E AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 ABRIR CREDITOS ADICIONAIS ESPECIAIS NA SECRETARIA MUNICIPAL DE CIDADANIA E_x000D_
 ASSISTENCIA SOCIAL, NO VALOR DE R$ 108.700,00.</t>
   </si>
   <si>
     <t>22166</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22166/ple_17.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22166/ple_17.pdf</t>
   </si>
   <si>
     <t>ACRESCE ACOES NO ANEXO DE METAS E PRIORIDADES DA LEI_x000D_
 N° 6.727, DE 07/07/09, QUE DISPOE SOBRE O PLANO PLURIANUAL DO MUNICIPIO DO RIO_x000D_
 GRANDE PARA O QUADRIENIO 2010/2013 E NO ANEXO DE METAS E PRIORIDADES DA LEI N°_x000D_
 6.933 DE 30/09/2010, QUE DISPOE SOBRE AS DIRETRIZES ORCAMENTARIAS DO MUNICIPIO_x000D_
 DO RIO GRANDE PARA O EXERCICIO DE 2011, E AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 ABRIR CREDITO ADICIONAL ESPECIAL NA SECRETARIA MUNICIPAL DA SEGURANCA, DOS_x000D_
 TRANSPORTES E DO TRANSITO, NO VALOR DE R$ 30.000,00.</t>
   </si>
   <si>
     <t>22088</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22088/ple_18.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22088/ple_18.pdf</t>
   </si>
   <si>
     <t>ACRESCE ACOES NO ANEXO DE METAS E PRIORIDADES DA LEI N°_x000D_
 6.727, DE 07/07/09, QUE DISPOE SOBRE O PLANO PLURIANUAL DO MUNICIPIO DO RIO_x000D_
 GRANDE PARA O QUADRIENIO 2010/2013 E NO ANEXO DE METAS E PRIORIDADES DA LEI N°_x000D_
 6.933 DE 30/09/2010, QUE DISPOE SOBRE AS DIRETRIZES ORCAMENTARIAS DO MUNICIPIO_x000D_
 DO RIO GRANDE PARA O EXERCICIO DE 2011, E AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 ABRIR CREDITO ADICIONAL ESPECIAL NA PREVIRG, NO VALOR DE R$ 465.000,00.</t>
   </si>
   <si>
     <t>22104</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22104/ple_20.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22104/ple_20.pdf</t>
   </si>
   <si>
     <t>ASSEGURA A PESSOA PORTADORA DE DEFICIÊNCIA O DIREITO_x000D_
 AO PASSE NO TRANSPORTE COLETIVO DO MUNICÍPIO DO RIO GRANDE E DA OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>22165</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22165/ple_26.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22165/ple_26.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A ABERTURA DE CREDITO ADICIONAL ESPECIAL_x000D_
 NA SECRETARIA MUNICIPAL DE TURISMO, ESPORTE E LAZER, NO VALOR DE R$ 50.000,00.</t>
   </si>
   <si>
     <t>22164</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22164/ple_27.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22164/ple_27.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A ABERTURA DE CREDITO ADICIONAL_x000D_
 SUPLEMENTAR NO GABINETE DO PREFEITO, NO VALOR DE R$ 1.112.494,00.</t>
   </si>
   <si>
     <t>22163</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22163/ple_28.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22163/ple_28.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A ABERTURA DE CREDITO ADICIONAL ESPECIAL_x000D_
 NA SECRETARIA MUNICIPAL DE OBRAS E VIACAO, NO VALOR DE R$ 212.632,42.</t>
   </si>
   <si>
     <t>22162</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22162/ple_29.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22162/ple_29.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A ABERTURA DE CREDITO ADICIONAL_x000D_
 SUPLEMENTAR NA SECRETARIA MUNICIPAL DE OBRAS E VIACAO, NO VALOR DE R$_x000D_
 9.027.010,21.</t>
   </si>
   <si>
     <t>22161</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22161/ple_30.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22161/ple_30.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A ABERTURA DE CREDITOS ADICIONAIS_x000D_
 ESPECIAIS NO GABINETE DO PREFEITO, NO VALOR DE R$ 182.000,00.</t>
   </si>
   <si>
     <t>22157</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22157/ple_34.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22157/ple_34.pdf</t>
   </si>
   <si>
     <t>ACRESCE ACOES NO ANEXO DE METAS E PRIORIDADES DA LEI_x000D_
 N° 6.727, DE 07/07/09, QUE DISPOE SOBRE O PLANO PLURIANUAL DO MUNICIPIO DO RIO_x000D_
 GRANDE PARA O QUADRIENIO 2010/2013 E NO ANEXO DE METAS E PRIORIDADES DA LEI N°_x000D_
 6.933 DE 30/09/2010, QUE DISPOE SOBRE AS DIRETRIZES ORCAMENTARIAS DO MUNICIPIO_x000D_
 DO RIO GRANDE PARA O EXERCICIO DE 2011, E AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 ABRIR CREDITOS ADICIONAIS ESPECIAIS NA SECRETARIA MUNICIPAL DE EDUCACAO E_x000D_
 CULTURA, NO VALOR DE R$ 198.000,00.</t>
   </si>
   <si>
     <t>22087</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22087/ple_36.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22087/ple_36.pdf</t>
   </si>
   <si>
     <t>ACRESCE ACOES NO ANEXO DE METAS E PRIORIDADES DA LEI N°_x000D_
 6.727, DE 07/07/09, QUE DISPOE SOBRE O PLANO PLURIANUAL DO MUNICIPIO DO RIO_x000D_
 GRANDE PARA O QUADRIENIO 2010/2013 E NO ANEXO DE METAS E PRIORIDADES DA LEI N°_x000D_
 6.933 DE 30/09/2010, QUE DISPOE SOBRE AS DIRETRIZES ORCAMENTARIAS DO MUNICIPIO_x000D_
 DO RIO GRANDE PARA O EXERCICIO DE 2011, E AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 ABRIR CREDITO ADICIONAL ESPECIAL NA SECRETARIA MUNICIPAL DE EDUCACAO E CULTURA,_x000D_
 NO VALOR DE R$ 580.000,00.</t>
   </si>
   <si>
     <t>22086</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22086/ple_37.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22086/ple_37.pdf</t>
   </si>
   <si>
     <t>ACRESCE ACOES NO ANEXO DE METAS E PRIORIDADES DA LEI N°_x000D_
 6.727, DE 07/07/09, QUE DISPOE SOBRE O PLANO PLURIANUAL DO MUNICIPIO DO RIO_x000D_
 GRANDE PARA O QUADRIENIO 2010/2013 E NO ANEXO DE METAS E PRIORIDADES DA LEI N°_x000D_
 6.933 DE 30/09/2010, QUE DISPOE SOBRE AS DIRETRIZES ORCAMENTARIAS DO MUNICIPIO_x000D_
 DO RIO GRANDE PARA O EXERCICIO DE 2011, E AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 ABRIR CREDITO ADICIONAL ESPECIAL NA SECRETARIA MUNICIPAL DE EDUCACAO E CULTURA,_x000D_
 NO VALOR DE R$ 325.000,00.</t>
   </si>
   <si>
     <t>22055</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22055/ple_45.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22055/ple_45.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR_x000D_
 EMERGENCIALMENTE, 08 MOTORISTAS PARA ATUAREM NA SECRETARIA MUNICIPAL DA SAUDE.</t>
   </si>
   <si>
     <t>22054</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22054/ple_46.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22054/ple_46.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR_x000D_
 EMERGENCIALMENTE POR TEMPO DETERMINADO, SEIS MEDICOS PARA ATUAREM NAS EQUIPES_x000D_
 DE SAUDE DA FAMILIA</t>
   </si>
   <si>
     <t>22053</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22053/ple_47.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22053/ple_47.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR_x000D_
 TEMPORARIAMENTE POR EXCEPCIONAL INTERESSE PUBLICO 70 (SETENTA) AGENTES DE_x000D_
 COMBATE AS ENDEMIAS, E 02 (DOIS) BIOLOGOS PARA ACOES DE COMBATE AO Aedes_x000D_
 aegypti.</t>
   </si>
   <si>
     <t>22156</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22156/ple_49.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22156/ple_49.pdf</t>
   </si>
   <si>
     <t>ACRESCE ACOES NO ANEXO DE METAS E PRIORIDADES DA LEI N°_x000D_
 6.727, DE 07/07/09, QUE DISPOE SOBRE O PLANO PLURIANUAL DO MUNICIPIO DO RIO_x000D_
 GRANDE PARA O QUADRIENIO 2010/2013 E NO ANEXO DE METAS E PRIORIDADES DA LEI N°_x000D_
 6.933 DE 30/09/2010, QUE DISPOE SOBRE AS DIRETRIZES ORCAMENTARIAS DO MUNICIPIO_x000D_
 DO RIO GRANDE PARA O EXERCICIO DE 2011, E AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 ABRIR CREDITO ADICIONAL ESPECIAL NA SECRETARIA MUNICIPAL DE OBRAS E VIACAO, NO_x000D_
 VALOR DE R$ 245.850,00. (REPAVIMENTACAO DA RUA COMENDADOR VASCO VIEIRA DA_x000D_
 FONSECA)</t>
   </si>
   <si>
     <t>22221</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22221/ple_51.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22221/ple_51.pdf</t>
   </si>
   <si>
     <t>CRIA O NUCLEO DE APOIO AS EQUIPES DE SAUDE DA FAMILIA_x000D_
 (NASF), DA SECRETARIA MUNICIPAL DA SAUDE E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>22077</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22077/ple_53.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22077/ple_53.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR_x000D_
 EMERGENCIALMENTE POR TEMPO DETERMINADO 02 DOIS) MEDICOS PSIQUIATRAS.</t>
   </si>
   <si>
     <t>22076</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22076/ple_56.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22076/ple_56.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR_x000D_
 EMERGENCIALMENTE 01 PROFISSIONAL MEDICO PARA ATUAR NO SERVICO DE ATENDIMENTO_x000D_
 MOVEL DE URGENCIA (SAMU 192)</t>
   </si>
   <si>
     <t>22075</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22075/ple_57.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22075/ple_57.pdf</t>
   </si>
   <si>
     <t>ALTERA O § 1o DO ARTIGO 2o DA LEI 6.738, DE_x000D_
 19/08/2009. (CRIA GRATIFICAÇÃO PARA PROFISSIONAIS DA SAÚDE - SAMU)</t>
   </si>
   <si>
     <t>22090</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22090/ple_62.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22090/ple_62.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO II, DO PARAGRAFO 1° DO ARTIGO 93 DA_x000D_
 LEI MUNICIPAL No 6.585, DE 20 DE AGOSTO DE 2008, ACRESCENTANDO ALINEAS. (AREAS_x000D_
 DE PRESERVACAO PERMANENTE)</t>
   </si>
   <si>
     <t>22155</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22155/ple_66.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22155/ple_66.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A ABERTURA DE CREDITO ADICIONAL ESPECIAL_x000D_
 NA SECRETARIA MUNICIPAL DE TURISMO, ESPORTE E LAZER, NO VALOR DE R$ 35.000,00.</t>
   </si>
   <si>
     <t>22154</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22154/ple_67.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22154/ple_67.pdf</t>
   </si>
   <si>
     <t>ACRESCE ACOES NO ANEXO DE METAS E PRIORIDADES DA LEI N°_x000D_
 6.727, DE 07/07/09, QUE DISPOE SOBRE O PLANO PLURIANUAL DO MUNICIPIO DO RIO_x000D_
 GRANDE PARA O QUADRIENIO 2010/2013 E NO ANEXO DE METAS E PRIORIDADES DA LEI N°_x000D_
 6.933 DE 30/09/2010, QUE DISPOE SOBRE AS DIRETRIZES ORCAMENTARIAS DO MUNICIPIO_x000D_
 DO RIO GRANDE PARA O EXERCICIO DE 2011, E AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 ABRIR CREDITO ADICIONAL SUPLEMENTAR NA SECRETARIA MUNICIPAL DE OBRAS E VIACAO,_x000D_
 NO VALOR DE R$ 3.229.460,06.</t>
   </si>
   <si>
     <t>22074</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22074/ple_68.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22074/ple_68.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS NO QUADRO DE PROVIMENTO EFETIVO DA LEI No_x000D_
 5.820, DE 07 DE NOVEMBRO DE 2003.</t>
   </si>
   <si>
     <t>22153</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22153/ple_71.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22153/ple_71.pdf</t>
   </si>
   <si>
     <t>ACRESCE ACOES NO ANEXO DE METAS E PRIORIDADES DA LEI No_x000D_
 6.933 DE 30/09/2010, QUE DISPOE SOBRE AS DIRETRIZES ORCAMENTARIAS DO MUNICIPIO_x000D_
 DO RIO GRANDE PARA O EXERCICIO DE 2011, E AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 ABRIR CREDITO ADICIONAL ESPECIAL NA SECRETARIA MUNICIPAL DE SERVICOS URBANOS,_x000D_
 NO VALOR DE R$ 16.561,33</t>
   </si>
   <si>
     <t>22072</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22072/ple_73.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22072/ple_73.pdf</t>
   </si>
   <si>
     <t>22152</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22152/ple_74.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22152/ple_74.pdf</t>
   </si>
   <si>
     <t>ACRESCE ACOES NO ANEXO DE METAS E PRIORIDADES DA LEI No_x000D_
 6.727, DE 07/07/2009, QUE DISPOE SOBRE O PLANO PLURIANUAL DO MUNICIPIO DO RIO_x000D_
 GRANDE PARA O QUADRIENIO 2010/2013 E NO ANEXO DE METAS E PRIORIDADES DA LEI No_x000D_
 6.933 DE 30/09/2010, QUE DISPOE SOBRE AS DIRETRIZES ORCAMENTARIAS DO MUNICIPIO_x000D_
 DO RIO GRANDE PARA O EXERCICIO DE 2011, E AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 ABRIR CREDITO ADICIONAL ESPECIAL, NA SECRETARIA MUNICIPAL DA SEGURANCA, DOS_x000D_
 TRANSPORTES E DO TRANSITO, NO VALOR DE R$ 1.500.000,00.</t>
   </si>
   <si>
     <t>22003</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22003/plv_75.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22003/plv_75.pdf</t>
   </si>
   <si>
     <t>DECLARA O SESC RIO GRANDE - PROGRAMA MESA BRASIL COMO_x000D_
 DE UTILIDADE PUBLICA.</t>
   </si>
   <si>
     <t>22148</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22148/ple_77.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22148/ple_77.pdf</t>
   </si>
   <si>
     <t>ACRESCE ACOES NO ANEXO DE METAS E PRIORIDADES DA LEI_x000D_
 N° 6.727, DE 07/07/2009, QUE DISPOE SOBRE O PLANO PLURIANUAL DO MUNICIPIO DO_x000D_
 RIO GRANDE PARA O QUADRIENIO 2010/2013 E NO ANEXO DE METAS E PRIORIDADES DA LEI_x000D_
 N° 6.933 DE 30/09/2010, QUE DISPOE SOBRE AS DIRETRIZES ORCAMENTARIAS DO_x000D_
 MUNICIPIO DO RIO GRANDE PARA O EXERCICIO DE 2011, E AUTORIZA O EXECUTIVO_x000D_
 MUNICIPAL A ABRIR CREDITO ADICIONAL ESPECIAL NA PREVIDENCIA DO RIO GRANDE, NO_x000D_
 VALOR DE R$ 30.000,00.</t>
   </si>
   <si>
     <t>22092</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22092/ple_78.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22092/ple_78.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDACAO E ACRESCENTA PARAGRAFO AO ART. 7o DA_x000D_
 LEI 6.701/2009 E REVOGA A LEI 6.946/2010 (INTEGRANTES DO GABINETE DE GESTAO_x000D_
 INTEGRADA MUNICIPAL)</t>
   </si>
   <si>
     <t>22071</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22071/ple_79.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22071/ple_79.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR_x000D_
 EMERGENCIALMENTE 04 (QUATRO) ENGENHEIROS CIVIS</t>
   </si>
   <si>
     <t>22070</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22070/ple_80.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22070/ple_80.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS DE PROVIMENTO EFETIVO NA LEI N?7 5.820, DE_x000D_
 07 DE NOVEMBRO DE 2003. (10 AGENTES DE TRANSITO)</t>
   </si>
   <si>
     <t>22144</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22144/ple_82.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22144/ple_82.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITO_x000D_
 ADICIONAL ESPECIAL NA SECRETARIA MUNICIPAL DE HABITACAO E DESENVOLVIMENTO_x000D_
 URBANO, NO VALOR DE R$ 121.491,52. (REMANEJO FAMILIAS BGV)</t>
   </si>
   <si>
     <t>22069</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22069/ple_83.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22069/ple_83.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS NO QUADRO DE PROVIMENTO EFETIVO DA LEI No_x000D_
 5.820, DE 07 DE NOVEMBRO DE 2003. (FISCAL AMBIENTAL (3)</t>
   </si>
   <si>
     <t>22140</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22140/ple_85.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22140/ple_85.pdf</t>
   </si>
   <si>
     <t>ACRESCE ACOES NO ANEXO DE METAS E PRIORIDADES DA LEI N°_x000D_
 6.727, DE 07/07/2009, QUE DISPOE SOBRE O PLANO PLURIANUAL DO MUNICIPIO DO RIO_x000D_
 GRANDE PARA O QUADRIENIO 2010/2013 E NO ANEXO DE METAS E PRIORIDADES DA LEI N°_x000D_
 6.933 DE 30/09/2010, QUE DISPOE SOBRE AS DIRETRIZES ORCAMENTARIAS DO MUNICIPIO_x000D_
 DO RIO GRANDE PARA O EXERCICIO DE 2011, E AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 ABRIR CREDITO ADICIONAL ESPECIAL NO GABINETE DO PREFEITO, NO VALOR DE R$_x000D_
 101.827,19. (PROCON)</t>
   </si>
   <si>
     <t>22139</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22139/ple_86.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22139/ple_86.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITO_x000D_
 ADICIONAL SUPLEMENTAR NA SECRETARIA MUNICIPAL DA SAUDE, NO VALOR DE R$_x000D_
 2.000.593,00. (FAHERG)</t>
   </si>
   <si>
     <t>22068</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22068/ple_87.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22068/ple_87.pdf</t>
   </si>
   <si>
     <t>CRIA A GRATIFICACAO AOS SERVIDORES LOTADOS NO NUCLEO_x000D_
 DE APOIO A SAUDE DA FAMILIA - NASF, DA SECRETARIA MUNICIPAL DA SAUDE E DA_x000D_
 OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>22067</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22067/ple_89.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22067/ple_89.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A APLICACAO DA TABELA CONSTANTE NO ANEXO I DA_x000D_
 LEI MUNICIPAL No 7.047/11 AOS MESES DE JANEIRO, FEVEREIRO, MARCO E ABRIL DE_x000D_
 2011.</t>
   </si>
   <si>
     <t>22138</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22138/ple_91.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22138/ple_91.pdf</t>
   </si>
   <si>
     <t>ACRESCE ACOES NO ANEXO DE METAS E PRIORIDADES DA LEI N°_x000D_
 6.727, DE 07/07/2009, QUE DISPOE SOBRE O PLANO PLURIANUAL DO MUNICIPIO DO RIO_x000D_
 GRANDE PARA O QUADRIENIO 2010/2013 E NO ANEXO DE METAS E PRIORIDADES DA LEI N°_x000D_
 6.933 DE 30/09/2010, QUE DISPOE SOBRE AS DIRETRIZES ORCAMENTARIAS DO MUNICIPIO_x000D_
 DO RIO GRANDE PARA O EXERCICIO DE 2011, E AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 ABRIR CREDITO ADICIONAL ESPECIAL NA SECRETARIA MUNICIPAL DO MEIO AMBIENTE, NO_x000D_
 VALOR DE R$ 132.489,58. (PLANO DE SANEAMENTO BASICO)</t>
   </si>
   <si>
     <t>22066</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22066/ple_92.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22066/ple_92.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE NO VENCIMENTO BASICO DOS SERVIDORES_x000D_
 MUNICIPAIS CONSTANTES NO ANEXO "A" DA LEI No 5820/2003 E DA OUTRAS_x000D_
 PROVIDENCIAS.</t>
   </si>
   <si>
     <t>22065</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22065/ple_93.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22065/ple_93.pdf</t>
   </si>
   <si>
     <t>FIXA A REMUNERACAO A EMPREGADOS PUBLICOS DE AGENTES_x000D_
 COMUNITARIOS DE SAUDE E ENDEMIAS E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>22064</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22064/ple_94.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22064/ple_94.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO DE PROVIMENTO EFETIVO NA LEI No 5.820, DE 07_x000D_
 DE NOVEMBRO DE 2003. (MEDICOS GINECOLOGISTA E OBSTETRA)</t>
   </si>
   <si>
     <t>22137</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22137/ple_95.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22137/ple_95.pdf</t>
   </si>
   <si>
     <t>ACRESCE ACOES NO ANEXO DE METAS E PRIORIDADES DA LEI_x000D_
 N° 6.727, DE 07/07/2009, QUE DISPOE SOBRE O PLANO PLURIANUAL DO MUNICIPIO DO_x000D_
 RIO GRANDE PARA O QUADRIENIO 2010/2013 E NO ANEXO DE METAS E PRIORIDADES DA LEI_x000D_
 N° 6.933 DE 30/09/2010, QUE DISPOE SOBRE AS DIRETRIZES ORCAMENTARIAS DO_x000D_
 MUNICIPIO DO RIO GRANDE PARA O EXERCICIO DE 2011, E AUTORIZA O EXECUTIVO_x000D_
 MUNICIPAL A ABRIR CREDITO ADICIONAL ESPECIAL NA SECRETARIA MUNICIPAL DE OBRAS E_x000D_
 VIACAO, NO VALOR DE R$ 267.228,26.</t>
   </si>
   <si>
     <t>22136</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22136/ple_96.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22136/ple_96.pdf</t>
   </si>
   <si>
     <t>ACRESCE ACOES NO ANEXO DE METAS E PRIORIDADES DA LEI N°_x000D_
 6.727, DE 07/07/2009, QUE DISPOE SOBRE O PLANO PLURIANUAL DO MUNICIPIO DO RIO_x000D_
 GRANDE PARA O QUADRIENIO 2010/2013 E NO ANEXO DE METAS E PRIORIDADES DA LEI N°_x000D_
 6.933 DE 30/09/2010, QUE DISPOE SOBRE AS DIRETRIZES ORCAMENTARIAS DO MUNICIPIO_x000D_
 DO RIO GRANDE PARA O EXERCICIO DE 2011, E AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 ABRIR CREDITO ADICIONAL ESPECIAL NA SECRETARIA MUNICIPAL DE CIDADANIA E_x000D_
 ASSISTENCIA SOCIAL, NO VALOR DE R$ 24.000,00.</t>
   </si>
   <si>
     <t>22135</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22135/ple_99.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22135/ple_99.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITO_x000D_
 ADICIONAL ESPECIAL NA SECRETARIA MUNICIPAL DE CIDADANIA E ASSISTENCIA SOCIAL,_x000D_
 NO VALOR DE R$ 8.525,00. (CURSOS P/CONSELHEIROS TUTELARES)</t>
   </si>
   <si>
     <t>22134</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22134/ple_100.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22134/ple_100.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITOS_x000D_
 ADICIONAIS SUPLEMENTARES NA SECRETARIA MUNICIPAL DE ADMINISTRACAO E NA_x000D_
 SECRETARIA MUNICIPAL DE SERVICOS URBANOS, NO VALOR DE R$ 8.825,700,00.</t>
   </si>
   <si>
     <t>22133</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22133/ple_101.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22133/ple_101.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITOS_x000D_
 ADICIONAIS SUPLEMENTARES NA SECRETARIA MUNICIPAL DE EDUCACAO E CULTURA, NO_x000D_
 VALOR DE R$ 6.635.516,23</t>
   </si>
   <si>
     <t>22132</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22132/ple_102.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22132/ple_102.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITOS_x000D_
 ADICIONAIS SUPLEMENTARES NA SECRETARIA MUNICIPAL DA SAUDE, NO VALOR DE R$_x000D_
 646.800,00.</t>
   </si>
   <si>
     <t>22130</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22130/ple_103.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22130/ple_103.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITOS_x000D_
 ADICIONAIS SUPLEMENTARES NA SECRETARIA MUNICIPAL DA SAUDE, NO VALOR DE R$_x000D_
 1.153.700,00.</t>
   </si>
   <si>
     <t>22129</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22129/ple_104.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22129/ple_104.pdf</t>
   </si>
   <si>
     <t>ACRESCE ACOES NO ANEXO DE METAS E PRIORIDADES DA LEI N°_x000D_
 6.727, DE 07/07/2009, QUE DISPOE SOBRE O PLANO PLURIANUAL DO MUNICIPIO DO RIO_x000D_
 GRANDE PARA O QUADRIENIO 2010/2013 E NO ANEXO DE METAS E PRIORIDADES DA LEI N°_x000D_
 6.933 DE 30/09/2010, QUE DISPOE SOBRE AS DIRETRIZES ORCAMENTARIAS DO MUNICIPIO_x000D_
 DO RIO GRANDE PARA O EXERCICIO DE 2011, E AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 ABRIR CREDITO ADICIONAL SUPLEMENTAR NA SECRETARIA MUNICIPAL DE OBRAS E VIACAO,_x000D_
 NO VALOR DE R$ 1.351.924,30.</t>
   </si>
   <si>
     <t>22128</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22128/ple_105.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22128/ple_105.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITO_x000D_
 ADICIONAL SUPLEMENTAR NA SECRETARIA MUNICIPAL DE SERVICOS URBANOS, NO VALOR DE_x000D_
 R$ 807.000,00.</t>
   </si>
   <si>
     <t>22063</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22063/ple_106.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22063/ple_106.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONTRATACAO TEMPORARIA DE EXCEPCIONAL_x000D_
 INTERESSE PUBLICO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>22062</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22062/ple_107.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22062/ple_107.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO DE PROVIMENTO EFETIVO NA LEI No 5.820, DE_x000D_
 07 DE NOVEMBRO DE 2003.</t>
   </si>
   <si>
     <t>22061</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22061/ple_112.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22061/ple_112.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS NO QUADRO DE PROVIMENTO EFETIVO DA LEI No_x000D_
 5.820, DE 07 DE NOVEMBRO DE 2003. (10 NUTRICIONISTA)</t>
   </si>
   <si>
     <t>22127</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22127/ple_113.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22127/ple_113.pdf</t>
   </si>
   <si>
     <t>ACRESCE ACOES NO ANEXO DE METAS E PRIORIDADES DA LEI_x000D_
 N° 6.727, DE 07/07/2009, QUE DISPOE SOBRE O PLANO PLURIANUAL DO MUNICIPIO DO_x000D_
 RIO GRANDE PARA O QUADRIENIO 2010/2013 E NO ANEXO DE METAS E PRIORIDADES DA LEI_x000D_
 N° 6.933 DE 30/09/2010, QUE DISPOE SOBRE AS DIRETRIZES ORCAMENTARIAS DO_x000D_
 MUNICIPIO DO RIO GRANDE PARA O EXERCICIO DE 2011, E AUTORIZA O EXECUTIVO_x000D_
 MUNICIPAL A ABRIR CREDITO ADICIONAL ESPECIAL NO GABINETE DO PREFEITO, NO VALOR_x000D_
 DE R$ 42.000,00, E CREDITOS ADICIONAIS SUPLEMENTARES NO GABINETE DO PREFEITO NO_x000D_
 VALOR DE R$ 23.000,00. (AQUISICAO DE VEICULO)</t>
   </si>
   <si>
     <t>22126</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22126/ple_117.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22126/ple_117.pdf</t>
   </si>
   <si>
     <t>ACRESCE ACOES NO ANEXO DE METAS E PRIORIDADES DA LEI N°_x000D_
 6.727, DE 07/07/2009, QUE DISPOE SOBRE O PLANO PLURIANUAL DO MUNICIPIO DO RIO_x000D_
 GRANDE PARA O QUADRIENIO 2010/2013, E NO ANEXO DE METAS E PRIORIDADES DA LEI N°_x000D_
 6.933 DE 30/09/2010, QUE DISPOE SOBRE AS DIRETRIZES ORCAMENTARIAS DO MUNICIPIO_x000D_
 DO RIO GRANDE PARA O EXERCICIO DE 2011, E AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 ABRIR CREDITO ADICIONAL ESPECIAL NA SECRETARIA MUNICIPAL DA FAZENDA, NO VALOR_x000D_
 DE R$ 242.528,07</t>
   </si>
   <si>
     <t>22125</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22125/ple_118.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22125/ple_118.pdf</t>
   </si>
   <si>
     <t>ACRESCE ACOES NO ANEXO DE METAS E PRIORIDADES DA LEI N°_x000D_
 6.727, DE 07/07/2009, QUE DISPOE SOBRE O PLANO PLURIANUAL DO MUNICIPIO DO RIO_x000D_
 GRANDE PARA O QUADRIENIO 2010/2013, E NO ANEXO DE METAS E PRIORIDADES DA LEI N°_x000D_
 6.933 DE 30/09/2010, QUE DISPOE SOBRE AS DIRETRIZES ORCAMENTARIAS DO MUNICIPIO_x000D_
 DO RIO GRANDE PARA O EXERCICIO DE 2011, E AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 ABRIR CREDITO ADICIONAL ESPECIAL NO GABINETE DO PREFEITO, NO VALOR DE R$_x000D_
 74.513,70.</t>
   </si>
   <si>
     <t>22060</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22060/ple_120.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22060/ple_120.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS NO QUADRO DE PROVIMENTO EFETIVO DA LEI No_x000D_
 5.820, DE 07 DE NOVEMBRO DE 2003 (10 EDUCADOR SOCIAL)</t>
   </si>
   <si>
     <t>22124</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22124/ple_121.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22124/ple_121.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITOS_x000D_
 ADICIONAIS SUPLEMENTARES NA SECRETARIA MUNICIPAL DE EDUCACAO E CULTURA, NO_x000D_
 VALOR DE R$ 2.916.982,38.</t>
   </si>
   <si>
     <t>22059</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22059/ple_122.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22059/ple_122.pdf</t>
   </si>
   <si>
     <t>CONCEDE REPOSICAO SALARIAL NOS VENCIMENTOS DOS_x000D_
 SERVIDORES MUNICIPAIS, EMPREGADOS PUBLICOS, ATIVOS, INATIVOS E PENSIONISTAS</t>
   </si>
   <si>
     <t>22058</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22058/ple_125.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22058/ple_125.pdf</t>
   </si>
   <si>
     <t>CRIA A GRATIFICACAO POR DESEMPENHO E PRODUTIVIDADE_x000D_
 FISCAL - GRAPROFI - AOS FISCAIS DE TRIBUTOS MUNICIPAIS EM ATIVIDADE E DA OUTRAS_x000D_
 PROVIDENCIAS.</t>
   </si>
   <si>
     <t>22050</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLV</t>
   </si>
   <si>
     <t>Projeto de Lei de Vereador</t>
   </si>
   <si>
     <t>Vereador Delamar Mirapalheta</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22050/plv_2.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22050/plv_2.pdf</t>
   </si>
   <si>
     <t>CONCEDE REPOSICAO SALARIAL NOS VENCIMENTOS DOS SERVIDORES DA CAMARA_x000D_
 MUNICIPAL DO RIO GRANDE ATIVOS, INATIVOS E PENSIONISTAS.</t>
   </si>
   <si>
     <t>22049</t>
   </si>
   <si>
     <t>Vereador Kanelão</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22049/plv_3.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22049/plv_3.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS NO ANEXO II - DOS CARGOS EM COMISSAO - DA LEI No 6.697, DE_x000D_
 1o DE JUNHO DE 2009.</t>
   </si>
   <si>
     <t>22367</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Vereador Julio Martins</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22367/plv_11.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22367/plv_11.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA PARAGRAFO UNICO AO ART. 26 DA LEI No 5.602, DE 22 DE JANEIRO_x000D_
 DE 2002, ESTIPULANDO A TRIPULACAO MINIMA DOS ONIBUS.</t>
   </si>
   <si>
     <t>22103</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22103/plv_16.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22103/plv_16.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A OBRIGATORIEDADE DE AFIXAR ADESIVO COM O VALOR DA TARIFA,_x000D_
 NO PARA-BRISA DOS ONIBUS DO TRANSPORTE COLETIVO</t>
   </si>
   <si>
     <t>22100</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Vereador Francisco Spotorno</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22100/plv_32.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22100/plv_32.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A OBRIGATORIEDADE DE INSTALACAO DE PLACAS INFORMATIVAS EM_x000D_
 BRAILLE NOS PONTOS DE ONIBUS, CONTENDO O NUMERO E O ITINERARIO DESTES.</t>
   </si>
   <si>
     <t>22027</t>
   </si>
   <si>
     <t>Vereador Nando Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22027/plv_34.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22027/plv_34.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PUBLICA A ASSOCIACAO DE MORADORES DO BAIRRO_x000D_
 CASTELO BRANCO II.</t>
   </si>
   <si>
     <t>22026</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22026/plv_36.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22026/plv_36.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PUBLICA A IGREJA BATISTA FONTE DE BENCAO</t>
   </si>
   <si>
     <t>22019</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22019/plv_41.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22019/plv_41.pdf</t>
   </si>
   <si>
     <t>DECLARA UTILIDADE PUBLICA O EXERCITO DE SALVACAO.</t>
   </si>
   <si>
     <t>22018</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22018/plv_42.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22018/plv_42.pdf</t>
   </si>
   <si>
     <t>DECLARA UTILIDADE PUBLICA A ASSOCIACAO DOS SURDOS DE RIO GRANDE.</t>
   </si>
   <si>
     <t>22017</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Vereador Repolhinho</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22017/plv_43.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22017/plv_43.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PUBLICA A IGREJA DO EVANGELHO QUADRANGULAR,_x000D_
 LOCALIZADA NA QUARTA SECCAO DA BARRA.</t>
   </si>
   <si>
     <t>22016</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22016/plv_48.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22016/plv_48.pdf</t>
   </si>
   <si>
     <t>DECLARA UTILIDADE PUBLICA A IGREJA EVANGELICA CAMINHO VERDADE VIDA.</t>
   </si>
   <si>
     <t>22014</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22014/plv_56.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22014/plv_56.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PUBLICA A ASSOCIACAO DOS PATRULHEIROS MIRINS DE_x000D_
 RIO GRANDE.</t>
   </si>
   <si>
     <t>22048</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22048/plv_59.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22048/plv_59.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS DE PROVIMENTO EFETIVO.</t>
   </si>
   <si>
     <t>22121</t>
   </si>
   <si>
     <t>Vereador Augusto Cesar</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22121/plv_62.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22121/plv_62.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CRIACAO DE LEI QUE IMPLANTE NO MUNICIPIO, EM AMBITO_x000D_
 ESCOLAR UMA PROPOSTA DIFERENCIADA DE PROJETO DE ROBOTICA EDUCACIONAL NO ENSINO_x000D_
 FUNDAMENTAL.</t>
   </si>
   <si>
     <t>22010</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22010/plv_64.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22010/plv_64.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE AS PENALIDADES ADMINISTRATIVAS PARA ESTABELECIMENTOS_x000D_
 COMERCIAIS DO MUNICIPIO QUE INFRINJAM A LEI DO ECA, No 8.069 DE 1990 SOB PENA_x000D_
 DE SUSPENSAO DE ALVARA DE FUNCIONAMENTO E OUTRAS ACOES E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>22099</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22099/plv_66.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22099/plv_66.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CRIACAO DA ESCOLA MUNICIPAL DE FORMACAO DE CONDUTORES DE_x000D_
 VEICULOS AUTOMOTORES DO MUNICIPIO DE RIO GRANDE, DIRIGIDA PELA SECRETARIA_x000D_
 MUNICIPAL DE SEGURANCA DO TRANSPORTES E DO TRANSITO (SMSTT), NOS MOLDES PADROES_x000D_
 ESTABELECIDOS PELO CONSELHO NACIONAL DE TRANSITO (CONTRAN)</t>
   </si>
   <si>
     <t>22098</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22098/plv_68.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22098/plv_68.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARAGRAFO UNICO DO ARTIGO 1o DA LEI No 7.033, DE 09 DE MAIO DE_x000D_
 2011 (GRATUIDADE NO TRANSPORTE PUBLICO)</t>
   </si>
   <si>
     <t>22120</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22120/plv_70.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22120/plv_70.pdf</t>
   </si>
   <si>
     <t>Da denominacao a uma Praca de Recreacao do municipio (IGUATEMY FIGUEIREDO COSTA)</t>
   </si>
   <si>
     <t>22117</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22117/plv_80.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22117/plv_80.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CRIACAO DO ACERVO DA MEMORIA E DO VIVER AFRO-BRASILEIRO,_x000D_
 COM A FINALIDADE DE PRESERVACAO E DIVULGACAO DA CULTURA AFRO-BRASILEIRA E DA_x000D_
 OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>22114</t>
   </si>
   <si>
     <t>Vereador Julio Cesar</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22114/plv_92.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22114/plv_92.pdf</t>
   </si>
   <si>
     <t>ESTABELECE QUE AS CALCADAS DO MUNICIPIO DEVERAO CONTER PISO ESPECIAL_x000D_
 PARA DEFICIENTES VISUAIS</t>
   </si>
   <si>
     <t>22095</t>
   </si>
   <si>
     <t>Vereador Petter Botelho</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22095/plv_94.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22095/plv_94.pdf</t>
   </si>
   <si>
     <t>Altera o inciso III do § 4 do art. 24 da Lei no 6446/2002. (HORÁRIOS)</t>
   </si>
   <si>
     <t>22094</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22094/plv_94.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22094/plv_94.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE O PASSE LIVRE NOS ONIBUS DE TRANSPORTE COLETIVO URBANO NO_x000D_
 PRIMEIRO DOMINGO DA FESTA DO MAR</t>
   </si>
   <si>
     <t>22112</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22112/plv_97.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22112/plv_97.pdf</t>
   </si>
   <si>
     <t>RESERVA O TEMPO MINIMO E GRATUITO DE TRINTA MINUTOS DIARIOS NAS RADIOS_x000D_
 LOCAIS PARA ARTISTAS DO MUNICIPIO E DA OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>22008</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22008/plv_99.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22008/plv_99.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A DECLARACAO DE ENTIDADE COMO UTILIDADE PUBLICA NO_x000D_
 MUNICIPIO O BANCO DE ALIMENTOS DE RIO GRANDE, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>22047</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/</t>
   </si>
   <si>
     <t>CONCEDE REPOSICAO SALARIAL NOS VENCIMENTOS DOS SERVIDORES DA CAMARA_x000D_
 MUNICIPAL DO RIO GRANDE ATIVOS, INATIVOS E PENSIONISTAS</t>
   </si>
   <si>
     <t>22046</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22046/plv_102.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22046/plv_102.pdf</t>
   </si>
   <si>
     <t>CONCEDE REPOSICAO NOS SUBSIDIOS DO PREFEITO, VICE-PREFEITO MUNICIPAL,_x000D_
 SECRETARIOS E VEREADORES</t>
   </si>
   <si>
     <t>22420</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22420/787.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22420/787.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, DEPOIS DE OUVIDA A CASA NA FORMA REGIMENTAL_x000D_
 SOLICITA AO EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL, ATRAVES DA SECRETARIA_x000D_
 COMPETENTE, A POSSIBILIDADE DE QUE SEJA REALIZADA NO SITIO SANTA CRUZ- VILA DA_x000D_
 QUINTA O CORTE DE GRAMA E A PODA DOS MARICAS.</t>
   </si>
   <si>
     <t>22039</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Vereador Giovani Moralles</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22039/pdl_01.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22039/pdl_01.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADA RIOGRANDINA. (ARLETE MONTEIRO DA SILVA)</t>
   </si>
   <si>
     <t>22038</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22038/pdl_02.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22038/pdl_02.pdf</t>
   </si>
   <si>
     <t>OUTORGA O TITULO DE CIDADAO RIO-GRANDINO A JOAO EDUARDO RODRIGUES_x000D_
 MENDES..</t>
   </si>
   <si>
     <t>22037</t>
   </si>
   <si>
     <t>Vereadora Lu Compiani Branco</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22037/pdl_03.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22037/pdl_03.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADA RIO-GRANDINA A WANDA LEITE</t>
   </si>
   <si>
     <t>22035</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22035/pdl_04.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22035/pdl_04.pdf</t>
   </si>
   <si>
     <t>OUTORGA O TITULO DE CIDADAO RIO-GRANDINO ANILSON DA COSTA ARAUJO.</t>
   </si>
   <si>
     <t>22033</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Vereador Renato Albuquerque</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22033/pdl_05.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22033/pdl_05.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O ART. 20, VII, DA LEI ORGANICA DO MUNICIPIO.</t>
   </si>
   <si>
     <t>22034</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22034/pdl_06.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22034/pdl_06.pdf</t>
   </si>
   <si>
     <t>OUTORGA O TITULO DE CIDADAO RIO-GRANDINO AO SARGENTO DA BRIGADA MILITAR_x000D_
 SR. JOAO LUIZ DA SILVA LUZ</t>
   </si>
   <si>
     <t>22031</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22031/pdl_07.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22031/pdl_07.pdf</t>
   </si>
   <si>
     <t>OUTORGA O TITULO DE CIDADAO RIO-GRANDINO ASSIS DIRCEU VIEIRA DE SOUZA.</t>
   </si>
   <si>
     <t>22030</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Vereador Thiago Gonçalves - Thiaguinho</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22030/pdl_08.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22030/pdl_08.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADAO RIO-GRANDINO AO SENHOR PEDRO CALISTO LUPPI MONTEIRO.</t>
   </si>
   <si>
     <t>22091</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22091/pre_07.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22091/pre_07.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO II, DO PARAGRAFO 1° DO ARTIGO 93 DA_x000D_
 LEI MUNICIPAL No 6.585, DE 20 DE AGOSTO DE 2008, ACRESCENTANDO ALINEAS. (AREAS_x000D_
 DE PRESERVACAO PERMANENTE)_x000D_
 Angelo Fernando Silva Ribeiro_x000D_
 Claudio Jose Cardoso Costa_x000D_
 Julio Cezar Jorge Martins_x000D_
 Wilson Batista Duarte da Silva_x000D_
 Giovani Bastos Moralles_x000D_
 Luciane Compiane Branco_x000D_
 Renato Espindola Albuquerque_x000D_
 Luiz Francisco Spotorno_x000D_
 Thiago Pires Goncalves_x000D_
 Jose Antonio da Silva_x000D_
 Augusto Cesar Martins de Oliveira</t>
   </si>
   <si>
     <t>35505</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Vereador(a)</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35505/02.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35505/02.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ELABORADO COM URGENCIA ESTUDO NO SENTIDO DE ESTENDER A LINHA DE ONIBUS CIRCULAR CASSINO ATE O BAIRRO BOLAXA. _x000D_
 _x000D_
 PROPONENTE: VER. RENATO ESPINDOLA DE ALBUQUERQUE.</t>
   </si>
   <si>
     <t>35506</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35506/03.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35506/03.pdf</t>
   </si>
   <si>
     <t>QUE PROCEDA A COMPLEMENTACAO DA REDE DE ILUMINACAO DA RS 734, DO TREVO DE ACESSO AO MUNICIPIO A ENTRADA DO BAIRRO BALNEARIO CASSINO, VISTO QUE NA AREA DUPLICADA AINDA EXISTEM TRECHOS NAO ILUMINADOS. _x000D_
 _x000D_
 PROPONENTE: VER. RENATO ESPINDOLA DE ALBUQUERQUE.</t>
   </si>
   <si>
     <t>35507</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35507/05.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35507/05.pdf</t>
   </si>
   <si>
     <t>SESSAO SOLENE EM HOMENAGEM AOS 25 ANOS DE CRIACAO DA RESERVA ECOLOGICA DO TAIM, A SER COMEMORADO EM 21 DE JULHO DO RORRENTE ANO. _x000D_
 _x000D_
 PROPONENTE: VER. LUCIANE COMPIANI BRANCO.</t>
   </si>
   <si>
     <t>35508</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35508/06.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35508/06.pdf</t>
   </si>
   <si>
     <t>QUE SEJA CRIADA EM CARATER DE URGENCIA, UMA COMISSAO A FIM DE TRATAR JUNTO A DIRECAO GERAL DOS CORREIOS, EM PORTO ALEGRE E BRASILIA, A SITUACAO DO PREDIO NA RUA GEN. NETTO, ONDE FUNCIONA O CORREIO, JA QUE AS OBRAS CONTINUAM PARADAS. _x000D_
 _x000D_
 PROPONENTE: VER. RENATO ESPINDOLA DE ALBUQUERQUE.</t>
   </si>
   <si>
     <t>35509</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35509/07.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35509/07.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVES DE SECRETARIA COMPETENTE INFORME AO LEGISLATIVO QUAL O CRITERIO ADOTADO PARA QUE SOMENTE OS SERVIDORES PUBLICOS MUNICIPAIS APOSENTADOS ATE SETEMBRO DE 2010 PERMANECAM RECEBENDO O BENEFICIO DO VALE REFEICAO, E POR QUIAS MOTIVOS OS APOSENTADOS POSTERIOR A ESTA DATA NAO ESTAO PERCEBENDO O MESMO. _x000D_
 _x000D_
 PROPONENTE: DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>35510</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35510/8.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35510/8.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, ABAIXO ASSINADO, REQUER APOS OUVIDA A CASA, NA FORMA REGIMENTAL, QUE SEJA ENVIADO OFICIO AO SR. MARCOS EDERMANN, DIRETOR GERAL DO DAER, SITUADO NA AV. BORGES DE MEDEIROS, No 1555 - CEP: 90110-150, PORTO ALEGRE - RS, SOLICITANDO A RECOLOCACAO DA PARADA DE ONIBUS LOCALIZADO PROXIMO A ENTRADA DA AV. OSVALDO MARTENSEN AS MARGENS DA RS-734 NO BAIRRO PARQUE SAO PEDRO. VISTO QUE TAL PARADA FOI RETIRADA APOS A CONCLUSAO DA DUPLICACAO DA ERS 734 NAQUELA LOCALIDADE.  _x000D_
 _x000D_
 PROPONENTE: VER. THIAGO PIRES GONÇALVES.</t>
   </si>
   <si>
     <t>35511</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35511/09.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35511/09.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDA A CASA, NA FORMA REGIMENTAL, PARA QUE SEJA SOLICITADO A UPRG(SUPERINTENDENCIA DO PORTO DE RIO GRANDE) OS ESTUDOS PARA A COLOCACAO DE UM GUARDA PORTUARIO NOS MOLHES DA BARRA _x000D_
 _x000D_
 PROPONENTE: VER. CARLOS FIALHO MATTOS.</t>
   </si>
   <si>
     <t>35512</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35512/10.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35512/10.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO , REQUER, APOS OUVIDA A CASA, NA FORMA REGIMENTAL, PARA QUE SEJA REALIZADA UMA AUDIENCIA PUBLICA PARA TRATAR DA TRAVESSIA ENTRE RIO GRANDE E SAO JOSE DO NORTE, ESPECIALMENTE NO QUE SE REFERE AO TRANSPORTE DE VEICULOS DE BALSA. SEJAM CONVIDADOS AS AUTORIDADES E ENTIDADES ABAIXO RELACIONADAS, ENTRE OUTRAS A SEREM ACRESCIDAS ATE A REALIZACAO DA_x000D_
 AUDIENCIA. - EMPRESA F. ANDREIS - MARINHA DO BRASIL - CAPITANIA DOS PORTOS - EXECUTIVO MUNICIPAL DO RIO GRANDE - EXECUTIVO MUNICIPAL DE SAO JOSE NORTE - LEGISLATIVO DE SAO JOSE NORTE - SUPERINTENDENCIA DE PORTOS E HIDROVIAS - REPRESENTANTES DAS EMPRESAS QUE FAZEM A TRAVESSIA DE LANCHA _x000D_
 _x000D_
 PROPONENTE: VER. THIAGO PIRES GONÇALVES.</t>
   </si>
   <si>
     <t>36739</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36739/11.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36739/11.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER APOS OUVIDA A CASA, NA FORMA REGIMENTAL, QUE SEJA REALIZADA UMA SESSAO SOLENE EM COMEMORACAO A PASSAGEM DO DIA DO BOMBEIRO MILITAR, QUE E CELEBRADO NO DIA 02 DE JULHO. _x000D_
 _x000D_
 PROPONENTE: VER. AUGUSTO CÉSAR MARTINS DE OLIVEIRA.</t>
   </si>
   <si>
     <t>35515</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35515/12.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35515/12.pdf</t>
   </si>
   <si>
     <t>REQUER, APOS OUVIDA A CASA NA FORMA REGIMENTAL, SOLICITAR A SMSTT, COLOCACAO DE ABRIGO DE ONIBUS NA RS 734 EM FRENTE AO PARQUE SAO PEDRO, COM DESTINO CENTRO-CASSINO _x000D_
 _x000D_
 PROPONENTE: VER. GIOVANI MORALLES.</t>
   </si>
   <si>
     <t>35516</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35516/13.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35516/13.pdf</t>
   </si>
   <si>
     <t>REQUER , APOS OUVIDA A CASA NA FORMA REGIMENTAL, SOLICITAR , JUNTO A CORSAN, A VIABILIDADE DE PRORROGACAO DE PRAZO AO ENQUADRAMENTO DA TARIFA SOCIAL, PARA 60( SESSENTA) DIAS. _x000D_
 _x000D_
 PROPONENTE: VER. GIOVANI MORALLES.</t>
   </si>
   <si>
     <t>35517</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35517/14.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35517/14.pdf</t>
   </si>
   <si>
     <t>SESSAO SOLENE EM HOMENAGEM AOS 70 ANOS DE FUNDACAO DA ASSOCIACAO DE EX-ALUNAS DO COLEGIO BOM JESUS JOANA D'ARC, A SER COMEMORADO EM 27 DE JULHO DE 2011. _x000D_
 _x000D_
 PROPONENTE: VER. LUCIANE CAMPIANI BRANCO.</t>
   </si>
   <si>
     <t>35518</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35518/15.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35518/15.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFICIO A BRIGADA MILITAR SOLICITANDO QUE A ESTRUTURA DE FIBRA QUE COBRE A ENTRADA DO PREDIO DO ANTIGO POSTO, LOCALIZADO AS MARGENS DA RS734, BAIRRO JUNCAO, SEJA DOADO A ASSOCIACAO DOS ARTESAOS E ARTISTAS DO RIO GRANDE. _x000D_
 _x000D_
 PROPONENTE: LUCIANE CAMPIANI BRANCO.</t>
   </si>
   <si>
     <t>35538</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35538/16.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35538/16.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFICIO AS AGENCIAS BANCARIAS DO MUNICIPIO E TAMBEM A PROMOTORIA DE DEFESA COMUNITARIA DESTA COMARCA,  INFORMANDO QUE A LEI MUNICIPAL No 6889/2010, ANEXADA A SEGUIR, FOI PUBLICADA EM 10 DE AGOSTO DO CORRENTE ANO E ENTROU EM VIGOR NA MESMA DATA. SENDO ASSIM, SOLICITA INFORMACOES SOBRE O EFETIVO CUMPRIMENTO DO REFERIDO TEXTO LEGAL. _x000D_
 _x000D_
 PROPONENTE: VER. LUCIANE COMPIANE BRANCO.</t>
   </si>
   <si>
     <t>35539</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35539/17.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35539/17.pdf</t>
   </si>
   <si>
     <t>UMA AUDIENCIA PUBLICA PARA TRATAR DE ASSUNTOS PERTINENTES AO TRABALHO DA COMPAINHA RIO-GRANDENSE DE SANEAMENTO - CORSAN, MAIS PRECISAMENTE A RECONSTITUICAO DE RUAS ATINGIDAS PELAS OBRAS DE RECUPERACAO DE ESGOTO NA CIDADE, PRINCIPALMENTE AS AREAS QUE A COMPANHIA ESTA REALIZANDO OBRAS, TAIS COMO OS BAIRROS GETULIO VARGAS, SANTA TEREZA, NAVEGANTES E CIDADE NOVA. SOLICITAMOS QUE SEJA ENVIADO CONVITE AO PREFEITO MUNICIPAL, SR. FABIO BRANCO, AO PRESIDENTE ESTADUAL DA CORSAN, SR.ARNALDO DUTRA, O DIRETOR DA EMPREITEIRA RESPONSAVEL PELAS OBRAS E REPRESENTANTES DA ESTATAL NO MUNICIPIO. _x000D_
 _x000D_
 PROPONENTE: VER. JOSÉ ANTÔNIO DA SILVA.</t>
   </si>
   <si>
     <t>35541</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35541/19.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35541/19.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, JUNTAMENTE COM PARCERIA DO SESC( SERVICO SOCIAL DO COMERCIO) DE RIO GRANDE PARA ESTUDEM E A POSSIBILIDADE DE COLOCAR UM APARELHO DE MEDICAO DA RADIACAO SOLAR, NA PRAIA DO CASSINO _x000D_
 _x000D_
 PROPONENTE: VER. CARLOS FIALHO MATTOS.</t>
   </si>
   <si>
     <t>35542</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35542/21.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35542/21.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL INSTALAR PONTO FIXO DE TAXI NO RESIDENCIAL WALDEMAR DUARTE, TREVO, BENEFICIANDO MORADORES E  PASSAGEIROS QUE UTILIZEM AQUELE PONTO PRA EMBARQUE E DESEMBARQUE FACILIANTANDO O LDESLOCAMENTO PARA OUTROS PONTOS _x000D_
 _x000D_
 PROPONENTE: VER. CLAUDIO COSTA.</t>
   </si>
   <si>
     <t>35543</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35543/22.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35543/22.pdf</t>
   </si>
   <si>
     <t>QUE ESTA CASA REALIZE UMA SESSAO SOLENE EM HOMENAGEM AO DIA DO TRABALHADOR. _x000D_
 _x000D_
 PROPONENTE: DIVERSOS.</t>
   </si>
   <si>
     <t>35545</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35545/23.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35545/23.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO, ATRAVES DA SECRETARIA MUNICIPAL DE TRANSPORTES E SEGURANCA NO TRANSITO, SOLICITE A EMPRESA REK PARKING LTDA QUE ADICIONE AO PAQUIMETRO UM PEDESTAL COM PLACA INDICATIVA DE LOCALIZACAO, COM ALTURA COMPATIVEL PARA MELHOR VISUALIZACAO AO USUARIO DESSE SISTEMA (EM ANEXO FOTO). _x000D_
 _x000D_
 PROPONENTE: VER. CLÁUDIO COSTA E LUIZ FRANCISCO SPOTONO.</t>
   </si>
   <si>
     <t>35546</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35546/24.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35546/24.pdf</t>
   </si>
   <si>
     <t>REITERANDO REQUERIMENTO No 27/2010, DE 09/02/2010, REQUER SEJA OFICIO AO DAER-RS SOLICITANDO ALTERACAO DAS PLACAS EXISTENTES AO LONGO DA RS734, QUE INDICAM DE FORMA EQUIVOCADA A DIRECAO AO CENTRO DA CIDADE COMO SENDO "RIO GRANDE, CONFORME FOTOTOGRAFIAS ANEXADAS A SEGUIR. NA VERDADE, RIO GRANDE ABRANGE O MUNICIPIO COMO UM TODO E NAO SOMENTE O CENTRO DA CIDADE. _x000D_
 _x000D_
 PROPONENTE. VER. LUCIANE COMPIANI BRANCO.</t>
   </si>
   <si>
     <t>35550</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35550/25.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35550/25.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO, ATRAVES DA SECRETARIA COMPETENTE INSTALE UMA PRACA DE LAZER NO BAIRRO CIDADE DE AGUEDA. _x000D_
 _x000D_
 PROPONENTE: DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>35553</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35553/26.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35553/26.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A SMOV, COLOCACAO DE CASCOTE E NIVELAMENTO DA RUA 3 NO BAIRRO BOA VISTA I. _x000D_
 _x000D_
 PROPONENTE: VER. GIOVANI MORALLES.</t>
   </si>
   <si>
     <t>35555</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35555/27.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35555/27.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFICIO AS AGENCIAS DOS BANCOS SANTANDER (RUA MARECHAL FLORIANO No 252), ITAU (RUA MARECHAL FLORIANO PEIXOTO No 237), ITAU UNICLASS (RUA BENJAMIN CONSTANT No 51), HSBC (RUA MARECHAL FLORIANO PEIXOTO No 267), CAIXA ECONOMICA FEDERAL (AGENCIA CIDADE NOVA - RUA 24 DE MAIO No 228), E SUDAMERIS (RUA MARECHAL FLORIANO PEIXOTO No 132), BANRISUL (AGENCIA CASSINO -_x000D_
 AVENIDA ATLANTICA 42/101, E AGENCIA NOIVA DO MAR - AVENIDA PRESIDENTE VARGAS No 666) E BANCO DO BRASIL (AGENCIA CASSINO - AVENIDA ATLANTICA No440), COM COPIA PARA A PROMOTORIA DE DEFESA COMUNITARIA (RUA NAPOLEAO LAUREANO No 213), SOLICITANDO INFORMACOES SOBRE O EFETIVO CUMPRIMENTO DA LEI MUNICIPAL 6725/2009, DE 1o DE AGOSTO DE 2009 (ANEXADA A SEGUIR), TENDO EM VISTA QUE O PRAZO DE 180 (CENTO E OITENTA) DIAS PARA ADAPTACAO DOS ESTABELECIMENTOS BANCARIOS A NOVA REALIDADE EXPIROU EM 1o DE FEVEREIRO DE 2010, CONFORME ARTIGO 6o DO REFERIDO ESTATUTO. _x000D_
 _x000D_
 PROPONENTE: VER. LUCIANE CAMPIANI BRANCO.</t>
   </si>
   <si>
     <t>35557</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35557/29.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35557/29.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFICIO AO COMANDO DO 5o DISTRITO NAVAL SOLICITANDO A REALIZACAO DE ESTUDOS REFERENTES A POSSIBILIDADE DE ISTALACAO DE HOSPITAL MILITAR NA CIDADE DO RIO GRANDE. _x000D_
 _x000D_
 PROPONENTE: VER. LUCIANI COMPIANI BRANCO.</t>
   </si>
   <si>
     <t>35559</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35559/30.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35559/30.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, ABAIXO ASSINADO, REQUER APOS OUVIDA A CASA, NA FORMA REGIMENTAL, QUE SEJA CRIADA UMA COMISSAO ESPECIAL PARA TRATAR JUNTO AS AUTORIDADES COMPETENTES E COMUNIDADE, ASSUNTOS REFERENTES A TRAVESSIA ENTRE RIO GRANDE E SAO JOSE DO NORTE. _x000D_
 _x000D_
 PROPONENTE: VER. THIAGO PIRES GONÇALVES.</t>
   </si>
   <si>
     <t>35561</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35561/31.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35561/31.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDA A CASA NA FORMA REGIMENTAL QUE SEJA SOLICITADO AO EXECUTIVO COPIA DA ATA E DAS PLANILHAS UTILIZADAS PARA A ANALISE DO REAJUSTE DA TARIFA DO TRANSPORTE COLETIVO, PELO CONSELHO CONSULTIVO DE TRANSPORTES E TRANSITO. _x000D_
 _x000D_
 PROPONENTE: DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>35562</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35562/32.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35562/32.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDA A CASA NA FORMA REGIMENTAL QUE SEJA SOLICITADO AO EXECUTIVO ENVIAR A CASA COPIA DO CONTRATO DA EMPRESA VENCEDORA DA LICITACAO DA CARTA CONVITE No 102/06 QUE TEVE POR OBJETIVO A CONTRATACAO DE EMPRESA DE CONSULTORIA PARA EXECUCAO DO PLANO DIRETOR DE TRANSPORTE COLETIVO DO RIO GRANDE. _x000D_
 _x000D_
 PROPONENTE: VER. JULIO MARTINS.</t>
   </si>
   <si>
     <t>35564</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35564/33.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35564/33.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER, NA FORMA REGIMENTAL QUE APOS OUVIDO A CASA, SEJA SOLICITADO AO DETRAN/RS, A VIABILIDADE DA INSTALACAO DE UM CENTRO DE FORMACAO DE CONDUTORES NO BALNEARIO CASSINO. _x000D_
 _x000D_
 PROPONENTE: VER. NANDO RIBEIRO.</t>
   </si>
   <si>
     <t>35565</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35565/34.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35565/34.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFICIO A SUPERINTENDENCIA DO PORTO DO RIO GRANDE SOLICITANDO A INSTALACAO DE SANITARIOS NAS PROXIMIDADES DOS MOLHES DA BARRA, TENDO EM VISTA O GRANDE FLUXO DE TURISTAS E VISITANTES NAQUELE LOCAL. _x000D_
 _x000D_
 PROPONENTE: VER. LUCIANI COMPIANI BRANCO.</t>
   </si>
   <si>
     <t>35567</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35567/35.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35567/35.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENCAMINHADO AO DAER CORRESPONDENCIA SUGERINDO A REALIZACAO DE AUDIENCIAS PUBLICAS, AFIM DE COLHER DADOS E OUVIR A COMUNIDADE A RESPEITO DO PROJETO QUE ESTA SENDO EXECUTADO REFERENTE A DUPLICACAO DA RS734, TRECHO QUE  LIGA O VIADUTO SOBRE A BR392 AO PORTICO DE ENTRADA DA CIDADE. _x000D_
 _x000D_
 PROPONENTE: VER. CLÁUDIO COSTA E FRANCISCO SPOTORNO.</t>
   </si>
   <si>
     <t>35569</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35569/36.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35569/36.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ENCAMINHE A ESTA CASA O DOCUMENTO EXARADO PELO CONSELHO CONSULTIVO DE TRANSPORTES DE TRANSITO ONDE REGISTRA O AUMENTO DOS INSUMOS E DESPESAS, VOLUME PASSAGEIROS, REAJUSTE DA CATEGORIAS DOS TRABALHADORES DO  TRANSPORTES RODOVIARIOS, QUE RESULTARAM NO AUMENTO DA TARIFA DO TRANSPORTE COLETIVO. _x000D_
 _x000D_
 PROPONENTE: DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>35571</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35571/37.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35571/37.pdf</t>
   </si>
   <si>
     <t>SOLICITADO AGENDAMENTO DE AUDIENCIA COM O MINISTRO DO EXERCITO, A FIM DE MANIFESTAR O INTERESSE DO MUNICIPIO DO RIO GRANDE NA AREA CHAMADA DAS BASES NO INICIO DO BAIRRO QUERENCIA. O EXERCITO BRASILEIRIO DEFENDE A POSSE DOS 30 HA, DA REFERIDA AREA QUE ESTA SENDO CERTIFICADO PARA TREINAMENTO DOS MILITARES, E COM O PASSAR DO TEMPO TORNOU-SE INADEQUADA PARA TAL FINALIDADE, POR SITUAR-SE ENTRE DOIS BAIRROS. _x000D_
 _x000D_
 PROPONENTE: VER. RENATO ESPINDOLA DE ALBUQUERQUE.</t>
   </si>
   <si>
     <t>35573</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35573/38.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35573/38.pdf</t>
   </si>
   <si>
     <t>REQUER, APOS OUVIDA A CASA NA FORMA REGIMENTAL, QUE SEJA ENCAMINHADO OFICIO AO COMANDO DA DA BRIGADA MILITAR, BEM COMO A DELEGACIA DA POLICIA CIVIL, CONSELHO TUTELAR E PROMOTORIA DA INFANCIA E JUVENTUDE, PARA QUE SEJA REALIZADA UMA ACAO CONJUNTA, INTENSIFICANDO, PRINCIPALMENTE NOS FINAIS DE SEMANA, ACOES PARA COMBATER O USO DE BEBIDAS ALCOOLICAS, E O CONSUMO DE DROGAS POR PARTE DE MENORES NO BALNEARIO CASSINO. _x000D_
 _x000D_
 PROPONENTE: VER. GIOVANI MORALLES.</t>
   </si>
   <si>
     <t>35576</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35576/39.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35576/39.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER, NA FORMA REGIMENTAL QUE APOS OUVIDO A CASA, SEJA SOLICITADO AOS CENTRO DE FORMACAO DE CONDUTORES DA CIDADE DO RIO GRANDE QUE COLOQUEM A DISPOSICAO DO PUBLICO VEICULOS ADAPTADOS PARA PORTADORES DE DEFICIENCIA FISICA. _x000D_
 _x000D_
 PROPONENTE: VER. NANDO RIBEIRO.</t>
   </si>
   <si>
     <t>35578</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35578/40.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35578/40.pdf</t>
   </si>
   <si>
     <t>QUE SEJA REALIZADO UMA AUDIENCIA PUBLICA PARA TRATAR DE ASSUNTOS REFERENTE AO " SALARIO MINIMO REGIONAL". _x000D_
 _x000D_
 PROPONENTE: VER: DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>35580</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35580/41.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35580/41.pdf</t>
   </si>
   <si>
     <t>QUE SEJA REALIZADO UMA "AUDIENCIA PUBLICA" PARA TRATAR DE ASSUNTOS REFERENTE AS OBRAS DE DUPLICACAO DA RS 734 TRECHO QUE LIGA O VIADUTO SOBRE A BR 392 AO BALNEARIO CASSINO. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>35583</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35583/42.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35583/42.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL OFICIE AO DAER SOLICITANDO A COLOCACAO DE UMA FAIXA DE SEGURANCA NA RS734 EM FRENTE AO PARQUE COELHO. _x000D_
 _x000D_
 PROPONENTE: VER. CLÁUDIO COSTA E FRANCISCO SPOTORNO.</t>
   </si>
   <si>
     <t>35585</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35585/43.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35585/43.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA OFICIO AO DAER-RS SOLICITANDO CONSTRUCAO DE ROTULA NAS PROXIMIDADES DO KM 14 DA RS 734, ONDE ESTAO LOCALIZADOS VARIOS ESTABELECIMENTOS COMERCIAIS, ENTRE ELES A CONCESSIONARIA FIAT SAN MARINO, O POSTO TIGRE E AS FUTURAS INSTALACOES DO ATACADAO CARREFOUR, TENDO EM VISTA O AUMENTO DO FLUXO DE TRANSITO NAQUELA LOCALIDADE. _x000D_
 _x000D_
 PROPONENTE: VER. LUCIANO COMPIANI BRANCO.</t>
   </si>
   <si>
     <t>35587</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35587/44.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35587/44.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, ABAIXO ASSINADO, REQUER APOS OUVIDA A CASA, NA FORMA REGIMENTAL, QUE SEJA ENCAMINHADO OFICIO CONVIDANDO OS SENHORES COMANDANTES DO 6o BATALHAO DE POLICIA MILITAR - 6o BPM, SR. MAJOR CARLOS ALBERTO BRUSCH TERRES, O COMANDANTE DA POLICIA RODOVIARIA ESTADUAL SR. CAP. ANDERSON CASTRO RODRIGUES E O SECRETARIO MUNICIPAL DA SEGURANCA DOS TRANSPORTES E DO TRANSITO SR. ENOC GUIMARAES, A COMPARECER JUNTO A ESTA CASA LEGISLATIVA PARA TRATAR DO TRANSITO DE BICICLETAS MOVIDAS A BATERIA E COMBUSTIVEL, NO MUNICIPIO DO RIO GRANDE. _x000D_
 _x000D_
 PROPONENTE: VER. THIAGO PIRES GONÇALVES.</t>
   </si>
   <si>
     <t>35589</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35589/45.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35589/45.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER APOS OUVIDA A CASA NA FORMA REGIMENTAL, QUE SEJA ENVIADO OFICIO AO DIRETOR-PRESIDENTE DA COMPANHIA RIOGRANDENSE DE SANEAMENTO - CORSAN, SOLICITANDO A REABERTURA DO POSTO DE ATENDIMENTO DA VILA DA QUINTA. _x000D_
 _x000D_
 PROPONENTE: VER. JOSÉ ANTÔNIO DA SILVA.</t>
   </si>
   <si>
     <t>35590</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35590/197.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35590/197.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER APOS OUVIDA A CASA NA FORMA REGIMENTAL, QUE SEJA ENVIADO OFICIO AO DIRETOR-PRESIDENTE DA COMPANHIA RIOGRANDENSE DE SANEAMENTO - CORSAN, QUE SEJA FEITO UM ESTUDO PARA CRIAR UMA EXTENSAO DE REDE D'AGUA, DA  LOCALIDADE DA VILA DA QUINTA PARA A ILHA DO LEONIDIO. _x000D_
 _x000D_
 PROPONENTE: VER. JOSÉ ANTÔNIO DA SILVA.</t>
   </si>
   <si>
     <t>35591</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35591/47.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35591/47.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFICIO A UNIVERSIDADE FEDERAL DO RIO GRANDE SOLICITANDO INFORMACOES SOBRE NUMERO DE CANDIDATOS NATURAIS DA CIDADE DO RIO GRANDE, E NATURAIS DE OUTRAS CIDADES, QUE FORAM APROVADOS PELO ENEM NOS CURSOS OFERECIDOS PELA INSTITUICAO NO ANO DE 2011, ESPECIFICANDO AS CIDADES DE ORIGEM E O CURSO EM QUE SE MATRICULARAM. _x000D_
 _x000D_
 PROPONENTE: VER. LUCIANE COMPIANI BRANCO.</t>
   </si>
   <si>
     <t>35593</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35593/48.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35593/48.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFICIO A SUPERINTENDENCIA DO PORTO DO RIO GRANDE SOLICITANDO A INSTALACAO DE TELA DE PROTECAO E ESCADA DE ACESSO NA PEDRA PLANA EXISTENTE NA PONTA DOS MOLHES DA BARRA, TORNANDO AQUELA ESTRUTURA UM MIRANTE MAIS SEGURO PARA VISITANTES E TURISTAS. _x000D_
 _x000D_
 PROPONENTE: VER. LUCIANE COMPIANI BRANCO.</t>
   </si>
   <si>
     <t>35594</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35594/49.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35594/49.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFICIO AO CENTRO DE CONVIVIO DOS MENINOS DO MAR - CCMAR, SOLICITANDO INFORMACOES A RESPEITO DE SEUS SERVIDORES CONCURSADOS, CONTRATADOS, CEDIDOS OU TERCEIRIZADOS, E ESTAGIARIOS, ESPECIFICANDO NOME E CARGO OU FUNCAO OCUPADAS PELOS MESMOS. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>35595</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35595/50.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35595/50.pdf</t>
   </si>
   <si>
     <t>APOS OUVIDA A CASA NA FORMA REGIMENTAL, QUE SEJA ENCAMINHADO OFICIO A DIRETORIA DA CORSAN, PARA QUE A MESMA TOME AS PROVIDENCIAS NECESSARIAS QUANTO AO ATUAL SISTEMA DE ESGOTO EXISTENTE NO BAIRRO COHAB IV QUE ESTA TRANSBORDANDO E O ESGOTO ESTA ESCOANDO NAS VALETAS EXISTENTES NO LOCAL. _x000D_
 _x000D_
 PROPONENTE: VER. GIOVANI MORALLES.</t>
   </si>
   <si>
     <t>35597</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35597/51.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35597/51.pdf</t>
   </si>
   <si>
     <t>REQUER , APOS OUVIDA A CASA NA FORMA REGIMENTAL, QUE SEJA ENCAMINHADO OFICIO A BRIGADA MILITAR, QUE FACA ACOES DE ABORDAGEM NOS VEICULOS DE TRANSPORTE COLETIVO, DA LINHA RIO GRANDE,CASSINO, PRINCIPALMENTE NAS MADRUGADAS, COM A FINALIDADE E COMBATER A DESORDEM E IDENTIFICAR OS DELINQUENTES QUE PROMOVEM AS MESMAS _x000D_
 _x000D_
 PROPONENTE: VER. GIOVANI MORALLES.</t>
   </si>
   <si>
     <t>35598</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35598/52.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35598/52.pdf</t>
   </si>
   <si>
     <t>APOS OUVIDA A CASA NA FORMA REGIMENTAL, SOLICITAR A SMSTT,MELHORIAS NA LOMBADA DA RUA PADRE NILO GOLLO, BEM COMO A     FISCALIZACAO DA MESMA. _x000D_
 _x000D_
 PROPONENTE: VER. GIOVANI MORALLES.</t>
   </si>
   <si>
     <t>35600</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35600/53.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35600/53.pdf</t>
   </si>
   <si>
     <t>SEJA OFICIADO O EXCELENTISSIMO SR. PREFEITO MUNICIPAL SOLICITANDO A AMPLIACAO DO TRAPICHE LOCALIZADO NA CENTRAL DE HORTIFRUTIGRANJEIRO QUE SERVE DE ATRACADOURO PARA PEQUENAS EMBARCACOES. _x000D_
 _x000D_
 PROPONENTE: VER. CLAUDIO COSTA E LUIZ FRANCISCO SPOTORNO.</t>
   </si>
   <si>
     <t>35601</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35601/54.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35601/54.pdf</t>
   </si>
   <si>
     <t>SEJA OFICIADO O EXCELENTISSIMO SR. PREFEITO MUNICIPAL SOLICITANDO QUE SEJA ORGANIZADA A VENDA DE PEIXES E CAMARAO NA VIA PUBLICA DO MERCADO MUNICIPAL. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>35602</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35602/55.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35602/55.pdf</t>
   </si>
   <si>
     <t>SEJA OFICIADO O EXCELENTISSIMO SR. PREFEITO MUNICIPAL SOLICITANDO O CORTE DE GRAMA NAS LATERAIS DA ESTRADA DA ILHA DOS MARINHEIROS. _x000D_
 _x000D_
 PROPONENTE: VER. CLAUDIO COSTA E LUIZ FRANCISCO SPOTORNO.</t>
   </si>
   <si>
     <t>35603</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35603/56.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35603/56.pdf</t>
   </si>
   <si>
     <t>QUE O LEGISLATIVO MUNICIPAL CRIE UMA COMISSAO ESPECIAL DE VEREADORES PARA ACOMPANHAR AS OBRAS DE DUPLICACAO DA ERS-734, TRECHO QUE LIGA O BALNEARIO CASSINO AO PORTICO DE ENTRADA DE CIDADE. _x000D_
 _x000D_
 PROPONENTE: DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>35614</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35614/57.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35614/57.pdf</t>
   </si>
   <si>
     <t>REQUER , APOS OUVIDA A CASA NA FORMA REGIMENTAL, QUE SEJA FORMADA COMISSAO PARA IR A PORTO ALEGRE, PARA TRATAR JUNTO A CEEE ASSUNTOS RELACIONADOS A INADIMPLENCIA DE CONSUMIDORES, NA CORSAN PARA TRATAR ASSUNTOS RELACIONADOS AO ESGOTO DA COHAB LV E AS OBRAS DO PARQUE MARINHA E NA SECRETARIA DO MEIO AMBIENTE PARA TRATAR ASSUNTOS RELACIONADOS A INSTALACAO DE PASSARELAS NA PRAIA DO CASSINO. _x000D_
 _x000D_
 PROPONENTE: VER. GIOVANI MORALLES E ÂNGELO FERNANDO S. RIBEIRO.</t>
   </si>
   <si>
     <t>35615</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35615/58.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35615/58.pdf</t>
   </si>
   <si>
     <t>REQUER , APOS OUVIDA A CASA NA FORMA REGIMENTAL, SOLICITAR A SECRETARIA MUNICIPAL DE OBRAS E VIACAO, QUE SEJA FEITA LIMPEZA NAS VALETAS DA RUA VER. PEDRO CORREA DE AZEVEDO, BAIRRO BERNADETH. _x000D_
 _x000D_
 PROPONENTE: VER. GIOVANI MORALLES.</t>
   </si>
   <si>
     <t>35618</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35618/59.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35618/59.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES, ABAIXO ASSINADOS, REQUEREM APOS OUVIDA A CASA, NA FORMA REGIMENTAL, QUE SEJA DETERMINADA UMA DATA PARA A REALIZACAO DE UMA SESSAO SOLENE ESPECIAL EM HOMENAGEM A REVOLUCAO FARROUPILHA, A SER COMEMORADO NO DIA 20 DE SETEMBRO; SOLICITAMOS QUE SEJAM CONVIDADAS AS SEGUINTES AUTORIDADES:   _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>35624</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35624/61.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35624/61.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES, ABAIXO ASSINADOS, REQUEREM APOS OUVIDA A CASA, NA FORMA REGIMENTAL, QUE SEJA DETERMINADA UMA DATA PARA A REALIZACAO DE UMA SESSAO SOLENE ESPECIAL EM HOMENAGEM AO DIA DA MEMORIA FARRAPA, QUE E COMEMORADO ANUALMENTE NO DIA 18 DE JULHO; SOLICITAMOS QUE SEJAM CONVIDADOS AS SEGUINTES AUTORIDADES: _x000D_
 _x000D_
 PROPONENTE: VER. LUCIANE COMPIANI BRANCO.</t>
   </si>
   <si>
     <t>35676</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35676/62.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35676/62.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER, APOS OUVIDA A CASA , NA FORMA REGIMENTAL, A CEDENCIA DE UMA SALA DO PREDIO ONDE FUNCIONA A AGENCIA DOS CORREIOS, PARA A INSTALACAO DA ASSOCIACAO DOS SURDOS DE RIO GRANDE (A.S.RG). _x000D_
 _x000D_
 PROPONENTE: VER. WILSON BATISTA DUARTE SILVA.</t>
   </si>
   <si>
     <t>35677</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35677/63.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35677/63.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDA A CASA, NA FORMAREGIMENTAL, SOLICITAR A DIRETORIA DA SDPI ( SECRETARIA DE DESENVOLVIMENTO E PROMOCAO DO INVESTIMENTO), A LIBERACAO DO PREDIO DA ZPE ( ZONA DE PROCESSAMENTO  DE EXPORTACAO) PARA A CRIACAO DE UMA INSTITUICAO DE RECUPERACAO TERAPEUTICA PARA DEPENDENTES QUIMICOS. _x000D_
 _x000D_
 PROPONENTE: VER. WILSON BATISTA DUATE SILVA.</t>
   </si>
   <si>
     <t>35679</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35679/64.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35679/64.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO, APOS OUVIR A CASA, NA FORMA REGIMENTAL REQUER QUE SEJA ENCAMINHADO OFICIO A CEEE SOBRE A POSSIBILIDADE DA EXTENSAO DA REDE ELETRICA NO FINAL DA AVENIDA BEIRA MAR ATE O RANCHO DO LEOPOLDO, NO BALNEARIO ATLANTICO SUL - CASSINO. _x000D_
 _x000D_
 PROPONENTE: VER. NANDO RIBEIRO.</t>
   </si>
   <si>
     <t>35680</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35680/65.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35680/65.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER, APOS OUVIDA A CASA, NA FORMA REGIMENTAL SEJA ENCAMINHADO OFICIO AO EXECUTIVO MUNICIPAL, PARA QUE ESTE, ATRAVES DA SMSTT, INFORME SOBRE A RESTRICAO DE TRANSPORTE DE ANIMAIS PREVISTA NA LEI 5.602, ARTIGO 28, VI, NOS SEGUINTES TERMOS: ARTIGO 28- CONSTITUEM OBRIGACOES DO PESSOAL DE OPERACAO VI - RECUSAR O TRANSPORTE DE ANIMAIS, PLANTAS, MATERIAL INFLAMAVEL OU CORROSIVO E OUTROS QUE POSSAM COMPROMETER A SEGURANCA OU CONFORTO DOS USUARIOS; INDAGA-SE, AINDA, SE A VEDACAO SE APLICA A PEQUENOS ANIMAIS TRANSPORTADOS EM CAIXAS APROPRIADAS PARA ESTE FIM. _x000D_
 _x000D_
 PROPONENTE: VER. THIAGO PIRES GONÇALVES.</t>
   </si>
   <si>
     <t>35682</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35682/66.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35682/66.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO, APOS OUVIR A CASA, NA FORMA REGIMENTAL REQUER QUE SEJA SOLICITADO A CORSAN QUE DISPONIBILIZE O MAPA DO ESGOTO PLUVIAL NO BALNEARIO CASSINO. _x000D_
 _x000D_
 PROPONENTE: VER. NANDO RIBEIRO.</t>
   </si>
   <si>
     <t>35684</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35684/67.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35684/67.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA OFICIO AO HOSPITAL UNIVERSITARIO SOLICITANDO COPIA DA HABILITACAO E CREDENCIAMENTO DA UTI PEDIATRICA JUNTO AO GOVERNO ESTADUAL. _x000D_
 _x000D_
 PROPONENTE: VER. LUCIANE COMPIANI BRANCO.</t>
   </si>
   <si>
     <t>35685</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35685/68.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35685/68.pdf</t>
   </si>
   <si>
     <t>QUE ESTA CASA SOLICITE A 18a CRE ( COORDENADORIA REGIONAL DE EDUCACAO) A COPIA DO PROCESSO QUE TRATA DA CONSTRUCAO DA ESCOLA ALFREDO RODRIGUES. _x000D_
 _x000D_
 PROPONENTE: VER. CLÁUDIO COSTA E FRANCISCO SPOTORNO.</t>
   </si>
   <si>
     <t>35686</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35686/69.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35686/69.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA ENVIADO OFICIO A SECRETARIA ESTADUAL DE SAUDE E AO MINISTERIO DA SAUDE SOLICITANDO MAIOR REPASSE DE RECURSOS AO HOSPITAL UNIVERSITARIO, TENDO EM VISTA QUE A PARTIR DO DIA 13 DE MARCO DO CORRENTE ANO O ATENDIMENTO DESTE PASSARA A SER CEM POR CENTO SUS. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>35687</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35687/71.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35687/71.pdf</t>
   </si>
   <si>
     <t>QUE ESTA PRESIDENCIA CRIE UMA COMISSAO DE VEREADORES PARA ACOMPANHAR AS TRATATIVAS DIVERSAS DAS OBRAS REALIZADAS PELA CORSAN NOS BAIRROS DA CIDADE. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>35688</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35688/73.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35688/73.pdf</t>
   </si>
   <si>
     <t>QUE SEJA REALIZADA AUDIENCIA PUBLICA PARA TRATAR SOBRE AS ATIVIDADES DOS CORREIOS NO MUNICIPIO DO RIO GRANDE, COMO TAMBEM SABER DA ADMINISTRACAO DOS PLANOS REFERENTES AO PREDIO CONSTRUIDO NO LARGO DR. PIO. _x000D_
 _x000D_
 PROPONENTE: VER. RENATO ESPINDOLA DE ALBUQUERQUE.</t>
   </si>
   <si>
     <t>35689</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35689/74.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35689/74.pdf</t>
   </si>
   <si>
     <t>SEJA REALIZADA SESSAO SOLENE EM HOMENAGEM AOS 40 ANOS DE INSTALACAO DA DIOCESE DO RIO GRANDE. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>35690</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35690/76.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35690/76.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATARIO REQUER A V. EXA. APOS OUVIDA A CASA, SEJA REALIZADA UMA SESSAO SOLENE EM COMEMORACAO AO DIA DO SOLDADO, QUE E CELEBRADO NO DIA 25 DE AGOSTO. _x000D_
 _x000D_
 PROPONENTE: VER. DELANIR CORRÊA MIRAPALHETA.</t>
   </si>
   <si>
     <t>35691</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35691/77.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35691/77.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATARIO REQUER A V. EXA. APOS OUVIDA A CASA, SEJA REALIZADA UMA SESSAO SOLENE EM COMEMORACAO AO DIA DO EXERCITO BRASILEIRO, QUE E CELEBRADO NO DIA 19 DE ABRIL. _x000D_
 _x000D_
 PROPONENTE: VER. DELAMAR CORRÊA MIRAPALHETA.</t>
   </si>
   <si>
     <t>35692</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35692/78.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35692/78.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATARIO REQUER A V. EXA. APOS OUVIDA A CASA, SEJA REALIZADA UMA SESSAO SOLENE EM COMEMORACAO AO DIA DO IDOSO, QUE E COMEMORADO NO DIA 27 DE SETEMBRO. _x000D_
 _x000D_
 PROPONENTE: VER. DELAMAR CORRÊA MIRAPALHETA.</t>
   </si>
   <si>
     <t>35693</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35693/79.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35693/79.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATARIO REQUER A V. EXA. APOS OUVIDA A CASA, SEJA REALIZADA UMA SESSAO SOLENE EM COMEMORACAO AO DIA DA RECONQUISTA, QUE E COMEMORADO NA DATA DE 1o DE ABRIL. _x000D_
 _x000D_
 PROPONENTE: VER. DELAMARA CORRÊA MIRAPALHETA.</t>
   </si>
   <si>
     <t>35694</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35694/80.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35694/80.pdf</t>
   </si>
   <si>
     <t>QUE O LEGISLATIVO MUNICIPAL OFICIE A CEEE SOLICITANDO ESTUDOS DAS FATURAS EM ATRASO DOS USUARIOS DESTA COMPANHIA, TENDO COMO PRINCIPIO FUNDAMENTAL UMA ANALISE SOBRE O PASSIVO DOS USUARIOS E A VIABILIZACAO PARA A QUITACAO DO MESMO. _x000D_
 _x000D_
 PROPONENTE: VER. RETIRADO P/ AUTOR ATA 8643 DE 05.04.11.</t>
   </si>
   <si>
     <t>35695</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35695/81.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35695/81.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO, APOS OUVIR A CASA, NA FORMA REGIMENTAL REQUER QUE SEJA SOLICITADO A CORSAN QUE DISPONIBILIZE O MAPA DO ESGOTO CLOACAL PLUVIAL NO BALNEARIO CASSINO. _x000D_
 _x000D_
 PROPONENTE: VER. NANDO RIBEIRO.</t>
   </si>
   <si>
     <t>35696</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35696/82.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35696/82.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO , REQUER, APOS OUVIDA A CASA, NA FORMA REGIMENTAL, PARA QUE SEJA SOLICITADO A SUPRG(SUPERINTENDENCIA DO PORTO DE RIO GRANDE) A LIMPEZA DO TERRENO LOCALIZADO NA BR 392, ENTRE O BAIRRO SANTA TEREZA,_x000D_
 E O BAIRRO GETULIO VARGAS _x000D_
 _x000D_
 PROPONENTE: VER. CARLOS FIALHO MATTOS.</t>
   </si>
   <si>
     <t>35697</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35697/83.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35697/83.pdf</t>
   </si>
   <si>
     <t>QUE O LEGISLATIVO MUNICIPAL OFICIE AO DAER SOLICITANDO A REMOCAO DA PONTE DE TRAVESSIA DE PEDESTRE QUE ESTA LOCALIZADA NO MEIO DA RODOVIA DA RS 734 SOBRE O ARROIO VIEIRA E INSTALE A MESMA AO LADO ESQUERDO (CENTRO-BAIRRO) DA MURETA DO ARROIO, PARA A TRAVESSIA DE PEDESTRE. ( VIDE FOTO EM ANEXO) _x000D_
 _x000D_
 PROPONENTE: VER. CLÁUDIO COSTA E LUIZ FRANCISCO SPOTORNO.</t>
   </si>
   <si>
     <t>35698</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35698/84.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35698/84.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVES DE SUA SECRETARIA COMPETENTE, RETIRE A PONTE DE TRAVESSIA DE PEDESTRE LOCALIZADA NO PRIMEIRO ABRIGO DE TRANSPORTE COLETIVO DO BAIRRO PARQUE SAO PEDRO NA RS734 E INSTALE UMA ESTRUTURA DE TRAVESSIA MAIS LARGA SOBRE A VALETA EXISTENTE. ( VIDE FOTO EM ANEXO) _x000D_
 _x000D_
 PROPONENTE: VER. CLÁUDIO COSTA E LUIZ FRANCISCO SPOTORNO.</t>
   </si>
   <si>
     <t>35699</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35699/85.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35699/85.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDA A CASA NA FORMA REGIMENTAL QUE SEJA SOLICITADO AO EXECUTIVO, ENVIAR A ESTA CASA LEGISLATIVA, COPIA DO CONTRATO DA POSSIVEL COMPRA DO IMOVEL DO HOSPITAL ESPIRITA DR. GUAIBA RACHE. REQUER QUE SEJA INFORMADO QUAL A AREA DO IMOVEL, QUANTO PAGARAM, PARA QUEM FOI FEITO O PAGAMENTO E A FORMA DE PAGAMENTO. REQUER COPIA DO CONTRATO DE COMPRA E VENDA E A COPIA DA MATRICULA COM O REGISTRE DA COMPRA E VENDA NO REGISTRO DE IMOVEIS. _x000D_
 _x000D_
 PROPONENTE: VER. JULIO MARTINS.</t>
   </si>
   <si>
     <t>35700</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35700/86.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35700/86.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDA A CASA, NA FORMA REGIMENTAL, PARA QUE SEJA SOLICITADO A EMPRESA ECOSUL RODOVIAS, A IMPLANTACAO DE UMA FAIXA DE SEGURANCA NA BR 392, KM 01, MAIS PRECISAMENTE EM FRENTE A ESCOLA ESTADUAL ERNESTO PEDROSO, NO BAIRRO SANTA TEREZA. _x000D_
 _x000D_
 PROPONENTE: VER. CARLOS FIALHO MATTOS.</t>
   </si>
   <si>
     <t>35701</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35701/87.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35701/87.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO, APOS OUVIR A CASA, NA FORMA REGIMENTAL REQUER , JUNTO A SECRETARIA MUNICIPAL DOS TRANSPORTE, O ESTUDO SOBRE A POSSIBILIDADE DE COLOCAR PLACAS DE PROIBIDO ESTACIONAR, NO CRUZAMENTO DAS RUAS DUQUE DE CAXIAS E JOAO TOUGUINHA COM SENADOR CORREIA, DEVIDO A DIFICULDADE DE VISIBILIDADE DOS MOTORISTA. _x000D_
 _x000D_
 PROPONENTE: VER. NANDO RIBEIRO.</t>
   </si>
   <si>
     <t>35702</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35702/89.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35702/89.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER, NA FORMA REGIMENTAL QUE APOS OUVIDO A CASA, SEJA SOLICITADO AO DAER OU AO ORGAO COMPETENTE INFORMACOES SOBRE O DESTINO DADO AOS BRACOS DE LUZ DA ERS-734 EM TODA SUA EXTENSAO. _x000D_
 _x000D_
 PROPONENTE: VER. NANDO RIBEIRO.</t>
   </si>
   <si>
     <t>35704</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35704/90.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35704/90.pdf</t>
   </si>
   <si>
     <t>QUE O LEGISLATIVO MUNICIPAL OFICIE AO DAER SOLICITANDO PEDIDO DE INSTALACAO DE DUAS LOMBADAS ELETRONICAS QUE FICAM SITUADAS NA ERS-734 SENDO UMA NO KM 01 + 980M ( PROXIMO AO BOLACHA) E A OUTRA NO KM 13 + 500M ( PROXIMO A ESCOLA MATE AMARGO). _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>35705</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35705/91.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35705/91.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER , APOS OUVIDA A CASA NA FORMA REGIMENTAL, SOLICITAR A SMSTT, COLOCACAO DE PLACAS SINALIZADORAS DE TRANSITO NA RUA DAS CARAVELAS ESQUINA JANGADAS, LOCALIZADAS NO BAIRRO PARQUE MARINHA. _x000D_
 _x000D_
 PROPONENTE: VER. GIOVANI MORALLES.</t>
   </si>
   <si>
     <t>35706</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35706/92.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35706/92.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER , APOS OUVIDA A CASA NA FORMA REGIMENTAL, SOLICITAR A TERCEIRA COMPANHIA DA BRIGADA MILITAR, OPERACOES JUNTO A ESCOLA PORTO SEGURO, NO SENTIDO DE COIBIR USO DE DROGAS E PERMANENCIA DE DELINQUENTES PROXIMO A MESMA. _x000D_
 _x000D_
 PROPONENTE: VER. GIOVANI MORALLES.</t>
   </si>
   <si>
     <t>35707</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35707/93.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35707/93.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER , APOS OUVIDA A CASA NA FORMA REGIMENTAL, SOLICITAR A SMSTT A COLOCACAO DE SEMAFORO NA ESQUINA 1o MAIO COM AV. ARGENTINA. _x000D_
 _x000D_
 PROPONENTE: VER. GIOVANE MEIRELLES.</t>
   </si>
   <si>
     <t>35708</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35708/94.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35708/94.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, ABAIXO ASSINADO, REQUER APOS OUVIDA A CASA, NA FORMA REGIMENTAL, QUE SEJA FORMADA UMA COMISSAO ESPECIAL PARA UNIR FORCAS AOS PARLAMENTARES DO MUNICIPIO DE PELOTAS E REGIAO PARA TRATAR JUNTO A ASSEMBLEIA LEGISLATIVA SOBRE A PRATICA DE TABELA ABUSIVA NAS PRACAS DE PEDAGIO E GARANTIR A QUALIDADE NA PRESTACAO DE SERVICOS PELAS EMPRESAS CONCESSIONARIAS. _x000D_
 _x000D_
 PROPONENTE: VER. THIAGO PIRES GONÇALVES.</t>
   </si>
   <si>
     <t>35711</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35711/95.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35711/95.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENCAMINHADO EXPEDIENTE A COMPANHIA ESTADUAL DE ENERGIA ELETRICA - CEEE, SOLICITANDO A REPOSICAO DA REDE DE BAIXA TENSAO NA RS 734, NO TRECHO COMPREENDIDO ENTRE A AVENIDA JOAO OLIVEIRA NO JARDIM DO SOL, ATE A ENTRADA DO PARQUE SAO PEDRO, PARA QUE A PREFEITURA MUNICIPAL PROCEDA A COLOCACAO DE LUMINARIAS. _x000D_
 _x000D_
 PROPONENTE: VER. RENATRO ESPINDOLA DE ALBUQUERQUE.</t>
   </si>
   <si>
     <t>35713</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35713/96.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35713/96.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENCAMINHADO EXPEDIENTE A CONSTRUTORA PELOTENSE LTDA. PARA QUE ESSA INFORME QUANTOS POSTES E QUANTAS LUMINARIAS FORAM RETIRADOS DA RS 734, O ESTADO QUE ELES SE ENCONTRAVAM E ONDE ESTAO DEPOSITADOS. _x000D_
 _x000D_
 PROPONENTE: VER. RENATO ESPINDOLA DE ALBUQUERQUE.</t>
   </si>
   <si>
     <t>35716</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35716/97.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35716/97.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENCAMINHADO EXPEDIENTE AO SENHOR VLADIMIR ROBERTO CASA - SUPERINTENDENTE DO DNIT DO ESTADO DO RIO GARNDE DO SUL, SOLICITANDO QUE ESSE ORGAO ESCLARECA DE QUEM E A RESPONSABILIDADE DA ILUMINACAO DO TREVO DE ACESSO A CIDADE DO RIO GRANDE. _x000D_
 _x000D_
 PROPONENTE: VER. RENATO ESPINDOLA DE ALBUQUERQUE.</t>
   </si>
   <si>
     <t>35719</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35719/98.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35719/98.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO ATRAVES DA SECRETARIA COMPETENTE, REALIZE A LIMPEZA DAS VALETAS SITUADAS NAS AVENIDAS, DOS OCEANOS, DOS GRANDES LAGOS E DOS ARQUIPELAGOS NO BAIRRO PARQUE MARINHA. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>35721</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35721/99.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35721/99.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO ATRAVES DA SECRETARIA COMPETENTE, REALIZE A LIMPEZA DO ARROIO VIEIRA QUE CORTA A RODOVIA ERS 734. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>35725</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35725/100.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35725/100.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, ABAIXO ASSINADO, REQUER APOS OUVIDA A CASA, NA FORMA  REGIMENTAL, QUE SEJA ENCAMINHADO OFICIO A EMPRESA NOIVA DO MAR SOLICITANDO QUE  A MESMA CONSIDERE HORARIO DE PICO DAS 11HS30MIN AS 14HS30MIN, DESTA FORMA  TORNANDO AS LINHAS PARQUE SAO PEDRO, PARQUE MARINHA LINHAS DIRETAS.  _x000D_
 _x000D_
 PROPONENTE: VER. THIAGO PIRES GONÇALVES.</t>
   </si>
   <si>
     <t>35726</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35726/101.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35726/101.pdf</t>
   </si>
   <si>
     <t>REITERANDO REQUERIMENTOS NoS 165/2010 E 293/2010, SEJA ENCAMINHADA  CORRESPONDENCIA A DIRECAO DA CEEE - COMPANHIA ESTADUAL DE ENERGIA ELETRICA  SOLICITANDO INFORMACOES SOBRE EXECUCAO DO PROJETO DE MELHORIA NA QUALIDADE DO  FORNECIMENTO DE   ENERGIA ELETRICA DAS UNIDADES CONSUMIDORAS ATENDIDAS PELO CIRCUITO 3103-0, QUE ABRANGE AS RESIDENCIAS DA RUA TRES NA QUARTA SECCAO DA  BARRA, TENDO EM VISTA OFICIO No GP-013/2011, DE 17/01/2011 EM QUE ESTE ORGAO  COMPROMETEU-SE A EXECUTAR ATE O FINAL DO MES DE FEVEREIRO DO CORRENTE ANO.  SALIENTAMOS QUE OS MORADORES DAQUELA LOCALIDADE CONTINUAM SOFRENDO COM O  PROBLEMA DAS QUEDAS CONSTANTES E BAIXA POTENCIA DE ENERGIA ELETRICA QUE CAUSAM    DANOS EM APARELHOS ELETRICOS E ELETRONICOS. ANEXAMOS A SEGUIR COPIA DO   ABAIXOASSINADO FEITO PELOS MORADORES DAQUELA LOCALIDADE E DOS OFICIOS ENVIADOS  PELA CEEE.  _x000D_
 _x000D_
 _x000D_
 PROPONENTE: VER. LUCIANE CAMPIANI BRANCO.</t>
   </si>
   <si>
     <t>35727</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35727/102.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35727/102.pdf</t>
   </si>
   <si>
     <t>SEJA FORMADA COMISSAO DE VEREADORES PARA IDA A GRAMADO - RS , COM OBJETIVO CONHECER O INSTITUTO SIERRA. _x000D_
 _x000D_
 PROPONETE: VER. LUCIANE COMPIANI BRANCO.</t>
   </si>
   <si>
     <t>35728</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35728/103.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35728/103.pdf</t>
   </si>
   <si>
     <t>SEJA FORMADA COMISSAO DE VEREADORES PARA IDA A PORTO ALEGRE COM O OBJETIVO DE TRATAR NA SECRETARIA ESTADUAL DE EDUCACAO E CULTURA E COMANDO DA BRIGADA MILITAR A RESPEITO DA IMPLANTACAO DO COLEGIO TIRADENTES NA CIDADE DO RIO GRANDE. _x000D_
 _x000D_
 PROPONENTE: VER. LUCIANE COMPIANI BRANCO.</t>
   </si>
   <si>
     <t>35729</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35729/104.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35729/104.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A SMSTT, CONSTRUCAO DE UMA PARADA DE ONIBUS,RUA SENADOR SALGADO FILHO, EM FRENTE AO CEAT NOS MOLDES DAS LOCALIZADAS NA PRACA TAMANDARE, BEM COMO A COLOCACAO DE BANCO. _x000D_
 _x000D_
 PROPONENTE: VER. GIOVANI MORALLES.</t>
   </si>
   <si>
     <t>35730</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35730/105.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35730/105.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A SECRETARIA COMPETENTE, O FECHAMENTO DOS BURACOS EXISTENTE NO PALCO DE SHOW, SITUADO NA PRACA ALBATROZ (PARQUE MARINHA), TENDE EM VISTA QUE O MESMO ESTA SERVINDO PARA DELINQUENTES E USUARIOS DE DROGA. _x000D_
 _x000D_
 PROPONENTE: VER. GIOVANI MORALLES.</t>
   </si>
   <si>
     <t>35731</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35731/106.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35731/106.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER, DEPOIS DE OUVIDA A CASA, NA FORMA REGIMENTAL SEJA REQUERIDO AO EXECUTIVO MUNICIPAL QUE INFORME A SITUACAO DA EMPRESA LCBC IMOVEIS S.A., INSCRITA NO CNPJ SOB No 04.137.830/0001-16, REFERENTE AO PAGAMENTO DE IPTU (IMPOSTO PREDIAL TERRITORIAL URBANO) DOS LOTEAMENTOS QUE SE ESTENDEM DESDE O BAIRRO BOLACHA ATE O CASSINO. _x000D_
 _x000D_
 PROPONENTE: VER. JULIO MARTINS.</t>
   </si>
   <si>
     <t>35732</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35732/107.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35732/107.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDO A CASA, NA FORMA REGIMENTAL, SOLICITA AO EXECUTIVO MUNICIPAL JUNTAMENTE COM A SECRETARIA DE   SAUDE - SMS, INFORMACOES SOBRE AQUISICAO DE MEDICAMENTOS, COM DATA DE COMPRA E  VALIDADE DOS MESMOS, NO PERIODO DE 2009 A 2011. _x000D_
 _x000D_
 PROPONENTE: VER. NANDO RIBEIRO.</t>
   </si>
   <si>
     <t>35733</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35733/108.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35733/108.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDO A CASA, NA FORMA  REGIMENTAL, SOLICITA AO EXECUTIVO MUNICIPAL JUNTAMENTE COM A SECRETARIA  MUNICIPAL DE OBRAS E VIACAO - SMOV QUE ESTUDE A POSSIBILIDADE DO NIVELAMENTO DA  RUA PARAIBA EM ESPECIAL ENTRE AS RUAS TIRADENTES E DOM BOSCO NO BAIRRO MIGUEL  DE CASTRO MOREIRA. _x000D_
 _x000D_
 PROPONENTE: VER. NANDO RIBEIRO.</t>
   </si>
   <si>
     <t>35734</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35734/109.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35734/109.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, ABAIXO ASSINADO, REQUER APOS OUVIDA A CASA, NA FORMA REGIMENTAL, QUE SEJA ENCAMINHADO OFICIO AO SENHOR COMANDANTE 6o BATALHAO DE POLICIA MILITAR - 6o BPM, SR. MAJOR CARLOS BRUSCH TERRES, QUE SEJA ESTUDADA A POSSIBILIDADE DE FORNECER POLICIAMENTO NOS HORARIOS DE ENTRADA E SAIDA DOS ALUNOS DE ESCOLAS QUE POSSUEM AULAS NO TURNO DA NOITE._x000D_
 _x000D_
 PROPONENTE: VER. THIAGO PIRES GONÇALVES.</t>
   </si>
   <si>
     <t>35735</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35735/110.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35735/110.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDA A CASA, NA FORMA REGIMENTAL, PARA QUE SEJA SOLICITADO A EMPRESA ECOSUL RODOVIAS, A COLOCACAO DE UMA TAMPA DE CONCRETO, NA FENDA LOCALIZADA NA CURVA DA BR 392, ENTRE O KM 0 E KM 01 NA ENTRADA BAIRRO SANTA TEREZA. SEGUE FOTO EM ANEXO. _x000D_
 _x000D_
 PROPONENTE: VER. CARLOS FIALHO MATTOS.</t>
   </si>
   <si>
     <t>35740</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35740/111.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35740/111.pdf</t>
   </si>
   <si>
     <t>QUE SEJA REALIZADA UMA "AUDIENCIA PUBLICA" PARA TRATAR DE ASSUNTOS REFERENTES AO CONTROLE POPULACIONLA DE CAES E GATOS DO NOSSO MUNICIPIO. _x000D_
 _x000D_
 PROPONENTE: VER. CLÁUDIO COSTA E LUIZ FRANCISCO SPOTORNO.</t>
   </si>
   <si>
     <t>35741</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35741/112.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35741/112.pdf</t>
   </si>
   <si>
     <t>QUE O LEGISLATIVO MUNICIPAL OFICIE A DIRECAO DO BANRISUL SOLICITANDO ESTUDOS PARA VERIFICAR A VIABILIDADE DE INSTALACAO DE UMA AGENCIA BANCARIA NO BAIRRO PARQUE MARINHA PARA ATENDER A ZONA OESTE. SOLICITAM AINDA O ENCAMINHAMENTO DE COPIA A SUPERINTENDENCIA REGIONAL . _x000D_
  _x000D_
 _x000D_
 PROPONENTE: VER. CLAUDIO COSTA E LUIZ FRANCISCO SPOTORNO.</t>
   </si>
   <si>
     <t>35743</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35743/113.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35743/113.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVES DE SUA SECRETARIA DE COMPETENCIA DETERMINE A EMPRESA MAIS RIO GRANDE (NOIVA DO MAR) A IMPLANTACAO DE TERMINAIS NAS ESTACOES DE TRANSBORDO, PRACA TAMANDARE E NA CENTRAL DE ATENDIMENTOS NA RUA MAL. FLORIANO, COM A FINALIDADE DE FACILITAR A CONFERENCIA DAS OPERACOES REALIZADAS PELOS USUARIOS. _x000D_
 _x000D_
 PROPONENTE: VER. CLAUDIO COSTA E LUIZ FRANCISCO SPOTORNO.</t>
   </si>
   <si>
     <t>35744</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35744/114.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35744/114.pdf</t>
   </si>
   <si>
     <t>QUE O LEGISLATIVO MUNICIPAL OFICIE AO CADE (CONSELHO ADMINISTRATIVO DE DEFESA ECONOMICA ) PARA ANALISAR A COMPOSICAO DO VALOR DA GASOLINA VENDIDA EM DIVERSOS POSTOS DO NOSSO MUNICIPIO. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>35746</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35746/115.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35746/115.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A SECRETARIA COMPETENTE, LIMPEZA E REVITALIZACAO DA PRACA SITUADA NA COHAB LV. _x000D_
 _x000D_
 PROPONENTE: VER. GIOVANI MORALLES.</t>
   </si>
   <si>
     <t>35748</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35748/116.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35748/116.pdf</t>
   </si>
   <si>
     <t>SOLICITAR , JUNTO A CORSAN, QUE VIABILIZE COLOCACAO DE TELAS NAS BOCA DE LOBO, NO PARQUE MARINHA , POR CONSEQUENCIA DA REALIZACAO DAS OBRAS DE FECHAMENTO DO CANALETE DE AGUAS PLUVIAIS. _x000D_
 _x000D_
 PROPONENTE: VER. GIOVANI MORALLES.</t>
   </si>
   <si>
     <t>35749</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35749/117.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35749/117.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER, NA FORMA REGIMENTAL QUE APOS OUVIDO A CASA, QUE SEJA SOLICITADO AO EXECUTIVO MUNICIPAL JUNTO A SECRETARIA MUNICIPAL DE SAUDE (SMS) INFORMACOES SOBRE LICITACAO DO SERVICO DE SEGURANCA PRIVADA DO PREDIO DA SECRETARIA MUNICIPAL DE SAUDE, E COPIA DO CONTRATO. _x000D_
 _x000D_
 PROPONENTE: VER. NANDO RIBEIRO.</t>
   </si>
   <si>
     <t>35751</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35751/118.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35751/118.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER, NA FORMA REGIMENTAL QUE APOS OUVIDO A CASA, QUE SEJA SOLICITADO AO EXECUTIVO MUNICIPAL JUNTO A EMPRESA RIO GRANDE AMBIENTAL UM RELATORIO GERAL DE PRESTACOES DE SERVICOS E CONTRATO COM DA MESMA. _x000D_
 _x000D_
 PROPONENTE: VER. NANDO RIBEIRO.</t>
   </si>
   <si>
     <t>35752</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35752/119.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35752/119.pdf</t>
   </si>
   <si>
     <t>que o legislativo municipal realize audiencia publica para tratar de assuntos referente a implantacao da linha de trens de passageiros_x000D_
 interligando os municipios Capao do Leao , Pelotas e Rio Grande. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>35753</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35753/120.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35753/120.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDA A CASA NA FORMA REGIMENTAL QUE SEJA ENVIADA CORRESPONDENCIA A FUNDACAO UNIVERSIDADE DE RIO GRANDE REQUERENDO COPIA DO PROJETO "OCEANARIO BRASIL", BEM COMO AS INFORMACOES RELACIONADFAS AO ORCAMENTO, LICENCAS AMBIENTAIS, LICENCAS DE PROJETO, ETC. _x000D_
 _x000D_
 PROPONENTE: VER. JULIO MARTINS.</t>
   </si>
   <si>
     <t>35754</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35754/121.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35754/121.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER, NA FORMA REGIMENTAL QUE APOS OUVIDO A CASA, QUE SEJA SOLICITADO AO 6° BATALHAO DE POLICIA MILITAR - (SR. MAJOR CARLOS BRUSCH) OPERACOES DE POLICIAMENTO OSTENSIVO NOS HORARIOS DE ENTRADA E SAIDA DOS ALUNOS DA ESCOLA ESTADUAL DE ENSINO MEDIO BIBIANO DE ALMEIDA NO TURNO DA NOITE. _x000D_
 _x000D_
 PROPONENTE: VER. NANDO RIBEIRO.</t>
   </si>
   <si>
     <t>35755</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35755/122.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35755/122.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFICIO A EMPRESA ECOSUL, CONCESSIONARIA BR 392, RODOVIA ALMIRANTE MAXIMILIANO DA FONSECA, SOLICITANDO A INSTALACAO DE DOIS PONTOS DE EMBARQUE E DESEMBARQUE DE PASSAGEIROS DO TRANSPORTE COLETIVO NO TRECHO COMPREENDIDO ENTRE A REFINARIA DE PETROLEO RIOGRANDENSE E O PORTO RIO GRANDE, OBJETIVANDO MAIOR CONFORTO AOS USUARIOS QUE RESIDEM OU TRABALHAM NAS PROXIMIDADES. _x000D_
 _x000D_
 PROPONENTE: VER. LUCIANE COMPIANI BRANCO.</t>
   </si>
   <si>
     <t>35757</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35757/123.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35757/123.pdf</t>
   </si>
   <si>
     <t>QUE O LEGISLATIVO MUNICIPAL ENVIE CORRESPONDENCIA A 7o SUPERINTENDENCIA DO DAER (PELOTAS), PARA QUE ESTE ORGAO REALIZE ESTUDOS PARA EFETUAR MELHORIAS NO PONTO DE VENDAS DE PASSAGENS INTERMUNICIPAIS, LOCALIZADO NO BAIRRO TREVO, PROXIMO AO CONDOMINIO WALDEMAR DUARTE. _x000D_
 _x000D_
 PROPONENTE: VER. LUIZ FRANCISCO SPOTORNO.</t>
   </si>
   <si>
     <t>35739</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35739/124.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35739/124.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDA A CASA, NA FORMA REGIMENTAL, PARA QUE SEJA SOLICITADO A EMPRESA ECOSUL RODOVIAS, A REALIZACAO DE UM RECUO NA BR 392 KM 01, COM CRUZAMENTO NA ENTRADA DO BAIRRO SANTA TEREZA, A FIM DE POSSIBILITAR A COLOCACAO DE UMA PARADA DE ONIBUS. _x000D_
 _x000D_
 PROPONENTE: VER. JOEL SILVEIRA DE AVILA.</t>
   </si>
   <si>
     <t>35758</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35758/125.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35758/125.pdf</t>
   </si>
   <si>
     <t>QUE O LEGISLATIVO MUNICIPAL OFICIE A GERENCIA REGIONAL DA CEEE - COMPANHIA ESTADUAL DE ENERGIA ELETRICA, SOLICITANDO ESTUDOS PARA A ESTRUTURACAO DE REDE DE ENERGIA ELETRICA NAS ULTIMAS RUAS FUNDOS DO BAIRRO SANTA RITA DE CASSIA. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>35759</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35759/126.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35759/126.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVES DE SECRETARIA DE COMPETENCIA INFORME OS LIMITES DE CALCAMENTO HOJE EXISTENTES NA RUA CONDE AFONSO CELSO - BAIRRO COHAB I. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>35760</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35760/127.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35760/127.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER, NA FORMA REGIMENTAL QUE APOS OUVIDO A CASA, QUE SEJA SOLICITADO AO EXECUTIVO MUNICIPAL E A SECRETARIA COMPETENTE, COPIA DO PROJETO E DO EDITAL DE DUPLICACAO DA RUA ROBERTO SOCOOWSKI. _x000D_
 _x000D_
 PROPONENTE: VER. NANDO RIBEIRO.</t>
   </si>
   <si>
     <t>35763</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35763/128.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35763/128.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ENVIE PARA ESTA CASA OS CONTRATOS NA INTEGRA, EM VIGOR DO TRANSPORTE ESCOLAR DE NOSSA CIDADE. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>35764</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35764/129.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35764/129.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDO A CASA, NA FORMA REGIMENTAL QUE SEJA SOLICITADO AO EXMO. SENHOR REITOR DA UNIVERSIDADE FEDERAL DO RIO GRANDE QUE SEJA ESTUDADA UMA VIA ALTERNATIVA DE ACESSO AO CAMPUS CARREIROS PELA RUA ROBERTO SOCOOWISK A FIM DE QUE SEJA SOLUCIONADO O PROBLEMA DO CONGESTIONAMENTO NA RS-734, QUE POR SER O UNICO TRAJETO PARA A REFERIDA UNIVERSIDADE ACABA POR PREJUDICAR ESTUDANTES E, EM GERAL, TODA A POPULACAO RIO-GRANDINA. _x000D_
 _x000D_
 PROPONENTE: VER. WILSON BATISTA DUARTE SILVA.</t>
   </si>
   <si>
     <t>35765</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35765/130.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35765/130.pdf</t>
   </si>
   <si>
     <t>QUE SEJA REALIZADA UMA AUDIENCIA PUBLICA, AFIM DE TRATAR DE ASSUNTOS REFERENTE AO DISSIDIO SALARIAL DA CATEGORIA DOS COMERCIARIOS DO MUNICIPIO. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>35766</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35766/131.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35766/131.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER, NA FORMA REGIMENTAL QUE APOS OUVIDO A CASA, SEJA SOLICITADO AO MINISTERIO DA SAUDE QUE INCLUA A CIDADE DO RIO GRANDE NO PROGRAMA ACADEMIA DA SAUDE, SEGUNDO PORTARIA No 719, DE 7 DE ABRIL DE 2011. _x000D_
 _x000D_
 PROPONENTE: VER. NANDO RIBEIRO.</t>
   </si>
   <si>
     <t>35767</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35767/132.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35767/132.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDA A CASA, NA FORMA REGIMENTAL, PARA QUE SEJA SOLICITADO A EMPRESA ECOSUL RODOVIAS, OS ESTUDOS TECNICOS PARA A CONSTRUCAO DE UM TUNEL EM QUE POSSIBILITE DE UMA PASSAGEM DE PEDESTRES E VEICULOS LEVES NO SENTIDO DA SAIDA SANTA TEREZA - CENTRO E SENTIDO SANTA TEREZA - BAIRRO GETULIO VARGAS. _x000D_
 _x000D_
 PROPONENTE: VER. JOEL SILVEIRA DE ÁVILA.</t>
   </si>
   <si>
     <t>35768</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35768/133.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35768/133.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER, NA FORMA REGIMENTAL QUE APOS OUVIDO A CASA, QUE SEJA SOLICITADO AO EXECUTIVO MUNICIPAL JUNTAMENTE COM A SECRETARIA MUNICIPAL DE SERVICOS URBANOS A LIMPEZA DOS BUEIROS DA RUA CONDE DE PORTO ALEGRE COM RUA CORONEL SAMPAIO E RUA GENERAL CAMARA COM RUA CORONEL SAMPAIO. _x000D_
 _x000D_
 PROPONENTE: VER. NANDO RIBEIRO.</t>
   </si>
   <si>
     <t>35770</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35770/134.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35770/134.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATARIO REQUER A V. EXA. APOS OUVIDA A CASA, QUE SEJA EXPEDIDO OFICIO PARA A COMPANHIA RIOGRANDENSE DE SANEAMENTO - CORSAN INDAGANDO ACERCA DA BASE LEGAL UTILIZADA PARA A COBRANCA DE DOIS SERVICOS BASICOS E DUAS COBRANCAS DE AGUA EM UMA MESMA PROPRIEDADE, MORMENTE O QUE DISPOE O ART. 42 DO REGULAMENTO DOS SERVICOS DE AGUA E ESGOTO DA CORSAN, QUE DETERMINA QUE SEJA FEITA UMA LIGACAO POR LOTE. _x000D_
 _x000D_
 PROPONENTE: VER. DELAMAR CORRÊA MIRAPALHETA.</t>
   </si>
   <si>
     <t>35771</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35771/135.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35771/135.pdf</t>
   </si>
   <si>
     <t>QUE O LEGISLATIVO MUNICIPAL OFICIE A 18a COORDENADORIA REGIONAL DE EDUCACAO NA PESSOA DA ILMA. SRA NEILA GONCALVES SILVA, COORDENADORA REGIONAL DE EDUCACAO, AO ILMO.SR PEDRO LUIZ MABONI DIRETOR SUPERINTENDENTE DE EDUCACAO PROFISSIONAL -RS E AO EXMO.SR. JOSE CLOVIS DE AZEVEDO, SECRETARIO ESTADUAL DE EDUCACAO, SOLICITANDO AOS MESMOS A IMPLANTACAO DO CURSO TECNICO EM SERVICOS PUBLICOS E CURSO TECNICO EM LOGISTICA NO COLEGIO TECNICO ESTADUAL GETULIO VARGAS. _x000D_
 _x000D_
 PROPONENTE: VER. LUIZ FRANCISCO SPOTORNO.</t>
   </si>
   <si>
     <t>35772</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35772/136.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35772/136.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDA A CASA, NA FORMA REGIMENTAL, PARA QUE SEJA SOLICITADO AO 6o BPM DO RIO GRANDE, O REFORCO DE EFETIVO POLICIAL, DURANTE A NOITE, NA RUA CRISTOVAO COLOMBO E AV. BUARQUE DE MACEDO, BAIRRO CIDADE NOVA. _x000D_
 _x000D_
 PROPONENTE: VER. JOEL JESUS SILVEIRA DE ÁVILA.</t>
   </si>
   <si>
     <t>35778</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35778/137.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35778/137.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER APOS OUVIDA A CASA NA FORMA REGIMENTAL, QUE SEJA ENVIADO OFICIO AO SUPERINTENDENTE REGIONAL DA COMPANHIA RIO-GRANDENSE DE SANEAMENTO - CORSAN, ILMO. SR. RICARDO FREITAS, QUE SEJA FEITO UM ESTUDO PARA CRIAR UMA EXTENSAO DE REDE D`AGUA, NAS TRAVESSA 23 E 24, NA CONTINUACAO DA RUA JOAO MEIRELES, NO LOTEAMENTO DO ENGENHO, NA VILA DA QUINTA. _x000D_
 _x000D_
 PROPONENTE: VER. JOSÉ ANTÔNIO DA SILVA.</t>
   </si>
   <si>
     <t>35779</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35779/138.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35779/138.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVES DE SECRETARIA DE COMPETENCIA ENVIE AO LEGISLATIVO MUNICIPAL A RELACAO ATUALIZADA DAS VIAS QUE SE ENCONTRAM PAVIMENTADAS NO MUNICIPIO. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>35780</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35780/139.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35780/139.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER, NA FORMA REGIMENTAL QUE APOS OUVIDO A CASA, QUE SEJA SOLICITADO A SECRETARIA ESTADUAL DA SAUDE QUE DISPONIBILIZE O MEDICAMENTO ERITROPOETINA 10.000 UI PARA A POPULACAO RIO GRANDINA. _x000D_
 _x000D_
 PROPONENTE: VER. NANDO RIBEIRO.</t>
   </si>
   <si>
     <t>35781</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35781/140.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35781/140.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER , APOS OUVIDA A CASA NA FORMA REGIMENTAL, SOLICITAR A SECRETARIA COMPETENTE, O CORTE DE GRAMA EM TODO O ENTORNO DA ESCOLA MUNICIPAL MANUEL MANO, LOCALIZADA NO BAIRRO PARQUE SAO PEDRO. _x000D_
 _x000D_
 PROPONENTE: VER. GIOVANI MORALLES.</t>
   </si>
   <si>
     <t>35785</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35785/141.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35785/141.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFICIO AS ONGS E AOS GRUPOS: VIRALATAS E CORACOES, AMIGO VIRALATA, S.O.S. ANIMAL, PROJETOS SOLIDARIEDADE COM ANIMAIS, BICHARADA DA FURG, AMIGO BICHO E CIA E ABOLICAO DO ESPECISMO PARA QUE APRESENTEM RELATORIO COM DOCUMENTOS QUE COMPROVEM NUMERO DE CASTRACOES REALIZADAS EM 2009, 2010 E ATE A _x000D_
 _x000D_
 PROPONENTE: VER. LUCIANE COMPIANI BRANCO.</t>
   </si>
   <si>
     <t>35786</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35786/142.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35786/142.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFICIO A UNIVERSIDADE FEDERAL DO RIO GRANDE SOLICITANDO QUE SEJA DESIGNADO PROFESSOR DA DISCIPLINA DE GINECOLOGIA E OBSTETRICIA PARA DAR CONTINUIDADE AO PROJETO DE PLANEJAMENTO FAMILIAR DO HOSPITAL UNIVERSITARIO, TENDO EM VISTA QUE COLOCACAO DE DIU E CIRURGIAS DE LAQUEADURA TUBARIA NAO ESTAO SENDO REALIZADAS DESDE AGOSTO DE 2010, EM VIRTUDE DA FALTA DE_x000D_
 PROFISSIONAL RESPONSAVEL, CONFORME OFICIO 17/2011 ENVIADO PELA COORDENADORIA MEDICA DESTA ENTIDADE ANEXADO A SEGUIR. _x000D_
 _x000D_
 PROPONENTE: VER. LUCIANE COMPIANE BRANCO.</t>
   </si>
   <si>
     <t>35787</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35787/143.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35787/143.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER, NA FORMA REGIMENTAL QUE APOS OUVIDO A CASA, QUE SEJA SOLICITADO AO EXECUTIVO MUNICIPAL JUNTAMENTE COM A SECRETARIA MUNICIPAL DE TURISMO, ESPORTE E LAZER, A PRESTACAO DE CONTAS DO CARNAVAL 2011 NO MUNICIPIO. _x000D_
 _x000D_
 PROPONENTE: VER. NANDO RIBEIRO.</t>
   </si>
   <si>
     <t>35788</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35788/144.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35788/144.pdf</t>
   </si>
   <si>
     <t>QUE O LEGISLATIVO MUNICIPAL OFICIE AO PODER JUDICIARIO SOLICITANDO QUE O MESMO CRIE PROCEDIMENTO JURIDICO PARA QUE TODOS OS EQUIPAMENTOS DE SOM AUTOMOTIVO APREENDIDOS POR DESCUMPRIMENTO DA LEI DO SILENCIO, QUE APOS JULGAMENTO FINAL NAO TENHAM SIDO DEVOLVIDOS OU RECUPERADOS POR SEUS PROPRIETARIOS, SEJAM DIRECIONADOS PARA AS ESCOLA DA REDE PUBLICA ESTADUAL E MUNICIPAL. (ANEXO FOTOS DE EQUIPAMENTOS APREENDIDOS CONFORME REPORTAGEM JORNAL AGORA 26/04/2011). _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>35789</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35789/145.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35789/145.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVES DE SUA SECRETARIA COMPETENTE INSTALE A ESTRUTURA PARA ILUMINACAO PUBLICA NA TRAVESSA DA RUA 1, ULTIMA RUA FUNDOS DO BAIRRO SANTA RITA DE CASSIA. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>35790</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35790/146.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35790/146.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER , APOS OUVIDA A CASA NA FORMA REGIMENTAL, SOLICITAR , JUNTO A CORSAN, UM ESTUDO DA VIABILIDADE DE CONSTRUCAO DE ESGOTO CLOACAL, NO BAIRRO PARQUE SAO PEDRO. _x000D_
 _x000D_
 PROPONENTE: VER. GIOVANI MORALES.</t>
   </si>
   <si>
     <t>35791</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35791/147.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35791/147.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDA A CASA, NA FORMA REGIMENTAL, PARA QUE SEJA SOLICITADO A CONCESSIONARIA ECOSUL, A CONSTRUCAO DE UM ABRIGO DE GRANDE PORTE PARA USUARIO DE ONIBUS NA BR 392 (NO TREVO DE ACESSO DA RUA JOAO PAULO I). _x000D_
 _x000D_
 PROPONENTE: VER. JOEL SILVEIRA DE ÀVILA.</t>
   </si>
   <si>
     <t>35792</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35792/148.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35792/148.pdf</t>
   </si>
   <si>
     <t>QUE O LEGISLATIVO MUNICIPAL ENVIE CORRESPONDENCIA A BANCADA DE DEPUTADOS FEDERAIS E SENADORES DO RIO GRANDE DO SUL SOLICITANDO QUE OS MESMOS OFERECAM APOIO PARA A VOTACAO FAVORAVEL A PROPOSTA DA PEC 339/09 QUE TRATA SOBRE ADICIONAL NOTURNO PARA POLICIAIS CIVIS E MILITARES. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>35793</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35793/149.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35793/149.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDO A CASA, NA FORMA REGIMENTAL QUE SEJA SOLICITADO AO DEPUTADO FEDERAL MENDES RIBEIRO QUE APRESENTE EMENDA NO ORCAMENTO DA UNIAO PARA AQUISICAO DE UMA RETROESCAVADEIRA E UMA CACAMBA PARA A SECRETARIA DA AGRICULTURA DO MUNICIPIO DO RIO GRANDE. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>35795</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35795/150.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35795/150.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVES DE SUA SECRETARIA COMPETENTE INSTALE A ESTRUTURA PARA ILUMINACAO NOS POSTES QUE FORAM COLOCADOS RECENTEMENTE NA VILA DO ENGENHO - VILA DA QUINTA. _x000D_
 _x000D_
 PROPONENTE: VER. LUIZ FRANCISCO SPOTORNO.</t>
   </si>
   <si>
     <t>35796</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35796/151.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35796/151.pdf</t>
   </si>
   <si>
     <t>QUE O LEGISLATIVO MUNICIPAL OFICIE A CORSAN O PEDIDO DE EXTENSAO DA REDE DE AGUA PARA TODO O BAIRRO DO ENGENHO, NA VILA DA QUINTA. _x000D_
 _x000D_
 PROPONENTE: VER. LUIZ FRANCISCO SPOTORNO.</t>
   </si>
   <si>
     <t>35797</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35797/152.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35797/152.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER, NA FORMA REGIMENTAL QUE APOS OUVIDO A CASA, QUE SE REALIZE UMA AUDIENCIA PUBLICA AFIM DE TRATAR O PROCESSO 334/2011 - PROCESSO DE LEI DE VEREADOR 020/2011 - ''AUTORIZA EXECUCAO DE PINTURAS E/OU OBRAS DE ARTE NAS EDIFICACOES, CRIA INCENTIVO E DA OUTRAS PROVIDENCIAS. _x000D_
 _x000D_
 PROPONENTE: VER. NANDO RIBEIRO.</t>
   </si>
   <si>
     <t>35798</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35798/153.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35798/153.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDA A CASA NA FORMA REGIMENTAL QUE SEJA SOLICITADO AO EXECUTIVO ENVIAR A CASA COPIA DO PROCESSO DE LICITACAO PARA A COMPRA DOS UNIFORMES ESCOLARES DISTRIBUIDOS NA REDE PUBLICA DE ENSINO, A EMPRESA VENCEDORA, NOTA FISCAL, EMPENHO E PAGAMENTO. _x000D_
 _x000D_
 PROPONENTE: VER. JULIO MARTINS.</t>
   </si>
   <si>
     <t>35799</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35799/154.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35799/154.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER , APOS OUVIDA A CASA NA FORMA REGIMENTAL, QUE SEJA ENCAMINHADO OFICIO A DIRETORIA DA CORSAN, PARA QUE A MESMA TOME AS PROVIDENCIAS NECESSARIAS QUANTO AOS PROBLEMAS EXISTENTES NO ESGOTO, NA RUA DAS MISSOES, EM FRENTE AO No 491 LOCALIZADA NO BAIRRO COHAB II. _x000D_
 _x000D_
 PROPONENTE: VER. GIOVANI MORALLES.</t>
   </si>
   <si>
     <t>35800</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35800/155.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35800/155.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER , APOS OUVIDA A CASA NA FORMA REGIMENTAL, QUE SEJA FORMADA COMISSAO PARA IR A PORTO ALEGRE, PARA TRATAR JUNTO A CEEE ASSUNTOS REFERENTE A ACORDO COM USUARIOS INADIMPLENTES DA CIDADE DE RIO GRANDE, SEC. SAUDE PARA TRATAR ASSUNTOS RELATIVOS A DISTRIBUICAO DE MATERIAIS PARA O SETOR DE OSTOMIZADOS DA FURG E SEC. SEGURANCA TRATAR ASSUNTOS REFERENTE A DISTRIBUICAO DE VIATURAS PARA 3o COMPANHIA LOCALIZADA NO PARQUE MARINHA. _x000D_
 _x000D_
 PROPONENTE: VER. GIOVANI MORALLES.</t>
   </si>
   <si>
     <t>35801</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35801/156.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35801/156.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL, ATRAVES DE SECRETARIA DE COMPETENCIA E COORDENACAO DA DEFESA CIVIL, ENVIE PARA ESTA CASA LISTA COM A NOMINATA DAS FAMILIAS QUE FORAM CONTEMPLADAS COM AS DOACOES DE MATERIAIS DISTRIBUIDOS PELA DEFESA CIVIL DO ESTADO QUANDO DOS ULTIMOS ACONTECIMENTOS ( INUNDACOES , VENTOS , CHUVAS ) NO MUNICIPIO. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>35802</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35802/157.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35802/157.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATARIO REQUER A V. EXA. APOS OUVIDA A CASA, QUE SEJA SOLICITADO AO SR. PREFEITO MUNICIPAL QUE DETERMINE A SECRETARIA COMPETENTE A REGULARIZACAO DO ESCOAMENTO PLUVIAL EXISTENTE NA ESQUINA DA AVENIDA BANDEIRANTES COM A RUA HENRIQUE DIAS, NO BAIRRO JUNCAO. _x000D_
 _x000D_
 PROPONENTE: VER. DELAMAR CORRÊA MIRAPALHETA.</t>
   </si>
   <si>
     <t>35803</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35803/158.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35803/158.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDA A CASA, NA FORMA REGIMENTAL, PARA QUE SEJA SOLICITADO A EMPRESA ECOSUL RODOVIAS, O REPARO NA CALCADA NA ROTULA DA ENTRADA DO BAIRRO SANTA TEREZA, SENTIDO PORTO - BARRA, NA BR 392 KM 01. _x000D_
 _x000D_
 PROPONENTE: VER. JOEL SILVEIRA DE ÀVILA.</t>
   </si>
   <si>
     <t>35804</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35804/159.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35804/159.pdf</t>
   </si>
   <si>
     <t>QUE O LEGISLATIVO MUNICIPAL ENCAMINHE OFICIO AO MINISTERIO DAS COMUNICACOES E A PRESIDENCIA DA ANATEL SOLICITANDO QUE ESTES ORGAOS INTERVENHAM NAS NEGOCIACOES TRABALHISTAS ENTRE A EMPRESA " OI TELEFONICA / RM TELECOM " PRESTADORA DE SERVICOS DA OPERADORA E SEUS TRABALHADORES. A PARALISACAO DESTE SEGMENTO DE TRABALHADORES JA ESTA CAUSANDO TRANSTORNO NOS SERVICOS DE TELECOMUNICACOES. _x000D_
 _x000D_
 PROPONENTE: VER. LUIZ FRANCISCO SPOTORNO.</t>
   </si>
   <si>
     <t>35805</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35805/160.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35805/160.pdf</t>
   </si>
   <si>
     <t>QUE SEJA INFORMADA A RELACAO DOS BENS IMOVEIS, PERTENCENTES A ESTA MUNICIPALIDADE COM SUAS RESPECTIVAS LOCALIZACOES, REITERANDO OFICIO No 468/2009 DE MESMO TEOR. _x000D_
 _x000D_
 PROPONENTE: VER. RENATO ESPINDOLA DE ALBUQUERQUE.</t>
   </si>
   <si>
     <t>35807</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35807/161.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35807/161.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER, NA FORMA REGIMENTAL QUE APOS OUVIDO A CASA , QUE SEJA ENCAMINHADO OFICIO A EMPRESA AMERICA LATINA LOGISTICA (ALL), NO SENTIDO DO ESTUDO DA IMPLANTACAO DE CRUZAMENTOS NA REDE FERROVIARIA PARA PASSAGEM DE VEICULOS E PEDESTRES NA ALTURA DAS RUAS TRAVESSA 26 E 27 NA LOCALIDADE VILA DA QUINTA. _x000D_
 _x000D_
 PROPONENTE: VER. NANDO RIBEIRO.</t>
   </si>
   <si>
     <t>35808</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35808/163.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35808/163.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER, NA FORMA REGIMENTAL QUE APOS OUVIDO A CASA, QUE SEJA SOLICITADO AO EXECUTIVO MUNICIPAL JUNTAMENTE COM A SECRETARIA MUNICIPAL DA SEGURANCA, DOS TRANSPORTES E DO TRANSITO - SMSTT FISCALIZAR O CUMPRIMENTO DA LEI N° 5115 - ''DISPOE SOBRE A FIXACAO DE FOTOGRAFIAS EM VEICULOS DE TRANSPORTES COLETIVO E LOCAIS PUBLICOS, DE PESSOAS DESAPARECIDAS''_x000D_
 E DA LEI N° 5220 ''RESERVA ESPACOS PUBLICITARIOS NO TRANSPORTE COLETIVO PARA OBTER RENDIMENTOS EM BENEFICIO DE INSTITUICOES QUE DAO ASSISTENCIA AO MENOR, DROGADOS E DEFICIENTES FISICOS''. _x000D_
 _x000D_
 PROPONENTE: VER. NANDO RIBEIRO.</t>
   </si>
   <si>
     <t>35809</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35809/164.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35809/164.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDA A CASA NA FORMA REGIMENTAL QUE SEJA ENVIADO REQUERIMENTO AO EXECUTIVO MUNICIPAL SOLICITANDO COPIA DO EDITAL DE LICITACAO DAS LINHAS DE ONIBUS DO PARQUE MARINHA. REQUER POR FIM, QUE O PRESENTE SEJA RESPONDIDO NO PRAZO DO ART. 52 DA LOM. _x000D_
 _x000D_
 PROPONENTE: VER. JULIO MARTINS.</t>
   </si>
   <si>
     <t>35810</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35810/166.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35810/166.pdf</t>
   </si>
   <si>
     <t>SEJA OFICIADO O EXCELENTISSIMO SENHOR PREFEITO PARA QUE INDIQUE AO SETOR COMPETENTE QUE OPORTUNIZE CURSOS  ROFISSIONALIZANTES, OFICINAS DE PREPARACAO E ORIENTACOES DE SAUDE E HIGIENE ANTES DA REMOCAO E TRANSFERENCIA DAS FAMILIAS PARA AS NOVAS RESIDENCIAS. ESTES SERVICOS SERAO OPORTUNIZADOS APENAS PARA AS FAMILIAS QUE PERCEBEM DE ZERO A TRES SALARIOS MINIMOS. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>35811</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35811/167.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35811/167.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER , APOS OUVIDA A CASA NA FORMA REGIMENTAL, SOLICITAR A SECRETARIA COMPETENTE A A VIABILIDADE DE CERCAR A PRACA LAGUNA SITUADA ENTRE AV DOS GRANDES LAGOS COM A LAGUNA LOCALIZADA NO PARQUE MARINHA. _x000D_
 _x000D_
 PROPONENTE: VER. GIOVANI MORALLES.</t>
   </si>
   <si>
     <t>35812</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35812/168.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35812/168.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A SECRETARIA COMPETENTE A COLOCACAO DE POSTES PARA COLOCAR REDE DE PROTECAO, NO SEGUNDO CAMPO DE FUTEBOL DE ONZE, LOCALIZADO NA PRACA DE ESPORTE ALBATROZ NO BAIRRO PARQUE MARINHA. _x000D_
 _x000D_
 PROPONENTE: VER. GIOVANI MORALLES.</t>
   </si>
   <si>
     <t>35813</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35813/169.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35813/169.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER , APOS OUVIDA A CASA NA FORMA REGIMENTAL, SOLICITAR A SMSTT, COLOCACAO DE PLACAS SINALIZADORAS DE (PARE) E PINTURA NO ASFALTO NA RUA DOS ESCALERES ESQUINA COM A RUA DAS CARAVELAS , NO BAIRRO PARQUE MARINHA, TENDO EM VISTA OS VARIOS ACIDENTES NO LOCAL. _x000D_
 _x000D_
 PROPONENTE: VER. GIOVANI MORALLES.</t>
   </si>
   <si>
     <t>35814</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35814/170.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35814/170.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER APOS OUVIDA A CASA NA FORMA REGIMENTAL, QUE SEJA ENVIADO OFICIO AO SUPERINTENDENTE DA REGIAO SUL DO BANRISUL- SR. LADIR CEZAR MATIAS , PARA VERIFICAR A POSSIBILIDADE DE INSTALAR UMA AGENCIA BANCARIA NO BAIRRO DA VILA DA QUINTA. _x000D_
 _x000D_
 PROPONENTE: VER. JOSÉ ANTÔNIO DA SILVA.</t>
   </si>
   <si>
     <t>35815</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35815/171.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35815/171.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ENVIE A ESTA CASA COPIAS DO PROCESSO LICITATORIO E CONTRATO REFERENTES A CONFECCAO DOS UNIFORMES ESCOLARES QUE ESTAO SENDO DISTRIBUIDOS PARA AS ESCOLAS DA REDE MUNICIPAL. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>35816</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35816/172.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35816/172.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER APOS OUVIDA A CASA NA FORMA REGIMENTAL, QUE SEJA ENVIADO OFICIO AO DIRETOR GERAL DA EMPRESA DE ONIBUS EMBAIXADOR- SR.PAULO ROBERTO FONSECA, PARA VERIFICAR A POSSIBILIDADE DE IMPLANTAR ONIBUS PARA CADEIRANTES, NA LINHA RIO GRANDE - PELOTAS. _x000D_
 _x000D_
 PROPONENTE: VER. JOSÉ ANTÔNIO DA SILVA.</t>
   </si>
   <si>
     <t>35817</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35817/173.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35817/173.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER APOS OUVIDA A CASA NA FORMA REGIMENTAL, QUE SEJA ENVIADO OFICIO AO DIRETOR-PRESIDENTE DO DEPARTAMENTO ESTADUAL DE TRANSITO DO ESTADO DO RIO GRANDE DO SUL (DETRAN), PARA VERIFICAR A POSSIBILIDADE DE INSTALAR UM POSTO DE ATENDIMENTO NO BAIRRO DA VILA QUINTA. _x000D_
 _x000D_
 PROPONENTE: VER. JOSÉ ANTÔNIO DA SILVA.</t>
   </si>
   <si>
     <t>35818</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35818/174.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35818/174.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFICIO A BRIGADA MILITAR SOLICITANDO POLICIAMENTO OSTENSIVO E MAIOR FISCALIZACAO NA AVENIDA MAJOR CARLOS PINTO DURANTE PERIODO DA NOITE, EM ESPECIAL NOS FINAIS DE SEMANA E FERIADOS. _x000D_
 _x000D_
 PROPONENTE: VER. LUCIANE COMPIANI BRANCO.</t>
   </si>
   <si>
     <t>35819</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35819/175.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35819/175.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO ATRAVES DA SECRETARIA COMPETENTE, REALIZE O NIVELAMENTO DE RUA EM TODA A EXTENSAO DA AVENIDA BRASIL NO BAIRRO QUERENCIA/CASSINO. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>35820</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35820/176.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35820/176.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO ATRAVES DA SECRETARIA COMPETENTE, RESPONSAVEL PELAS OBRAS EM VIAS PUBLICAS REALIZE O REPARO NA TUBULACAO PARA ESCOAMENTO PLUVIAL NA RUA 3 E NA RUA 4 FAZENDO ESQUINA COM A RUA 11 NO BAIRRO SANTA RITA DE CASSIA. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>35821</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35821/177.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35821/177.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVES DA SECRETARIA COMPETENTE REALIZE ESTUDO PARA A CONSTRUCAO DE UMA CICLOVIA AO LONGO DA AV. JOAO DE OLIVEIRA, QUE LIGA A ERS 734 AO BAIRRO PARQUE MARINHA _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>35822</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35822/178.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35822/178.pdf</t>
   </si>
   <si>
     <t>QUE ESTA CASA ENVIE OFICIO AO PRESIDENTE DA COMISSAO ESPECIAL DOS PRECATORIOS JUDICIAIS DO RIO GRANDE DO SUL, DEP. FREDERICO ANTUNES, PARA QUE ESSA COMISSAO REALIZE UMA AUDIENCIA PUBLICA PARA TRATAR DE ASSUNTOS REFERENTE AOS PRECATORIOS, NO DIA 10 DE JUNHO DO PRESENTE ANO NESTA CASA LEGISLATIVA _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>35823</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35823/179.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35823/179.pdf</t>
   </si>
   <si>
     <t>QUE ESTA CASA REALIZE UMA AUDIENCIA PUBLICA PARA TRATAR DE ASSUNTOS REFERENTE A DESVINCULACAO DO CORPO DOS BOMBEIROS DA BRIGRADA MILITAR. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>35824</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35824/180.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35824/180.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER DEPOIS DE OUVIDA A CASA NA FORMA REGIMENTAL, QUE SEJA ENVIADO UM OFICIO AO COMANDANTE GERAL DA BRIGADA EXMO SR SERGIO ROBERTO DE ABREU SOLICITANDO A POSSIBILIDADE DE ABERTURA DE UM NOVO CONCURSO PARA A FORMACAO DE NOVOS EFETIVOS E DE AQUISICAO DE VIATURAS LEVES, CARECIDO A NECESSIDADE DE SUPRIR A DEMANDA NA CIDADE DE RIO GRANDE ,DEVIDO AO CRESCIMENTO EXCESSIVO DA POPULACAO PRINCIPALMENTE NO MEIO RURAL QUE HOJE CONTA COM MAIS DE VINTE E CINCO MIL HABITANTES. _x000D_
 _x000D_
 PROPONENTE: VER. JOSÉ ANTÔNIO DA SILVA.</t>
   </si>
   <si>
     <t>35825</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35825/181.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35825/181.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADOS, REQUEREM DEPOIS DE OUVIDA A CASA NA FORMA REGIMENTAL,AO EXCELENTISSIMO SENHOR PRESIDENTE,PAULO RENATO MATTOS GOMES,QUE SEJA FORMADO UMA COMISSAO DE VEREADORES PARA JUNTAMENTE COM O DEPUTADO FEDERAL NELSON MARCHEZAN JUNIOR,MARCAR UMA AUDIENCIA NO MINISTERIO DA AGRICULTURA E PESCA ONDE TRATARAO DE ASSUNTOS RELACIONADOS A PROJETOS QUE BENEFICIEM O PEQUENO AGRICULTOR,COMO SEGURO - DEFESO E SOBRE O SEGURO - DEFESO PARA AS MULHERES DOS PESCADORES. _x000D_
 _x000D_
 PROPONENTE: VER. GIOVANI MORALLES.</t>
   </si>
   <si>
     <t>35826</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35826/182.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35826/182.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER APOS OUVIDA A CASA NA FORMA REGIMENTAL, QUE SEJA ENVIADO OFICIO AO SUPERINTENDENTE DA REGIAO SUL DO SICREDI - SR. EDSON CARLOS MARQUES, PARA VERIFICAR A POSSIBILIDADE DE INSTALAR UMA AGENCIA BANCARIA NO BAIRRO DA VILA DA QUINTA. _x000D_
 _x000D_
 PROPONENTE: VER. JOSÉ ANTÔNIO DA SILVA.</t>
   </si>
   <si>
     <t>35827</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35827/183.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35827/183.pdf</t>
   </si>
   <si>
     <t>REQUER, APOS OUVIDA A CASA NA FORMA REGIMENTAL, QUE SEJA ENCAMINHADO OFICIO A GERENCIA DA AGENCIA DA PREVIDENCIA SOCIAL - INSS EM NOSSA CIDADE, SOLICITANDO ENVIAR A ESTA CASA PARLAMENTAR OS SEGUINTES DADOS; NUMERO DE SOLICITACOES DE AUXILIO DOENCA EFETUADOS NOS ULTIMOS 03 ANOS, E DESTAS, QUANTAS SOLICITACOES FORAM DEFERIDAS E QUANTAS FORAM INDEFERIDAS. _x000D_
 _x000D_
 PROPONENTE: VER. GIOVANI MORALLES.</t>
   </si>
   <si>
     <t>35828</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35828/184.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35828/184.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER APOS OUVIDA A CASA NA FORMA REGIMENTAL, QUE SEJA ENVIADO OFICIO AO GERENTE DA AGENCIA DOS CORREIOS, SOLICITANDO A POSSIBILIDADE DE ATENDIMENTO NO LOTEAMENTO DO ENGENHO E NA NOVA QUINTA, BAIRRO DA VILA DA QUINTA. _x000D_
 _x000D_
 PROPONENTE: VER. JOSÉ ANTÔNIO DA SILVA.</t>
   </si>
   <si>
     <t>35829</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35829/185.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35829/185.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER APOS OUVIDA A CASA NA FORMA REGIMENTAL, QUE SEJA ENVIADO OFICIO AO COMANDANTE GERAL DA BRIGADA, EXMO. SR. SERGIO ROBERTO DE ABREU, PARA VERIFICAR A POSSIBILIDADE DE INSTALAR UM POSTO POLICIAL DA BRIGADA MILITAR, NO BAIRRO DA QUARTA SECCAO DA BARRA, SENDO QUE LA, JA EXISTE DOIS LOCAIS COM ESTRUTURA PRONTA. _x000D_
 _x000D_
 PROPONENTE: VER. JOSÉ ANTÔNIO DA SILVA.</t>
   </si>
   <si>
     <t>35830</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35830/186.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35830/186.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDA A CASA, NA FORMA REGIMENTAL, PARA QUE SEJA SOLICITADO A CEEE(COMPANHIA DE ENERGIA ELETRICA ESTADUAL), A INSTALACAO DE UM POSTE PARA FINS DE ILUMINACAO PUBLICA EM FRENTE A IGREJA SANTA CECILIA, LOCALIDADE DO PESQUEIRO - POVO NOVO. _x000D_
 _x000D_
 PROPONENTE: VER. CARLOS FIALHO MATTOS.</t>
   </si>
   <si>
     <t>35831</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35831/187.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35831/187.pdf</t>
   </si>
   <si>
     <t>QUE O LEGISLATIVO MUNICIPAL OFICIE A 18a COORDENADORIA REGIONAL DE EDUCACAO NA PESSOA DA ILMA. SRA NEILA GONCALVES SILVA, COORDENADORA REGIONAL DE EDUCACAO, AO ILMO.SR PEDRO LUIZ MABONI DIRETOR SUPERINTENDENTE DE EDUCACAO PROFISSIONAL -RS E AO EXMO.SR. JOSE CLOVIS DE AZEVEDO, SECRETARIO ESTADUAL DE EDUCACAO, SOLICITANDO AOS MESMOS A IMPLANTACAO DO CURSO DE TECNICO EM SEGURANCA DO TRABALHO NO COLEGIO TECNICO ESTADUAL GETULIO VARGAS. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>35832</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35832/188.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35832/188.pdf</t>
   </si>
   <si>
     <t>QUE O LEGISLATIVO MUNICIPAL OFICIE A CORSAN SOLICITANDO ESTUDOS PARA A RECUPERACAO DA ESTRUTURA DA CAIXA D'AGUA DO BAIRRO GETULIO VARGAS, COLOCACAO DE ILUMINACAO E OTIMIZACAO DA AREA LIVRE DISPONIVEL COM UM ESPACO DE LAZER PARA OS  MORADORES DAQUELE BAIRRO. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>35833</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35833/189.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35833/189.pdf</t>
   </si>
   <si>
     <t>QUE O LEGISLATIVO MUNICIPAL, ATRAVES DO DEPARTAMENTO AUTARQUICO DE TRANSPORTES COLETIVOS ENVIE AO LEGISLATIVO MUNICIPAL O RELATORIO REFERENTE AS DIARIAS REALIZADAS PELOS SERVIDORES DESTA AUTARQUIA E TAMBEM O NUMERO DE PASSAGENS GRATUITAS CONCEDIDAS COM A RELACAO DOS SEUS RESPECTIVOS BENEFICIADOS NO ANO DE 2011. _x000D_
 _x000D_
 PROPONENTE: DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>35834</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35834/191.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35834/191.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER APOS OUVIDA A CASA, NA FORMA REGIMENTAL, SOLICITAR QUE A SMSTT FACA UM REESTUDO PARA AUMENTAR O NR DE VAGAS DA ZONA AZUL PARA MOTOCICLETAS EM TODO O CENTRO DA CIDADE. _x000D_
 _x000D_
 PROPONENTE: VER. AUGUSTO CÉSAR MARTINS DE OLIVEIRA.</t>
   </si>
   <si>
     <t>35835</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35835/192.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35835/192.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER APOS OUVIDA A CASA, NA FORMA REGIMENTAL, REQUER QUE A SMOV, EM CARATER DE URGENCIA REALIZE A RECUPERACAO DO PONTILHAO NA RUA TAQUARIMBO SOBRE O RIACHO DO GELO. ESSE REQUERIMENTO AVULTA DE IMPORTANCIA DEVIDO A ATUAL SITUACAO DE PRECARIEDADE DO REFERIDO PONTILHAO E DO POSSIVEL RISCO QUE ESTE APRESENTA A COMUNIDADE CASSINENSE. _x000D_
 _x000D_
 PROPONENTE: VER. AUGUSTO CÉSAR MARTINS DE OLIVEIRA.</t>
   </si>
   <si>
     <t>35836</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35836/193.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35836/193.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER APOS OUVIDA A CASA, NA FORMA REGIMENTAL, QUE A SMSU, EM CARATER DE URGENCIA REALIZE O CORTE DA VEGETACAO EM FRENTE E AO LONGO DA AV. SAVEIROS NO PQ MARINHA. ESTE PEDIDO E DEVIDO AO MATO ALTO ESTA SERVINDO DE HOMIZIO PARA DELINQUENTES E COLOCANDO EM RISCO OS MORADORES DO LOCAL. _x000D_
 _x000D_
 PROPONENTE: VER. AUGUSTO CÉSAR MARTINS DE OLIVEIRA.</t>
   </si>
   <si>
     <t>35837</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35837/195.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35837/195.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDA A CASA, NA FORMA REGIMENTAL, PARA QUE SEJA SOLICITADO A EMPRESA ECOSUL RODOVIAS, A CONSTRUCAO DE UMA PASSARELA NA BR 392 KM 01, NA ENTRADA DO BAIRRO SANTA TEREZA. _x000D_
 _x000D_
 PROONENTE: VER. CARLOS FIALHO MATTOS.</t>
   </si>
   <si>
     <t>35838</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35838/196.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35838/196.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDA A CASA, NA FORMA REGIMENTAL, PARA QUE SEJA SOLICITADO A EMPRESA ECOSUL RODOVIAS, A COLOCACAO DE UMA TAMPA DE ESGOTO LOCALIZADA NA CALCADA DA BR 392, KM 01, SENTIDO BARRA-PORTO NOVO, NO BAIRRO SANTA TEREZA. SEGUE FOTO EM ANEXO PARA FOCAR O PONTO EXATO. _x000D_
 _x000D_
 PROPONENTE: VER. CARLOS FIALHO MATTOS.</t>
   </si>
   <si>
     <t>35839</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35839/197.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35839/197.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDA A CASA, NA FORMA REGIMENTAL, PARA QUE SEJA SOLICITADO A EMPRESA ECOSUL RODOVIAS, A REALIZACAO DE UM RECUO NA BR 392 KM 0, COM CRUZAMENTO DA RUA ALIPIO CADAVAL, ENTRADA DO BAIRRO SANTA TEREZA, A FIM DE POSSIBILITAR A COLOCACAO DE UMA PARADA DE ONIBUS. _x000D_
 _x000D_
 PROPONENTE: CARLOS FIALHO MATTOS.</t>
   </si>
   <si>
     <t>35840</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35840/198.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35840/198.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER APOS OUVIDA A CASA NA FORMA REGIMENTAL, QUE SEJA ENVIADO OFICIO AO SUPERINTENDENTE DO DNIT, PARA QUE SEJA FEITO ESTUDOS PARA A COLOCACAO DE PASSARELAS NA BR 392, NOS TRECHOS COMPREENDIDOS COMO AREA URBANA, NO BAIRRO DA VILA DA QUINTA E NA LOCALIDADE DO POVO NOVO. _x000D_
 _x000D_
 PROPONENTE: VER. JOSÉ ANTÔNIO DA SILVA.</t>
   </si>
   <si>
     <t>35841</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35841/199.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35841/199.pdf</t>
   </si>
   <si>
     <t>REQUER , APOS OUVIDA A CASA NA FORMA REGIMENTAL, SOLICITAR A SECRETARIA MUNICIPAL DE SAUDE A VIABILIDADE DISPOR DE UM DESFIBRILADOR PARA O POSTO MEDICO DO PARQUE MARINHA. _x000D_
 _x000D_
 PROPONENTE: VER. GIOVANI MORALLES.</t>
   </si>
   <si>
     <t>35842</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35842/200.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35842/200.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, ABAIXO ASSINADO, REQUER APOS OUVIDA A CASA, NA FORMA REGIMENTAL, QUE SEJA DETERMINADA UMA DATA PARA REALIZACAO DE UMA SESSAO SOLENE ESPECIAL EM HOMENAGEM AO DIA NACIONAL DO IDOSO, QUE E COMEMORADO NO DIA 01 DE OUTUBRO. _x000D_
 _x000D_
 PROPONENTE: VER. THIAGO PIRES GONÇALVES.</t>
   </si>
   <si>
     <t>35843</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35843/201.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35843/201.pdf</t>
   </si>
   <si>
     <t>REQUER , APOS OUVIDA A CASA NA FORMA REGIMENTAL, SOLICITAR JUNTO AO DNIT, A CONSTRUCAO DE PASSARELAS PARA PEDESTRE , NA BR 392 EM FRENTE AO PARQUE MARINHA. _x000D_
 _x000D_
 PROPONENTE: VER. GIOVANI MORALLES.</t>
   </si>
   <si>
     <t>35844</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35844/202.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35844/202.pdf</t>
   </si>
   <si>
     <t>REQUER, APOS OUVIDA A CASA NA FORMA REGIMENTAL, QUE SEJA APROVADO VOTO DE LOUVOR AO SR. LEONARDO CARRIR DE LEMOS, SOLDADO DA BRIGADA MILITAR, IDENTIDADE FUNCIONAL No 2692970 PELO ATO DE BRAVURA TOMADO AO EFETUAR O SALVAMENTO, RETIRANDO DO MAR, UMA MENINA DE 16 ANOS QUE ESTAVA SE AFOGANDO NA PRAIA DO CASSINO. _x000D_
 _x000D_
 PROPONENTE: VER. GIOVANI MORALLES.</t>
   </si>
   <si>
     <t>35845</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35845/203.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35845/203.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER APOS OUVIDA A CASA, NA FORMA REGIMENTAL, REQUER QUE A SMOV A VIABILIDADE DE REBAIXAMENTO DO MEIO-FIO DA CALCADA AO ENTORNO DA RODOVIARIA DO CASSINO. ISTO FACILITARA O MOVIMENTO DE IDOSOS E DADEIRANTES. _x000D_
 _x000D_
 PROPONENTE: VER. AUGUSTO CÉSAR MARTINS DE OLIVEIRA.</t>
   </si>
   <si>
     <t>35846</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35846/204.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35846/204.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER APOS OUVIDA A CASA, NA FORMA REGIMENTAL, REQUER QUE A SMSTT EFETUE A SINALIZACAO DE MAO DUPLA NA AV. ATLANTICA NO CASSINO. ISTO E DEVIDO AS OBRAS DE PAVIMENTACAO DA AVENIDA TER DESLOCADO O TRANSITO PARA A OUTRA PISTA E NAO TER SIDO FEITA A SINALIZACAO NECESSARIA A FIM DE SE EVITAR FUTUROS ACIDENTES. _x000D_
 _x000D_
 PROPONENTE: VER. AUGUSTO CÉSAR MARTINS DE OLIVEIRA.</t>
   </si>
   <si>
     <t>35847</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35847/206.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35847/206.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFICIO A COMISSAO DE CIDADANIA E DIREITOS HUMANOS, SOLICITANDO QUE SEJA REALIZADA AUDIENCIA PUBLICA DA SUBCOMISSAO PARA TRATAR DA SITUACAO DOS DEPENDENTES DE CRACK NA CIDADE DO RIO GRANDE. _x000D_
 _x000D_
 PROPONENTE: VER. LUCIANE COMPIANI BRANCO.</t>
   </si>
   <si>
     <t>35848</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35848/207.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35848/207.pdf</t>
   </si>
   <si>
     <t>REGIMENTAL SEJA OFICIADO O EXCELENTISSIMO SENHOR PREFEITO QUE INDIQUE AO SETOR COMPETENTE A COLOCACAO DE LIXEIRAS NAS FEIRAS LIVRES DO MUNICIPIO. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>35850</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35850/208.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35850/208.pdf</t>
   </si>
   <si>
     <t>O (s) vereador (es) abaixo assinados requerem, na forma regimental que apos ouvido a casa, que se realize uma Audiencia Publica afim de tratar as mudancas na legislacao de transito de acordo com a Lei No 12.009, de 29 de Julho de 2009, que regulamenta a profissao de motoboys e moto taxi. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>35851</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35851/209.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35851/209.pdf</t>
   </si>
   <si>
     <t>QUE ENVIE A ECOSUL, EMPRESA CONCESSIONARIA DA BR 392, SOLICITANDO QUE REALIZE ESTUDOS PARA REALOCACAO DOS PONTOS DE ONIBUS SITUADOS NO BAIRRO SANTA TEREZA SOBRE A BR392, SENTIDO CENTRO/BARRA E BARRA/CENTRO, CONFORME CROQUI EM ANEXO. (FOTOS TAMBEM EM ANEXO). _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>35873</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35873/210.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35873/210.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER APOS OUVIDA A CASA, NA FORMA REGIMENTAL, QUE O DIRETOR DO DAER (DEPARTAMENTO AUTONOMO DE ESTRADAS DE RODAGEM), A IMPLANTACAO DE UMA CICLOVIA NA ERS 734, ENTRE O BAIRRO BOLACHA E A ENTRADA DE ACESSO DA AV. RIO GRANDE NO BALNEARIO CASSINO. REITERA O PROCESSO JA EXISTENTE No 305/2010. _x000D_
 _x000D_
 PROPONENTE: VER. AUGUSTO CÉSAR MARTINS DE OLIVEIRA.</t>
   </si>
   <si>
     <t>35874</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35874/211.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35874/211.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER APOS OUVIDA A CASA NA FORMA REGIMENTAL, QUE SEJA SOLICITADO AO DEPUTADO FEDERAL NELSON MARCHEZAN JUNIOR, QUE INCLUA EMENDA NO ORCAMENTO DA UNIAO PARA COMPRA DE UMA RETRO ESCAVADEIRA E UMA CACAMBA PARA COORDENADORIA DA VILA DA QUINTA. _x000D_
 _x000D_
 PROPONENTE: VER. JOSÉ ANTÔNIO DA SILVA.</t>
   </si>
   <si>
     <t>35875</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35875/212.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35875/212.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER , APOS OUVIDA A CASA NA FORMA REGIMENTAL, SOLICITAR , AUDIENCIA PUBLICA, PARA TRATAR SOBRE A SEGURANCA PUBLICA. _x000D_
 _x000D_
 PROPONENTE: VER. GIOVANI MORALLES.</t>
   </si>
   <si>
     <t>35876</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35876/213.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35876/213.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADOS, REQUEREM APOS OUVIDA A CASA, NA FORMA REGIMENTAL, QUE O LEGISLATIVO MUNICIPAL OFICIE A CEEE NA PESSOA DO SENHOR CLEIDE RODRIGUES. CHEFE DA REGIONAL SUL, SOLICITANDO QUE A COMPANHIA VEJA DA POSSIBILIDADE DE COLOCACAO DOS POSTES NO TRECHO COMPREENDIDO ENTRE O ARROIO VIEIRA ATE O ACESSO DO PARQUE SAO PEDRO. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>35877</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35877/214.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35877/214.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER DEPOIS DE OUVIDA A CASA, NA FORMA REGIMENTAL, QUE A UNIDADE REGIONAL DA CEEE- RIO GRANDE, ESTUDE A POSSIBILIDADE DA COLOCACAO DE POSTES DE LUZ ENTRE AS RUAS MIGUEL RIETH CORREA E PADRE NILO GOLLO SITUADO NO BAIRRO VILA MARIA, PARA QUE SEJA AMPLIADA A REDE DE ILUMINACAO PUBLICA. _x000D_
 _x000D_
 PROPONENTE: VER. AUGUSTO CÉSAR MARTINS DE OLIVEIRA.</t>
   </si>
   <si>
     <t>35878</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35878/215.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35878/215.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDO A CASA, NA FORMA REGIMENTAL QUE SEJA ENVIADO OFICIO AO COMANDANTE GERAL DA BRIGADA- EXMO. SR. SERGIO ROBERTO DE ABREU, SOLICITANDO A POSSIBILIDADE DE RETORNO DO TENENTE JOAO EDUARDO RODRIGUES MENDES (TENENTE MENDES) PARA RIO GRANDE, COM ATUACAO NA AREA RURAL. _x000D_
 _x000D_
 PROPONENTE: VER. JOSÉ ANTÔNIO.</t>
   </si>
   <si>
     <t>35879</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35879/216.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35879/216.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA OFICIO AO HOSPITAL UNIVERSITARIO SOLICITANDO A REALIZACAO DE ESTUDOS PARA IMPLANTACAO DE BANCO PUBLICO DE PLACENTA E CELULAS DE CORDAO UMBILICAL _x000D_
 _x000D_
 PROPONENTE: VER. LUCIANE COMPIANI BRANCO.</t>
   </si>
   <si>
     <t>35880</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35880/217.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35880/217.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, ABAIXO ASSINADO, REQUER APOS OUVIDA A CASA, NA FORMA REGIMENTAL, QUE SEJA ENCAMINHADO OFICIO AO SENHOR COMANDANTE 6o BATALHAO DE POLICIA MILITAR - 6o BPM, SR. MAJOR CARLOS ALBERTO BRUSCH TERRES, PARA QUE SEJA ESTUDADA A POSSIBILIDADE DE FORNECER POLICIAMENTO NOS HORARIOS DE ENTRADA E SAIDA DOS ALUNOS DA ESCOLA FREDERICO ERNESTO BUCHHOLZ, PELA AVENIDA PRIMEIRO DE MAIO. _x000D_
 _x000D_
 PROPONENTE: VER. THIAGO PIRES GONÇALVES.</t>
   </si>
   <si>
     <t>35881</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35881/218.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35881/218.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFICIO AO MINISTERIO DA SAUDE SOLICITANDO ENVIO DE VACINAS CONTRA A GRIPE H1N1 PARA SER DISTRIBUIDA AO MUNICIPIO DO RIO GRANDE. _x000D_
 _x000D_
 PROPONENTE: VER. LUCIANI COMPIANI BRANCO.</t>
   </si>
   <si>
     <t>35882</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35882/219.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35882/219.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFICIO A SECRETARIA ESTADUAL DE SAUDE SOLICITANDO ENVIO DE VACINAS CONTRA A GRIPE H1N1 PARA SER DISTRIBUIDA AO MUNICIPIO DO RIO GRANDE. _x000D_
 _x000D_
 PROPONENTE: VER. LUCIANE COMPIANI BRANCO.</t>
   </si>
   <si>
     <t>35883</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35883/220.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35883/220.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER , APOS OUVIDA A CASA NA FORMA REGIMENTAL, SOLICITAR A SECRETARIA COMPETENTE A VIABILIDADE DE REALIZAR REFORMAS NOS BANHEIROS DOS POSTOS DE SAUDE DO MUNICIPIO, PARA QUE OS MESMOS SE ADAPTEM PARA OS DEFICIENTES. _x000D_
 _x000D_
 PROPONENTE: VER. GIOVANI MORALLES.</t>
   </si>
   <si>
     <t>35885</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35885/221.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35885/221.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER APOS OUVIDA A CASA NA FORMA REGIMENTAL, QUE SEJA ENVIADO OFICIO AO , EXMO. SR. AIRTON MICHELS, SECRETARIO DE SEGURANCA PUBLICA DO ESTADO DO RIO GRANDE DO SUL, PARA VERIFICAR A POSSIBILIDADE DE ESTUDOS PARA INSTALAR UMA DELEGACIA DA POLICIA CIVIL, NO BAIRRO DA VILA DA QUINTA. _x000D_
 _x000D_
 PROPONENTE: VER. JOSÉ ANTÔNIO DA SILVA.</t>
   </si>
   <si>
     <t>35887</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35887/223.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35887/223.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO , REQUER, APOS OUVIDA A CASA, NA FORMA REGIMENTAL, PARA QUE SEJA SOLICITADO A OI, EMPRESA DE TELEFONIA, A COLOCACAO DE UM NOVO TELEFONE PUBLICO - "ORELHAO"- NA RUA B, No 140, ENFRENTE A MERCEARIA NOSSA SENHORA APARECIDA, NO BAIRRO CASTELO BRANCO II. _x000D_
 _x000D_
 PROPONENTE: VER. CARLOS FIALHO MATTOS.</t>
   </si>
   <si>
     <t>35889</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35889/224.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35889/224.pdf</t>
   </si>
   <si>
     <t>QUE A I CONFERENCIA DOS TRABALHADORES DOMESTICOS SEJA CONSIDERADA AUDIENCIA PUBLICA. _x000D_
 _x000D_
 PROPONENTE: VER. LUCIANE COMPIANI BRANCO.</t>
   </si>
   <si>
     <t>35891</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35891/226.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35891/226.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A SECRETARIA COMPETENTE, A VIABILIDADE DE COLOCACAO DE SUPORTE PARA LAMPADA (BRACO DE ALUMINIO) NOS POSTES 801682,801683 E 801684 LOCALIZADOS NA RUA DAS GALERAS NO PARQUE MARINHA. _x000D_
 _x000D_
 PROPONENTE: VER. GIOVANI MORALLES.</t>
   </si>
   <si>
     <t>35892</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35892/227.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35892/227.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A SMSTT, COLOCACAO DE REDUTOR DE VELOCIDADE E SINALIZACAO, EM FRENTE A ASSOCIACAO DE MORADORES DO PARQUE MARINHA, LOCALIZADA NA AV DOS GRANDE LAGOS. _x000D_
 _x000D_
 PROPONENTE: VER. GIOVANI MORALLES.</t>
   </si>
   <si>
     <t>35894</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35894/228.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35894/228.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A SECRETARIA COMPETENTE, A VIABILIDADE DE COLOCACAO DE BRINQUEDOS, NA PRACA FLAMINGOS NO PARQUE MARINHA. _x000D_
 _x000D_
 PROPONENTE: GIOVANI MORALLES.</t>
   </si>
   <si>
     <t>35896</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35896/229.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35896/229.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFICIO A SECRETARIA ESTADUAL DE SAUDE SOLICITANDO O AUMENTO DE LEITOS PARA ATENDIMENTO DE DEPENDENTES QUIMICOS, ESPECIALMENTE OS USUARIOS DE CRACK, NO MUNICIPIO. A CIDADE DO RIO GRANDE ESTA EM FLAGRANTE CRESCIMENTO POPULACIONAL, COM A VINDA DE VARIOS EMPREENDIMENTOS E A IMPLANTACAO DO POLO NAVAL. COMO CONSEQUENCIA, AUMENTAM TAMBEM OS CASOS DE USO DE DROGAS E PRECISAMOS ESTAR PREPARADOS PARA ATENDER ESTA DEMANDA. ATUALMENTE, JA ESTAMOS COM CARENCIA DE LEITOS PARA ATENDIMENTO E A EXPECTATIVA E QUE ESTA DEFASAGEM AUMENTE MAIS. _x000D_
 _x000D_
 PROPONENTE: VER. LUCIANI COMPIANE BRANCO.</t>
   </si>
   <si>
     <t>35899</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35899/230.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35899/230.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A SECRETARIA COMPETENTE , A DRENAGEM DE ESCOAMENTO DE AGUAS PLUVIAIS, NA RUA LAGOA AZUL, BAIRRO CIDADE NOVA. _x000D_
 _x000D_
 PROPONENTE: VER. GIOVANI MORALLES.</t>
   </si>
   <si>
     <t>35901</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35901/232.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35901/232.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER APOS OUVIDA A CASA, NA FORMA REGIMENTAL, QUE O SUPERINTENDENTE REGIONAL DA CORSAN (COMPANHIA RIOGRANDENSE DE SANEAMENTO), REALIZE REPAROS NO ENCANAMENTO DA RUA ALIPIO CADAVAL EM FRENTE AO No80, BAIRRO SANTA TEREZA. _x000D_
 _x000D_
 PROPONENTE: VER. AUGUSTO CÉSAR MARTINS DE OLIVEIRA.</t>
   </si>
   <si>
     <t>35903</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35903/233.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35903/233.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENCAMINHADO EXPEDIENTE A PROFa. REJANE DE OLIVEIRA, POR SUA REELEICAO A PRESIDENCIA DO CPERS - CENTRO DOS PROFESSORES DO RIO GRANDE DO SUL E O IRRESTRITO APOIO DA CAMARA MUNICIPAL DO RIO GRANDE A CAMPANHA DO MAGISTERIO GAUCHO PARA QUE O GOVERNO DO ESTADO PAGUE O PISO NACIONAL. _x000D_
 _x000D_
 PROPONENTE: VER. RENATO ESPINDOLA DE ALBUQUERQUE.</t>
   </si>
   <si>
     <t>35904</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35904/234.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35904/234.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENCAMINHADO EXPEDIENTE AO IPE - INSTITUTO DE PREVIDENCIA DO ESTADO DO RIO GRANDE DO SUL, SOLICITANDO INFORMACOES SOBRE OS MOTIVOS PELOS QUAIS FOI FECHADO O POSTO DE ATENDIMENTO LOCALIZADO NO BAIRRO BALNEARIO CASSINO, QUE FUNCIONAVA NUM PREDIO DE PROPRIEDADE DA PREFEITURA MUNICIPAL DO RIO GRANDE ATE JANEIRO DO CORRENTE ANO. _x000D_
 _x000D_
 PROPONENTE: VER. RENATO ESPINDOLA DE ALBUQUERQUE.</t>
   </si>
   <si>
     <t>35905</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35905/235.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35905/235.pdf</t>
   </si>
   <si>
     <t>SEJA OFICIADO O EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL PARA QUE ENCAMINHE AO SETOR COMPETENTE ESTUDOS NO SENTIDO DE MELHORAR AS CONDICOES DE ACESSO E ACOLHIMENTO AOS PACIENTES QUE PROCURAM ATENDIMENTO NO PRONTO SOCORRO DA SANTA CASA DE NOSSO MUNICIPIO. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>35906</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35906/237.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35906/237.pdf</t>
   </si>
   <si>
     <t>REQUER URGENCIA O VEREADOR ABAIXO ASSINADO REQUER, APOS OUVIDA CASA, QUE SEJA FORMADA COMISSAO PARLAMENTAR DE INQUERITO (CPI), PARA ESCLARECER O DESTINO DADO AS DOACOES ARRECADADAS NA CAMPANHA DO AGASALHO 2011, PROMOVIDA PELA SECRETARIA MUICIPAL DA  CIDADANIA E DA ASSISTENCIA SOCIAL, JUNTAMENTE COM A PRIMEIRA DAMA DO MUNICIPIO, FACE AS VARIAS DENUNCIAS RECEBIDAS POR ESTE VEREADOR, DE QUE AS MELHORES PECAS DE ROUPAS ESTARIAM SENDO DESTINADAS A REALIZACAO DE BRECHOS, EM ESPECIAL DA ONG_x000D_
 MAOS UNIDAS PELA VIDA. _x000D_
 _x000D_
 PROPONENTE: VER. JULIO MARTINS.</t>
   </si>
   <si>
     <t>35909</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35909/238.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35909/238.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER APOS OUVIDA A CASA, NA FORMA REGIMENTAL, QUE O TITULAR DA PASTA DA SECRETARIA MUNICIPAL DE EDUCACAO E CULTURA (SMEC), ENVIE A ESTA CASA A RELACAO NOMINAL DOS DOCENTES DA E.M.E.F. FRANCA PINTO. _x000D_
 _x000D_
 PROPONENTE: VER. AUGUSTO CÉSAR MARTINS DE OLIVEIRA.</t>
   </si>
   <si>
     <t>35911</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35911/239.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35911/239.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER APOS OUVIDA A CASA, NA FORMA REGIMENTAL, QUE O TITULAR DA PASTA DA SECRETARIA MUNICIPAL DE CIDADANIA E ASSISTENCIA SOCIAL (SMCAS), COMPARECA A ESTA CASA EXPLANAR SOBRE ARRECADACAO E DESTINO DOS BENS ARRECADADOS NA CAMPANHA DO AGASALHO. _x000D_
 _x000D_
 PROPONENTE: VER. AUGUSTO CÉSAR MARTINS DE OLIVEIRA.</t>
   </si>
   <si>
     <t>35913</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35913/241.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35913/241.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER APOS OUVIDA A CASA, NA FORMA REGIMENTAL, QUE SEJA REALIZADA UMA SESSAO SOLENE EM COMEMORACAO A PASSAGEM DA SEMANA DO DEFICIENTE VISUAL E DE BAIXA VISAO, QUE E COMEMORADO NA DATA DE 16 DE SETEMBRO. _x000D_
 _x000D_
 PROPONENTE: VER. AUGUSTO CÉSAR MARTINS DE OLIVEIRA.</t>
   </si>
   <si>
     <t>35915</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35915/242.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35915/242.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER APOS OUVIDA A CASA, NA FORMA REGIMENTAL, QUE SEJA PROMOVIDA UMA AUDIENCIA PUBLICA, COM OS ORGAOS REPRESENTATIVOS DAS POLITICAS PUBLICAS DOS DEFICIENTES VISUAIS, ENTIDADES E A ESCOLA JOSE ALVARES DE AZEVEDO, AFIM DE TRATAR SOBRE A CONSCIENTIZACAO E DISCUSSAO DE POLITICAS PUBLICAS, BEM COMO, NA BUSCA DE EXECUCAO DOS SEUS DIREITOS LEGAIS. _x000D_
 _x000D_
 PROPONENTE: VER. AUGUSTO MARTINS DE OLIVEIRA.</t>
   </si>
   <si>
     <t>35916</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35916/243.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35916/243.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER APOS OUVIDA A CASA, NA FORMA REGIMENTAL, QUE O TITULAR DA PASTA DA SECRETARIA MUNICIPAL DE SERVICOS URBANOS (SMSU), COMPARECA A ESTA CASA, AFIM DE, QUE EXPLANE O FUNCIONAMENTO DO MINIZOO DO INTERIOR DA PRACA  TAMANDARE. _x000D_
 _x000D_
 PROPONENTE: VER. AUGUSTO CÉSAR MARTINS DE OLIVEIRA.</t>
   </si>
   <si>
     <t>35917</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35917/244.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35917/244.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVES DE SECRETARIA COMPETENTE REALIZE A COLOCACAO DE FAIXAS DE SEGURANCA PARA MAIOR SEGURANCA NA TRAVESSIA DE PEDESTRES NO ENCONTRO ENTRE AS RUAS VISCONDE DE PARANAGUA , AQUIDABAN, LUIZ LOREA E MARECHAL FLORIANO. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>35918</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35918/245.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35918/245.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVES DA SMSTT, A EXEMPLO DA BRIGADA MILITAR E BOMBEIROS, INSTITUA TAMBEM TELEFONE DE 03 (TRES) DIGITOS PARA CHAMADAS EMERGENCIAIS QUANDO DA OCORRENCIA DE ACIDENTES E URGENCIAS NO TRANSITO. O NUMERO DESTE TELEFONE DEVERA SER PUBLICIZADO MEDIANTE DIVULGACAO NOS MEIOS DE COMUNICACAO, SITE DA PREFEITURA MUNICIPAL E FIXACAO DO MESMO EM TODAS AS VIATURAS DA GUARDA MUNICIPAL DO TRANSITO. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>35920</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35920/246.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35920/246.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVES DE SECRETARIA COMPETENTE REALIZE A COLOCACAO DE FAIXA DE SEGURANCA OU REDUTORES DE VELOCIDADE FRENTE O CENTRO DE HORTIFRUTIGRANJEIROS LOCALIZADO NA RUA COMENDADOR VASCO VIEIRA DA FONSECA No 690. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>35921</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35921/247.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35921/247.pdf</t>
   </si>
   <si>
     <t>VEREADOR ABAIXO ASSINADO, REQUER , APOS OUVIDA A CASA NA FORMA REGIMENTAL, SOLICITAR A SECRETARIA DE SEGURANCA PUBLICA DO ESTADO DO RIO GRANDE DO SUL, VIABILIDADE DE CRIACAO DE UM PELOTAO DE MOTOS DA BM, NO MUNICIPIO DE RIO GRANDE. _x000D_
 _x000D_
 PROPONENTE: VER. GIOVANI MORALLES.</t>
   </si>
   <si>
     <t>35922</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35922/248.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35922/248.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL EFETUE A INSTALACAO DE PLACAS DE SINALIZACAO EM TODAS AS ESCOLAS DO MUNICIPIO, AUTORIZANDO O EMBARQUE E DESEMBARQUE DE ALUNOS TRANSPORTADOS POR COLETIVOS ESCOLARES EM NOSSO MUNICIPIO. ESTA PRATICA JA E UTILIZADA NA ESCOLA LICEU SALESIANO LEAO XXIII. (FOTO EM ANEXO) _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>35923</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35923/249.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35923/249.pdf</t>
   </si>
   <si>
     <t>EXMO SR. PRESIDENTE, O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDA A CASA, NA FORMA REGIMENTAL, PARA QUE SEJA SOLICITADO AO DAER(DEPARTAMENTO AUTONOMO DE ESTRADAS E RODAGEM), A REVITALIZACAO DA PINTURAS DAS LOMBADAS EXISTENTES NA RODOVIA RS 734(AV. ITALIA). _x000D_
 _x000D_
 PROPONENTE: VER. CARLOS FIALHO MATTOS.</t>
   </si>
   <si>
     <t>35924</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35924/250.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35924/250.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVES DA SECRETARIA COMPETENTE REALIZE SINALIZACAO NA RUA GEN. LUIZ LOREA ENTRE AS RUAS 24 DE MAIO E GEN. NETO, PARA DISCIPLINAR OS CONDUTORES DOS VEICULOS AUTOMOTIVOS (CARRO, MOTOS E ONIBUS). _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>35925</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35925/251.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35925/251.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL REALIZE ESTUDOS JUNTAMENTE COM A CEEE, PARA VIABILIZAR ILUMINACAO PUBLICA, NO PERIMETRO DESDE O ARROIO VIEIRA ATE O ACESSO DE ENTRADA DO BAIRRO PARQUE SAO PEDRO. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>35926</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35926/252.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35926/252.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER, APOS OUVIDA A CASA, QUE SEJA ENCAMINHADO A CORSAN INDICACAO PARA QUE SEJA COLOCADO PROTECAO DE FERRO EM VOLTA DO TAMPAO DE ESGOTO LOCALIZADO NA AVENIDA DOS OCEANOS ESQUINA  AVENIDA DOS GRANDES LAGOS. O TAMPAO ESTA LOCALIZADO MUITO PROXIMO AO CRUZAMENTO E COM O MOVIMENTO INTENSO ALGUNS VEICULOS FAZEM A CURVA MUITA FECHADA E ACABAM PASSANDO COM A RODA POR CIMA DA CALCADA QUEBRANDO O PISO E MUITAS VEZES INCLUSIVE TIRANDO O TAMPAO DO SEU LUGAR, E SEGUNDO INFORMACOES DOS MORADORES DA REDONDEZA OCASIONA TRANSTORNOS COMO MAU CHEIRO, TRANSBORDAMENTO E ATE ACIDENTES. ESTAMOS ENCAMINHANDO FOTOS EM ANEXO. _x000D_
 _x000D_
 PROPONENTE: VER. JULIO MARTINS.</t>
   </si>
   <si>
     <t>35928</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35928/254.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35928/254.pdf</t>
   </si>
   <si>
     <t>EXMO. SR. PRESIDENTE, O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDA A CASA, NA FORMA REGIMENTAL, PARA QUE SEJA SOLICITADO A EMPRESA ECOSUL RODOVIAS, A REALIZACAO DE UM RECUO NA BR 392 KM 01, NA ENTRADA DA RUA 13, BAIRRO GETULIO VARGAS, A FIM DE_x000D_
 POSSIBILITAR A COLOCACAO DE UMA PARADA DE ONIBUS _x000D_
 _x000D_
 PROPONENTE: VER. CARLOS F. MATTOS.</t>
   </si>
   <si>
     <t>35929</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35929/255.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35929/255.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL PARA QUE O MESMO FORMULE PROPOSTA DE CONVENIO COM O MINISTERIO DE DESENVOLVIMENTO SOCIAL E COMBATE A FOME (MDS) E FUNDO NACIONAL DA ASSISTENCIA SOCIAL (FNAS) PARA A CONSTRUCAO DO CENTRO MUNICIPAL DE CONVIVENCIA DO IDOSO. _x000D_
 _x000D_
 PROPONENTE VER. LUIZ FRANCISCO SPOTORNO.</t>
   </si>
   <si>
     <t>35930</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35930/256.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35930/256.pdf</t>
   </si>
   <si>
     <t>REQUEREM AO EXECUTIVO MUNICIPAL QUE O MESMO, EM VIRTUDE DA COMEMORACAO DOS 25 ANOS DA ESTACAO ECOLOGICA DO TAIM, REALIZE PARCERIA COM A ESEC-TAIM PARA A REALIZACAO DE MOSTRA ITINERANTE DE FOTOGRAFIAS DO FOTOGRAFO FELIPE DUMONT EM TODAS AS ESCOLAS MUNICIPAIS. _x000D_
 _x000D_
 PROPONENTE: VER. LUIZ FRANCISCO SPOTORNO.</t>
   </si>
   <si>
     <t>35933</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35933/257.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35933/257.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, APOS OUVIDA A CASA, NA FORMA REGIMENTAL, SOLICITA QUE SEJA ENVIADO OFICIO A BRASIL TELECOM, REQUERENDO A INSTALACAO DE UM TELEFONE PUBLICO (ORELHAO), NA ILHA DOS MARINHEIROS, NA LOCALIDADE DAS BANDEIRINHAS. _x000D_
 _x000D_
 PROPONENTE: VER. JOSÉ ANTÔNIO DA SILVA.</t>
   </si>
   <si>
     <t>35934</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35934/259.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35934/259.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER APOS OUVIDA A CASA, NA FORMA REGIMENTAL, QUE A DIRETORA DO SINE RIO GRANDE, COMPARECA A ESTA CASA PARA DEMONSTRAR ATRAVES DE LISTAGEM O NUMERO DE PROFISSIONAIS APTOS A TRABALHAREM NO POLO NAVAL NA AREA METAL MECANICA, E DEVIDAMENTE IDENTIFICADOS ATRAVES DE CURRICULOS. _x000D_
 _x000D_
 PROPONENTE: VER. AUGUSTO MARTINS DE OLIVEIRA.</t>
   </si>
   <si>
     <t>35940</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35940/260.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35940/260.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER APOS OUVIDA A CASA, NA FORMA REGIMENTAL, QUE O SUPERINTENDENTE REGIONAL DA CORSAN, SR RICARDO FREITAS, GERENTE DA UNIDADE DE SANEAMENTO SR JULIO GONCALVES E DO ENG. E PROF. JOAO IVO 0DR. EM SANEAMENTO BASICO, VENHAM A ESTA CASA PARA EXPLANAREM SOBRE A ATUAL SITUACAO DAS ETES (ESTACAO DE TRATAMENTO DE ESGOTO), DA NOSSA CIDADE. _x000D_
 _x000D_
 PROPONENTE: VER. AUGUSTO CÉSAR MARTINS DE OLIVEIRA.</t>
   </si>
   <si>
     <t>35941</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35941/261.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35941/261.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER APOS OUVIDA A CASA, NA FORMA REGIMENTAL, PARA QUE SEJA REITERADO O REQUERIMENTO DE N° 341/09, REMETIDA A CORSAN O QUAL REFERE-SE A REPARACAO DE RUAS AS QUAIS FORAM AFETADAS COM AS OBRAS DE SANEAMENTO DO BAIRRO GETULIO VRGAS E SANTA TEREZA. _x000D_
 _x000D_
 PROPONENTE: VER. CARLOS FIALHO MATTOS.</t>
   </si>
   <si>
     <t>35942</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35942/262.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35942/262.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER APOS OUVIDA A CASA, NA FORMA REGIMENTAL, PARA QUE SEJA REITERADO O REQUERIMENTO DE N° 261/08, REMETIDA A SUPRG(SUPERINTENDENCIA DO PORTO) O QUAL REFERE-SE A COLOCACAO DE UMA GUARITA AOS TAXISTAS DA A. HONORIO BICALHO, PORTAO 4. _x000D_
 _x000D_
 PROPONENTE: VER. CARLOS FIALHO MATTOS.</t>
   </si>
   <si>
     <t>35943</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35943/263.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35943/263.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDO A CASA, NA FORMA REGIMENTAL QUE SEJA SOLICITADO AO DEPARTAMENTO NACIONAL DE INFRAESTRUTURA DE TRANSPORTESDNIT- QUE SEJAM FEITOS ACOSTAMENTOS NOS LOCAIS ONDE ENCONTRAM-SE OS ABRIGOS DE ONIBUS NA LOCALIDADE DA BR 392 KM ZERO ATE A CURVA DA IPIRANGA. Rio Grande, 18 de julho de 2011. _x000D_
 _x000D_
 PROPONENTE: VER. WILSON BATISTA DUARTE SILVA.</t>
   </si>
   <si>
     <t>35944</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35944/264.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35944/264.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADOS, REQUEREM APOS OUVIDA A CASA, NA FORMA REGIMENTAL, QUE O EXECUTIVO MUNICIPAL REALIZE ESTUDOS PARA CRIAR UMA COORDENADORIA DE SAUDE E BEM-ESTAR ANIMAL, PARA DESENVOLVER POLITICAS PUBLICAS COM FINALIDADE ESPECIFICA DE ACOMPANHAMENTO E TRATAMENTO DOS ANIMAIS DO NOSSO MUNICIPIO.  _x000D_
 _x000D_
 PROPONENTE: VER. LUIZ FRANCISCO SPOTORNO.</t>
   </si>
   <si>
     <t>35945</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35945/265.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35945/265.pdf</t>
   </si>
   <si>
     <t>REITERAR O REQUERIMENTO 188 PROTOCOLADA SOB O No 903 DE 28 DE ABRIL DE 2009, QUE SOLICITA AO EXECUTIVO MUNICIPAL, JUNTAMENTE COM A SECRETARIA MUNICIPAL DA SEGURANCA DOS TRANSPORTE E DO TRANSITO QUE DESENVOLVA PROJETO PARA IMPLANTAR NAS AVENIDAS E RUAS DE ACESSO AO CENTRO COMERCIAL (CALCADAO E SHOPPING) E HOSPITAIS DO MUNICIPIO, A COLOCACAO DE SINALEIRAS DE TRANSITO COM_x000D_
 DISPOSITIVO SONORO EM BENEFICIO AOS PEDESTRES PORTADORES DE DEFICIENCIA VISUAL. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>35946</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35946/266.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35946/266.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVES DA SMSTT, REALIZE A DEVIDA SINALIZACAO NA CURVA QUE LIGA AS RUAS VAL PORTO E AV. IPIRANGA, ENTRE O BAIRRO GETULIO VARGAS E VILA SANTINHA. (CONFORME FOTO EM ANEXO). _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>35947</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35947/267.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35947/267.pdf</t>
   </si>
   <si>
     <t>EM RESPOSTA A CORRESPONDENCIA ENVIADA PELO GAE - GRUPO DE ABOLICAO DO ESPECISMO - SEJA ENVIADO OFICIO A ESTA ENTIDADE, ESCLARECENDO QUE A FINALIDADE PELA QUAL A CAMARA MUNICIPAL DO RIO GRANDE, POR MEIO DESTA VEREADORA, BUSCA INFORMACOES A RESPEITO DA QUANTIDADE DE CASTRACOES REALIZADAS PELO REFERIDO GRUPO E LEVANTAR DADOS A RESPEITO DO NUMERO DE INTERVENCOES_x000D_
 CIRURGICAS DESTA ESPECIE QUE ESTAO SENDO FEITAS NO MUNICIPIO PELAS ORGANIZACOES  NAO-GOVERNAMENTAIS E GRUPOS DE PROTECAO AOS ANIMAIS. COM ESTES DADOS, PRETENDE-SE ESTUDAR A VIABILIDADE DA REALIZACAO DE MUTIRAO DE CASTRACAO DE CAES E GATOS. CASO O GRUPO DE ABOLICAO AO ESPECISMO NAO TENHA REALIZADO CASTRACOES NO PERIODO, SOLICITA-SE QUE INFORME. SALIENTAMOS QUE A MESMA SOLICITACAO ESTA SENDO FEITA A TODAS AS ONGS E GRUPOS DE PROTECAO AOS ANIMAIS QUE ATUAM EM NOSSO MUNICIPIO. (COPIA DA CORRESPONDENCIA DO GAE ANEXADA A SEGUIR). _x000D_
 _x000D_
 PROPONENTE: VER. LUCIANE COMPIANI BRANCO.</t>
   </si>
   <si>
     <t>35948</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35948/268.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35948/268.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFICIO A 18a COORDENADORIA ESTADUAL DE EDUCACAO, SOLICITANDO A REALIZACAO DE PARCERIA COM A ESTACAO ECOLOGICA DO TAIM E INSTITUTO CHICO MENDES DE CONSERVACAO DA BIODIVERSIDADE (ICMBIO), PARA APRESENTACAO ITINERANTE DE MOSTRA FOTOGRAFICA COMEMORATIVA AOS 25 ANOS DE CRIACAO DA RESERVA ECOLOGICA DO TAIM, DE AUTORIA DO FOTOGRAFO FELIPE DUMONT, NA_x000D_
 REDE ESTADUAL DE ENSINO. _x000D_
 _x000D_
 PROPONENTE: VER. LUCIANE COMPIANI BRANCO.</t>
   </si>
   <si>
     <t>35950</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35950/269.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35950/269.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDA A CASA, NA FORMA REGIMENTAL, PARA QUE SEJA SOLICITADO AO MINISTERIO PUBLICO, INFORMACOES COMPLETAS DO PROCESSO DE DENUNCIA DO PREFEITO FABIO DE OLIVEIRA BRANCO EM FACE DO VEREADOR LUIZ FRANCISCO SPOTORNO REFERENTE AO USO DO DINHEIRO PUBLICO, MAIS PRECISAMENTE, DO TELEFONE CELULAR PAGO PELA CAMARA MUNICIPAL PARA VANTAGENS DE PROPAGANDA ELEITORAL EM 2010, A FIM DE CONHECIMENTO EM PLENARIO _x000D_
 _x000D_
 PROPONENTE: VER. CARLOS FIALHO MATTOS.</t>
   </si>
   <si>
     <t>35951</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35951/270.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35951/270.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER DEPOIS DE OUVIDA A CASA, NA FORMA REGIMENTAL, QUE SEJA PROMOVIDA UMA AUDIENCIA PUBLICA, COM OS ORGAOS REPRESENTATIVOS DOS PESCADORES E PESCADORAS, DAS COLONIAS DE PESCADORES Z-1 E Z-2, DO MINISTRO DO TRABALHO E EMPREGO SRo CARLOS ROBERTO LUPI, DO MINISTRO DA PESCA E AQUICULTURA SRo LUIZ SERGIO NOBREGA DE OLIVEIRA, DO MINISTERIO PUBLICO_x000D_
 FEDERAL E DO MINISTERIO PUBLICO ESTADUAL, REPRES. DO FORUM DA LAGOA, COORDENADORA DO SETOR DO MINISTERIO DO TRABALHO NO MUNICIPIO, SRa GILMA VALADAO E A ASSOCIACAO DOS PESCADORES DO RIO GRANDE, A FIM DE TRATAR SOBRE A CONSCIENTIZACAO DAS POLITICAS PUBLICAS E DISCUSSAO DO SEGURO DEFESO PARA OS MESMOS, BEM COMO, NA BUSCA DE EXECUCAO DOS SEUS DIREITOS LEGAIS. _x000D_
 _x000D_
 PROPONENTE: VER. AUGUSTO CÉSAR MARTINS DE OLIVEIRA.</t>
   </si>
   <si>
     <t>35952</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35952/271.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35952/271.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, ABAIXO ASSINADO, REQUER APOS OUVIDA A CASA NA FORMA REGIMENTAL, QUE SEJA CRIADA UMA COMISSAO ESPECIAL DE VEREADORES PARA ACOMPANHAR JUNTO AO EXECUTIVO MUNICIPAL E CONSEA (CONSELHO DE SEGURANCA ALIMENTAR E NUTRICIONAL SUSTENTAVEL) SOBRE A IMPLANTACAO DO BANCO DE ALIMENTOS E DO RESTAURANTE POPULAR, NESTE MUNICIPIO. _x000D_
 _x000D_
 PROPONENTE: VER. THIAGO PIRES GONÇALVES.</t>
   </si>
   <si>
     <t>35953</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35953/272.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35953/272.pdf</t>
   </si>
   <si>
     <t>QUE O LEGISLATIVO MUNICIPAL ENVIE OFICIO A DIRECAO DO DNIT, SOLICITANDO A RECOLOCACAO DOS ABRIGOS DE ONIBUS EXISTENTES NA BR-392 NAS LOCALIDADES DE CAPAO SECO - PESQUEIRO E POVO NOVO (JUNTO DA ESCOLA ALFREDO RODRIGUES), OS MESMOS PRECISAM SER POSICIONADOS EM NOVOS LOCAIS EM FUNCAO DAS OBRAS DE DUPLICACAO DA ESTRADA. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>35954</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35954/273.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35954/273.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADOS, REQUEREM APOS OUVIDA A CASA, NA FORMA REGIMENTAL, QUE O EXECUTIVO MUNICIPAL ATRAVES DA SECRETARIA COMPETENTE, REALIZE A COLOCACAO DE TACHINHAS SINALIZADORAS REFLETIVAS DE PARADA E TAMBEM A PINTURA HORIZONTAL DA PALAVRA "PARE", NA RUA ACRE COM ESQUINA DA RUA DOM BOSCO. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>35955</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35955/274.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35955/274.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADOS, REQUEREM APOS OUVIDA A CASA, NA FORMA REGIMENTAL, QUE O EXECUTIVO MUNICIPAL, ATRAVES DA SECRETARIA COMPETENTE, REALIZE A RECUPERACAO DO PAVIMENTO DA RUA MARECHAL DEODORO ENTRE AV. PORTUGAL E LAGUNA DOS PATOS. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>35956</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35956/275.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35956/275.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADOS, REQUEREM APOS OUVIDA A CASA, NA FORMA REGIMENTAL, QUE O EXECUTIVO MUNICIPAL ATRAVES DA SECRETARIA COMPETENTE, REALIZE A PINTURA DA FAIXA DE DEMARCACAO AO LONGO DA RUA ROBERTO SOCOOWSKI. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>35957</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35957/276.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35957/276.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADOS, REQUEREM APOS OUVIDA A CASA, NA FORMA REGIMENTAL, QUE O EXECUTIVO MUNICIPAL, ATRAVES DA SECRETARIA COMPETENTE, REALIZE ESTUDOS PARA EFETUAR OBRAS NECESSARIAS AFIM DE EVITAR ACUMULO DE AGUAS NA RUA MARECHAL DEODORO ENTRE AV. PORTUGAL COM A LAGUNA DOS PATOS. (FOTOS EM ANEXO). _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>35958</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35958/277.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35958/277.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER APOS OUVIDA A CASA, NA FORMA REGIMENTAL, QUE O TITULAR DA PASTA DA SECRETARIA MUNICIPAL DA SEGURANCA DOS TRANSPORTE E DO TRANSITO (SMSTT), COMPARECA A ESTA CASA, PARA EXPLANAR QUAIS CRITERIOS INCIDEM PARA CRIACAO DE NOVAS VAGAS NA ZONA AZUL E DE AUMENTO DE TARIFA E QUAL PERIODO E FEITA A AFERICAO DOS PARQUIMETROS. _x000D_
 _x000D_
 PROPONENTE: VER. AUGUSTO CÉSAR MARTINS DE OLIVEIRA.</t>
   </si>
   <si>
     <t>35959</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35959/278.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35959/278.pdf</t>
   </si>
   <si>
     <t>REQUER , APOS OUVIDA A CASA NA FORMA REGIMENTAL, QUE SEJA ENCAMINHADO OFICIO AO DNIT, SOLICITANDO A ILUMINACAO DA OBRA NA BR 392, EM FRENTE AO BAIRRO PARQUE MARINHA. _x000D_
 _x000D_
 PROPONENTE: VER. GIOVANI MORALLES.</t>
   </si>
   <si>
     <t>35960</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35960/280.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35960/280.pdf</t>
   </si>
   <si>
     <t>Requer urgencia  O VEREADOR ABAIXO ASSINADO REQUER, APOS OUVIDA A CASA, QUE SEJA ENCAMINHADO AO PREFEITO MUNICIPAL QUE ENVIE A ESSA CASA LEGISLATIVA, O MAIS RAPIDO POSSIVEL, COPIA DO ALVARA DE FUNCIONAMENTO DO PARQUE DE DIVERSOES QUE ESTA TRABALHANDO NA FEARG/FECIS. _x000D_
 _x000D_
 PROPONENTE: VER. JULIO MARTINS.</t>
   </si>
   <si>
     <t>35961</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35961/281.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35961/281.pdf</t>
   </si>
   <si>
     <t>EM RESPOSTA A CORRESPONDENCIA ENVIADA PELA ONG S.O.S. ANIMAL, SEJA ENVIADO OFICIO A ESTA ENTIDADE, ESCLARECENDO QUE A FINALIDADE PELA QUAL A CAMARA MUNICIPAL DO RIO GRANDE, POR MEIO DESTA VEREADORA, BUSCA INFORMACOES A RESPEITO DA QUANTIDADE DE CASTRACOES REALIZADAS PELO REFERIDO GRUPO E LEVANTAR DADOS A RESPEITO DO NUMERO DE INTERVENCOES CIRURGICAS DESTA ESPECIE QUE ESTAO SENDO FEITAS NO MUNICIPIO PELAS ORGANIZACOES NAO-GOVERNAMENTAIS E GRUPOS DE PROTECAO AOS ANIMAIS. COM ESTES DADOS, PRETENDE-SE ESTUDAR A VIABILIDADE DA REALIZACAO DE MUTIRAO DE CASTRACAO DE CAES E GATOS. CASO A ONG S.O.S ANIMAL NAO_x000D_
 TENHA REALIZADO CASTRACOES NO PERIODO, SOLICITA-SE QUE INFORME. SALIENTAMOS QUE A MESMA SOLICITACAO ESTA SENDO FEITA A TODAS AS ONGS E GRUPOS DE PROTECAO AOS ANIMAIS QUE ATUAM EM NOSSO MUNICIPIO. (COPIA DA CORRESPONDENCIA DO GAE ANEXADA_x000D_
 A SEGUIR). _x000D_
 _x000D_
 PROPONENTE: VER. LUCIANE COMPIANI BRANCO.</t>
   </si>
   <si>
     <t>35962</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35962/282.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35962/282.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADOS, REQUEREM APOS OUVIDA A CASA, NA FORMA REGIMENTAL, QUE O LEGISLATIVO MUNICIPAL OFICIE A SECRETARIA DO TRABALHO E DESENVOLVIMENTO E AO SINDUSCON-RS, SOLICITANDO PARCERIA E CONVENIO PARA A REALIZACAO DE CURSO DE CAPACITACAO PARA MULHERES NA AREA DA CONSTRUCAO CIVIL. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSS VEREADORES.</t>
   </si>
   <si>
     <t>35963</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35963/283.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35963/283.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADOS, REQUEREM APOS OUVIDA A CASA, NA FORMA REGIMENTAL, QUE O LEGISLATIVO MUNICIPAL OFICIE A SUSEPE - SUPERINTENDENCIA DE SEGURANCA PENITENCIARIA DO RIO GRANDE DO SUL , SOLICITANDO ESTUDOS E RESERVA DE AREA PARA A CONSTRUCAO DE UM NUCLEO DE FORMACAO E QUALIFICACAO PROFISSIONAL  DIRECIONADO A COMUNIDADE DE MULHERES APENADAS NA PENITENCIARIA ESTADUAL DE RIO GRANDE. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>35964</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35964/284.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35964/284.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADOS, REQUEREM APOS OUVIDA A CASA, NA FORMA REGIMENTAL, QUE O LEGISLATIVO MUNICIPAL OFICIE A SUSEPE - SUPERINTENDENCIA DE SEGURANCA PENITENCIARIA DO RIO GRANDE DO SUL , SOLICITANDO ESTUDOS PARA A CONSTRUCAO DE (01) PAVILHAO FEMININO NO COMPLEXO DA PENITENCIARIA ESTADUAL DE  RIO GRANDE.  _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>35965</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35965/285.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35965/285.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER, APOS OUVIDA A CASA, QUE SEJA ENCAMINHADO A ORGANIZACAO DA FEARG/FECIS OFICIO SOLICITANDO, O MAIS RAPIDO POSSIVEL, COPIA DO CONTRATO DA FEARG/FECIS COM O PARQUE DE DIVERSOES E COPIA DO CONTRATO DE SEGURO DE ACIDENTES. _x000D_
 _x000D_
 PROPONENTE: VER. JULIO MARTINS.</t>
   </si>
   <si>
     <t>35967</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35967/286.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35967/286.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER, NA FORMA REGIMENTAL QUE APOS OUVIDO A CASA, SEJA SOLICITADO AO EXECUTIVO MUNICIPAL JUNTAMENTE COM A SECRETARIA MUNICIPAL DE SERVICOS URBANOS (SMSU) A TROCA DAS LAMPADAS LOCALIZADAS NA TRAVESSA MONSENHOR EURICO DE MELLO MAGALHAES (AO LADO DA CATEDRAL DE SAO _x000D_
 _x000D_
 PROPONENTE: VER. NANDO RIBEIRO.</t>
   </si>
   <si>
     <t>35968</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35968/288.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35968/288.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADOS, REQUEREM APOS OUVIDA A CASA, NA FORMA REGIMENTAL, QUE O EXECUTIVO MUNICIPAL ATRAVES DA SECRETARIA MUNICIPAL DA SEGURANCA DOS TRANSPORTES E DO TRANSITO ENVIE AO LEGISLATIVO RELATORIO SOBRE OS PARAMETROS E INDICADORES DE CUSTOS UTILIZADOS PARA A DEFINICAO DO ULTIMO AUMENTO OCORRIDO NA TARIFA DO ESTACIONAMENTO ROTATIVO E, O RELATORIO DOS SERVICOS PRESTADOS EM MANUTENCAO DE TODA A SINALIZACAO HORIZONTAL, VERTICAL, INFORMATIVA E SEMAFOROS DO MUNICIPIO, CONFORME CLAUSULA SETIMA (OBRIGACOES DA CONCESSIONARIA) DO CONTRATO. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>35969</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35969/289.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35969/289.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER , APOS OUVIDA A CASA NA FORMA REGIMENTAL, SOLICITAR JUNTO A CEEE, A VERIFICACAO DO TRANSFORMADOR DE ENERGIA  ELETRICA, LOCALIZADO NA RUA: ENG. ELMER NA VILA BRAZ. _x000D_
 _x000D_
 PROPONENTE: VER. GIOVANI MORALLES.</t>
   </si>
   <si>
     <t>35970</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35970/290.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35970/290.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADOS, REQUEREM, APOS OUVIDA A CASA NA FORMA REGIMENTAL QUE SEJA DESTINADA A PRIMEIRA PARTE DA SESSAO DO DIA 24 DE AGOSTO DE 2011 PARA COMEMORAR OS 50 ANOS DA REDE DA LEGALIDADE, PROMOVIDA PELO GOVERNADOR  LEONEL BRIZOLA EM DEFESA DA CONSTITUICAO BRASILEIRA. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>35971</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35971/291.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35971/291.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER, APOS OUVIDA A CASA, NA FORMA REGIMENTAL QUE SEJA DETERMINADA DATA PARA REALIZACAO DE UMA AUDIENCIA PUBLICA, COM O OBJETIVO DE DEBATER A SITUACAO DOS RECURSOS DISPONIVEIS PARA A CONCLUSAO DAS OBRAS DE DUPLICACAO DA RS 734, COMO TAMBEM, TODA A PROBLEMATICA QUE ENVOLVE A REFERIDA OBRA. _x000D_
 _x000D_
 PROPONENTE: VER. RENATO ESPINDOLA DE ALBUQUERQUE.</t>
   </si>
   <si>
     <t>35972</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35972/292.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35972/292.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDA A CASA NA FORMA REGIMENTAL QUE SEJA SOLICITADO JUNTO A SECRETARIA MUNICIPAL DE HABITACAO E DESENVOLVIMENTO, A DOCUMENTACAO LISTADA ABAIXO, REFERENTE AOS CONTRATOS PARTICULARES DE PROMESSA DE COMPRA E VENDA, PACTUADOS ENTRE O MUNICIPIO DE RIO GRANDE E OS CIDADAOS CONTEMPLADOS PELO PROGRAMA DE SUBSIDIO A HABITACAO DE INTERESSE SOCIAL, REALIZADO EM PARCERIA ENTRE A CAIXA ECONOMICA FEDERAL E A PREFEITURA DE RIO GRANDE, TENDO COMO OBJETO DE CONTRATO UM TERRENO PROPRIO, SITUADO EM ZONA URBANA DESTE MUNICIPIO, MAIS ESPECIFICAMENTE NO LOTEAMENTO DA CIDADE DE AGUEDA. NESTE SENTIDO, REQUER: 1) RELATORIO DE JUSTIFICACAO DAS PESSOAS REJEITADAS PELO PROGRAMA. 2) LISTA DOS CONTRATANTES QUE NAO ASSUMIRAM A POSSE DO IMOVEL. 3) DOCUMENTACAO DA TRANSFERENCIA DE POSSE E CONTRATO DE VENDA DAS PESSOAS QUE HOJE VIVEM NAS CASAS PERTENCENTES A ESTE PROGRAMA. _x000D_
 _x000D_
 PROPONENTE: VER. JÚLIO MARTINS.</t>
   </si>
   <si>
     <t>35973</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35973/293.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35973/293.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADOS, REQUEREM APOS OUVIDA A CASA, NA FORMA REGIMENTAL, QUE O EXECUTIVO MUNICIPAL ATRAVES DA SMSTT, REALIZE ESTUDOS PARA A COLOCACAO DE UM RADAR FIXO PARA CONTROLE DE VELOCIDADE NA RUA AQUIDABAN ESQUINA MORON. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>35974</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35974/294.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35974/294.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER, APOS OUVIDA A CASA NA FORMA REGIMENTAL, QUE SEJA REALIZADA SESSAO SOLENE EM HOMENAGEM AOS 70 ANOS DE FUNDACAO DA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL OLAVO BILAC, LOCALIZADA NA VILA SANTO ANTONIO NA LOCALIDADE DA VILA QUINTA, A SER REALIZADA NO DIA 09 DE DEZEMBRO DO CORRENTE ANO. _x000D_
 _x000D_
 PROPONENTE: VER. JOSÉ ANTÔNIO DA SILVA.</t>
   </si>
   <si>
     <t>35977</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35977/295.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35977/295.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER, NA FORMA REGIMENTAL QUE APOS OUVIDO A CASA, QUE SE REALIZE UMA AUDIENCIA PUBLICA AFIM DE TRATAR SOBRE TEMPORADA 2012 DE VERANEIO NO BALNEARIO CASSINO. _x000D_
 _x000D_
 PROPONENE: VER. NANDO RIBEIRO.</t>
   </si>
   <si>
     <t>35978</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35978/296.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35978/296.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDA A CASA NA FORMA REGIMENTAL, QUE SEJA ENVIADO OFICIO AO COMANDO DA 3a COMPANHIA DA BRIGADA MILITAR, SOLICITANDO A ESTA, AUTORIZAR A INSTALACAO DE UM CAIXA ELETRONICO, JUNTO AO POSTO DA BRIGADA MILITAR LOCALIZADA NO BAIRRO PARQUE MARINHA. _x000D_
 _x000D_
 PROPONENTE: VER. GIOVANI MORALLES.</t>
   </si>
   <si>
     <t>35979</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35979/297.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35979/297.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDA A CASA NA FORMA REGIMENTAL, QUE SEJA ENVIADO OFICIO AO BANCO DO BRASIL, SOLICITANDO A INSTALACAO DE UM CAIXA ELETRONICO JUNTO A SEDE DO POSTO DA 3a COMPANHIA DA BRIGADA MILITAR, LOCALIZADA NO BAIRRO PARQUE MARINHA. _x000D_
 _x000D_
 PROPONENTE: VER. GIOVANI MORALLES.</t>
   </si>
   <si>
     <t>35980</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35980/298.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35980/298.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO PARABENIZA O JORNAL AGORA POR TER COMPLETADO DEZ MIL EDICOES ININTERRUPTAS DEMONSTRANDO PROFISSIONALISMO E RESPEITO AOS SEUS LEITORES. _x000D_
 _x000D_
 PROPONENTE: VER. AUGUSTO CÉSAR MARTINS DE OLIVEIRA.</t>
   </si>
   <si>
     <t>35983</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35983/299.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35983/299.pdf</t>
   </si>
   <si>
     <t>QUE O LEGISLATIVO MUNICIPAL, ENVIE AO DAER SOLICITACAO DE RELICITACAO DOS SERVICOS QUE DEIXARAM DE SER CONSTRUIDOS POR ESGOTAMENTO FINANCEIRO DO CONTRATO DO PROJETO QUE EXECUTOU A OBRA DE DUPLICACAO DA RODOVIA DA ERS 734 ( TRECHO  COMPREENDIDO ENTRE O VIADUTO DO TREVO SOBRE A BR 392 E A ENTRADA DO BALNEARIO CASSINO), POIS ESTA ACAO DEVERA DAR RESPOSTAS JUSTAS AS DEMANDA DAS COMUNIDADES AS MARGENS DA VIA, TAIS COMO A CONSTRUCAO DE ACOSTAMENTOS EM TODA A EXTENSAO ONDE SEJA POSSIVEL, A CRIACAO DE REFUGIOS ONDE NAO SEJA POSSIVEL, A CRIACAO DE ESPACOS PARA MOVIMENTACAO DE UM NUMERO CONSIDERAVEL DE CARROCAS E A CRIACAO DE UMA CICLOVIA SEGURA NAS PROXIMIDADES DA ZONA URBANA, COLOCACAO CEOV ( CONTROLE ELETRONICO OSTENSIVO DE VELOCIDADE), EM SETORES URBANIZADOS COM DISPONIBILIDADE DE ESPACO, CRIAR VIAS LATERAIS PARA  ATENDIMENTO LOCAL, TAL COMO NA PISTA DA ESQUERDA PROXIMO A RESTAURANTES, BARES, FERRAGENS, POUSADA, GINASIO, ETC., NOS DEMAIS SETORES DA PISTA ESQUERDA ONDE SEJA DIFICIL A CONSTRUCAO DE ACOSTAMENTOS, CRIAR REFUGIOS NO LADO EXTERNO DA PISTA_x000D_
 DISTRIBUIDOS AO LONGO DO TRECHO, DESTINADOS AS PARADAS DE EMERGENCIA E OUTROS _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES. _x000D_
 _x000D_
 PROPONENTE: VER. _x000D_
 USOS.</t>
   </si>
   <si>
     <t>35986</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35986/300.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35986/300.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER APOS OUVIDA A CASA, NA FORMA REGIMENTAL, QUE SEJA PROMOVIDA UMA AUDIENCIA PUBLICA, COM OS ORGAOS REPRESENTATIVOS DAS POLITICAS PUBLICAS DOS DEFICIENTES VISUAIS, ENTIDADES E A ESCOLA JOSE ALVARES DE AZEVEDO, AFIM DE TRATAR SOBRE A CONSCIENTIZACAO E DISCUSSAO DE POLITICAS PUBLICAS, BEM COMO, NA BUSCA DE EXECUCAO DOS SEUS DIREITOS LEGAIS. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>35997</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35997/301.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35997/301.pdf</t>
   </si>
   <si>
     <t>QUE SELA DEDICADA A PRIMEIRA HORA DA SESSAO DO DIA 25/10/2011, PARA HOMENAGEAR OS 45 ANOS DE FUNDACAO DA CAMARA DE DIRIGENTES LOJISTAS DO RIO GRANDE. _x000D_
 _x000D_
 PROPONENTE: VER. RENATO ESPINDOLA DE ALBUQUERQUE.</t>
   </si>
   <si>
     <t>35998</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35998/302.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35998/302.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER, NA FORMA REGIMENTAL QUE APOS OUVIDO A CASA, SEJA SOLICITADO A EMPRESA NET RIO GRANDE, ATRAVES DO SEU DIRETOR RESPONSAVEL, QUE DISPONIBILIZE AOS MORADORES DO BAIRRO BOLAXA (EM AMBOS OS LADOS DA RS - 734) O SINAL DA TELEVISAO A CABO NO REFERIDO BAIRRO. _x000D_
 _x000D_
 PROPONENTE: VER. NANDO RIBEIRO.</t>
   </si>
   <si>
     <t>35999</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35999/303.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35999/303.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER, NA FORMA REGIMENTAL QUE APOS OUVIDO A CASA, QUE SEJA SOLICITADO AO EXECUTIVO MUNICIPAL JUNTAMENTE COM A SMOV ( SECRETARIA MUNICIPAL DE OBRAS E VIACAO) QUE ENCAMINHE A ESTA CASA EM, ESPECIAL ESPECIAL DAS OBRAS A SE REALIZAR NO BALNEARIO CASSINO E NO BAIRRO BOLAXA.		 _x000D_
 _x000D_
 PROPONENTE: VER. NANDO RIBEIRO.</t>
   </si>
   <si>
     <t>36000</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36000/304.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36000/304.pdf</t>
   </si>
   <si>
     <t>QUE O LEGISLATIVO MUNICIPAL OFICIE AO PODER JUDICIARIO SOLICITANDO QUE O MESMO CRIE PROCEDIMENTO JURIDICO REGULAMENTANDO QUE APOS O TERMINO DO JULGAMENTO DOS CASOS DE APREENSAO DE MAQUINAS CACA-NIQUEIS , SEJA AUTORIZADA A DOACAO DE TODOS OS COMPONENTES ELETRONICOS E EQUIPAMENTOS DE INFORMATICA PARA AS ESCOLAS DA REDE PUBLICA ESTADUAL E MUNICIPAL, PARA AS MESMAS UTILIZAREM ESSE MATERIAL EM SEUS LABORATORIOS DE INFORMATICA. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>36001</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36001/305.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36001/305.pdf</t>
   </si>
   <si>
     <t>QUE O LEGISLATIVO MUNICIPAL OFICIE AO COMANDO RODOVIARIO DA BRIGADA MILITAR, PELOTAO DO RIO GRANDE, ATRAVES DO SEU COMANDANTE, CAPITAO ANDERSON RODRIGUES CASTRO, SOLICITANDO QUE DISPONIBILIZE VIATURAS NA ESTRADA ERS 734, ENFRENTE AO CONDOMINIO WALDEMAR DUARTE (TREVO), NOS SEGUINTES DIAS E HORARIOS:  DE SEGUNDA A SEXTA, DAS 7H30MIM AS 8H30MIM, DAS 11H30MIM AS 12H30MIM, DAS 13H AS 14H, DAS 17H AS 18H E AOS SABADOS, DAS 7H30MIM AS 8H30MIM E DAS 11H30MIM AS 12H30MIM. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>36002</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36002/306.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36002/306.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL, ATRAVES DA SECRETARIA COMPETENTE, REALIZE OBRAS DE MELHORIAS NA ENTRADA DO BAIRRO SANTA TEREZA, NO ACESSO PELA RUA ALIPIO CADAVAL. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>36003</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36003/307.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36003/307.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER APOS OUVIDA A CASA NA FORMA REGIMENTAL, QUE SEJA ENVIADO OFICIO PARA O DNIT, SOLICITANDO MAIS SINALIZACAO COM REDUTORES DE VELOCIDADE E FAIXA DE SEGURANCA NA BR 392, KM 3, PROXIMO A ENTRADA DO BAIRRO MANGUEIRA. _x000D_
 _x000D_
 PROPONENTE: VER. JOSÉ ANTÔNIO DA SILVA.</t>
   </si>
   <si>
     <t>36004</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36004/308.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36004/308.pdf</t>
   </si>
   <si>
     <t>QUE O LEGISLATIVO MUNICIPAL OFICIE AO PRESIDENTE DA CAMARA DOS DEPUTADOS SR. MARCO MAIA DA BANCADA DO PARTIDO DOS   TRABALHADORES UMA MOCAO DE APOIO, SOBRE O PROJETO PLS 296/2003 DO SENADOR PAULO PAIM, QUE PREVE O FIM  IMEDIATO DO FATOR PREVIDENCIARIO, JA APROVADO NO SENADO FEDERAL, TRAMITANDO HOJE NA CAMARA DE DEPUTADOS SOB. O N° PL 3299/20. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>36005</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36005/309.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36005/309.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADO, REQUEREM, COM AMPARO DO REGIMENTO INTERNO, ART. 35, CAPUT, COMBINADO COM O ART. 58, § 3° DA CONSTITUICAO FEDERAL, A FORMACAO DE UMA COMISSAO PARLAMENTAR DE INQUERITO A FIM DE APURAR OS FATOS OCORRIDOS NA SESSAO PLENARIA DO DIA 17 DE AGOSTO DO CORRENTE ANO, EM QUE O VER. JULIO MARTINS, BANCADA DO PC DO B, INICIOU AS AGRESSOES VERBAIS A VER. LUCIANI COMPIANI, BANCADA DO PMDB. E AINDA, APURAR O PERIODO LEGISLATIVO EM QUE ESSE VEREADOR INCIDE NESSE MESMO OBJETO DE AGRESSAO VERBAL A VEREADORA LUCIANI COMPIANI. _x000D_
 _x000D_
 PROPONENTE: VER. CARLOS FIALHO MATTOS.</t>
   </si>
   <si>
     <t>36006</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36006/310.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36006/310.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER, APOS OUVIDA A CASA, QUE SEJA ENCAMINHADO AO SENHOR ABDO NADER, PRESIDENTE DAS FEIRAS_x000D_
 FEARG/FECIS, OFICIO SOLICITANDO, O MAIS RAPIDO POSSIVEL, COPIA DA PRESTACAO DE CONTAS DA FEIRA REALIZADA NO CORRENTE ANO, IDENTIFICADA COMO: 33.a FEIRA DO ARTESANATO DO RIO GRANDE - FEARG E 16.a FEIRA DE COMERCIO, INDUSTRIA E SERVICOS - FECIS _x000D_
 _x000D_
 PROPONENTE: VER. JULIO MARTINS.</t>
   </si>
   <si>
     <t>36007</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36007/311.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36007/311.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER APOS OUVIDA A CASA, NA FORMA REGIMENTAL, QUE O TITULAR DA PASTA DA SECRETARIA MUNICIPAL DE ADMINISTRACAO (SMA), COMPARECA A ESTA CASA, A FIM DE EXPLANAR SOBRE OS CRITERIOS DE VALORACAO DO PISO SALARIAL PARA PROVIMENTOS DE CARGOS PUBLICOS DO CONCURSO PUBLICO CONFORME O EDITAL No 01/2011 QUE SERA REALIZADO NESTE ANO PELA_x000D_
 PREFEITURA MUNICIPAL DO RIO GRANDE, O QUAL POSSUI UM VALOR MENOR QUE O SALARIO MININO NACIONAL E TAMBEM SOBRE OS SALARIOS VIGENTES DO FUNCIONALISMO PUBLICO. _x000D_
 _x000D_
 PROPONENTE: VER. AUGUSTO CÉSAR MARTINS DE OLIVEIRA.</t>
   </si>
   <si>
     <t>36008</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36008/313.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36008/313.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER APOS OUVIDA A CASA NA FORMA REGIMENTAL, QUE SEJA ENVIADO OFICIO PARA O DNIT, SOLICITANDO MAIS SINALIZACAO COM REDUTORES DE VELOCIDADE E FAIXA DE SEGURANCA NA AVENIDA ALMIRANTE MAXIMIANO FONSECA, PROXIMO A ENTRADA DO BAIRRO DA BARRA NOVA. _x000D_
 _x000D_
 PROPONENTE: VER. JOSÉ ANTÔNIO DA SILVA.</t>
   </si>
   <si>
     <t>36009</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36009/314.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36009/314.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDA A CASA NA FORMA REGIMENTAL, SEJA ENVIADO OFICIO A CEEE, SOLICITANDO QUE SEJA EFETUADA A VERIFICACAO E CASO NECESSARIO, A TROCA DOS TRANSFORMADORES DE ENERGIA ELETRICA NO BAIRRO PARQUE SAO PEDRO. _x000D_
 _x000D_
 PROPONENTE: VER. GIOVANI MORALLES.</t>
   </si>
   <si>
     <t>36010</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36010/315.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36010/315.pdf</t>
   </si>
   <si>
     <t>REQUER, APOS OUVIDA A CASA NA FORMA REGIMENTAL, QUE SEJA ENCAMINHADO OFICIO A SECRETARIA ESTADUAL DE OBRAS PUBLICAS, IRRIGACAO E DESENVOLVIMENTO URBANO (SOP) SOLICITANDO EFETUAR A REFORMA, AMPLIACAO E COBERTURA DA QUADRA POLIESPORTIVA DA ESCOLA ESTADUAL DE ENSINO MEDIO, ENG. ROBERTO BASTOS TELLECHEA. _x000D_
 _x000D_
 PROPONENTE: VER. GIOVANI MORALLES.</t>
   </si>
   <si>
     <t>36011</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36011/316.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36011/316.pdf</t>
   </si>
   <si>
     <t>REQUER, APOS OUVIDA A CASA NA FORMA REGIMENTAL, QUE SEJA ENCAMINHADO OFICIO AO COMANDO DA DA BRIGADA MILITAR, PARA QUE EFETUE OPERACOES DURANTE A ENTRADA E SAIDA DE ALUNOS NA ESCOLA CIPRIANO PORTO ALEGRE, PARA COMBATER A VENDA DE DROGAS NOS ARREDORES DA ESCOLA _x000D_
 _x000D_
 PROPONENTE: VER. GIOVANI MORALLES.</t>
   </si>
   <si>
     <t>36012</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36012/317.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36012/317.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDA A CASA, NA FORMA REGIMENTAL, PARA QUE SEJA REITERADO O REQUERIMENTO DE No 337/09, REMETIDA A CONCESSIONARIA ECOSUL O QUAL REFERE-SE A SOBRA DE RESIDUOS SOLIDOS DA MANUTENCAO DA BR 392. _x000D_
 _x000D_
 PROPONENTE: VER. CARLOS FIALHO MATTOS.</t>
   </si>
   <si>
     <t>36013</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36013/318.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36013/318.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADOS, REQUEREM APOS OUVIDA A CASA, NA FORMA REGIMENTAL, QUE ESTA CASA REALIZE UMA SESSAO SOLENE EM HOMENAGEM AO DIA DO MARINHEIRO - 13 DE DEZEMBRO. _x000D_
 _x000D_
 PROPONENTE: VER. LUIZ FRANCISCO SPOTORNO.</t>
   </si>
   <si>
     <t>36014</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36014/319.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36014/319.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADOS, REQUEREM APOS OUVIDA A CASA, NA FORMA  REGIMENTAL, QUE O EXECUTIVO MUNICIPAL ENVIE A ESTA CASA COPIA DO CONTRATO COM A EMPRESA SELTEC E COMPROVANTE DE ENTREGA DOS FARDAMENTOS E MUNICAO ENTREGUES AOS VIGILANTES QUE PRESTAM SERVICOS EM DIVERSOS SETORES PUBLICOS DO MUNICIPIO. _x000D_
 _x000D_
 PROPONENTE: VER. LUIZ FRANCISCO SPOTORNO.</t>
   </si>
   <si>
     <t>36015</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36015/321.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36015/321.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER DEPOIS DE OUVIDA A CASA, NA FORMA REGIMENTAL, QUE SEJA PROMOVIDA UMA AUDIENCIA PUBLICA, A FIM DE TRATAR SOBRE A  ALTERACAO OU NAO DA LEI ORGANICA DO MUNICIPIO QUE PREVE O QUANTITATIVO DE 21 VEREADORES PARA APROXIMA LEGISLATURA. _x000D_
 _x000D_
 PROPONENTE: VER. AUGUSTO CÉSAR MARTINS DE OLIVEIRA.</t>
   </si>
   <si>
     <t>36016</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36016/322.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36016/322.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO OFICIO A FUNDACAO UNIVERSIDADE FEDERAL DO RIO GRANDE SOLICITANDO COPIA DO LAUDO DE VISTORIA E CERTIFICACAO DO HOSPITAL UNIVERSITARIO. _x000D_
 _x000D_
 PROPONENTE: VER. LUCIANE COMPIANI BRANCO.</t>
   </si>
   <si>
     <t>36017</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36017/323.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36017/323.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADOS, REQUEREM APOS OUVIDA A CASA, NA FORMA REGIMENTAL, QUE O LEGISLATIVO MUNICIPAL ENVIE OFICIO A CORSAN - SUPERINTENDENCIA REGIONAL SUL, SOLICITANDO QUE EXECUTE MEDIDAS PARA A MELHORIA DO ATENDIMENTO NO POSTO DA COMPANHIA LOCALIZADO NA VILA DA QUINTA. _x000D_
 _x000D_
 PROPONENTE: VER. LUIZ FRANCISCO SPOTORNO.</t>
   </si>
   <si>
     <t>36018</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36018/324.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36018/324.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDA A CASA NA FORMA REGIMENTAL, QUE SEJA ENCAMINHADO OFICIO AO COMANDO DA 3a CIA DA BRIGADA MILITAR, PARA QUE EFETUE OPERACOES NAS AVENIDAS PRINCIPAIS DO BAIRRO PARQUE MARINHA, AFIM DE COIBIR O TRANSITO DE MOTOCICLISTAS MAL INTENCIONADOS, QUE ACABAM PERTURBANDO O SOSSEGO PUBLICO E COLOCANDO EM RISCO A VIDA DE PEDESTRES. _x000D_
 _x000D_
 PROPONENTE: VER. GIOVANI MORALLES.</t>
   </si>
   <si>
     <t>36019</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36019/325.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36019/325.pdf</t>
   </si>
   <si>
     <t>COM REFERENCIA A INDICACAO 495/2009, QUE SOLICITOU A IMPLANTACAO DE PROJETO DE DISTRIBUICAO DE MEDICAMENTOS DE USO CONTINUO A DOMICILIO, POR VIA POSTAL OU OUTRO MEIO, TENDO EM VISTA MENSAGEM 406/2009 DO EXECUTIVO MUNICIPAL (ANEXADA A SEGUIR), AFIRMANDO A REALIZACAO DE ESTUDOS SOBRE A VIABILIDADE SOB _x000D_
 _x000D_
 PROPONENTE: VER. LUCIANE COMPIANI BRANCO.</t>
   </si>
   <si>
     <t>36020</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36020/327.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36020/327.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, APOS OUVIR A CASA NA FORMA REGIMENTAL, REQUER APOS OUVIR A CASA NA FORMA REGIMENTAL, REQUER QUE O EXECUTIVO MUNICIPAL ATRAVES DO GABINETE DE IMPRENSA QUE INCLUA NO PROGRAMA DE RADIO E TELEVISAO "RIO GRANDE HOJE", PECAS PUBLICITARIAS COM INFORMACOES SOBRE SERVICOS PRESTADOS PELAS SECRETARIAS DO MUNICIPIO, COM PRIORIDADE AOS SERVICOS DA SECRETARIA MUNICIPAL DA SAUDE. _x000D_
 _x000D_
 PROPONETE: VER. NANDO RIBEIRO.</t>
   </si>
   <si>
     <t>36021</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36021/328.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36021/328.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER, NA FORMA REGIMENTAL QUE APOS OUVIDO A CASA, QUE SEJA SOLICITADO AO EXECUTIVO MUNICIPAL JUNTAMENTE COM A SECRETARIA MUNICIPAL DA SEGURANCA, DOS TRANSPORTES E DO TRANSITO (SMSTT) QUE SE REALIZE UM ESTUDO SOBRE A SINCRONIZACAO DOS SEMAFOROS LOCALIZADOS NO CENTRO DA CIDADE. _x000D_
 _x000D_
 PROPONENTE: VER. NANDO RIBEIRO.</t>
   </si>
   <si>
     <t>36022</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36022/329.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36022/329.pdf</t>
   </si>
   <si>
     <t>QUE O LEGISLATIVO MUNICIPAL OFICIE AO EXMO.SR. TARSO GENRO, GOVERNADOR DO ESTADO DO RIO GRANDE DO SUL, UMA MOCAO DE APOIO A DESVINCULACAO DO CORPO DE BOMBEIROS DA BRIGADA MILITAR.  _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>36023</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36023/330.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36023/330.pdf</t>
   </si>
   <si>
     <t>QUE EXECUTIVO MUNICIPAL, EM TODAS SUAS PUBLICACOES OFICIAIS NOS MEIOS DE COMUNICACAO (JORNAIS E SITE DA PREFEITURA), DIVULGUE ALEM DAS EMPRESAS VENCEDORAS DOS PROCESSOS LICITADOS OS VALORES CONTRATADOS _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>36024</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36024/331.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36024/331.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO, APOS OUVIR A CASA, NA FORMA REGIMENTAL REQUER ENCARECIDAMENTE JUNTO A SECRETARIA MUNICIPAL DE SEGURANCA DOS TRANSPORTES E DO TRANSITO (SMSTT), O ESTUDO SOBRE A POSSIBILIDADE DE COLOCAR PLACAS DE PROIBIDO ESTACIONAR NO CRUZAMENTO DAS RUAS DUQUE DE CAXIAS E JOAO TOUGUINHA COM SENADOR CORREIA, DEVIDO A DIFICULDADE DE VISIBILIDADE DO MOTORISTA. _x000D_
 _x000D_
 PROPONENTE: VER. NANDO RIBEIRO.</t>
   </si>
   <si>
     <t>36025</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36025/332.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36025/332.pdf</t>
   </si>
   <si>
     <t>iva: Augusto Cesar Martins de Oliveira Ementa: O VEREADOR ABAIXO ASSINADO, REQUER APOS OUVIDA A CASA, NA FORMA REGIMENTAL, QUE A CREHNOR CENTRAL(SISTEMAS DE COOPERATIVAS DE CREDITO RURAL), REMETA A ESTA CASA LEGISLATIVA MUNICIPAL OS NOMES E ENDERECOS DOS PESCADORES  INSCRITOS PARA A AQUISICAO DAS CASAS NA CIDADE DO RIO GRANDE QUE FORAM PREVIAMENTE CADASTRADOS CONFORME LEVANTAMENTO FEITO PELO SRo JAIRSON DUARTE REPRESENTANTE DA COOPERATIVA CITADA ACIMA. _x000D_
 _x000D_
 PROPONENTE: VER. AUGUSTO CÉSAR MARTINS DE OLIVEIRA.</t>
   </si>
   <si>
     <t>36026</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36026/333.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36026/333.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER, NA FORMA REGIMENTAL QUE APOS OUVIDO A CASA, QUE SEJA SOLICITADO AO EXECUTIVO MUNICIPAL JUNTAMENTE COM A SECRETARIA MUNICIPAL DA SEGURANCA, DOS TRANSPORTES E DO TRANSITO (SMSTT) O ENVIO A ESTA CASA LEGISLATIVA O CRONOGRAMA DE ATIVIDADES DA REFERIDA SECRETARIA. _x000D_
 _x000D_
 PROPONENTE: VER. NANDO RIBEIRO.</t>
   </si>
   <si>
     <t>36027</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36027/334.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36027/334.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER, NA FORMA REGIMENTAL QUE APOS OUVIDO A CASA, QUE SEJA SOLICITADO AO EXECUTIVO MUNICIPAL JUNTAMENTE COM A SECRETARIA MUNICIPAL DA SEGURANCA, DOS TRANSPORTES E DO TRANSITO (SMSTT) INFORMACOES SOBRE O TREINAMENTO DOS GUARDAS MUNICIPAIS. _x000D_
 _x000D_
 PROPONENTE: VER. NANDO RIBEIRO.</t>
   </si>
   <si>
     <t>36028</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36028/335.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36028/335.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, ABAIXO ASSINADO, REQUER APOS OUVIDA A CASA, NA FORMA REGIMENTAL, QUE SEJA ENCAMINHADO OFICIO AO DIRETOR DO HOSPITAL UNIVERSITARIO, SR. TOMAS DALCIN, PARA QUE O MESMO ESCLARECA O MOTIVO DA RETIRADA DE  TELEVISORES E FRIGOBARES DOS QUARTOS DA ANTIGA ALA DOS CONVENIOS, E O PORQUE DE  NAO PERMITIREM, INCLUSIVE MEDIANTE TAXAS, A COLOCACAO DE TELEVISORES_x000D_
 PARTICULARES _x000D_
 _x000D_
 PROPONENTE: VER. THIAGO PIRES GONÇALVES.</t>
   </si>
   <si>
     <t>36029</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36029/336.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36029/336.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER , APOS OUVIDA A CASA NA FORMA REGIMENTAL, SEJA OFICIADO O COMANDO DA BRIGADA MILITAR PARA QUE INTENSIFIQUE SUAS OPERACOES NO CANALETE DA RUA MAJOR CARLOS PINTO NO SENTIDO DE COIBIR O USO DE DROGAS E ATOS DE VANDALISMO. _x000D_
 _x000D_
 PROPONENTE: VER. GIOVANI MORALLES.</t>
   </si>
   <si>
     <t>36030</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36030/338.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36030/338.pdf</t>
   </si>
   <si>
     <t>QUE O LEGISLATIVO MUNICIPAL CONVIDE OS EX-SERVIDORES DA PREFEITURA MUNICIPAL DO RIO GRANDE, CARLOS ALBERTO FAGUNDES E NADIA MIRAPALHETA DOS SANTOS PARA QUE, ASSIM DESEJANDO, COMPARECAM A ESTA CASA AFIM DE PRESTAR ESCLARECIMENTOS REFERENTE AO DESVIO DE RECURSOS DA SECRETARIA DA FAZENDA . _x000D_
 _x000D_
 PROPONENTE: VER. LUIZ FRANCISCO SPOTORNO.</t>
   </si>
   <si>
     <t>36031</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36031/339.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36031/339.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDO O PLENARIO DA CASA, E A DEVIDA APROVACAO NA FORMA REGIMENTAL DE VOTACAO, A AUTORIZACAO PARA O SEU DESLOCAMENTO A CIDADE DE SANTA ROSA, ESTADO DO RIO GRANDE DO SUL, A FIM DE CUMPRIR AGENDA COM AUTORIDADES* DE RIO GRANDE E DA REFERIDA CIDADE, ASSIM COMO REPRESENTANTE** DA COOTEMAR(COOPERATIVA DE OLEO SATURADO-RIO GRANDE) UMA VEZ QUE VISITARAO A USINA DE BIODIESEL NO OBJETIVO DE IMPLANTAR UMA USINA SIMILAR NA CIDADE DO RIO GRANDE CONFORME PROJETO EM ANEXO. _x000D_
 _x000D_
 PROPONENTE: VER. CARLOS FIALHO MATTOS.</t>
   </si>
   <si>
     <t>36032</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36032/340.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36032/340.pdf</t>
   </si>
   <si>
     <t>QUE O LEGISLATIVO MUNICIPAL ENVIE OFICIO A CEEE (COMPANHIA ESTADUAL DE ENERGIA ELETRICA DO RIO GRANDE), NA PESSOA DO SEU GERENTE REGIONAL O SR. CLEIDE RODRIGUES, SOLICITANDO QUE A MESMA VIABILIZE ESTUDOS PARA EXTENSAO DA REDE DE ENERGIA ELETRICA NA RUA MARCILIO DIAS, ENTRE OS NUMEROS 171 AO 177. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>36033</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36033/342.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36033/342.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER APOS OUVIDA A CASA, NA FORMA REGIMENTAL, QUE A MESMA COORDENE A CRIACAO DE UMA COMISSAO DA VERDADE NO AMBITO MUNICIPAL PARA APURAR A VERACIDADE DOS FATOS E OCORRENCIAS DURANTE O PERIODO DE GOVERNO MILITAR NA CIDADE, COMPREENDIDO ENTRE OS ANOS DE 1964 E 1984. ESSA COMISSAO SERA COMPOSTA POR SEIS MEMBROS, SENDO SEUS NOMES APROVADOS EM PLENARIO POR TODOS OS VEREADORES. TRES SERAO INDICADOS EM COMUM ACORDO PELAS EXECUTIVAS DO_x000D_
 PT/PCDOB E TRES PELAS EXECUTIVAS DO PP/DEM. ESSES MEMBROS SERAO VOLUNTARIOS PERTENCENTES A SOCIEDADE RIOGRANDINA, NAO FILIADOS A PARTIDOS POLITICOS, DE NOTAVEL SABER E DE REPUTACAO ILIBADA, MAIORES DE 60 ANOS E QUE TENHAM RESIDIDO E TRABALHADO NA CIDADE NO PERIODO QUE SERA ABRANGIDO, OU SEJA, DE 1964 A 1984, INCLUSIVOS. TAL COMISSAO TERA SEIS MESES PARA PRODUZIR UM _x000D_
 RELATORIO, FRUTO DE DEPOIMENTOS E ANALISE DE DOCUMENTOS, QUE SERA EDITADO EM GRAFICA DA CIDADE E DADO AMPLA DIVULGACAO, SENDO TODOS OS CREDITOS DADOS A ESSES MEMBROS. A CAMARA DE VEREADORES FORNECERA OS LOCAIS E OS MATERIAIS NECESSARIOS AOS TRABALHOS DA COMISSAO. _x000D_
 _x000D_
 PROPONENTE: VER. AUGUSTO CÉSAR MARTINS DE OLIVEIRA.</t>
   </si>
   <si>
     <t>36034</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36034/343.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36034/343.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER APOS OUVIDA A CASA, NA FORMA REGIMENTAL, QUE O SR. ROGERIO DO SINDSAUDE, INFORME A SITUACAO DA MUDANCA DA CARGA HORARIA DOS TURNOS DOS FUNCIONARIOS DA SANTA CASA. _x000D_
 _x000D_
 PROPONENTE: VER. AUGUSTO CÉSAR MARTINS DE OLIVEIRA.</t>
   </si>
   <si>
     <t>36035</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36035/344.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36035/344.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER APOS OUVIDA A CASA, NA FORMA REGIMENTAL, QUE A ADMINISTRACAO DA SANTA CASA INFORME A ATUAL SITUACAO DOS HORARIOS DOS FUNCIONARIOS E OS RESPECTIVOS TURNOS DE TRABALHOS. _x000D_
 _x000D_
 PROPONENTE: VER. AUGUSTO CÉSAR MARTINS DE OLIVEIRA.</t>
   </si>
   <si>
     <t>36036</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36036/345.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36036/345.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER, NA FORMA REGIMENTAL QUE APOS OUVIDO A CASA, QUE SEJA SOLICITADO AO EXECUTIVO MUNICIPAL INFORMACOES SOBRE O CADASTRO DE TODAS AS ONGS DA CIDADE. _x000D_
 _x000D_
 PROPONENTE: VER. NANDO RIBEIRO.</t>
   </si>
   <si>
     <t>36037</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36037/346.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36037/346.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER, NA FORMA REGIMENTAL QUE APOS OUVIDO A CASA, QUE SEJA SOLICITADO AO EXECUTIVO MUNICIPAL INFORMACOES SOBRE QUANTAS PESSOAS ESTAO TRABALHANDO NA LIMPEZA DE PREDIOS PUBLICOS MUNICIPAIS, QUANTOS SAO TERCEIRIZADOS E COPIA DE TODOS OS CONTRATOS DE TODAS AS PRESTADORAS DE SERVICOS DE LIMPEZA. _x000D_
 _x000D_
 PROPONENTE: VER. NANDO RIBEIRO.</t>
   </si>
   <si>
     <t>36047</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36047/347.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36047/347.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER APOS OUVIDA A CASA QUE O EXECUTIVO MUNICIPAL JUNTAMENTE COM A EMPRESA RIO GRANDE AMBIENTAL PRESTE INFORMACOES SOBRE O NUMERO DE LIXEIRAS E CONTAINERES DE LIXO QUE ESTAO DISPONIVEIS NO CASSINO _x000D_
 _x000D_
 PROPONENTE: VER. NANDO RIBEIRO.</t>
   </si>
   <si>
     <t>36048</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36048/348.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36048/348.pdf</t>
   </si>
   <si>
     <t>QUE O LEGISLATIVO MUNICIPAL ENVIE OFICIO A CORSAN - SUPERINTENDENCIA REGIONAL SUL, NA PESSOA DO SR. RICARDO FREITAS SILVA, SOLICITANDO QUE A MESMA VIABILIZE ESTUDOS AFIM DE ESTENDER A REDE DE ABASTECIMENTO DE AGUA NA RUA MARCILIO DIAS, ENTRE OS NUMEROS 171 AO 177. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>36049</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36049/349.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36049/349.pdf</t>
   </si>
   <si>
     <t>SOLICITAM A ESTA CASA QUE SEJA REALIZADA NO DIA 29 DE NOVEMBRO DE 2011 UMA SESSAO SOLENE EM HOMENAGEM AO DIA INTERNACIONAL DE SOLIDARIEDADE AO POVO PALESTINO. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>36051</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36051/350.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36051/350.pdf</t>
   </si>
   <si>
     <t>QUE O LEGISLATIVO MUNICIPAL ENVIE OFICIO DNIT (DEPARTAMENTO NACIONAL DE INFRAESTRUTURA DE TRANSPORTES), PARA RESTABELECER O MAIS BREVE POSSIVEL A ILUMINACAO NOS POSTES LOCALIZADOS NA ENTRADA DO BAIRRO PARQUE MARINHA, NA BR392. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>36053</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36053/351.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36053/351.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL INFORME A ESTA CASA AS MEDIDAS TOMADAS NO QUE TANGE A QUALIDADE DA CAPA ASFALTICA COLOCADA NA RUA GAL. VITORINO. AINDA, SE JA FOI EFETUADO O PAGAMENTO DO SERVICO ACIMA DESCRITO. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>36054</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36054/352.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36054/352.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER, NA FORMA REGIMENTAL QUE APOS OUVIDO A CASA, QUE SEJA SOLICITADO AO EXECUTIVO MUNICIPAL ATRAVES DA SECRETARIA MUNICIPAL DE SERVICOS URBANOS (SMSU) A REVITALIZACAO DA PRACA DO TRABALHADOR  LOCALIZADO NA RUA PRESIDENTE VARGAS. _x000D_
 _x000D_
 PROPONENTE: VER. NANDO RIBEIRO.</t>
   </si>
   <si>
     <t>36057</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36057/353.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36057/353.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER, NA FORMA REGIMENTAL APOS OUVIDO A CASA, QUE SEJA SOLICITADO AO EXECUTIVO MUNICIPAL, ATRAVES DA SECRETARIA COMPETENTE A PINTURA DE UMA FAIXA DE PEDESTRES NA RUA DR. NASCIMENTO, NA FRENTE DA ESCOLA MARISTA SAO FRANCISCO. _x000D_
 _x000D_
 PROPONENTE: VER. NANDO RIBEIRO.</t>
   </si>
   <si>
     <t>36058</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36058/354.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36058/354.pdf</t>
   </si>
   <si>
     <t>REQUER, APOS OUVIDA A CASA NA FORMA REGIMENTAL, QUE SEJA PROVIDENCIADO JUNTO A SECRETARIA DESTA CASA, SOLENIDADE NO GABINETE DA PRESIDENCIA COM INTENCAO DE PRESTAR HOMENAGEM A ESC. EST. DE ENS. FUND. ALMIRANTE TAMANDARE PELA PASSAGEM DE SEUS 25 ANOS DE FUNDACAO E PORTANTO 25 ANOS DE EXCELENTES SERVICOS EDUCACIONAIS PRESTADOS A COMUNIDADE DO PARQUE MARINHA E REGIAO. A ESCOLA FOI FUNDADA NO DIA 24 DE OUTUBRO DE 1986. _x000D_
 _x000D_
 PROPONENTE: VER. GIOVANI MORALLES.</t>
   </si>
   <si>
     <t>36059</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36059/355.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36059/355.pdf</t>
   </si>
   <si>
     <t>REQUER , APOS OUVIDA A CASA NA FORMA REGIMENTAL, SEJAM CONVIDADOS A COMPARECER NESTA CASA, REPRESENTANTE DA CORSAN, BEM COMO REPRESENTANTES DA EMPRESA RESPONSAVEL PELA EXECUCAO DAS OBRAS QUE ESTAO SENDO REALIZADAS NO PARQUE MARINHA, COM A INTENCAO DE PRESTAR INFORMACOES. _x000D_
 _x000D_
 PROPONENTE: VER. GIOVANI MORALLES.</t>
   </si>
   <si>
     <t>36061</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36061/356.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36061/356.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFICIO A UNIVERSIDADE FEDERAL DO RIO GRANDE SOLICITANDO INFORMACOES SOBRE NUEMRO DE CIRURGIAS GINECOLOGICAS QUE FORAM REALIZADAS NO HOSPITAL UNIVERSITARIO DESDE 2008 ATE A PRESENTE DATA. _x000D_
 _x000D_
 PROPONENTE: VER. LUCIANE COMPIANI BRANCO.</t>
   </si>
   <si>
     <t>36063</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36063/358.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36063/358.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL OFICIE AS EMPRESAS DE TRANSPORTE PUBLICO, TRANSPORTES COTISTA LTDA E A VIACAO NOIVA DO MAR, SOLICITANDO QUE AS MESMAS RESSALTEM EM SEUS SITES OS HORARIOS DOS ONIBUS PARA CADEIRANTES, COLOCANDO AO LADO O SIMBOLO DO MESMO. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>36065</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36065/359.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36065/359.pdf</t>
   </si>
   <si>
     <t>QUE O LEGISLATIVO MUNICIPAL OFICIE A EMPRESA DE TRANSPORTES COTISTA LTDA, SOLICITANDO PLANILHA CONTENDO OS HORARIOS E ITINERARIOS DOS ONIBUS EQUIPADOS COM ELEVADORES PARA CADEIRANTES. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>36066</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36066/360.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36066/360.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADO, REQUEREM APOS OUVIDA A CASA, NA FORMA REGIMENTAL, QUE A DIRECAO DO CPERS SINDICATO ESTADUAL E MUNICIPAL COMPARECAM A ESTA CASA PARA PRESTAR INFORMACOES SOBRE O ANDAMENTO DE IMPLANTACAO DO PISO NACIONAL DOS PROFESSORES E FUNCIONARIOS EM EDUCACAO NO ESTADO DO RIO GRANDE DO SUL. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>36067</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36067/362.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36067/362.pdf</t>
   </si>
   <si>
     <t>SESSAO SOLENE EM HOMENAGEM AO DIA DA CONSCIENCIA NEGRA, A SER COMEMORADO NO DIA 20 DE NOVEMBRO. _x000D_
 _x000D_
 PROPONENTE: VER. JOSÉ CLAUDINO ALVES SARAIVA.</t>
   </si>
   <si>
     <t>36068</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36068/363.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36068/363.pdf</t>
   </si>
   <si>
     <t>QUE O LEGISLATIVO MUNICIPAL ENCAMINHE A SUPERINTENDENCIA DO PORTO DO RIO GRANDE (SUPRG), O PEDIDO PARA DENOMINACAO DE "ENGENHEIRO VLADIMIR GUIMARAES" AO CAIS DO PORTO NOVO DE RIO GRANDE. _x000D_
 _x000D_
 PROPONENTE: VER. DIVESOS VEREADORES.</t>
   </si>
   <si>
     <t>36069</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36069/365.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36069/365.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFICIO AO MINISTERIO PUBLICO ESTADUAL, ATRAVES DA PROMOTORIA DE DEFESA COMUNITARIA, SOLICITANDO A INTERPOSICAO DE ACAO JUDICIAL REQUERENDO AO GOVERNO DO ESTADO DO RIO GRANDE DO SUL QUE DETERMINE AO PARA MELHORAMENTO DO TRANSITO NA RS734, ESPECIFICAMENTE NO TRECHO COMPREENDIDO ENTRE OS CONDOMINIOS MARIA CARMEM E CELMAR GONCALVES, PARA QUE OS MORADORES POSSAM ENTRAR E SAIR DOS CONDOMINIOS EM HORARIO DE PICO, TENDO EM VISTA QUE O GRANDE FLUXO DE TRANSITO PREJUDICA A TRAVESSIA DOS PEDESTRES. _x000D_
 _x000D_
 PROPONENTE: VER. JOSÉ CLAUDINO ALVES SARAIVA.</t>
   </si>
   <si>
     <t>36070</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36070/366.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36070/366.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER APOS OUVIDA A CASA, NA FORMA REGIMENTAL, QUE O TITULAR DA PASTA DA SECRETARIA MUNICIPAL DA SEGURANCA DOS TRANSPORTE E DO TRANSITO (SMSTT), FORNECA INFORMACOES SOBRE A VERACIDADE DA COBRANCA PELO USO DO BAGAGEIRO DA LINHA DE ONIBUS: ILHA DA TOROTAMA - CENTRO/CENTRO -ILHA DA TOROTAMA. _x000D_
 _x000D_
 PROPONENTE: VER. AUGUSTO CÉSAR MARTINS DE OLIVEIRA.</t>
   </si>
   <si>
     <t>36071</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36071/367.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36071/367.pdf</t>
   </si>
   <si>
     <t>QUE SEJA HOMENAGEADO POR ESTA CASA COM "VOTO DE LOUVOR", O BISPO DIOCESANO DO RIO GRANDE DOM JOSE MARIO STROEHER, PELA PASSAGEM DOS 25 ANOS DE MINISTERIO EPISCOPAL ". _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>36072</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36072/368.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36072/368.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER, NA FORMA REGIMENTAL QUE APOS OUVIDO A CASA, QUE SEJA SOLICITADO AO EXECUTIVO MUNICIPAL JUNTAMENTE COM A SECRETARIA MUNICIPAL DO MEIO AMBIENTE, INFORMACOES SOBRE PROJETOS NA QUESTAO DE ARBORIZACAO NA CIDADE DO RIO GRANDE, DE ACORDO COM A LEI MUNICIPAL 6.832. _x000D_
 _x000D_
 PROPONENTE: VER. NANDO RIBEIRO.</t>
   </si>
   <si>
     <t>36073</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36073/369.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36073/369.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER APOS OUVIDA A CASA, NA FORMA REGIMENTAL, QUE O DIRETOR DO DAER (DEPARTAMENTO AUTONOMO DE ESTRADAS DE RODAGEM), ESTUDE POSSIBILIDADE DE REALIZAR A PINTURA E A COLOCACAO DE POSTES DE LUZ NO CANTEIRO CENTRAL DE ACESSO A FURG, LOCALIZADA NA ERS734. _x000D_
 _x000D_
 PROPONENTE: VER. AUGUSTO CÉSAR MARTINS DE OLIVEIRA.</t>
   </si>
   <si>
     <t>36074</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36074/370.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36074/370.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER APOS OUVIDA A CASA, NA FORMA REGIMENTAL, QUE O GERENTE DA ECOSUL (EMPRESA CONCESSIONARIA DE RODOVIAS DO SUL), ESTUDE POSSIBILIDADE DE REALIZAR A PINTURA E A COLOCACAO DE POSTES DE LUZ NOS CANTEIROS CENTRAIS DE ACESSO AOS BAIRROS CARREIROS E PARQUE MARINHA, AMBOS LOCALIZADOS NA BR392. _x000D_
 _x000D_
 PROPONENTE: VER. AUGUSTO CÉSAR MARTINS DE OLIVEIRA.</t>
   </si>
   <si>
     <t>36075</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36075/371.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36075/371.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDA A CASA, NA FORMA REGIMENTAL, PARA QUE SEJA SOLICITADO A EMPRESA EXPRESSO EMBAIXADOR, A REALIZACAO DE ESTUDOS PARA A INSTALACAO DE INTERNET MOVEL, SISTEMA WI-FI, NA FROTA DE ONIBUS DA LINHA DE TRANSPORTE DE PASSAGEIROS INTERMUNICIPAL RIO GRANDE-PELOTAS, PELOTAS - RIO GRANDE. _x000D_
 _x000D_
 PROPONENTE: VER. CARLOS FIALHO MATTOS.</t>
   </si>
   <si>
     <t>36076</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36076/372.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36076/372.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDA A CASA, NA FORMA REGIMENTAL, PARA QUE SEJA SOLICITADO A SECRETARIA ESTADUAL DE EDUCACAO, INFORMACOES SOBRE O REQUERIMENTO DE N° 296/2009 O QUAL REFERE-SE A CONSTRUCAO DE UM GINASIO POLIESPORTIVO NA ESCOLA ESTADUAL ALCIDES BARCELLOS, NO BAIRRO GETULIO VARGAS. _x000D_
 _x000D_
 PROPONENTE: VER. CARLOS FIALHO MATTOS.</t>
   </si>
   <si>
     <t>36077</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36077/373.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36077/373.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADOS, REQUEREM DEPOIS DE OUVIDA A CASA NA FORMA REGIMENTAL, AO EXCELENTISSIMO SENHOR PRESIDENTE, PAULO RENATO MATTOS GOMES, QUE SEJA FORMADO UMA COMISSAO DE VEREADORES PARA JUNTAMENTE COM O DEPUTADO FEDERAL NELSON MARCHEZAN JUNIOR, MARCAR UMA AUDIENCIA NO MINISTERIO DA AGRICULTURA ONDE TRATARAO DE ASSUNTOS RELACIONADOS A UM PROJETO QUE BENEFICIE O PEQUENO AGRICULTOR, E TAMBEM NO MINISTERIO DAS COMUNICACOES, TRATAR SOBRE A REGULAMENTACAO DA RADIO COMUNITARIA DA ILHA DOS MARINHEIROS. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>36080</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36080/375.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36080/375.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFICIO AO PRESIDENTE DO BANCO DO ESTADO DO RIO GRANDE DO SUL (BANRISUL) E AO GOVERNO DO ESTADO SOLICITANDO QUE ESTUDE A POSSIBILIDADE DE QUE O ATENDIMENTO TELEFONICO DO BANRISUL (53-3035-8100) VOLTE A SER FEITO DIRETO PELA AGENCIA LOCAL, COMO ERA FEITO ANTERIORMENTE. OCORRE QUE ATUALMENTE O ATENDIMENTO TELEFONICO E FEITO PELO "CALLCENTER" DE PORTO ALEGRE, ATRAVES DE PERGUNTAS SOBRE DADOS PESSOAIS E BANCARIOS, REPASSANDO DEPOIS A LIGACAO TELEFONICA PARA A AGENCIA LOCAL, O QUE CAUSA PREJUIZO E CONFUSAO AOS USUARIOS E CORRENTISTAS. _x000D_
 _x000D_
 PROPONENTE: VER. JOSÉ CLAUDINO ALVES SARAIVA.</t>
   </si>
   <si>
     <t>36082</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36082/376.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36082/376.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDA A CASA, NA FORMA REGIMENTAL, PARA QUE SEJA SOLICITADO A OI, EMPRESA DE TELEFONIA, A COLOCACAO DE UM TELEFONE PUBLICO(ORELHAO), EM FRENTE AO TEMPLO ESPIRITA VALE DO AMANHECER, NA LOCALIDADE DO POVO NOVO, NA BR 392, MEDIACOES DO KM 48, SENTIDO  PELOTAS-RIO GRANDE. _x000D_
 _x000D_
 PROPONENTE: VER. CARLOS FIALHO MATTOS.</t>
   </si>
   <si>
     <t>36084</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36084/377.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36084/377.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDO A CASA, NA FORMA REGIMENTAL QUE SEJA REITERADO A INDICACAO N° 170/2010, PROTOCOLADA SOB N° 817/2010 QUE SOLICITA, AO EXMO. SR. PREFEITO MUNICIPAL, O AUMENTO DA GRATIFICACAO DE INCENTIVO AO PROFESSOR DE REGENCIA DE CLASSE, CONFORME A LEI N° 5.336 DE 16 DE SETEMBRO DE 1999 DE R$ 100,00 (CEM REAIS) PARA R$ 250,00 (DUZENTOS E CINQUENTA REAIS) E ESTENDA O MESMO PARA TODOS OS ESPECIALISTAS EM EDUCACAO BASICA EM SEUS DIVERSOS NIVEIS E MODALIDADES, DE ACORDO COM A LEI N° 6.500, ART. 33,§2°. _x000D_
 _x000D_
 PROPONENTE: VER. WILSON BATISTA DUARTE SILVA.</t>
   </si>
   <si>
     <t>36086</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36086/378.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36086/378.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL, ATRAVES DA SECRETARIA COMPETENTE, REALIZE INTERVENCOES AFIM DE REALIZAR MELHORIAS E AMPLIACAO NA CAPACIDADE DE ARMAZENAMENTO E RECOLHIMENTO DE LIXO NO CONDOMINIO MARCELINO CHAMPAGNAT. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>36089</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36089/379.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36089/379.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL, ATRAVES DA SECRETARIA COMPETENTE, REALIZE INTERVENCOES AFIM DE REALIZAR MELHORIAS NA SEGURANCA DA TRAVESSIA DE PEDESTRES NA RUA JUAN LLOPARD, ENFRENTE AO CONDOMINIO MARCELINO CHAMPAGNAT. FOTOS EM ANEXO. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>36090</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36090/380.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36090/380.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER APOS OUVIDA A CASA, QUE O EXECUTIVO MUNICIPAL INSTITUA COMO FORMA REGIMENTAL UMA REUNIAO MENSAL COM DURACAO DE UMA HORA ENTRE O CHEFE DO EXECUTIVO MUNICIPAL E TODOS OS VEREADORES EM LOCAL A SER_x000D_
 ACORDADO, RESPEITANDO-SE O HORARIO PARA QUE NAO SEJA CONFLITANTE COM AS SESSOES PLENARIAS. _x000D_
 _x000D_
 PROPONENTE: VER. AUGUSTO CÉSAR MARTINS DE OLIVEIRA.</t>
   </si>
   <si>
     <t>36091</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36091/381.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36091/381.pdf</t>
   </si>
   <si>
     <t>SEJA FORMADA COMISSAO DE VEREADORES PARA IDA A PORTO ALEGRE COM O OBJETIVO DE TRATAR NA AGENCIA ESTADUAL DE REGULACAO DOS SERVICOS PUBLICOS DELEGADOS (AGERGS), NA SECRETARIA ESTADUAL DE INFRAESTRUTURA E LOGISTICA (SEINFRA), SUPERINTENDENCIA DE PORTOS E HIDROVIAS (SPH) E METROPLAN A RESPEITO DA TRAVESSIA RIO GRANDE/SAO JOSE DO NORTE. REQUER AINDA QUE SEJAM CONVIDADOS_x000D_
 PARA ACOMPANHAR A COMISSAO O PREFEITO MUNICIPAL FABIO BRANCO, OS DEPUTADOS ESTADUAIS ADILSON TROCA E ALEXANDRE LINDENMEYER, REPRESENTANTES DA EMPRESA F.ANDREIS E DEMAIS EMPRESARIOS QUE PRESTAM SERVICO DE TRAVESSIA ENTRE AS CIDADES DO RIO GRANDE E SAO JOSE DO NORTE. _x000D_
 _x000D_
 PROPONENTE. VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>36093</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36093/382.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36093/382.pdf</t>
   </si>
   <si>
     <t>EM REFERENCIA A MENSAGEM 585 DE 14 DE OUTUBRO DE 2011 DO GABINETE DO PREFEITO, O VEREADOR ABAIXO, REQUER APOS OUVIR A CASA QUE O EXECUTIVO EFETUE ESTUDOS NO INTUITO DE AUFERIR A ESTATISTICA DE RIOGRANDINOS ACOMETIDOS DA DOENÇA GLAUCOMA, A FIM DE QUE SEJAM TOMADAS PROVIDENCIAS NO SENTIDO DA SUA PREVENCAO E TRATAMENTO, VISTO QUE ESTA MOLESTIA CAUSA DANOS IRREVERSIVEIS A_x000D_
 VISAO. _x000D_
 _x000D_
 PROPONENTE: VER. AUGUSTO CÉSAR MARTINS DE OLIVEIRA.</t>
   </si>
   <si>
     <t>36096</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36096/383.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36096/383.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDA A CASA NA FORMA REGIMENTAL, QUE SEJA ENCAMINHADO OFICIO A POLICIA RODOVIARIA FEDERAL, PARA QUE INTENSIFIQUE SUAS OPERACOES DA LEI SECA, NA ESTRADA BR 392, PRINCIPALMENTE NOS FINAIS DE SEMANA. _x000D_
 _x000D_
 PROPONENTE: VER. GIOVANI MORALLES.</t>
   </si>
   <si>
     <t>36098</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36098/384.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36098/384.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDA A CASA NA FORMA REGIMENTAL, QUE SEJA ENCAMINHADO OFICIO A POLICIA RODOVIARIA ESTADUAL, PARA QUE INTENSIFIQUE SUAS OPERACOES DA LEI SECA, NA ESTRADA RS 734, PRINCIPALMENTE NOS FINAIS DE SEMANA. _x000D_
 _x000D_
 PROPONENTE: VER. GIOPVANI MORALLES.</t>
   </si>
   <si>
     <t>36099</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36099/385.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36099/385.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL, ATRAVES DA SECRETARIA COMPETENTE, VIABILIZE ESTUDOS PARA COLOCACOES DE TUBULACOES AFIM DE EFETUAR O FECHAMENTO DAS VALETAS EXISTENTE NA RUA MARCILIO DIAS, ENTRE A AV. PORTUGAL E LAGUNA DOS PATOS. (FOTO EM ANEXO). _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>36101</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36101/386.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36101/386.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL, ATRAVES DA SECRETARIA COMPETENTE, REALIZE A LIMPEZA DAS VALETAS EXISTENTE NA RUA GENERAL ABREU NO BAIRRO HIDRAULICA. (FOTO EM ANEXO). _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>36102</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36102/387.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36102/387.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL, ATRAVES DA SECRETARIA COMPETENTE, VIABILIZE ESTUDOS PARA COLOCACOES DE TUBULACOES AFIM DE EFETUAR O FECHAMENTO DAS VALETAS EXISTENTE NA RUA GENERAL ABREU, PROXIMO AO NUMERO 853, NO BAIRRO HIDRAULICA. (FOTO EM ANEXO). _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>36103</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36103/388.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36103/388.pdf</t>
   </si>
   <si>
     <t>QUE O LEGISLATIVO MUNICIPAL OFICIE OS DEPUTADOS DA CAMARA FEDERAL, UMA MOCAO DE APOIO, SOBRE A PROJETO DE LEI No 027 DE 2007, DO SENADOR PAULO PAIM, "QUE ALTERA O CAPUT DO ART. 6o DA LEI No 10.820, DE 17 DE DEZEMBRO DE 2003,  PARA ESTENDER AOS TITULARES DO BENEFICIO DE PRESTACAO CONTINUADA A PRERROGATIVA DE CONTRATAR EMPRESTIMO CONSIGNANDO EM FOLHA DE PAGAMENTO" . ESTE PROJETO QUE JA FOI APROVADO NO SENADO FEDERAL AGORA TRAMITA NA CAMARA DOS DEPUTADOS FEDERAL SOB O NUMERO PLS No 2069 DE 2011. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>36104</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36104/389.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36104/389.pdf</t>
   </si>
   <si>
     <t>SEJA CONCEDIDO VOTO DE LOUVOR AOS INSPETORES MIGUEL ANGELO BICCA E SANTIAGO SALVA PELOS RELEVANTES SERVICOS REALIZADOS EM MAIS DE TRINTA ANOS DE DEDICACAO NO COMBATE A CRIMINALIDADE, SOLUCIONANDO HOMICIDIOS, LATROCINIOS,  FURTOS E ROUBOS, BEM COMO NO COMBATE AO TRAFICO DE DROGAS. REQUER AINDA QUE A  SOLENIDADE DE ENTREGA DESTA HOMENAGEM SEJA REALIZADA NO GABINETE DA PRESIDENCIA DESTA CASA E QUE SEJAM CONVIDADOS O PREFEITO MUNICIPAL FABIO DE OLIVEIRA   BRANCO, O DELEGADO REGIONAL DA POLICIA CIVIL ELIONE LOPES, O CHEFE DE POLICIA DOUTOR RANOLFO VIEIRA JUNIOR, DEMAIS DELEGADOS E AUTORIDADES. _x000D_
 _x000D_
 PROPONENTE: VER. JOSÉ CLAUDINO ALVES SARAIVA.</t>
   </si>
   <si>
     <t>36105</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36105/390.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36105/390.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADOS, REQUEREM APOS OUVIDA A CASA, NA FORMA REGIMENTAL, QUE EXECUTIVO MUNICIPAL E A SECRETARIA MUNICIPAL DE EDUCACAO E CULTURA EM VIRTUDE DO AUMENTO SIGNIFICATIVO DE NOSSA POPULACAO, ESTUDE A REALIZACAO DE UMA PESQUISA PARA IDENTIFICAR A DEMANDA REAL PARA ACESSO A EDUCACAO INFANTIL NO MUNICIPIO DE RIO GRANDE. _x000D_
 _x000D_
 PROPONENTE: VER. LUIZ FRANCISCO SPOTORNO.</t>
   </si>
   <si>
     <t>36109</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36109/391.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36109/391.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDA A CASA NA FORMA REGIMENTAL QUE O EXCELENTISSIMO PREFEITO MUNICIPAL PARA QUE JUNTO A SECRETARIA DE COMPETENCIA SEJA PROVIDENCIADO A REVITALIZACAO DO LARGO FILANTROPIA DO SUL (PRACA EM FRENTE AO QUARTEL DOS BOMBEIROS, NA RUA GEN. VITORINO). _x000D_
 _x000D_
 PRPONENTE: VER. AUGUSTO CÉSAR MARTINS DE OLIVEIRA.</t>
   </si>
   <si>
     <t>36110</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36110/392.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36110/392.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDA A CASA NA FORMA REGIMENTAL, QUE SEJA ENCAMINHADO OFICIO A GERENCIA DA CORSAN, SOLICITANDO QUE SEJA ENVIADO A ESSA CASA, A RELACAO DOS USUARIOS QUE PAGARAM CONTAS EM DUPLICIDADE E QUE CONSTAM COMO CREDITO NESTA COMPANHIA, SE HOUVEREM. _x000D_
 _x000D_
 PROPONENTE: VER. GIOVANI MORALLES.</t>
   </si>
   <si>
     <t>36111</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36111/393.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36111/393.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDA A CASA, NA FORMA REGIMENTAL, PARA QUE SEJA SOLICITADO A CORSAN (COMPANHIA DE SANEAMENTO) O REPARO NO CALCAMENTO DAS RUAS TRAVESSA DOS XAVANTES, N° 82 A 86 E RUA ALIPIO CADAVAL, NO BAIRRO SANTA TEREZA, AS QUAIS FORAM DANIFICADAS NAS OBRAS DE MELHORAMENTO DE SANEAMENTO DA RESPECTIVA COMPANHIA  _x000D_
 _x000D_
 PROPONENTE: VER. CARLOS FIALHO MATTOS.</t>
   </si>
   <si>
     <t>36113</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36113/394.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36113/394.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADOS, REQUEREM APOS OUVIDA A CASA, NA FORMA REGIMENTAL, QUE O EXECUTIVO MUNICIPAL, ENVIE A ESTA CASA A COPIA DOS CONTRATOS DE MIDIA, BEM COMO OS VALORES EFETIVAMENTE PAGOS AOS MEIOS DE COMUNICACAO: RADIO, TELEVISAO E JORNAL. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>36114</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36114/396.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36114/396.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDO A CASA, NA FORMA REGIMENTAL, QUE SEJA SOLICITADO AO EXECUTIVO MUNICIPAL JUNTAMENTE COM A SECRETARIA MUNICIPAL DE OBRAS E VIACAO - SMOV QUE ESTUDE A POSSIBILIDADE DO NIVELAMENTO DA RUA SANTA CATARINA NO BAIRRO MIGUEL DE CASTRO MOREIRA. _x000D_
 _x000D_
 PROPONENTE: VER. NANDO RIBEIRO.</t>
   </si>
   <si>
     <t>36115</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36115/397.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36115/397.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER APOS OUVIDA A CASA, NA FORMA REGIMENTAL, QUE SEJA REALIZADO UM ESTUDO PELA SUPERINTENDENCIA REGIONAL DA CORSAN, PARA QUE A MESMA RECUPERE A PAVIMENTACAO DA RUA VISC. DE RIO GRANDE NO_x000D_
 QUADRANTE COMPREENDIDO ENTRE AS RUAS TIRADENTES E GEN. ABREU, POIS O MESMO SE ENCONTRA EM MAS CONDICOES DEVIDO A OBRAS DE SANEAMENTO REALIZADA NA REFERIDA RUA. _x000D_
 _x000D_
 PROPONENTE: VER. AUGUSTO CÉSAR MARTINS DE OLIVEIRA.</t>
   </si>
   <si>
     <t>36116</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36116/398.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36116/398.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, ABAIXO ASSINADO, REQUER, APOS OUVIDA A CASA, NA FORMA REGIMENTAL, QUE A COMISSAO ESPECIAL DE SAUDE FORMADA, E APROVADA EM 12 DE SETEMBRO SOB O NUMERO DE REQUERIMENTO 335/2011, POSSA TRATAR JUNTO A SECRETARIA ESTADUAL DA SAUDE E MINISTERIO DA ECONOMIA FAZENDA E PLANEJAMENTO, SOBRE O CREDENCIAMENTO DA UTI PEDIATRICA DO HOSPITAL UNIVERSITARIO. _x000D_
 _x000D_
 PROPONENTE: VER. THIAGO PIRES GONÇALVES.</t>
   </si>
   <si>
     <t>36117</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36117/399.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36117/399.pdf</t>
   </si>
   <si>
     <t>QUE O LEGISLATIVO MUNICIPAL ENCAMINHE PARA TODOS OS DEPUTADOS ESTADUAIS LIDERES DE BANCADAS NA ASSEMBLEIA LEGISLATIVA DO ESTADO DO RIO GRANDE DO SUL E AOS PRESIDENTES DOS PARTIDOS COM REPRESENTACAO NO PODER LEGISLATIVO ESTADUAL, MOCAO DE APOIO INTEGRAL AOS ESFORCOS QUE ESTAO SENDO REALIZADOS PELA ASSOCIACAO DOS OFICIAIS DA BRIGADA MILITAR (ASOFBM) COM O OBJETIVO DE TER NA ASSEMBLEIA LEGISLATIVA A APROVACAO DO PROJETO DE LEI QUE TRATA DA EQUIPARACAO  PARA A REMUNERACAO POR SUBSIDIO ENTRE TODOS OS MEMBROS DA OFICIALIDADE DA BRIGADA MILITAR. _x000D_
 _x000D_
 PROPONENTE: VER. LUIZ FRANCISCO SPOTORNO.</t>
   </si>
   <si>
     <t>36118</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36118/401.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36118/401.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER APOS OUVIDA A CASA, NA FORMA REGIMENTAL, QUE SE CRIE UMA COMISSAO ESPECIAL DE VEREADORES PARA QUE SE APURE AS DENUNCIAS RELATADAS SOBRE O PROGRAMA CASA DO PESCADOR NA AUDIENCIA PUBLICA SOBRE A PESCA REALIZADA NO ULTIMO DIA 04 DE NOVEMBRO DE 2011. _x000D_
 _x000D_
 PROPONENTE: VER. AUGUSTO CÉSAR MARTINS DE OLIVEIRA.</t>
   </si>
   <si>
     <t>36119</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36119/402.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36119/402.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER, NA FORMA REGIMENTAL QUE APOS OUVIDO A CASA, QUE SEJA SOLICITADO A ESTA CASA QUE ENVIE UM OFICIO A BRIGADA MILITAR SOLICITANDO O POLICIAMENTO OSTENSIVO NA IMEDIACOES DA ESCOLA MUNICIPAL ANA NERI NO BAIRRO BOLAXA. _x000D_
 _x000D_
 PROPONENTE: VER. NANDO RIBEIRO.</t>
   </si>
   <si>
     <t>36120</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36120/403.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36120/403.pdf</t>
   </si>
   <si>
     <t>QUE O LEGISLATIVO MUNICIPAL, OFICIE A REVISTA VEJA DA EDITORA ABRIL E O SUA JORNALISTA MARIANA YAMAOKA RESPONSAVEL PELO CADERNO ESPECIAL CIDADES "A ECONOMIA QUE PULSA NO INTERIOR DO PAIS", EDICAO 2241 PAGINA 180, NA QUAL E ATRIBUIDA A CIDADE DE PELOTAS COMO REFERENCIA DA INDUSTRIA NAVAL NA REGIAO SUL. SOLICITAMOS QUE A REVISTA REALIZE UMA "CARTA DE RETIFICACAO", INFORMANDO AOS_x000D_
 SEUS LEITORES QUE A CIDADE DO RIO GRANDE, E DE FATO O MUNICIPIO QUE MAIS ABSORVEU OS INVESTIMENTOS NA AREA DA INDUSTRIA NAVAL POR APRESENTAR UMA GEOGRAFIA E UM PORTO ESTRATEGICO PARA ESSE MERCADO. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>36121</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36121/404.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36121/404.pdf</t>
   </si>
   <si>
     <t>SEJA CONCEDIDO VOTO DE LOUVOR A SRA. DACILA SANTOS DE SOUZA PELOS RELEVANTES SERVICOS SOCIAIS PRESTADOS EM PROL DO BAIRRO GETULIO VARGAS E DA COMUNIDADE RIO-GRANDINA DE MANEIRA GERAL. REQUER AINDA QUE A SOLENIDADE DE ENTREGA DESTA HOMENAGEM SEJA REALIZADA NO GABINETE DA PRESIDENCIA DESTA CASA E QUE SEJAM CONVIDADAS AS AUTORIDADES MUNICIPAIS DE PRAXE. _x000D_
 _x000D_
 PROPONENTE: VER. JOSÉ CLAUDINO ALVES SARAIVA.</t>
   </si>
   <si>
     <t>36123</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36123/405.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36123/405.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADOS, REQUEREM APOS OUVIDA A CASA, NA FORMA REGIMENTAL, QUE O EXECUTIVO MUNICIPAL, ENVIE A ESTA CASA A COPIA DOS CONTRATOS DE MIDIA, BEM COMO AS PLANILHAS COM OS VALORES EFETIVAMENTE PAGOS AOS MEIOS DE COMUNICACAO  DEVIDAMENTE DISCRIMINADOS POR EMPRESAS PRESTADORAS DE SERVICOS NOS SEGMENTOS DE RADIO, JORNAL E TELEVISAO NOS ANOS DE 2009, 2010 E 2011. _x000D_
 _x000D_
 PROPORNTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>36124</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36124/406.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36124/406.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADOS, REQUEREM APOS OUVIDA A CASA, NA FORMA REGIMENTAL, QUE O LEGISLATIVO MUNICIPAL, OFICIE A SECRETARIA ESTADUAL DA SAUDE SOLICITANDO QUE REALIZE JUNTO AO S.U.S O CREDENCIAMENTO DOS SERVICOS DA CAMARA HIPERBARICA EXISTENTE NO HOSPITAL DE CARDIOLOGIA DA SANTA CASA DE MISERICORDIA DE RIO GRANDE. _x000D_
 _x000D_
 PROPONETE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>36126</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36126/407.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36126/407.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDA A CASA NA FORMA REGIMENTAL, QUE SEJA ENCAMINHADO OFICIO AO COMANDO DO 6o BATALHAO DA BRIGADA MILITAR, PARA QUE O MESMO, FORNECA A RELACAO COM OS NOMES DOS RESPONSAVEIS PELO COMANDO DA 1a, 2a E 3a COMPANHIA. _x000D_
 _x000D_
 PROPONENTE: VER. GIOVANI MORALLES.</t>
   </si>
   <si>
     <t>36127</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36127/408.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36127/408.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER, NA FORMA REGIMENTAL QUE APOS OUVIDO A CASA, QUE SEJA SOLICITADO AO EXECUTIVO MUNICIPAL JUNTAMENTE COM A SMSU (SECRETARIA MUNICIPAL DE SERVICOS URBANOS) A PODA DA ARVORE NA ESQUINA DAS RUAS BENTO GONCALVES COM RUA 15 DE NOVEMBRO. _x000D_
 _x000D_
 PROPONENTE: VER. NANDO RIBEIRO.</t>
   </si>
   <si>
     <t>36129</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36129/409.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36129/409.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADOS, REQUEREM APOS OUVIDA A CASA, NA FORMA REGIMENTAL, QUE O EXECUTIVO MUNICIPAL, ATRAVES DA SECRETARIA COMPETENTE, REALIZE INTERVENCOES AFIM DE REALIZAR MELHORIAS NA ILUMINACAO PUBLICA NA PRACA DIDIO DHUA E TAMBEM NO SEU EM TORNO , ESTA LOCALIZADA NO BALNEARIO CASSINO. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>36130</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36130/410.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36130/410.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA ENVIADO OFICIO A EMPRESA ECOSUL E AO DNIT SOLICITANDO COLOCACAO DE PLACAS AO LONGO DA BR392, NO TRECHO   COMPREENDIDO ENTRE OS MUNICIPIOS DE PELOTAS E RIO GRANDE, INDICANDO O NOME DA RODOVIA, OU SEJA, RODOVIA WILSON MATTOS BRANCO, CONFORME LEI 11.175/2005 ANEXADA A SEGUIR. _x000D_
 _x000D_
 PROPORNTE: VER. JOSÉ CLAUDINO ALVES SARAIVA.</t>
   </si>
   <si>
     <t>36132</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36132/411.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36132/411.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER , APOS OUVIDA A CASA NA FORMA REGIMENTAL, SOLICITAR A BRIGADA MILITAR, ACOES NO BAIRRO PARQUE COELHO, PARA COIBIR O USO DE DROGAS E A PERTURBACAO DO SOSSEGO. _x000D_
 _x000D_
 PROPRONETE: VER. GIOVANI MORALLES.</t>
   </si>
   <si>
     <t>36151</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36151/412.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36151/412.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO OFICIO A EMPRESA REK PARKING SOLICITANDO A COLOCACAO DE PROTETORES CONTRA CHUVA NOS TERMINAIS DE PAGAMENTO DO ESTACIONAMENTO ROTATIVO, COM A FINALIDADE DE EVITAR QUE OS USUARIOS FIQUEM SUJEITOS AS INTEMPERIES DO TEMPO. _x000D_
 _x000D_
 PROPONENTE: VER. JOSÉ CLAUDINO ALVES SARAIVA.</t>
   </si>
   <si>
     <t>36152</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36152/413.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36152/413.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA ENVIADO OFICIO AO GOVERNO DO ESTADO PARA QUE, ATRAVES DO DAER-RS, ENVIE A ESTA CASA COPIA DO CONTRATO ENTABULADO COM A EMPRESA CONSTRUTORA PELOTENSE REFERENTES AS OBRAS DE DUPLICACAO DA ERS734, BEM COMO REFERENTES A CONSTRUCAO DE ROTULA EM FRENTE AO CONDOMINIO WALDEMAR DUARTE. REQUER AINDA QUE SEJAM ENVIADAS INFORMACOES A RESPEITO DA PONTUALIDADE DOS PAGAMENTOS FEITOS PELO ESTADO DO RIO GRANDE DO SUL A CONSTRUTORA PELOTENSE ATE  A PRESENTE DATA. _x000D_
 _x000D_
 PROPONENTE: VER. JOSÉ CLAUDINO ALVES SARAIVA.</t>
   </si>
   <si>
     <t>36153</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36153/414.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36153/414.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER , APOS OUVIDA A CASA NA FORMA REGIMENTAL, REENTEIRAR O REQUERIMENTO, No 250/2010, PROTOCOLADO SOB No 1121/2010, SOLICITAR , JUNTO A CORSAN, A VIABILIDADE DA CONSTRUCAO DE UM RESERVATORIO DE AGUA ENTRE OS BAIRROS CASTELO BRANCO E SANTA ROSA _x000D_
 _x000D_
 PROPONETE: VER. GIOVANI MORALLES.</t>
   </si>
   <si>
     <t>36154</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36154/415.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36154/415.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADOS, REQUEREM APOS OUVIDA A CASA, NA FORMA REGIMENTAL, QUE O EXECUTIVO MUNICIPAL ATRAVES DE SECRETARIA COMPETENTE, REALIZE A LIMPEZA E TAMBEM SOLUCIONE O PROBLEMA DE ACUMULO DE AGUA DERIVADO DAS CHUVAS NO TRECHO DE CONTINUACAO DA RUA VELEIROS QUE LIGA O PARQUE MARINHA AO PARQUE SAO PEDRO. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>36155</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36155/416.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36155/416.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADOS, REQUEREM APOS OUVIDA A CASA, NA FORMA REGIMENTAL, QUE O LEGISLATIVO MUNICIPAL, OFICIE AO TENENTE CORONEL SERGIO MESQUITA, COMANDANTE DO 6o GRUPAMENTO DE ARTILHARIA DE CAMPANHA DE RIO GRANDE, PARA QUE O MESMO EFETUE A RECUPERACAO DA CALCADA LOCALIZADA ENFRENTE AO TERRENO DE SUA PROPRIEDADE SITO A AV. PRESIDENTE VARGAS, NA ALTURA DO No 401, ENTRE A CLINICA TESLA E O CONDOMINIO MARCILIO DIAS. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>36156</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36156/417.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36156/417.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADOS, REQUEREM APOS OUVIDA A CASA, NA FORMA REGIMENTAL, QUE O EXECUTIVO MUNICIPAL, OFICIE O SUPERINTENDENTE REGIONAL DA CORSAN, SR. RICARDO FREITAS, PARA AVERIGUAR O SERVICO PRESTADO PELA EMPRESA QUE ESTA RETIRANDO AS ARVORES E NAO ESTA REALIZANDO O REPLANTIO DAS MESMAS NO  BAIRRO PARQUE MARINHA. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>36157</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36157/419.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36157/419.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER APOS OUVIDA A CASA, NA FORMA REGIMENTAL, QUE A CORSAN (COMPANHIA RIOGRANDENSE DE SANEAMENTO), REALIZE REPAROS NO CALCAMENTO DA RUA LISBOA ESQUINA AV. ATLANTICA NO BAIRRO CASSINO. _x000D_
 _x000D_
 PROPONENTE: VER. AUGUSTO CÉSAR MARTINS DE OLIVEIRA.</t>
   </si>
   <si>
     <t>36158</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36158/421.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36158/421.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER APOS OUVIDA A CASA, NA FORMA REGIMENTAL, QUE SEJA REALIZADO ESTUDO PELO GOVERNO DO ESTADO E POSTERIORMENTE SEJA FEITA A INSTALACAO DA DELEGACIA DA CRIANCA E ADOLESCENTE ( DECA ), NA CIDADE DO RIO GRANDE. _x000D_
 _x000D_
 PROPONENTE: VER. AUGUSTO CÉSAR MARTINS DE OLIVEIRA.</t>
   </si>
   <si>
     <t>36159</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36159/422.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36159/422.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER APOS OUVIDA A CASA, NA FORMA REGIMENTAL, QUE SEJA FORMADA NA ASSEMBLEIA LEGISLATIVA UMA FRENTE PARLAMENTAR EM FAVOR AO PAGAMENTO DO PISO NACIONAL DOS PROFISSIONAIS EM EDUCACAO NO ESTADO DO RIO GRANDE DO SUL. _x000D_
 _x000D_
 PROPONENTE: VER. AUGUSTO CÉSAR MARTINS DE OLIVEIRA.</t>
   </si>
   <si>
     <t>36160</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36160/423.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36160/423.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER APOS OUVIDA A CASA, NA FORMA REGIMENTAL, QUE SEJA FORMADA NA ASSEMBLEIA LEGISLATIVA UMA FRENTE PARLAMENTAR EM FAVOR DA APROVACAO DA PEC 300. _x000D_
 _x000D_
 PROPONETE: VER. AUGUSTO CÉSAR MARTINS DE OLIVEIRA.</t>
   </si>
   <si>
     <t>36161</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36161/424.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36161/424.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER APOS OUVIDA A CASA, NA FORMA REGIMENTAL, QUE SEJA REALIZADA AVERIGUACAO DA BRIGADA MILITAR NA ESQUINA DA RUA SILVA PAES COM RUA ANDRADE NEVES, POIS, HA DENUNCIAS DE MORADORES QUE APOS 22H EXISTE AGLOMERACAO DE PESSOAS E PERTURBACAO DA ORDEM PUBLICA. _x000D_
 _x000D_
 PROPONENTE: VER. AUGUSTO CÉSAR MARTINS DE OLIVEIRA.</t>
   </si>
   <si>
     <t>36162</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36162/425.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36162/425.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER APOS OUVIDA A CASA, NA FORMA REGIMENTAL, QUE SEJA REALIZADA A INTERVENCAO DA BRIGADA MILITAR NA AV. RHEIGANTZ EM FRENTE AO ANTIGO BIP 24 HORAS, POIS EXISTEM VARIAS DENUNCIAS DE CONSUMO DE DROGAS NESTE LOCAL. _x000D_
 _x000D_
 PROPONENTE: VER. AUGUSTO CÉSAR MARTINS DE OLIVEIRA.</t>
   </si>
   <si>
     <t>36163</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36163/426.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36163/426.pdf</t>
   </si>
   <si>
     <t>REITERANDO REQUERIMENTO No 28/2010, PROTOCOLADO SOB No136/2010 EM 09/02/2010 E APROVADO EM SESSAO ORDINARIA DO DIA 01/03/2010, A REALIZACAO DE AUDIENCIA PUBLICA COM OBJETIVO DE DISCUTIR A QUESTAO DO LIXO NO MUNICIPIO DO RIO GRANDE. _x000D_
 _x000D_
 PROPONENTE: VER. JOSÉ CLAUDINO ALVES SARAIVA.</t>
   </si>
   <si>
     <t>36164</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36164/428.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36164/428.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER, NA FORMA REGIMENTAL QUE APOS OUVIDO A CASA, QUE SEJA SOLICITADO AO EXECUTIVO MUNICIPAL JUNTAMENTE COM A SECRETARIA MUNICIPAL DE SEGURANCA, DOS TRANSPORTES E DO TRANSITO, INFORMACOES SOBRE O ULTIMO CURSO DE APERFEICOAMENTO DOS GUARDAS MUNICIPAIS E DOS AGENTES DE TRANSITO DO MUNICIPIO, CONTENDO EM ESPECIAL O NUMERO DE  PARTICIPANTES. _x000D_
 _x000D_
 PRPONENTE: VER. NANDO RIBEIRO.</t>
   </si>
   <si>
     <t>36166</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36166/429.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36166/429.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDA A CASA, NA FORMA REGIMENTAL, PARA QUE SEJA SOLICITADO A EMPRESA ECOSUL RODOVIAS, A RECAPAGEM DO ASFALTO DA RODOVIA BR 392, DESDE A PONTE DOS FRANCESES, KM 01, ATE O TREVO DE ACESSO DA 4a SECCAO DA BARRA _x000D_
 _x000D_
 PROPONENTE: VER. CARLOS FIALHO MATTOS.</t>
   </si>
   <si>
     <t>36167</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36167/430.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36167/430.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDA A CASA, NA FORMA REGIMENTAL, PARA QUE SEJA SOLICITADO A EMPRESA ECOSUL RODOVIAS, A TROCA DOS CONES DE SINALIZACAO LOCALIZADOS NA BR 392, EM FRENTE AS EMPRESAS PETROBRAS, BUNGE FERTILIZANTES, TERMASA/TERGRASA, DISTRITO INDUSTRIAL. _x000D_
 _x000D_
 PROPONENTE: VER. CARLOS FIALHO MATTOS.</t>
   </si>
   <si>
     <t>36168</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36168/432.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36168/432.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADOS, REQUEREM DEPOIS DE OUVIDA A CASA NA FORMA REGIMENTAL, AO EXCELENTISSIMO SENHOR PRESIDENTE, PAULO RENATO MATTOS GOMES, QUE SEJA FORMADO UMA COMISSAO PARA IR ATE A CAPITAL, NO TRIBUNAL DE JUSTICA DO RS, TRATAR DE ASSUNTO RELACIONADO A REABERTURA DO CARTORIO DA VILA DA QUINTA, E NA SECRETARIA DE SEGURANCA PUBLICA DO ESTADO PARA TRATAR SOBRE A SEGURANCA NO MEIO RURAL E URBANO. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>36169</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36169/434.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36169/434.pdf</t>
   </si>
   <si>
     <t>QUE O LEGISLATIVO MUNICIPAL, CRIE UMA COMISSAO ESPECIAL DE VEREADORES, COM OBJETIVO DE SENSIBILIZAR, ENVOLVER E MOBILIZAR OS HOMENS PELO FIM DA VIOLENCIA CONTRA A MULHER, ATRAVES DE ACOES QUE BUSCAM PROMOVER A EQUIDADE DE GENERO PARA ATUAREM DE FORMA CONJUNTA SOBRE O ASSUNTO. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>36170</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36170/435.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36170/435.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL, INFORME A ESTA CASA, QUAL O MONTANTE DE PRECATORIOS DEVIDOS PELA PREFEITURA BEM COMO A RELACAO NOMINAL DE INSCRICAO DESTES PARA PAGAMENTO. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>36171</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36171/436.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36171/436.pdf</t>
   </si>
   <si>
     <t>SEJA CRIADO PERFIL DA CAMARA MUNICIPAL DO RIO GRANDE NAS REDES SOCIAIS "FACEBOOK" E "TWITTER", COM O INTUITO DE PUBLICAR E INFORMAR COM RAPIDEZ TODOS OS ACONTECIMENTOS DAS SESSOES ORDINARIAS E DEMAIS ATOS DESTA CASA. _x000D_
 _x000D_
 PROPONENTE: VER. JOSÉ CLAUDINO ALVES SARAIVA.</t>
   </si>
   <si>
     <t>36172</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36172/437.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36172/437.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER, NA FORMA REGIMENTAL QUE APOS OUVIDO A CASA, QUE SEJA SOLICITADO AO EXECUTIVO MUNICIPAL JUNTAMENTE COM A SECRETARIA MUNICIPAL DE SAUDE, QUE ENVIE UM RELATORIO COMPLETO A ESSA CASA COM INFORMACOES  SOBRE TODOS OS PONTOS DE CONTROLE DE FOCOS DE DENGUE NO MUNICIPIO. _x000D_
 _x000D_
 PROPONENTE: VER. NANDO RIBEIRO.</t>
   </si>
   <si>
     <t>36173</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36173/438.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36173/438.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL, ENVIE A ESTA CASA RELATORIO COM A NOMINATA DE TODOS OS SERVIDORES PUBLICOS MUNICIPAIS ATIVOS E INATIVOS QUE ATUALMENTE SAO BENEFICIADOS COM O SERVICO DE ASSISTENCIA MEDICO-HOSPITALAR (SAMHOP).  _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>36174</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36174/439.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36174/439.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL, ENVIE A ESTA CASA RELATORIO COM INFORMACOES SOBRE OS VALORES ARRECADADOS PELA SECRETARIA DA FAZENDA A PARTIR DO PAGAMENTO DAS CONTRIBUICOES DOS SERVIDORES MUNICIPAIS PARA A SAMHOP NOS ANOS DE 2008 - 2009 - 2010 E 2011. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>36175</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36175/441.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36175/441.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER, NA FORMA REGIMENTAL QUE APOS OUVIDO A CASA, QUE SEJA SOLICITADO A ESTA CASA O ENVIO DE UM OFICIO SOLICITANDO A FEPAM INFORMACOES SOBRE A QUALIDADE DO AR NA CIDADE DE RIO GRANDE. _x000D_
 _x000D_
 PROPONENTE: VER. NANDO RIBEIRO.</t>
   </si>
   <si>
     <t>36176</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36176/442.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36176/442.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER, NA FORMA REGIMENTAL QUE APOS OUVIDO A CASA, QUE SEJA SOLICITADO AO EXECUTIVO MUNICIPAL, JUNTAMENTE COM A SECRETARIA MUNICIPAL DO MEIO AMBIENTE INFORMACOES SOBRE PONTOS DE CONTROLE DA QUALIDADE DO AR NO MUNICIPIO. _x000D_
 _x000D_
 PROPONENTE: VER. NANDO RIBEIRO.</t>
   </si>
   <si>
     <t>36177</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36177/443.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36177/443.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADO REQUEREM DEPOIS DE OUVIDA A CASA, NA FORMA REGIMENTAL, QUE O TITULAR DA PASTA DA SMEC E O PRESIDENTE DO SINTERG COMPARECAM A ESTA CASA PARA ESCLARECER AOS VEREADORES SE O MUNICIPIO ESTA CUMPRINDO COM O§4o DO ART. 2o DA LEI No11. 738, DE 16 DE JUNHO DE 2008. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>36178</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36178/444.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36178/444.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL, ATRAVES DA SECRETARIA COMPETENTE, REALIZE INTERVENCOES AFIM DE REALIZAR A TROCA DOS VEICULOS QUE REALIZAM O TRANSPORTE COLETIVO DA LOCALIDADE DA ILHA DA TOROTAMA, POIS OS PASSAGEIROS VEM SISTEMATICAMENTE RECLAMANDO DOS VEICULOS POIS OS MESMOS ACABAM QUEBRANDO NO MEIO DO PERCURSO TRAZENDO TRANSTORNOS AOS MORADORES _x000D_
 _x000D_
 PROPONENTE: VER. DIVESOS VEREADORES.</t>
   </si>
   <si>
     <t>36179</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36179/445.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36179/445.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDA A CASA NA FORMA REGIMENTAL, QUE SEJA ENCAMINHADO OFICIO AO COMANDO DA BRIGADA MILITAR, PARA QUE INTENSIFIQUE SUAS OPERACOES NAS SAIDAS DAS CASAS NOTURNAS DO BALNEARIO CASSINO. _x000D_
 _x000D_
 PROPONENTE: VER. GIOBVANI MORALLES.</t>
   </si>
   <si>
     <t>36180</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36180/447.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36180/447.pdf</t>
   </si>
   <si>
     <t>SEJA CONCEDIDO VOTO DE LOUVOR AO SENHOR ALESSANDRO LEITE, EDITOR DE ESPORTES DO JORNAL AGORA, PELO TRABALHO REALIZADO EM PROL DO ESPORTE E DE INSTITUICOES BENEFICENTES DO MUNICIPIO. REQUER AINDA QUE A HOMENAGEM SEJA FEITA NA SALA DA PRESIDENCIA E QUE SEJAM CONVIDADAS AUTORIDADES E PERSONALIDADES LIGADAS AO ESPORTE. _x000D_
 _x000D_
 PROPONENTE: VER. JOSÉ CLAUDINO ALVES SARAIVA.</t>
   </si>
   <si>
     <t>36181</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36181/448.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36181/448.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADOS, REQUEREM DEPOIS DE OUVIDA A CASA NA FORMA REGIMENTAL, AO EXCELENTISSIMO SENHOR PRESIDENTE, PAULO RENATO MATTOS GOMES, QUE SEJA FORMADO UMA COMISSAO PARA IR ATE A CAPITAL, NO TRIBUNAL DE JUSTICA DO RS, TRATAR DE ASSUNTO RELACIONADO A REABERTURA DO CARTORIO DA VILA DA QUINTA, NA ACADEMIA DE POLICIA CIVIL DO RS (ACADEPOL), TRATAR SOBRE A_x000D_
 AMPLIACAO DE EFETIVO PARA A REGIAO E NA COMPANHIA ESTADUAL DE ENERGIA ELETRICA (CEEE) TRATAR ASSUNTO REFERENTE A USUARIOS QUE ESTAO INADIMPLENTES. _x000D_
 _x000D_
 PROPONENTE: VER. JOSÉ ANTÔNIO DA SILVA.</t>
   </si>
   <si>
     <t>36182</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36182/449.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36182/449.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL, ATRAVES DA SECRETARIA COMPETENTE, REALIZE INTERVENCOES AFIM DE MELHORAR O MAIS BREVE POSSIVEL, A RUA MAJOR PEREIRA ESQUINA ALVARO COSTA, POIS QUANDO CHOVE ESTA VIA FICA INTRANSITAVEL POIS ACUMULA AGUA DEVIDO AOS INUMEROS BURACOS.( FOTOS EM ANEXO). _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>36183</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36183/450.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36183/450.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDA A CASA, NA FORMA REGIMENTAL, PARA QUE SEJA REITERADO O REQUERIMENTO DE No 072/10, COPIA EM ANEXO, REMETIDO A SUPRG(SUPERINTENDENCIA DO PORTO DO RIO GRANDE) O QUAL REFERE-SE A CONSTRUCAO DA VAGONEVIARIA. _x000D_
 _x000D_
 PROPONETE: VER. CARLOS FIALHO MATTOS.</t>
   </si>
   <si>
     <t>36185</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36185/451.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36185/451.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDA A CASA, NA FORMA REGIMENTAL, PARA QUE SEJA ENVIADO UM OFICIO SOLICITANDO O COMPARECIMENTO, NESTA CASA, DA SECRETARIA DE EDUCACAO DA 18a COORDENADORIA DO RIO GRANDE, SRA. NEILA GONCALVES, A FIM DE ESCLARECIMENTOS SOBRE O PROJETO DO GINASIO DA ESCOLA  ESTADUAL ALCIDES BARCELLOS.  _x000D_
 _x000D_
 PROPONETE: VER. CARLOS FIALHO MATTOS.</t>
   </si>
   <si>
     <t>36186</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36186/453.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36186/453.pdf</t>
   </si>
   <si>
     <t>A INCLUSAO NOS ANAIS DESTA CASA, DO ARTIGO PUBLICADO NO JORNAL FOLHA GAUCHA - EDICAO DE 10 A 16/2011, ASSINADO POR ALBERTO AMARAL ALFARO, INTITULADO "RESPONSABILIDADE SOCIAL DA PETROBRAS. _x000D_
 _x000D_
 PROPONENTE: VER. RENATO ESPINDOLA DE ALBUQUERQUE.</t>
   </si>
   <si>
     <t>36187</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36187/454.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36187/454.pdf</t>
   </si>
   <si>
     <t>QUE O LEGISLATIVO MUNICIPAL, REALIZE UMA HOMENAGEM NESTA CASA, AOS CLUBES QUE SE CONSAGRARAM CAMPEOES DO CAMPEONATO AMADOR DA CAMPANHA, ESTE ORGANIZADO PELA LIGA RIOGRANDINA DE FUTEBOL. NO PRIMEIRO QUADRO TORNOU-SE CAMPEAO O CLUBE NOVO AVANTE, DA COMUNIDADE DA ILHA DA TOROTAMA E NO SEGUNDO QUADRO O CLUBE CAMPONES, DA LOCALIDADE DO ARRAIAL.  _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>36189</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36189/455.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36189/455.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL, ENVIE A ESTA CASA COPIA DO CONTRATO INTEGRAL FIRMADO ENTRE O MUNICIPIO E A EMPRESA ALDEIA, PARA CAPACITACAO PROFISSIONAL DENTRO DO PROGRAMA PLANSEQ NAVAL. _x000D_
 _x000D_
 PROPONENTE: VER. DEVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>36190</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36190/456.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36190/456.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL, ATRAVES DE SUA SECRETARIA COMPETENTE, OFERTE AOS RIOGRANDINOS UMA LINHA DE ONIBUS SIMILAR A EXISTENTE EM PORTO ALEGRE DENOMINADA "BALADA SEGURA". ESTA TERA O OBJETIVO DE REALIZAR O TRAJETO QUE COMTEMPLE AS FESTAS NOTURNAS DA AREA CENTRAL DA CIDADE ASSIM COMO NO BALNEARIO CASSINO. _x000D_
 _x000D_
 PROPONENTE: VER. DIVERSOS VEREADORES.</t>
   </si>
   <si>
     <t>36191</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36191/457.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36191/457.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA ENVIADO OFICIO A TODOS OS DEPUTADOS FEDERAIS E SENADORES SOLICITANDO A ELABORACAO DE PROJETO DE LEI TRANSFORMANDO A TV CAMARA DOS DEPUTADOS E A TV SENADO EM CANAIS ABERTOS, COM A FINALIDADE DE FACILITAR O ACOMPANHAMENTO DOS TRABALHOS DOS PARLAMENTARES POR TODA A POPULACAO BRASILEIRA. SALIENTA-SE QUE O DIREITO A INFORMACAO FOI CONSAGRADO CONSTITUCIONALMENTE NA CARTA DE 1988, ARTIGO 5o, INCISO XXXIII, E GARANTI-LO E DAR AOS BRASILEIROS INSTRUMENTOS PARA QUE LUTEM POR SEUS DIREITOS. _x000D_
 _x000D_
 PROPONENTE: VER. JOSÉ CLAUDINO ALVES SARAIVA.</t>
   </si>
   <si>
     <t>25919</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25919/01.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25919/01.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATARIO REQUER A V. EXA. APOS OUVIDA A CASA, SEJA_x000D_
 SOLICITADO AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL DA_x000D_
 SEGURANCA, TRANSPORTES E DO TRANSITO PARA QUE PROCEDA A SINALIZACAO DA ESQUINA_x000D_
 FORMADA ENTRE AS RUAS DOM BOSCO E TEIXEIRA JR.</t>
   </si>
   <si>
     <t>25920</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25920/02.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25920/02.pdf</t>
   </si>
   <si>
     <t>REITERANDO INDICACAO No 266/2010 DE 26/10/2011, INDICA AO EXECUTIVO_x000D_
 MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL COMPETENTE A INCLUSAO DE_x000D_
 INFORMACOES REFERENTES AS ATRIBUICOES DE CADA UMA DAS SECRETARIAS DA_x000D_
 ADMINISTRACAO MUNICIPAL NO SITE DA PREFEITURA MUNICIPAL DO RIO GRANDE, TENDO EM_x000D_
 VISTA A NECESSIDADE DE ESCLARECER A COMUNIDADE SOBRE OS SERVICOS QUE PRESTAM_x000D_
 ESTAS UNIDADES.</t>
   </si>
   <si>
     <t>25921</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25921/03.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25921/03.pdf</t>
   </si>
   <si>
     <t>REITERANDO INDICACAO No 45/2010, PROTOCOLADA EM 24/02/2010, INDICA AO_x000D_
 EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL COMPETENTE A_x000D_
 IMPLANTACAO DE EQUIPAMENTOS E APARELHOS PARA EXERCICIOS FISICOS, JOGOS E LAZER,_x000D_
 APROPRIADOS PARA A TERCEIRA IDADE, NA PRACA SARAIVA, NOS MOLDES DO PROJETO QUE_x000D_
 FOI IMPLANTADO NA CIDADE DE SAO PAULO.</t>
   </si>
   <si>
     <t>25925</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25925/04.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25925/04.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL DE_x000D_
 EDUCACAO E CULTURA A REALIZACAO DE ESTUDOS PARA ABERTURA DAS ESCOLAS PUBLICAS_x000D_
 MUNICIPAIS AOS FINAIS DE SEMANA, FERIADOS E RECESSOS LETIVOS, COM OFERECIMENTO_x000D_
 DE ATIVIDADES ESPORTIVAS, CULTURAIS E DE REFORCO ESCOLAR A COMUNIDADE.</t>
   </si>
   <si>
     <t>25927</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25927/05.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25927/05.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA DA SEGURANCA,_x000D_
 DOS TRANSPORTES E DO TRANSITO QUE ESTABELECA 60KM/H (SESSENTA QUILOMETROS POR_x000D_
 HORA) COMO VELOCIDADE MAXIMA NA AVENIDA PRESIDENTE VARGAS.</t>
   </si>
   <si>
     <t>25928</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25928/06.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25928/06.pdf</t>
   </si>
   <si>
     <t>QUE DETERMINE A SECRETARIA MUNICIPAL COMPETENTE QUE INFORME, ATRAVES DO_x000D_
 SITE DA PREFEITURA MUNICIPAL DO RIO GRANDE E DEMAIS MEIOS DE COMUNICACAO,_x000D_
 DATAS, HORARIOS E LOCAIS DA COLETA SELETIVA DE LIXO.</t>
   </si>
   <si>
     <t>25929</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25929/07.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25929/07.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE A INSTALACAO DE ABRIGOS DE ONIBUS DE ALVENARIA NOS PONTOS DE_x000D_
 EMBARQUE E DESEMBARQUE EXISTENTES EM FRENTE AS ESCOLAS DA REDE PUBLICA_x000D_
 MUNICIPAL E ESTADUAL, BEM COMO ESCOLAS PARTICULARES.</t>
   </si>
   <si>
     <t>25930</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25930/08.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25930/08.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA SECRETARIA COMPETENTE_x000D_
 VIABILIZAR A IDENTIFICACAO, OU SEJA, NUMERACAO NAS PARADAS DE ÔNIBUS_x000D_
 LOCALIZADAS NO MUNICIPIO.</t>
   </si>
   <si>
     <t>25933</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25933/09.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25933/09.pdf</t>
   </si>
   <si>
     <t>REITERANDO INDICACOES NoS 470/2009 E 242/2010 , INDICA AO EXECUTIVO_x000D_
 MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL COMPETENTE O ASFALTAMENTO DAS_x000D_
 RUAS MORON, WALTER RAMOS LAGES E GENERAL PORTINHO, TENDO EM VISTA QUE, APOS A_x000D_
 IMPLANTACAO DA MAO UNICA DE DIRECAO NA RUA AQUIDABAN, ESTAS SE TORNARAM VIAS DE_x000D_
 ESCOAMENTO DO TRANSITO. CASO NAO EXISTA PREVISAO PARA ESTA OBRA, QUE SEJA_x000D_
 INCLUIDA NO PLANO PLURIANUAL.</t>
   </si>
   <si>
     <t>25937</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25937/10.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25937/10.pdf</t>
   </si>
   <si>
     <t>REITERANDO INDICACOES NoS 59/2009 E 28/2010, INDICAM AO EXECUTIVO_x000D_
 MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL COMPETENTE O CALCAMENTO OU_x000D_
 ASFALTAMENTO DA RUA CORONEL PEDROSO, LOCALIZADA NO BAIRRO RURAL, TENDO EM VISTA_x000D_
 O SIGNIFICATIVO NUMERO DE ESTABELECIMENTOS COMERCIAIS E PRESTADORES DE SERVICO_x000D_
 EXISTENTES NESTE LOGRADOURO.</t>
   </si>
   <si>
     <t>25938</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25938/11.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25938/11.pdf</t>
   </si>
   <si>
     <t>REITERANDO INDICACAO No 95/2010, PROTOCOLADA EM 12/04/2010, INDICA AO_x000D_
 EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL COMPETENTE A_x000D_
 INSTALACAO DE ABRIGOS DE ONIBUS DE ALVENARIA NOS PONTOS DE EMBARQUE E_x000D_
 DESEMBARQUE EXISTENTES EM FRENTE AS ESCOLAS DA REDE PUBLICA MUNICIPAL E_x000D_
 ESTADUAL, BEM COMO ESCOLAS PARTICULARES.</t>
   </si>
   <si>
     <t>25939</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25939/12.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25939/12.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE A REALIZACAO DE ESTUDOS PARA CONSTRUCAO DE GINASIO ESPORTIVO COM_x000D_
 PISCINA OLIMPICA COM OBJETIVO DE ATENDER ALUNOS DA REDE PUBLICA MUNICIPAL E_x000D_
 ALUNOS DAS ENTIDADES CONVENIADAS COM A SECRETARIA MUNICIPAL DE EDUCACAO E_x000D_
 CULTURA.</t>
   </si>
   <si>
     <t>25940</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25940/13.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25940/13.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE A REALIZACAO DE ESTUDOS CRIACAO DE UM CENTRO DE ATENDIMENTO_x000D_
 PISICOSOCIAL - CAPS DIRECIONADO EXCLUSIVAMENTE PARA ATENDIMENTO INFANTIL.</t>
   </si>
   <si>
     <t>25941</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25941/14.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25941/14.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE A REALIZACAO DE ESTUDOS PARA CRIACAO DE CONVENIO ENTRE A PREFEITURA_x000D_
 MUNICIPAL DO RIO GRANDE E A ACADEMIA DO SESC, A FIM DE BENEFICIAR FUNCIONARIOS_x000D_
 MUNICIPAIS ATIVOS E INATIVOS.</t>
   </si>
   <si>
     <t>25942</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25942/15.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25942/15.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE A REALIZACAO DE ESTUDOS PARA CONSTRUCAO DE PISTA DE PATINACAO A FIM_x000D_
 DE BENEFICIAR A COMUNIDADE.</t>
   </si>
   <si>
     <t>25944</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25944/16.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25944/16.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, INDICA APOS OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, QUE O EXECUTIVO MUNICIPAL SOLICITE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE PARA QUE A MESMA PROVIDENCIE A COLOCACAO DE UM SEMAFORO NO ENCONTRO_x000D_
 DAS RUAS DOM BOSCO COM TEIXEIRA JUNIOR.</t>
   </si>
   <si>
     <t>25945</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25945/17.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25945/17.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, INDICA APOS OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, QUE O EXECUTIVO MUNICIPAL SOLICITE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE PARA QUE A MESMA FACA O NIVELAMENTO DO CALCAMENTO DAS RUAS MARECHAL_x000D_
 FLORIANO COM ALMIRANTE BARROSO E TAMBEM ESTUDE A POSSIBILIDADE DA CONSTRUCAO DE_x000D_
 UMA ROTULA NO ENCONTRO DAS MESMAS.</t>
   </si>
   <si>
     <t>25947</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25947/18.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25947/18.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, INDICA APOS OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, QUE O EXECUTIVO MUNICIPAL SOLICITE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE PARA QUE A MESMA ESTUDE A POSSIBILIDADE DE ABRIR O CANTEIRO_x000D_
 EXISTENTE NA RUA GENERAL VITORINO MAIS PRECISAMENTE EM FRENTE A ANTIGA_x000D_
 BENEFICENCIA PORTUGUESA, COM INTUITO DE PERMITIR O ACESSO A OUTRA VIA PODENDO_x000D_
 OS VEICULOS ASSIM, ENTRAREM NA RUA 24 DE MAIO, JA QUE NO SEMAFORO ALI_x000D_
 EXISTENTE, E PROIBIDA A CONVERSAO A DIREITA.</t>
   </si>
   <si>
     <t>25948</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25948/19.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25948/19.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DAER A CONSTRUCAO DA SEGUNDA PISTA NA AVENIDA PADRE NILO_x000D_
 GOLO DESDE A AVENIDA ITALIA ATE O PORTICO DE ENTRADA CAMPUS CARREIRO - FURG.</t>
   </si>
   <si>
     <t>25950</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25950/20.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25950/20.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVES DE SECRETARIA DE COMPETENCIA_x000D_
 PROVIDENCIE A RECUPERACAO DO TELHADO DA UNIDADE BASICA DE SAUDE DO CASSINO, O_x000D_
 MESMO ENCONTRA-SE DANIFICADO.</t>
   </si>
   <si>
     <t>25951</t>
   </si>
   <si>
     <t>Vereador Patola</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25951/21.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25951/21.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, PARA QUE REITERE A INDICACAO DE No_x000D_
 253/06, REFERENTE AO PROJETO VERAO NOS BAIRROS</t>
   </si>
   <si>
     <t>25952</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25952/22.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25952/22.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, JUNTAMENTE COM A SECRETARIA COMPETENTE_x000D_
 DO MUNICIPIO, PARA QUE SEJA ESTUDADA A POSSIBILIDADE, DE IMPLANTACAO DO PROJETO_x000D_
 PROCON ITINERANTE NOS BAIRROS.</t>
   </si>
   <si>
     <t>25953</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25953/23.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25953/23.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, JUNTAMENTE COM A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE, DENTRO DAS DEVIDAS POSSIBILIDADES, QUE ESTUDE A POSSIBILIDADE DE_x000D_
 COLOCAR PLACAS INDICATIVAS, COM OS RESPECTIVOS NOMES DE RUAS, NOS BAIRROS DA_x000D_
 CIDADE DO RIO GRANDE.</t>
   </si>
   <si>
     <t>25954</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25954/24.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25954/24.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, JUNTAMENTE COM A SECRETARIA COMPETENTE_x000D_
 DO MUNICIPIO, PARA QUE SEJA ESTUDADA A POSSIBILIDADE, NA COLOCACAO DE BANCOS_x000D_
 NAS PARADAS E ABRIGOS DE ONIBUS DA REDE MUNICIPAL</t>
   </si>
   <si>
     <t>25955</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25955/25.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25955/25.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, PARA QUE DETERMINE A SMSTT, SECRETARIA_x000D_
 MUNICIPAL DE SEGURANCA TRANSPORTE E TRANSITO, PARA QUE ESTUDE A POSSIBILIDADE_x000D_
 DA LINHA P.16, DA VIACAO NOIVA DO MAR, EM ACRESCENTAR EM SEU TRAJETO O_x000D_
 TERMINAL DA TRANSPETRO-PETROBRAS COM ENTRADA NA AV. MAXIMILIANO DA FONSECA,_x000D_
 DISTRITO INDUSTRIAL.</t>
   </si>
   <si>
     <t>25956</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25956/26.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25956/26.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, APOS OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, SEJA INCLUIDO NA LDO, O CALCAMENTO DA RUA A NO PARQUE SAO PEDRO.</t>
   </si>
   <si>
     <t>25957</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25957/27.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25957/27.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, ABAIXO ASSINADO, REQUER APOS OUVIDA A CASA NA FORMA_x000D_
 REGIMENTAL, QUE O EXECUTIVO MUNICIPAL PROCEDA O ENSAIBRAMENTO DA RUA DONA ANA_x000D_
 PERNIGHOTI NO BOLAXA, EM TODA SUA EXTENSAO - DESDE A RS 734 A ESCOLA MUNICIPAL_x000D_
 ANA NERI.</t>
   </si>
   <si>
     <t>25958</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25958/28.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25958/28.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO MUNICIPAL SOLICITE A SECRETARIA COMPETENTE PARA QUE_x000D_
 SEJA REALIZADA A MELHORIA DA ILUMINACAO INTERNA DAS ESTACOES DE TRANSBORDO EM_x000D_
 NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>25959</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25959/29.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25959/29.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL DE_x000D_
 SAUDE A DISTRIBUICAO DE FILTRO SOLAR AS PESSOAS PORTADORAS DE ALBINISMO.</t>
   </si>
   <si>
     <t>25960</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25960/30.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25960/30.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDO A CASA, NA FORMA_x000D_
 REGIMENTAL QUE SEJA SOLICITADO AO EXECUTIVO MUNICIPAL, JUNTO A SECRETARIA_x000D_
 ESPECIAL DO CASSINO E SECRETARIA DO MEIO AMBIENTE, PARA QUE PROIBA E TOME_x000D_
 MEDIDAS PUNITIVAS CONTRA QUEM ATEAR FOGO NO LIXAO DO CASSINO, QUE SE SITUA NA_x000D_
 RUA SAO LEOPOLDO, DAQUELE BALNEARIO.</t>
   </si>
   <si>
     <t>25962</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25962/31.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25962/31.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL JUNTAMENTE COM A UNIVERSIDADE FEDERAL DO RIO_x000D_
 GRANDE, PROCEDA ESTUDO DE VIABILIDADE DE UM NOVO LOCAL, PARA INSTALAR A FEIRA_x000D_
 DO LIVRO REALIZADA ANUALMENTE NO BAIRRO BALNEARIO CASSINO, VISTO QUE A PRACA_x000D_
 DIDIO DUHA ONDE ACONTECE ATUALMENTE NAO COMPORTA MAIS O CONSTANTE CRESCIMENTO_x000D_
 DO REFERIDO EVENTO, QUE TRANSFORMOU-SE NUMA DAS MAIS IMPORTANTES FEIRAS DO RIO_x000D_
 GRANDE DO SUL. OFERECEMOS COMO SUGESTAO A AREA DA RUA JULIO DE CASTILHO ENTRE A_x000D_
 AVENIDA ATLANTICA E CACHOEIRA DO SUL.</t>
   </si>
   <si>
     <t>25969</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25969/32.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25969/32.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, PARA QUE SEJA ESTUDADA A POSSIBILIDADE_x000D_
 DO EXECUTIVO REALIZAR POR SUA INICIATIVA O PROJETO QUE DISPONHA A PROIBICAO DO_x000D_
 INGRESSO OU PERMANENCIA DE PESSOAS NOS ESTABELECIMENTOS COMERCIAIS, PUBLICOS OU_x000D_
 ABERTOS AO PUBLICO, USANDO CAPACETE OU QUALQUER TIPO DE COBERTURA QUE OCULTE A_x000D_
 FACE OU QUE DIFICULTE A IDENTIFICACAO DO USUARIO.</t>
   </si>
   <si>
     <t>25970</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25970/33.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25970/33.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, JUNTAMENTE COM A SECRETARIA COMPETENTE_x000D_
 DO MUNICIPIO, SMOV, DENTRO DAS DEVIDAS POSSIBILIDADES, PARA QUE SEJA EFETUADO O_x000D_
 SERVICO DE LIMPEZA NAS VALETAS DAS RUAS DA LOCALIDADE DO POVO NOVO</t>
   </si>
   <si>
     <t>25980</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25980/34.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25980/34.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, PARA QUE DETERMINE A SECRETARIA_x000D_
 MUNICIPAL DA SEGURANCA, TRANSPORTES E TRANSITO, SMSTT, PARA QUE SEJAM_x000D_
 RECOLOCADAS PLACAS INDICATIVAS DE PARA OBRIGATORIA DE TRANSPORTE COLETIVO DAS_x000D_
 LINHAS DIQUE SECO E LAR GAUCHO, NA RUA DR. NASCIMENTO ENTRE AS RUAS 24 DE MAIO_x000D_
 E BENJAMIM CONSTANT, CENTRO.</t>
   </si>
   <si>
     <t>25983</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25983/35.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25983/35.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, APOS OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, VIABILIDADE DA CONSTRUCAO DE UMA PRACA DE LAZER COMPREENDIDA ENTRE_x000D_
 AS RUAS DOS ESCALERES, DAS CARAVELAS, ILHA FERNANDO DE NORONHA E DOS JUNCAIS_x000D_
 LOCALIZADAS NO PARQUE MARINHA .</t>
   </si>
   <si>
     <t>25984</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25984/36.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25984/36.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, APOS OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, VIABILIDADE DE CONSTRUIR OBRAS MESMO MOLDES DA JUNCAO,_x000D_
 RELACIONADO A INTEGRACAO, CONFRONTE CONJUNTO HABITACIONAL WALDEMAR DUARTE_x000D_
 (TREVO)</t>
   </si>
   <si>
     <t>25985</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25985/37.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25985/37.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDO A CASA, NA FORMA_x000D_
 REGIMENTAL QUE SEJA SOLICITADO AO EXECUTIVO MUNICIPAL E A SECRETARIA ESPECIAL_x000D_
 DO CASSINO QUE SEJAM COLOCADOS MAIS BANHEIROS QUIMICOS AO LONGO DA AVENIDA RIO_x000D_
 GRANDE.</t>
   </si>
   <si>
     <t>25986</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25986/38.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25986/38.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO, APOS OUVIR A CASA, NA FORMA REGIMENTAL REQUER QUE_x000D_
 SEJA SOLICITADA A SECRETARIA MUNICIPAL DE SERVICOS URBANOS QUE O CAMINHÃO DE_x000D_
 COLETA DE LIXO QUE REALIZA O SERVICO NA QUERENCIA SIGA O TRAJETO ATE O SITIO DO_x000D_
 LEOPOLDO.</t>
   </si>
   <si>
     <t>25989</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25989/39.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25989/39.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE A INSTALACAO DE CAMERAS DE MONITORAMENTO NOS PATIOS E PORTOES DE_x000D_
 ENTRADA E SAIDA DAS ESCOLAS DA REDE PUBLICA MUNICIPAL, COMO FORMA DE COMBATER_x000D_
 A CRIMINALIDADE NESTES LOCAIS.</t>
   </si>
   <si>
     <t>25990</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25990/40.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25990/40.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE A CRIACAO DE ESPACO NO INTERIOR DA PRACA TAMANDARE A FIM DE ABRIGAR_x000D_
 A "MOSTRA TAIM".</t>
   </si>
   <si>
     <t>25991</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25991/41.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25991/41.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPALQUE DETERMINE ESTUDOS REFERENTES A IMPLANTACAO DE UM RESTAURANTE_x000D_
 POPULAR NA CIDADE DO RIO GRANDE, COM BASE NOS CRITERIOS EXIGIDOS PELO_x000D_
 MINISTERIO DO DESENVOLVIMENTO SOCIAL, TENDO EM VISTA PREVISAO DE ABERTURA DO_x000D_
 EDITAL DO PROCESSO SELETIVO PARA O CORRENTE ANO.</t>
   </si>
   <si>
     <t>25993</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25993/42.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25993/42.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE A CRIAÇÃO DE SITE DA RESERVA ECOLÓGICA DO TAIM, LINKADO AO SITE DA_x000D_
 PREFEITURA MUNICIPAL DO RIO GRANDE, CONTENDO INFORMAÇOES SOBRE FAUNA E FLORA,_x000D_
 GEOGRAFIA, ARQUEOLOGIA, LOCALIZACAO, HISTÓRIA, INFORMAÇÕES SOBRE A POPULAÇÃO_x000D_
 RESIDENTE NA RESERVA E SUA SUBSISTÊNCIA.</t>
   </si>
   <si>
     <t>25994</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25994/43.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25994/43.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDO A CASA, NA FORMA_x000D_
 REGIMENTAL QUE SEJA SOLICITADO AO EXECUTIVO MUNICIPAL, JUNTO A SMOV A LIMPEZA E_x000D_
 DESENTUPIMENTO DA TUBULACAO DE ESGOTO NA RUA REPUBLICA, ENTRE AVENIDA PORTUGAL_x000D_
 E RUA VISCONDE DE MAUA.</t>
   </si>
   <si>
     <t>25998</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25998/44.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25998/44.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE A REALIZACAO DE ESTUDOS PARA IMPLANTACAO DE RETORNO AO REDOR DO_x000D_
 CANTEIRO CENTRAL NA ESQUINA DA AVENIDA ATLANTICA COM A RUA LISBOA, NOS MESMOS_x000D_
 MOLDES DO RETORNO EXISTENTE EM TORNO DO CANALETE DA ESQUINA DA AVENIDA MAJOR_x000D_
 CARLOS PINTO COM AVENIDA PORTUGAL, COMO FORMA DE MELHORAR O FLUXO DO TRANSITO_x000D_
 NAQUELE LOCAL.</t>
   </si>
   <si>
     <t>25999</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25999/45.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25999/45.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, JUNTAMENTE COM A SECRETARIA COMPETENTE_x000D_
 DO MUNICIPIO, PARA QUE SEJA ESTUDADA A POSSIBILIDADE, DE REALIZAR O PROJETO_x000D_
 ONIBUS- PARADA, EM PONTOS PRINCIPAIS DE EMBARQUE E DESEMBARQUE NA CIDADE DO RIO_x000D_
 GRANDE. SEGUE EM ANEXO FOTO ILUSTRATIVA DE TAL SUGESTAO, ASSIM COMO UM ESBOCO_x000D_
 DESSE PROJETO</t>
   </si>
   <si>
     <t>26000</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26000/46.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26000/46.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO INDICA APOS OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, QUE O EXECUTIVO MUNICIPAL SOLICITE A SECRETARIA MUNICIPAL DE OBRAS_x000D_
 E VIACAO PARA QUE A MESMA REALIZA COM URGENCIA O NIVELAMENTO DA RUA PADRE_x000D_
 FEIJO, NO TRECHO ENTRE AS RUAS BENTO GONCALVES E DOM BOSCO.</t>
   </si>
   <si>
     <t>26001</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26001/47.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26001/47.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDO A CASA, NA FORMA_x000D_
 REGIMENTAL QUE SEJA SOLICITADO AO EXECUTIVO MUNICIPAL E SMTT O AUMENTO DA_x000D_
 COBERTURA DAS PARADAS DE ÔNIBUS, PRINCIPALMENTE NA PRAÇA TAMANDARÉ</t>
   </si>
   <si>
     <t>26002</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26002/48.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26002/48.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDO A CASA, NA FORMA_x000D_
 REGIMENTAL QUE SEJA SOLICITADO AO EXECUTIVO MUNICIPAL,SMTEL E SEC A CONSTRUCAO_x000D_
 DE UMA PISTA DE SKATE NA PRACA DIDIO DUHA NO BALNEARIO CASSINO.</t>
   </si>
   <si>
     <t>26003</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26003/49.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26003/49.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDO A CASA, NA FORMA_x000D_
 REGIMENTAL QUE SEJA SOLICITADO AO EXECUTIVO MUNICIPAL, A CRIACAO DE UM CENTRO_x000D_
 DE ATENDIMENTO PSICO -SOCIAL - CAPS NO BALNEARIO CASSINO.</t>
   </si>
   <si>
     <t>26004</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26004/50.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26004/50.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, APOS OUVIDA A CASA NA FORMA_x000D_
 REGIMENTAL, SEJA PROVIDENCIADO JUNTO A SECRETARIA COMPETENTE, O NIVELAMENTO,_x000D_
 ENSAIBRAMENTO E O FECHAMENTO DA VALETA EXISTENTE NA RUA P NO TRECHO_x000D_
 COMPREENDIDO ENTRE AS RUAS B E C.</t>
   </si>
   <si>
     <t>26005</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26005/51.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26005/51.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, APOS OUVIDA A CASA NA FORMA_x000D_
 REGIMENTAL, SEJA PROVIDENCIADO JUNTO A SECRETARIA COMPETENTE, O NIVELAMENTO E_x000D_
 O ENSAIBRAMENTO DA RUA B NO TRECHO COMPREENDIDO DA AV: OSVALDO MARTENSEN ATE A_x000D_
 RUA P.</t>
   </si>
   <si>
     <t>26006</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26006/52.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26006/52.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, APOS OUVIDA A CASA NA FORMA_x000D_
 REGIMENTAL, SEJA PROVIDEN- CIADO JUNTO A SECRETARIA COMPETENTE, QUE AS_x000D_
 EMPRESAS QUE PROMOVEM SELECAO DE MODELOS, ATLETAS E OUTROS, DEVAM PREVIAMENTE_x000D_
 CADASTRAR-SE NA SMF, (SECRETARIA MUNICIPAL DA FAZENDA), COM A INTENCAO DE SEREM_x000D_
 DEVIDAMENTE IDENTIFICADAS E AUTORIZADAS, PARA POSTERIORMENTE ENTAO, REALIZAREM_x000D_
 TAIS EVENTOS.</t>
   </si>
   <si>
     <t>26007</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26007/53.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26007/53.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, DEPOIS DE OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, SOLICITA AO EXECUTIVO MUNICIPAL QUE CRIE A FESTA DO PRODUTOR NO_x000D_
 MEIO RURAL COM APOIO DA SECRETARIA DA AGRICULTURA, SECRETARIA DA PESCA E DA_x000D_
 EMATER .</t>
   </si>
   <si>
     <t>26008</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26008/54.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26008/54.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDO A CASA, NA FORMA_x000D_
 REGIMENTAL QUE SEJA SOLICITADO AO EXECUTIVO MUNICIPAL E A SMSTT A PINTURA NOS_x000D_
 MEIOS FIOS A DISTANCIA REGULAMENTAR DE 5 METROS NA COR AMARELA SEGUNDO O CTB,_x000D_
 CODIGO DE TRANSITO BRASILEIRO, NO CENTRO DA CIDADE, BEM COMO NO BALNEARIO_x000D_
 CASSINO.</t>
   </si>
   <si>
     <t>26010</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26010/55.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26010/55.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDO A CASA, NA FORMA_x000D_
 REGIMENTAL QUE SEJA SOLICITADO AO EXECUTIVO MUNICIPAL A REFORMA PAINEL QUE SE_x000D_
 LOCALIZA NO LARGO PRINCESA LEOPOLDINA ATRAS DO BUSTO DO EX PREFEITO WILSON_x000D_
 BRANCO.</t>
   </si>
   <si>
     <t>26030</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26030/56.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26030/56.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDO A CASA, NA FORMA_x000D_
 REGIMENTAL QUE SEJA SOLICITADO AO EXECUTIVO MUNICIPAL, E SMSU QUE SEJA_x000D_
 REALIZADA A REFORMA E LIMPEZA DOS MONUMENTOS LOCALIZADOS NO INTERIOR DA PRACA_x000D_
 XAVIER FERREIRA.</t>
   </si>
   <si>
     <t>26033</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26033/57.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26033/57.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDO A CASA, NA FORMA_x000D_
 REGIMENTAL QUE SEJA SOLICITADO AO EXECUTIVO MUNICIPAL E A SMSTT A COLOCACAO DE_x000D_
 UMA SINALEIRA DE PEDESTRES NO CRUZAMENTO DAS RUAS GENERAL OSORIO E GENERAL NETO.</t>
   </si>
   <si>
     <t>26034</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26034/58.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26034/58.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO, APOS OUVIR A CASA, NA FORMA REGIMENTAL REQUER QUE_x000D_
 SEJA SOLICITADO AO EXECUTIVO MUNICIPAL E A SMTT A COLOCACAO DE UM CANTEIRO_x000D_
 DIVISOR DE FLUXO EM FRENTE DA ESTACAO DE INTEGRACAO DO TREVO</t>
   </si>
   <si>
     <t>26037</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26037/59.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26037/59.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO INDICA APOS OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, QUE O EXECUTIVO MUNICIPAL SOLICITE A SECRETARIA COMPETENTE PARA QUE_x000D_
 A MESMA REALIZE A LIMPEZA DAS VALETAS E O NIVELAMENTO DOS BUEIROS DA RUA_x000D_
 IZIDORO FRANCO - BAIRRO CASTELO BRANCO. EM ANEXO FOTOS DA CITADA VIA.</t>
   </si>
   <si>
     <t>26038</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26038/60.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26038/60.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDO A CASA, NA FORMA_x000D_
 REGIMENTAL QUE SEJA SOLICITADO AO EXECUTIVO MUNICIPAL E A SMSTT A PINTURA DA_x000D_
 FAIXA DE DOMINIO NA RUA ROBERTO SOCOOWSKI.</t>
   </si>
   <si>
     <t>26040</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26040/61.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26040/61.pdf</t>
   </si>
   <si>
     <t>SOLICITA  QUE O EXECUTIVO MUNICIPAL ATRAVES DE SECRETARIA COMPETENTE_x000D_
 DISPONIBILIZE NAS DEPENDENCIAS DAS ESCOLAS DO MUNICIPIO, URNAS ADEQUADAS A FIM_x000D_
 DE QUE A COMUNIDADE DEPOSITE AS PILHAS, BATERIAS DE CELULARES E AFINS, CONFORME_x000D_
 ARTIGO 5o DA LEI MUNICIPAL No 5.884 DE 26 DE JANEIRO DE 2004.</t>
   </si>
   <si>
     <t>26043</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26043/62.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26043/62.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO MUNICIPAL ATRAVES DA SECRETARIA MUNICIPAL DE SAUDE_x000D_
 REALIZE UM ESTUDO E APOS PROPONHA NAS REDES DE FARMACIAS MANCHESTER, CALDAS,_x000D_
 PANVEL, MAIS ECONOMICA ENTRE OUTRAS, UM PLANO DE COLETA SELETIVA E DESTINACAO_x000D_
 ADEQUADA A MEDICAMENTOS VENCIDOS, SERINGAS, AMPOLAS, AGULHAS E OUTROS MATERIAIS_x000D_
 HOSPITALARES.</t>
   </si>
   <si>
     <t>26079</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26079/63.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26079/63.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO, APOS OUVIR A CASA, NA FORMA REGIMENTAL REQUER QUE_x000D_
 SEJA SOLICITADO AO EXECUTIVO MUNICIPAL, SMSU E SMMA A PODA PREVENTIVA DE UMA_x000D_
 SERINGUEIRA LOCALIZADA NA VIA PRINCIPAL, ENTRE RUA 13 E 15, NA 4a SECCAO DA_x000D_
 BARRA</t>
   </si>
   <si>
     <t>26086</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26086/64.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26086/64.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, APOS OUVIDA A CASA NA FORMA_x000D_
 REGIMENTAL, SEJA PROVIDENCIADO JUNTO A SECRETARIA COMPETENTE, O CORTE DA_x000D_
 GRAMA DAS VALETAS DA RUA ADEL CARVALHO NA VILA BERNADETH EM TODA SUA EXTENSAO.</t>
   </si>
   <si>
     <t>26089</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26089/65.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26089/65.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO MUNICIPAL INCLUA O INCISO III NO PARAGRAFO 3o DO ARTIGO_x000D_
 10 SECAO II DA LEI 6.700 DE 02 DE JUNHO DE 2009, COM A SEGUINTE REDACAO: - III_x000D_
 - AOS MICROEMPREENDEDORES INDIVIDUAL PROPRIETARIOS, POSSEIROS OU LOCATARIOS DE_x000D_
 RESIDENCIAS, GALERIAS, SALAS, EDIFICIOS, E CONJUNTOS COMERCIAIS AINDA NAO_x000D_
 CADASTRADOS E REGULAMENTADOS NO MUNICIPIO.</t>
   </si>
   <si>
     <t>26137</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26137/66.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26137/66.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDA A CASA NA FORMA_x000D_
 REGIMENTAL QUE SEJA INDICADA A COLOCACAO DE UMA PONTE NO CANALETE DA MAJOR_x000D_
 CARLOS PINTO LIGANDO AS RUAS BARAO DE COTEGIPE E BENTO GONCALVES PERMITINDO O_x000D_
 FLUXO DIRETO DE VEICULOS DO CENTRO ATE O BAIRRO COHAB II. COM BASE NA INVERSAO_x000D_
 DE VIA DA RUA BARAO DE COTEGIPE, PROPOSTA PELO SECRETARIO MUNICIPAL DA SMSTT_x000D_
 (SECRETARIA MUNICIPAL DA SEGURANCA, DOS TRANSPORTES E DO TRANSITO), ENOC_x000D_
 GUIMARAES.</t>
   </si>
   <si>
     <t>26140</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26140/67.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26140/67.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE A CONSTRUCAO DE PISTA PARA PRATICA DE SKATE NO CANTEIRO CENTRAL DA_x000D_
 AVENIDA ATLANTICA NO BALNEARIO CASSINO.</t>
   </si>
   <si>
     <t>26149</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26149/68.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26149/68.pdf</t>
   </si>
   <si>
     <t>REITERANDO A INDICACOES No 0385/2009 E 038/2010, QUE DETERMINE A_x000D_
 SECRETARIA MUNICIPAL COMPETENTE A REALIZACAO DE ESTUDOS REFERENTES A_x000D_
 IMPLANTACAO DE ONIBUS TURISTICO, ABERTO E ITINERANTE, COM ACOMPANHAMENTO DE_x000D_
 GUIA, OBJETIVANDO DIVULGAR OS PRINCIPAIS PONTOS TURISTICOS DA CIDADE DO RIO_x000D_
 GRANDE, NOS MOLDES DO PROJETO "LINHA TURISMO", IMPLANTADO PELA PREFEITURA_x000D_
 MUNICIPAL DE PORTO ALEGRE.</t>
   </si>
   <si>
     <t>26152</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26152/69.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26152/69.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATARIO REQUER A V. EXA. APOS OUVIDA A CASA, SEJA_x000D_
 SOLICITADO AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA RESPONSÁVEL, PARA_x000D_
 QUE PROCEDA AO PREVISTO NA LEI MUNICIPAL No 3.362 DE 1979, QUE DA O NOME DE_x000D_
 LEONEL DE MOURA BRIZOLA A UMA VIA PÚBLICA DO NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>26155</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26155/70.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26155/70.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVES DA SECRETARIA MUNICIPAL DE EDUCACAO,_x000D_
 REALIZE ESTUDOS PARA A PRODUCAO E IMPRESSAO DE UMA CARTILHA OU MANUAL DIDATICO,_x000D_
 ABORDANDO OS PRINCIPIOS BASICOS DE SELECAO, RECICLAGEM E APROVEITAMENTO DO_x000D_
 LIXO. A(O) MESMA(O) DEVERA SER DISTRIBUIDA PARA OS ALUNOS DE TODA A REDE DE_x000D_
 ENSINO DO MUNICIPIO._x000D_
 SEGUE ANEXO EXEMPLO DE MATERIAL DIDATICO COMO SUGESTAO.</t>
   </si>
   <si>
     <t>26160</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26160/71.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26160/71.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO MUNICIPAL, ATRAVES DA SECRETARIA DE MUNICIPAL SAUDE,_x000D_
 REALIZE A AQUISICAO DE EQUIPAMENTOS DE GPS (SISTEMA DE POSICIONAMENTO GLOBAL)_x000D_
 PARA UTILIZACAO IMEDIATA NAS AMBULANCIAS DO SISTEMA DE ATENDIMENTO MOVEL DE_x000D_
 URGENCIA (SAMU) E POSTERIORMENTE PARA AMBULANCIAS DO MUNICIPIO.</t>
   </si>
   <si>
     <t>26233</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26233/72.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26233/72.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, PARA QUE DETERMINE A SMSTT, DENTRO DAS_x000D_
 DEVIDAS POSSIBILIDADES, PARA QUE SEJA REVITALIZADA A PINTURA DAS FAIXAS DE_x000D_
 SEGURANCA NA RUA VAL PORTO, NAS PROXIMIDADES DO COMERCIO INFORMAL, CAMELODROMO,_x000D_
 SENTIDO CIDADE NOVA-PORTO E PORTO CENTRO</t>
   </si>
   <si>
     <t>26235</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26235/73.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26235/73.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, PARA QUE DETERMINE A SMSTT, SECRETARIA_x000D_
 MUNICIPAL DE SEGURANCA TRANSPORTE E TRANSITO, PARA QUE ESTUDE A POSSIBILIDADE_x000D_
 DE COLOCAR UMA PARADA DE ONIBUS NA AV. PRESIDENTE VARGAS, NAS PROXIMIDADES DA_x000D_
 FACULDADE ANHANGUERA EDUCACIONAL DO RIO GRANDE</t>
   </si>
   <si>
     <t>26240</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26240/74.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26240/74.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, PARA QUE DETERMINE A SMSTT, DENTRO DAS_x000D_
 DEVIDAS POSSIBILIDADES, PARA QUE SEJAM COLOCADAS PLACAS INDICATIVAS DE PARE COM_x000D_
 TINTA REFLEXIVA NO CENTRO DA CIDADE</t>
   </si>
   <si>
     <t>26245</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26245/75.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26245/75.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE A REALIZACAO DE ESTUDOS PARA CONSTRUCAO DE NOVAS INSTALACOES DO_x000D_
 CANIL MUNICIPAL.</t>
   </si>
   <si>
     <t>26248</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26248/76.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26248/76.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, DEPOIS DE OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, SOLICITO AO EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL, ATRAVES DA_x000D_
 SECRETARIA COMPETENTE, QUE SEJA FEITA A REFORMA E UM ESTUDO PARA A AMPLIAÇÃO DA_x000D_
 CAPELA DO CEMINTÉRIO NA VILA DA QUINTA.</t>
   </si>
   <si>
     <t>26250</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26250/77.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26250/77.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, INDICA APOS OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, QUE O EXECUTIVO MUNICIPAL SOLICITE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE PARA QUE A MESMA REALIZE O NIVELAMENTO DA RUA MENDES NETO, BAIRRO_x000D_
 COHAB II.</t>
   </si>
   <si>
     <t>26253</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26253/78.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26253/78.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, DEPOIS DE OUVIDA A CASA, NA FORMA_x000D_
  REGIMENTAL, SOLICITO AO EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL,_x000D_
 ATRAVES DA SECRETARIA COMPETENTE, QUE SEJA COLOCADAS LIXEIRAS NA PRAÇA E_x000D_
 EM FRENTE AO CTG RAFAEL PINTO BANDEIRA, LOCALIZADO NA RUA CORONEL SALGADO NA_x000D_
 VILA DA QUINTA.</t>
   </si>
   <si>
     <t>26257</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26257/79.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26257/79.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, JUNTAMENTE COM A SECRETARIA MUNICIPAL DE_x000D_
 OBRAS E VIACAO, DENTRO DAS DEVIDAS POSSIBILIDADES, PARA QUE SEJA COLOCADA_x000D_
 TUBULACAO NO SISTEMA DE ESCOAMENTO DE AGUA NA TRAVESSA 16, NO BAIRRO JOCKEY_x000D_
 CLUBE</t>
   </si>
   <si>
     <t>26261</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26261/80.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26261/80.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, PARA QUE DETERMINE A SMSTT, DENTRO DAS_x000D_
 DEVIDAS POSSIBILIDADES, PARA QUE SEJA REVITALIZADA A PINTURA DA FAIXA DE_x000D_
 SEGURANCA, NA RUA BORGES DE MEDEIROS EM FRENTE A ESCOLA ESTADUAL DE ENSINO_x000D_
 FUNDAMENTAL ERNESTO PEDROSO NO BAIRRO SANTA TEREZA</t>
   </si>
   <si>
     <t>26265</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26265/81.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26265/81.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE VIABILIZE ATRAVES DO PLANO SETORIAL DE QUALIFICACAO - PLANSEQ, A_x000D_
 IMPLANTACAO DE UM CURSO DE APRENDIZAGEM PARA PEDREIRO E CARPINTEIRO NO BAIRRO_x000D_
 BALNEARIO CASSINO.</t>
   </si>
   <si>
     <t>26268</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26268/82.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26268/82.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, DEPOIS DE OUVIR DA CASA, NA FORMA_x000D_
 REGIMENTAL SOLICITO AO EXECUTIVO MUNICIPAL, QUE ATRAVES DA SECRETARIA_x000D_
 COMPETENTE REALIZE A LIMPEZA NAS VALAS DAS RUAS LOCALIZADAS NA VILA ABEL CRAVO,_x000D_
 QUINTINHA E SANTO ANTONIO NA VILA DA QUINTA.</t>
   </si>
   <si>
     <t>26270</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26270/83.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26270/83.pdf</t>
   </si>
   <si>
     <t>REITERANDO INDICACAO No 131/2010, PROTOCOLADO EM 26/04/2010, INDICA AO_x000D_
 EXECUTIVO MUNICIPAL QUE, A EXEMPLO DE VITORIA (ES), SAO CAETANO DO SUL (SP),_x000D_
 SANTO ANDRE (SP), ARARAS (SP), SAO PAULO (SP) DETERMINE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE A INSTALACAO TELAS PROTETORAS NAS BOCAS DE LOBO DO MUNICIPIO,_x000D_
 POSSIBILITANDO APENAS A VAZAO DAS AGUAS E IMPEDINDO O INGRESSO DE DETRITOS DO_x000D_
 LIXO NO SISTEMA DE ESCOAMENTO DAS AGUAS PLUVIAIS.</t>
   </si>
   <si>
     <t>26274</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26274/84.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26274/84.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE A IMPLANTACAO DE PASSARELA PARA PEDESTRES NA FRENTE DA ESTACAO DE_x000D_
 TRANSBORDO DO TRANSPORTE COLETIVO, SITUADA NA AVENIDA SANTOS DUMONT, NAS_x000D_
 PROXIMIDADES DA ROTULA DE ACESSO A AVENIDA PRIMEIRO DE MAIO.</t>
   </si>
   <si>
     <t>26276</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26276/85.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26276/85.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE A REALIZACAO DE ESTUDOS PARA IMPLANTACAO DE PROJETO PILOTO_x000D_
 SEMELHANTE AO PROJETO CASA LAR DESENVOLVIDO PELO CENTRO DE EDUCACAO_x000D_
 PROFISSIONAL SAO JOAO CALABRIA EM PORTO ALEGRE, CONFORME COPIAS ANEXADAS A_x000D_
 SEGUIR.</t>
   </si>
   <si>
     <t>26335</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26335/86.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26335/86.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE A REALIZAÇÃO DE ESTUDOS PARA A CONSTRUÇÃO DE HOSPITAL MUNICIPAL EM_x000D_
 PARCERIA COM EMPRESAS DA INICIATIVA PRIVADA.</t>
   </si>
   <si>
     <t>26355</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26355/87.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26355/87.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, DEPOIS DE OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, SOLICITA AO EXECUTIVO MUNICIPAL, A INCLUSAO NA LDO E NO PLURIANUAL,_x000D_
 A CONSTRUCAO DE UM GINASIO POLIESPORTIVO NA ESCOLA ASSIS BRASIL NO BAIRRO SANTA_x000D_
 ROSA.</t>
   </si>
   <si>
     <t>26358</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26358/89.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26358/89.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATARIO REQUER A V. EXA. APOS OUVIDA A CASA, SEJA_x000D_
 SOLICITADO AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL DA_x000D_
 SEGURANÇA, TRANSPORTES E DO TRÂNSITO PARA QUE PROCEDA A RECOLOCAÇÃO DO ABRIGO_x000D_
 DE ÔNIBUS LOCALIZADO NA VILA BERNADETH, DEFRONTE AO POSTO DO TIGRE.</t>
   </si>
   <si>
     <t>26362</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26362/90.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26362/90.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, DEPOIS DE OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, SOLICITA AO EXECUTIVO MUNICIPAL, QUE ATRAVÉS DA SECRATARIA_x000D_
 MUNICIPAL DOS TRANSPORTES - SMSTT, ESTUDE A POSSIBILIDADE DO ÔNIBUS QUE FAZ A_x000D_
 LINHA DA QUINTA SE ESTENDA ATE O ATERRO SANITÁRIO NO CRUZAMENTO NA BR 392.</t>
   </si>
   <si>
     <t>26364</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26364/91.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26364/91.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL DO_x000D_
 TURISMO ESPORTE E LAZER, SECRETARIA MUNICIPAL DA SEGURANÇA, DOS TRANSPORTES E_x000D_
 DO TRÂNSITO E AO DEPARTAMENTO AUTÁRQUICO DE TRANSPORTE COLETIVO A REALIZAÇÃO DE_x000D_
 ESTUDOS PARA DIVULGAÇÃO DOS PONTOS TURÍSTICOS DO MUNICÍPIO NO VIDRO TRASEIRO E_x000D_
 NA LATERAL DOS VEÍCULOS DE TRANSPORTE COLETIVO MUNICIPAL E INTERMUNICIPAL_x000D_
 (BUSDOOR).</t>
   </si>
   <si>
     <t>26367</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26367/92.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26367/92.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, DEPOIS DE OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL SOLICITO AO EXECUTIVO MUNICIPAL, QUE ATRAVES DA SECRETARIA_x000D_
 COMPETENTE REALIZE A LIMPEZA NAS VALAS, RUAS DA CASTELO BRANCO I E CASTELO_x000D_
 BRANCO II.</t>
   </si>
   <si>
     <t>26465</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26465/94.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26465/94.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE A INSTALACAO DE TELAS PROTETORAS NAS JANELAS A PARTIR DO SEGUNDO_x000D_
 ANDAR DAS ESCOLAS DAS REDE PUBLICA MUNICIPAL, TENDO EM VISTA A SEGURANCA DOS_x000D_
 ALUNOS.</t>
   </si>
   <si>
     <t>26466</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26466/95.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26466/95.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDO A CASA, NA FORMA_x000D_
 REGIMENTAL QUE SEJA SOLICITADO AO EXECUTIVO MUNICIPAL E A SECRETARIA ESPECIAL_x000D_
 DO CASSINO (SEC), A LIMPEZA DA VALETA NA RUA 25, ESQUINA ROBERTO COIMBRA EDON_x000D_
 PQ GUANABARA - CASSINO.</t>
   </si>
   <si>
     <t>26467</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26467/96.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26467/96.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, SOLICITA AO EXECUTIVO MUNICIPAL, APÓS_x000D_
 OUVIDA A CASA, NA FORMA REGIMENTAL, VIABILIDADE DE ESTENDER A LINHA DE_x000D_
 ÔNIBUS ATE O FIM DAS RUAS LOCALIZADAS NO SITIO SANTA CRUZ ( QUINTA) .</t>
   </si>
   <si>
     <t>26468</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26468/97.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26468/97.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE A REALIZAÇÃO DE ESTUDOS PARA IMPLANTAÇÃO DE PROJETO PARA CURSOS_x000D_
 PRE-VESTIBULARES MINISTRADOS NOS BAIRROS DO MUNICÍPIO, A EXEMPLO DO PROJETO_x000D_
 DESENVOLVIDO PELA PREFEITURA DE PELOTAS.</t>
   </si>
   <si>
     <t>26480</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26480/98.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26480/98.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO INDICA APOS OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, QUE O EXECUTIVO MUNICIPAL SOLICITE A SECRETÁRIA MUNICIPAL DE OBRAS_x000D_
 E VIAÇÃO PARA QUE A MESMA CONSTRUA RAMPAS DE ACESSO A CADEIRANTES NAS RUAS QUE_x000D_
 FORAM PAVIMENTADAS, NO BAIRRO CIDADE NOVA E AS DEMAIS QUE ESTÃO NO CRONOGRAMA_x000D_
 DE OBRAS DE NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>26730</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26730/99.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26730/99.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, INDICA APOS OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, QUE O EXECUTIVO MUNICIPAL SOLICITE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE PARA QUE A MESMA REALIZE A REVITALIZACAO DOS TRAPICHES DA RUA_x000D_
 HENRIQUE PANCADA.</t>
   </si>
   <si>
     <t>26752</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26752/100.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26752/100.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATARIO REQUER A V. EXA. APOS OUVIDA A CASA, SEJA_x000D_
 SOLICITADO AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA RESPONSAVEL, QUE_x000D_
 PROCEDA COM A REVITALIZACAO DA QUADRA POLIESPORTIVA SITUADA AO LADO DA ESTACAO_x000D_
 DE TRATAMENTO DE LIXO DIFERENCIADO DO BAIRRO HIDRAULICA.</t>
   </si>
   <si>
     <t>26753</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26753/101.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26753/101.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, DEPOIS DE OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, SOLICITA AO EXECUTIVO MUNICIPAL, A INCLUSAO NA LDO E PLURIANUAL O_x000D_
 CALCAMENTO DA RUA LEOVEGILDO COSTA NO BAIRRO NOVA QUINTA, NA VILA DA QUINTA.</t>
   </si>
   <si>
     <t>26754</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26754/102.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26754/102.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, INDICA APOS OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, O ENVIO DE CORRESPONDENCIA AO EXECUTIVO MUNICIPAL E SECRETARIA_x000D_
 COMPETENTE, PARA ESTUDO E A VIABILIDADE, DA REALIZACAO DA LIMPEZA DAS_x000D_
 TUBULACOES DE ESGOTO PLUVIAL NO BAIRRO CIDADE NOVA, EM ESPECIAL, NA CONFLUENCIA_x000D_
 DA RUA REPUBLICA E VISCONDE DO RIO BRANCO.</t>
   </si>
   <si>
     <t>26756</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26756/103.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26756/103.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, APOS OUVIDA A CASA NA FORMA_x000D_
 REGIMENTAL, SEJA PROVIDEN- CIADO JUNTO A SECRETARIA COMPETENTE, O CORTE DA_x000D_
 GRAMA DA VALETA DA RUA A NO BAIRRO PARQUE SAO PEDRO, BEM COMO A MELHORA E A_x000D_
 LIMPEZA NO VALETEAMENTO PARA FACILITAR O ESCOAMENTO DA AGUA, EM TODA SUA_x000D_
 EXTENSAO.</t>
   </si>
   <si>
     <t>26759</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26759/104.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26759/104.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, DEPOIS DE OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL SOLICITA AO EXECUTIVO MUNICIPAL, ATRAVES DA SECRETARIA COMPETENTE A_x000D_
 POSSIBILIDADE DE REALIZAR UMA LIMPEZA NO ARROIO DAS CABECAS, LOCALIZADO NA VILA_x000D_
 DA QUINTA.</t>
   </si>
   <si>
     <t>26765</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26765/105.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26765/105.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, DEPOIS DE OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL SOLICITO AO EXECUTIVO MUNICIPAL, QUE ATRAVES DA SECRETARIA_x000D_
 COMPETENTE REALIZE MELHORIAS NA RUA ERNANI FORNARINO BAIRRO NAVEGANTES.</t>
   </si>
   <si>
     <t>26767</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26767/106.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26767/106.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO INDICA, APOS OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL SEJA ENCAMINHADO O OFICIO AO EXECUTIVO MUNICIPAL, PARA QUE ESTE,_x000D_
 ATRAVES DA SECRETARIA COMPETENTE VIABILIZE JUNTO AOS BANCOS SANTANDER, BANCO DO_x000D_
 BRASIL, E BANRISUL A LIBERACAO DE LINHA DE CREDITO PARA ANTECIPACAO DO 13o_x000D_
 SALARIO DOS SERVIDORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>26770</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26770/107.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26770/107.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE PROCEDA A LIMPEZA DAS VALETAS NO ENTORNO DA ESCOLA MARIA DA GRAÇA_x000D_
 REYES NA 4a SECÇÃO DA BARRA E VIABILIZE A COLOCACAO DOS TUBOS NA RUA LATERAL DA_x000D_
 REFERIDA ESCOLA.</t>
   </si>
   <si>
     <t>26772</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26772/108.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26772/108.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE SEJA FEITA ALIMPEZA DAS VALETAS DA RUA DANIEL_x000D_
 FREIRE NO PARQUE GUANABARA.</t>
   </si>
   <si>
     <t>26778</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26778/109.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26778/109.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE PROCEDA A RETIRADA DE ENTULHOS E CORTE DE GRAMA NO CANTEIRO CENTRAL_x000D_
 DA RUA PRINCIPAL NA 4a SECCAO DA BARRA.</t>
   </si>
   <si>
     <t>26780</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26780/110.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26780/110.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE FACO O RECOLHIMENTO DE ENTULHOS QUE OS MORADORES RETIRARAM DAS_x000D_
 VALETAS, NA RUA 21 DA 4a SECCAO DA BARRA.</t>
   </si>
   <si>
     <t>26783</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26783/111.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26783/111.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE RESTABELECA A ILUMINACAO NO TREVO DA RUA PRINCIPAL EM FRENTE AO_x000D_
 ARMAZEM DO CHICO NA 4a SECCAO DA BARRA.</t>
   </si>
   <si>
     <t>26786</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26786/112.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26786/112.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE VIABILIZE A LIMPEZA DAS VALETAS ATRÁS DAS CASAS JUNTO AO CAMPO DO_x000D_
 MIRIM NA 4a SECÇÃODA BARRA.</t>
   </si>
   <si>
     <t>26789</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26789/113.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26789/113.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE PROCEDA A LIMPEZA DAS VALETAS DA RUA 23 JUNTO A CERCA DA PRATICAGEM_x000D_
 DA BARRA NA 4a SECÇÃO DA BARRA.</t>
   </si>
   <si>
     <t>26797</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26797/114.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26797/114.pdf</t>
   </si>
   <si>
     <t>QUE PROCEDA A LIMPEZA DAS VALETAS DA RUA 21 ESQUINA COM A RUA_x000D_
 PRINCIPAL, FRENTE AO NUMERO 142 NA 4a SECCAO DA BARRA.</t>
   </si>
   <si>
     <t>26799</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26799/115.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26799/115.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE PROCEDA A LIMPEZA DA GALERIA DA RUA 17 ESQUINA COM A RUA PRINCIPAL,_x000D_
 FRENTE AO NÚMERO 218 NA 4a SECÇÃO DA BARRA.</t>
   </si>
   <si>
     <t>27339</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27339/116.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27339/116.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE VIABILIZE A CONSTRUCAO DE SANITÁRIOS JUNTO A FEIRA DO PRODUTOR E AO_x000D_
 COMPLEXO CHAPÉU DE PALHA, AMBOS SITUADOS NO BAIRRO BALNEARIO CASSINO.</t>
   </si>
   <si>
     <t>27343</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27343/117.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27343/117.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE A INCLUSÃO NO ORÇAMENTO DO MUNICÍPIO DE PREVISÃO DE RECURSOS_x000D_
 DESTINADOS PARA PROGRAMA MUNICIPAL DE CASTRAÇÃO E VACINAÇÃO DE ANIMAIS DE RUA.</t>
   </si>
   <si>
     <t>27344</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27344/118.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27344/118.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE ESTUDE A_x000D_
 POSSIBILIDADE DE IMPLANTAÇÃO DE UM PROGRAMA DE CASTRAÇÃO E POSTERIORMENTE_x000D_
 IMPLANTE DE CHIPS ELETRÔNICO EM CÃES E GATOS COM A FINALIDADE DE CONTROLE DA_x000D_
 POPULAÇÃO DOS ANIMAIS EM NOSSA CIDADE .</t>
   </si>
   <si>
     <t>27348</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27348/119.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27348/119.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL DE_x000D_
 EDUCAÇÃO E CULTURA A REALIZAÇÃO  DE ESTUDOS PARA TRAZER A CIDADE DO RIO GRANDE O_x000D_
 MUSEU ITINERANTE DA PONTIFÍCIA UNIVERSIDADE CATÓLICA DO RIO GRANDE DO SUL,_x000D_
 TENDO COMO OBJETIVO OPORTUNIZAR A COMUNIDADE RIO-GRANDINA UMA EXPOSIÇÃO_x000D_
 INTERATIVA E GRATUITA DE CARÁTER CIENTÍFICO.</t>
   </si>
   <si>
     <t>27408</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27408/120.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27408/120.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE A REALIZAÇÃO DE ESTUDOS PARA TRANSFORMAR A ATUAL UNIDADE MÓVEL DO_x000D_
 CANIL MUNICIPAL EM UNIDADE DE PRONTO ATENDIMENTO, EQUIPANDO O VEÍCULO DE FORMA_x000D_
 QUE TENHA CONDIÇÕES DE PERCORRER OS BAIRROS E PRESTAR ASSISTÊNCIA MÉDICA E_x000D_
 AMBULATORIAL AOS ANIMAIS DE RUA.</t>
   </si>
   <si>
     <t>27411</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27411/121.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27411/121.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, APÓS OUVIDA A CASA NA FORMA_x000D_
 REGIMENTAL, SEJA PROVIDENIADO JUNTO A SECRETARIA COMPETENTE, A COLOCAÇÃO DE_x000D_
 TUBULAÇÃO PARA ESCOAMENTO DE ÁGUAS PLUVIAIS, NA RUA GROENLÂNDIA, NO TRECHO_x000D_
 COMPREENDIDO ENTRE AS RUAS COSTA RICA E NICARÁGUA, BEM COMO NA RUA NICARÁGUA, _x000D_
 NO TRECHO COMPREENDIDO ENTRE AS RUAS GROENLÂNDIA E 1° DE MAIO, NO BAIRRO_x000D_
 BUCHHOLZ.</t>
   </si>
   <si>
     <t>27412</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27412/122.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27412/122.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, APÓS OUVIDA A CASA NA FORMA_x000D_
 REGIMENTAL, SEJA PROVIDENCIADO JUNTO A SECRETARIA COMPETENTE, O CORTE DA_x000D_
 GRAMA DA VALETA DA RUA GROENLÂNDIA, NO TRECHO COMPREENDIDO ENTRE AS RUAS COSTA_x000D_
 RICA E NICARÁGUA, NO BAIRRO BUCHHOLZ, COM A MAIOR BREVIDADE POSSÍVEL.</t>
   </si>
   <si>
     <t>27413</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27413/123.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27413/123.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE MUNICIPAL SEGURANÇA_x000D_
 DOS TRANSPORTES E DO TRÂNSITO, FIXE JUNTO AOS ABRIGOS DE ÔNIBUS PLACAS_x000D_
 INDICANDO QUAIS LINHAS SAO ATENDIDAS COM SEUS RESPECTIVOS TRAJETOS E HORÁRIOS.</t>
   </si>
   <si>
     <t>27414</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27414/124.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27414/124.pdf</t>
   </si>
   <si>
     <t>REITERO INDICAÇÃO DE NUMERO 214, PROCESSO SOB NÚMERO 1104, NOS_x000D_
 SEGUINTES TÊRMOS: O VEREADOR ABAIXO ASSINADO, INDICA APÓS OUVIDA A CASA, NA_x000D_
 FORMA REGIMENTAL, QUE O EXECUTIVO MUNICIPAL SOLICITE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE PARA QUE A MESMA PROVIDENCIE UM ESPAÇO RESERVADO SOMENTE PARA_x000D_
 EMBARQUE E DESEMBARQUE DE ESTUDANTES EM FRENTE A ESCOLA "FISK", NA RUA MARECHAL_x000D_
 FLORIANO N° 586.</t>
   </si>
   <si>
     <t>27426</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27426/125.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27426/125.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL DO_x000D_
 MEIO AMBIENTE A COMPRA DE EQUIPAMENTO TRITURADOR DE GALHAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>27429</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27429/126.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27429/126.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE A REALIZAÇÃO DE ESTUDOS PARA PARCERIA COM A EMPRESA BRASILEIRA DE_x000D_
 CORREIOS E TELÉGRAFOS PARA EMISSÃO DE SELOS EM HOMENAGEM AS DATAS COMEMORATIVAS_x000D_
 DO MUNICIPÍO. ANEXAMOS A SEGUIR INFORMAÇÕES DO SITE DA EMPRESA SOBRE O TEMA.</t>
   </si>
   <si>
     <t>27431</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27431/127.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27431/127.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, DEPOIS DE OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, SOLICITA AO EXECUTIVO MUNICIPAL A INCLUSAO NA LEI DE DIRETRIZES_x000D_
 ORCAMENTARIAS-LDO 2011, O CALCAMENTO NA AVENIDA C NA QUINTINHA NA VILA DA_x000D_
 QUINTA.</t>
   </si>
   <si>
     <t>27464</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27464/128.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27464/128.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, APOS OUVIDA A CASA, NA FORMAREGIMENTAL, ESTUDO DA VIABILIDADE DE CONSTRUIR UMA CASA DE APOIO AOS PACIENTES PORTADOR DE HIV.</t>
   </si>
   <si>
     <t>27593</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27593/129.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27593/129.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL DE_x000D_
 EDUCAÇÃO E CULTURA A REALIZAÇÃO DE ESTUDOS PARA ABERTURA DE CONCURSO PÚBLICO OU_x000D_
 CONTRATAÇÃO PARA PROFESSOR SUBSTITUTO DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>27596</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27596/130.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27596/130.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE VIABILIZE A COLOCAÇÃO DE REDUTORES DE VELOCIDADE COMO TAMBÉM PLACAS_x000D_
 INDICATIVAS NA RUA JULIO DE CASTILHOS ENTRE O POSTO MÉDICO E A POLÍCIA CIVIL NO_x000D_
 BAIRRO BALNEÁRIO CASSINO.</t>
   </si>
   <si>
     <t>27600</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27600/131.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27600/131.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS E_x000D_
 VIAS REALIZE O TÉRMINO DE COLOCAÇÃO DE APROXIMADAMENTE QUARENTA (40) METROS DE_x000D_
 TUBULAÇÃO PARA ESCOAMENTO DAS ÁGUAS PLUVIAIS NA RUA INTENDENTE MESQUITA -PARQUE.</t>
   </si>
   <si>
     <t>27602</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27602/132.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27602/132.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE VIABILIZE O TRÂNSITO DE TÁXIS PELO CORREDOR DE ÔNIBUS SITUADO A RUA_x000D_
 LUIZ LORÉA ENTRE A RUA 24 DE MAIO E GEN. NETO.</t>
   </si>
   <si>
     <t>27603</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27603/133.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27603/133.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE PROCEDA O DESLOCAMENTO DA PARADA DE ÔNIBUS EXISTENTE NA AVENIDA_x000D_
 CIDADE DE PELOTAS EM FRENTE AO NÚMERO 636, PARA O NÚMERO 650 ONDE ERA ANTES DE_x000D_
 SER TROCADA EM VISTA DE OBRA NO CALÇAMENTO DA REFERIDA AVENIDA.</t>
   </si>
   <si>
     <t>27604</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27604/134.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27604/134.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APÓS OUVIDO A CASA, NA FORMA_x000D_
 REGIMENTAL QUE SEJA SOLICITADO AO EXECUTIVO MUNICIPAL QUE ENVIE UM PROJETO DE_x000D_
 LEI QUE POSSIBILITE A AQUISIÇÃO DE CARTÃO DE VALE-TRANSPORTE PARA USUÁRIOS QUE_x000D_
 NECESSITEM REALIZAR TRATAMENTO FISIOTERAPÊUTICO.</t>
   </si>
   <si>
     <t>27605</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27605/135.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27605/135.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL DE_x000D_
 EDUCAÇÃO E CULTURA A COLOCACAO DE COLETORES DE PILHAS, BATERIAS, AGULHAS,_x000D_
 SERINGAS, AMPOLAS, MEDICAMENTOS VENCIDOS, BLISTERS (EMBALAGENS DE CÁPSULAS E_x000D_
 COMPRIMIDOS) E FRASCOS, NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO, NOS MOLDES DOS_x000D_
 COLETORES UTILIZADOS PELO PROJETO CALÁBRIA DESENVOLVIDO NA CIDADE DE PORTO_x000D_
 ALEGRE, CONFORME FOTOGRAFIAS ANEXADAS A SEGUIR.</t>
   </si>
   <si>
     <t>27606</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27606/136.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27606/136.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE A INCLUSÃO NO PLANO PLURIANUAL DE OBRAS PARA AMPLIAÇÃO DA ESCOLA_x000D_
 MUNICIPAL MANOEL MARTINS MANO, LOCALIZADA NO PARQUE SAO PEDRO.</t>
   </si>
   <si>
     <t>27607</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27607/137.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27607/137.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, DEPOIS DE OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, SOLICITO AO EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL, ATRAVÉS DA_x000D_
 SECRETARIA MUNICIPAL DE EDUCAÇÃO- SMEC, ESTUDOS PARA A IMPLANTACÃO DE UMA ESCOLA_x000D_
 MUNICIPALDE EDUCAÇÃO INFANTIL- EMEI, NA LOCALIDADE DA NOVA QUINTA- NO BAIRRO DA_x000D_
 QUINTA.</t>
   </si>
   <si>
     <t>27608</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27608/138.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27608/138.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE VIABILIZE A COLOCAÇÃO DE REDUTORES DE VELOCIDADE COMO TAMBÉM PLACAS_x000D_
 INDICATIVAS NA AVENIDA RIO GRANDE - CASSINO, SENTIDO ENTRADA DO BALNEÁRIO, A_x000D_
 PARTIR DO KM 0, ATÉ A CONFLUÊNCIA DA RUA SAO LEOPOLDO.</t>
   </si>
   <si>
     <t>27609</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27609/139.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27609/139.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE A REALIZAÇO DE ESTUDOS PARA REATIVAÇÃO DA FERROVIA EXISTENTE DESDE_x000D_
 A RUA VAL PORTO ATÉ O MOLHES DA BARRA, COMO ALTERNATIVA PARA ACESSO AO DISTRITO_x000D_
 INDUSTRIAL E NAVAL DO MUNICÍPIO E TAMBÉM A PRAIA DO CASSINO.</t>
   </si>
   <si>
     <t>27637</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27637/140.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27637/140.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, DEPOIS DE OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, SOLICITO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, ATRAVÉS DA_x000D_
 SECRETARIA MUNICIPAL DE EDUCAÇÃO- SMEC,ESTUDOS PARA A IMPLANTAÇÃO DE UMA ESCOLA_x000D_
 MUNICIPAL DE EDUCAÇÃO INFANTIL- EMEI, NO BAIRRO VILA MARIA.</t>
   </si>
   <si>
     <t>27838</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27838/141.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27838/141.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, DEPOIS DE OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, SOLICITO AO EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL, ATRAVÉS DA_x000D_
 SECRETARIA MUNICIPAL DA SEGURANÇA, DOS TRANSPORTES E DO TRÂNSITO (SMSTT), QUE_x000D_
 SEJA COLOCADO PARADA DE ÔNIBUS NA AVENIDA MAXIMILIANO DA FONSECA, EM FRENTE A_x000D_
 ENTRADA DA QUARTA SECÇÃO DA BARRA, NA DIREÇÃO DA RUA 11.</t>
   </si>
   <si>
     <t>27841</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27841/142.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27841/142.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, DEPOIS DE OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, SOLICITO AO EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL, ATRAVES DA_x000D_
 SECRETARIA MUNICIPAL DE OBRAS E VIACAO A POSSIBILIDADE DE REALIZAR UMA LIMPEZA_x000D_
 NO VALETAO, SITO NA RUA QUATRO, ENTRE A RUA ONZE E TRAVESSA TRES (EM FRENTE AO_x000D_
 BARATINHO DA BARRA), NA QUARTA SECCAO DA BARRA.</t>
   </si>
   <si>
     <t>27847</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27847/143.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27847/143.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER APÓS OUVIDA A CASA NA FORMA_x000D_
 REGIMENTAL, QUE SEJA SOLICITADO AO EXECUTIVO MUNICIPAL, ATRAVÉS DE SECRETARIA_x000D_
 COMPETENTE A POSSIBILIDADE DE ESTUDOS PARA A IMPLANTAÇÃO DO SERVIÇO DE_x000D_
 SEGURANÇA EM TODAS AS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>27855</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27855/144.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27855/144.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, DEPOIS DE OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, SOLICITA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, ATRAVÉS DA_x000D_
 SECRETARIA MUNICIPAL DA EDUCAÇÃO - SMEC, ESTUDOS PARA A IMPLANTAÇÃO DE UMA_x000D_
 ESCOLA MUNICIPAL DE EDUCAÇÃO INFANTIL - EMEI, NO BAIRRO PARQUE MARINHA E PARQUE_x000D_
 SAO PEDRO.</t>
   </si>
   <si>
     <t>27858</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27858/145.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27858/145.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, SOLICITA AO EXECUTIVO MUNICIPAL, APÓS_x000D_
 OUVIDA A CASA, NA FORMA REGIMENTAL, ATRAVÉS DA SECRETARIA COMPETENTE QUE SEJA_x000D_
 CRIADO PROGRAMA DE BAIXA RENDA, PARA POSSIBILITAR QUE AS PESSOAS ENQUADRADAS NO_x000D_
 MESMO, POSSAM SE ENQUADRAR COM TARIFA SOCIAL NA CORSAN.</t>
   </si>
   <si>
     <t>27860</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27860/146.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27860/146.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, DEPOIS DE OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL SOLICITO AO EXECUTIVO MUNICIPAL, QUE ATRAVÉS DA SECRETARIA_x000D_
 COMPETENTE REALIZE A LIMPEZA NAS VALAS DA ABEL CRAVO, NA VILA DA QUINTA.</t>
   </si>
   <si>
     <t>27872</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27872/147.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27872/147.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDO A CASA, NA FORMA_x000D_
 REGIMENTAL QUE SEJA SOLICITADO AO EXECUTIVO MUNICIPAL, SECRETARIA ESPECIAL DO_x000D_
 CASSINO E A SECRETARIA MUNICIPAL DA SAUDE, QUE SE REALIZE A FISCALIZACAO NO_x000D_
 EMPREENDIMENTO LOCALIZADO NA RUA MARIA ARAUJO ESQUINA RUA LISBOA.</t>
   </si>
   <si>
     <t>27874</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27874/148.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27874/148.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APÓS OUVIDO A CASA, NA FORMA_x000D_
 REGIMENTAL QUE SEJA SOLICITADO AO EXECUTIVO MUNICIPAL E A SECRETARIA ESPECIAL_x000D_
 DO CASSINO, UM ESTUDO SOBRE A POSSIBILIDADE DA CONSTRUÇÃO DE UM PONTO DE_x000D_
 ENCONTRO DE MOTOCICLISTAS NO CANTEIRO CENTRAL DA AVENIDA RIO GRANDE (NA ALTURA_x000D_
 DA RUA HENRIQUE BULLE).</t>
   </si>
   <si>
     <t>27876</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27876/149.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27876/149.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APÓS OUVIDO A CASA, NA FORMA_x000D_
 REGIMENTAL QUE SEJA SOLICITADO AO EXECUTIVO MUNICIPAL QUE ENVIE UM PROJETO DE_x000D_
 LEI QUE CRIE UM ESPAÇO CULTURAL COMO, POR EXEMPLO, UMA BIBLIOTECA, UM AMBIENTE_x000D_
 DE RECREAÇÃO PARA OS FILHOS DOS PROPRIETÁRIOS E FUNCIONÁRIOS DO CENTRO DE_x000D_
 COMÉRCIO INFORMAL (CAMELÓDROMO), QUE POR NAO TEM ONDE DEIXA-LOS, VEEM SEUS_x000D_
 FILHOS OCIOSOS E A MERCE DOS PERIGOS IMINENTES. ASSIM, ESTE LOCAL, ALÉM DE_x000D_
 PROMOVER INCENTIVO AS ATIVIDADES CULTURAIS E EDUCATIVAS, REDUZ A POSSIBILIDADE_x000D_
 DE ACIDENTES DE TRÂNSITO MUITO RECORRENTES NAQUELA LOCALIDADE.</t>
   </si>
   <si>
     <t>27877</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27877/150.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27877/150.pdf</t>
   </si>
   <si>
     <t>REITERANDO INDICAÇÃO No 84/2010, PROTOCOLADA SOB No 390/2010, INDICA_x000D_
 AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL DE SAÚDE A INCLUSÃO_x000D_
 NO ORÇAMENTO MUNICIPAL DE INSTALAÇÃO DE ELEVADOR NO PRÉDIO DAS MESMAS, TENDO EM_x000D_
 VISTA A QUANTIDADE DE PESSOAS IDOSAS E PORTADORAS DE NECESSIDADES ESPECIAIS QUE_x000D_
 UTILIZAM OS SERVIÇOS DAS REFERIDAS SECRETARIAS E QUE ENCONTRAM DIFICULDADES DE_x000D_
 LOCOMOÇÃO ATRAVÉS DAS ESCADAS.</t>
   </si>
   <si>
     <t>27879</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27879/151.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27879/151.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE A REALIZACAO DE ESTUDOS PARA CRIACAO DE INCENTIVOS A IMPLANTAÇÃO DE_x000D_
 COMUNIDADES TERAPÊUTICAS VOLTADAS PARA O ATENDIMENTO DE MULHERES QUE SOFREM COM_x000D_
 DEPENDÊNCIA QUÍMICA.</t>
   </si>
   <si>
     <t>27881</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27881/152.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27881/152.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE A INSTALAÇÃO DE ABRIGOS DE ÔNIBUS NOS PONTOS DE EMBARQUE E_x000D_
 DESEMBARQUE DE PASSAGEIROS EXISTENTES NA AVENIDA RIO GRANDE E NA RUA RIO DE_x000D_
 JANEIRO, NO BALNEÁRIO CASSINO.</t>
   </si>
   <si>
     <t>27884</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27884/153.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27884/153.pdf</t>
   </si>
   <si>
     <t>REITERANDO INDICAÇÃO No 72/2010, PROTOCOLADO SOB No 326/2010, INDICA AO_x000D_
 EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL COMPETENTE A_x000D_
 REALIZAÇÃO DE ESTUDOS PARA AMPLIAÇÃO DO TEATRO MUNICIPAL.</t>
   </si>
   <si>
     <t>27892</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27892/154.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27892/154.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, DEPOIS DE OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL SOLICITO AO EXECUTIVO MUNICIPAL, QUE ATRAVÉS DA SECRETARIA MUNICIPAL_x000D_
 DE OBRAS E VIAÇÃO - SMOV REALIZE A LIMPEZA NAS VALAS, NA BAIXADA DO CEMITÉRIO_x000D_
 TRAVESSA 3, NO BAIRRO POVO NOVO .</t>
   </si>
   <si>
     <t>27904</t>
   </si>
   <si>
     <t>Vereador Joel de Ávila</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27904/155.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27904/155.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, PARA QUE DETERMINE A SECRETARIA_x000D_
 MUNICIPAL COMPETENTE, PARA QUE SEJA COLOCADO CONTAINERS DE LIXO, NOS_x000D_
 CORREDORES(ESTRADAS) EXISTENTES NA BR 392 E RS 734.</t>
   </si>
   <si>
     <t>27906</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27906/156.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27906/156.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, JUNTAMENTE COM A SECRETARIA MUNICIPAL DE_x000D_
 OBRAS E VIAÇÃO, DENTRO DAS DEVIDAS POSSIBILIDADES, PARA QUE SEJA EFETUADO O_x000D_
 FECHAMENTO DO VALETÃO DA RUA JOÃO PAULO I ENTRE A BR 392 E A RUA JOÃO LOPAR NO_x000D_
 BAIRRO SANTA ROSA.</t>
   </si>
   <si>
     <t>27907</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27907/157.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27907/157.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, JUNTAMENTE COM A SECRETARIA MUNICIPAL DE_x000D_
 OBRAS E VIACAO, DENTRO DAS DEVIDAS POSSIBILIDADES, PARA QUE SEJA EFETUADA A_x000D_
 APLICACAO DE ASFALTO NA RUA JOAO LOPAR E RUA JOAO PAULO I NO BAIRRO SANTA ROSA.</t>
   </si>
   <si>
     <t>27908</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27908/158.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27908/158.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, PARA QUE DETERMINE A SMSTT, DENTRO DAS_x000D_
 DEVIDAS POSSIBILIDADES, PARA QUE SEJAM COLOCADAS PLACAS INDICATIVAS NOS_x000D_
 CORREDORES E ESTRADAS VICINAIS, DO MUNICÍPIO DO RIO GRANDE.</t>
   </si>
   <si>
     <t>27909</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27909/159.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27909/159.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE A REALIZAÇÃO DE ESTUDOS PARA IMPLANTAÇÃO DE LOCAIS PRÓPRIOS PARA_x000D_
 CONSUMO DE CHIMARRÃO EM PARCERIA COM A INICIATIVA PRIVADA, A EXEMPLO DOS_x000D_
 "CHIMARRÓDROMOS" IMPLANTADOS NAS CIDADES DE SANTA MARIA, PELOTAS E PORTO ALEGRE_x000D_
 ANEXADOS A SEGUIR.</t>
   </si>
   <si>
     <t>27911</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27911/160.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27911/160.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, JUNTAMENTE COM A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE, PARA QUE SEJAM REALIZADAS NOVAS DILIGÊNCIAS FISCALIZATÓRIAS PARA_x000D_
 ABORDAR O SISTEMA DE CONSTRUÇÃO DE CALÇADAS, ASSIM COMO AS DEVIDAS MANUTENÇÕES_x000D_
 DAS MESMAS, NA CIDADE DO RIO GRANDE.</t>
   </si>
   <si>
     <t>27912</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27912/161.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27912/161.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, PARA QUE DETERMINE A SECRETARIA SMSU_x000D_
 (SECRETARIA MUNICIPAL DOS SERVIÇOS URBANOS), DENTRO DAS DEVIDAS POSSIBILIDADES,_x000D_
 PARA QUE SEJA IMPLANTADA ILUMINAÇÃO NA TRAVESSA 1, VILA MALTE, POVO NOVO.</t>
   </si>
   <si>
     <t>27913</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27913/162.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27913/162.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, DEPOIS DE OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, SOLICITO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, ATRAVÉS DA_x000D_
 SECRETARIA MUNICIPAL DE SAÚDE, A AMPLIAÇÃO DO POSTO MÉDICO DE DOMINGOS_x000D_
 PETROLINE.</t>
   </si>
   <si>
     <t>27919</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27919/163.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27919/163.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, PARA QUE SEJA ESTUDADA A POSSIBILIDADE_x000D_
 DO EXECUTIVO REALIZAR A ALTERAÇÃO NO ART. 247 DA LEI DE No 5819 DE 07/11/2003,_x000D_
 INCLUINDO EM SEUS INCISOS, A PROVENIÊNCIAS DE VALE - ALIMENTAÇÃO AOS CARGOS DE_x000D_
 CONTRATADOS EMERGENCIAIS.</t>
   </si>
   <si>
     <t>27920</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27920/164.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27920/164.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, APOS OUVIDA A CASA NA FORMA_x000D_
 REGIMENTAL, SEJA PROVIDENCIADO JUNTO A SECRETARIA COMPETENTE, O_x000D_
 RECALÇAMENTO DA RUA SATURNINO DE BRITO EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>27921</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27921/165.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27921/165.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL DO_x000D_
 MEIO AMBIENTE QUE APRESENTE RELATÓRIO COM DOCUMENTOS QUE COMPROVEM O NÚMERO DE_x000D_
 CASTRAÇÕES REALIZADAS PELO CANIL MUNICIPAL E PELO CONVÊNIO FIRMADO ENTRE_x000D_
 PREFEITURA MUNICIPAL, ASSOCIACAO DE MÉDICOS VETERINÁRIOS DO RIO GRANDE E_x000D_
 FUNDAÇÃO UNIVERSIDADE DO RIO GRANDE REALIZADAS EM 2009, 2010 E ATÉ A PRESENTE_x000D_
 DATA DO ANO CORRENTE.</t>
   </si>
   <si>
     <t>27922</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27922/166.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27922/166.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE A REALIZAÇÃO DE ESTUDOS PARA IMPLANTAÇÃO DE TELEFÉRICO ENTRE O_x000D_
 RINCÃO DA CEBOLA E A ILHA DOS MARINHEIROS, COMO FORMA DE PROMOVER O TURISMO NO_x000D_
 MUNICÍPIO.</t>
   </si>
   <si>
     <t>27954</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27954/167.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27954/167.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE A REALIZAÇÃO DE ESTUDOS PARA CRIAÇÃO DE PARCERIA COM O GOVERNO DO_x000D_
 ESTADO DO RIO GRANDE DO SUL A FIM TRANSFORMAR A TORRE DE CONCRETO DA CEEE,_x000D_
 LOCALIZADA NA QUARTA SECÇÃO DA BARRA, EM MIRANTE PARA OBSERVAÇÃO, ATRAVÉS DE_x000D_
 CONTRATO DE COMODATO OU CONCESSÃO, COM OBJETIVO DE APROVEITAR AQUELA ESTRUTURA_x000D_
 PARA PROMOÇÃO DO TURISMO NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>27956</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27956/168.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27956/168.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVOMUNICIPAL PROMOVVER A ALIENAÇÃO DE IMÓVEIS DE PROPRIEDADE DA MUNICIPALIDADE,_x000D_
 QUE NÃO SEJAM DE INTERESSE DESSA ADMINISTRAÇÃO PUBLICA E QUE O RESULTADO DAS_x000D_
 VENDAS SEJA APLICADO EM FUNDO PARA AQUISIÇÃO DE MÁQUINAS E EQUIPAMENTOS, TAO_x000D_
 CARENTES NAS SECRETARIAS RESPONSÁVEIS PELA MANUTENÇÃO E CONSERVAÇÃO DE VIAS_x000D_
 PÚBLICAS.</t>
   </si>
   <si>
     <t>27957</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27957/169.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27957/169.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVOMUNICIPAL, EM CARÁTER DE URGENCIA, DOTAÇÃO DE RECURSOS A SECRETARIA_x000D_
 ESPECIAL DO CASSINO, A FIM DE PROMOVER UM GRANDE MUTIRÃO PARA RECUPERAÇÃO DAS_x000D_
 RUAS E MANUTENÇÃO DO SISTEMA DE DRENAGEM. ESTE MUTIRÃO DEVERA ATINGIR OS_x000D_
 BAIRROS QUEÊNCIA, ATLÂNTICO SUL, VILA JULIANO E BOLAXA.</t>
   </si>
   <si>
     <t>27958</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27958/170.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27958/170.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, PARA QUE DETERMINE A SECRETARIA_x000D_
 COMPETENTE, DENTRO DAS DEVIDAS POSSIBILIDADES, PARA QUE SEJA REALIZADA A_x000D_
 LIMPEZA EM CARÁTER DE URGÊNCIA NA LOCALIDADE DA ILHA DOS MARINHEIROS NO LOCAL_x000D_
 DENOMINADO "VALETA DA ESTRADA"</t>
   </si>
   <si>
     <t>27959</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27959/171.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27959/171.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, DENTRO DAS DEVIDAS POSSIBILIDADES, PARA_x000D_
 QUE O PAGAMENTO DE VALE-TRANSPORTE DE FUNCIONÁRIO PÚBLICO SEJA PAGO EM ESPECIE_x000D_
 JUNTAMENTE COM O SALÁRIO.</t>
   </si>
   <si>
     <t>27966</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27966/173.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27966/173.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL INCLUIR A RUA MARECHAL DEODORO NO CRONOGRAMA_x000D_
 DE OBRAS DE MACRO E MICRO DRENAGEM NO MUNICIPIO.</t>
   </si>
   <si>
     <t>27969</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27969/174.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27969/174.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, PARA QUE REITERE AS INDICAÇÕES DE No_x000D_
 241/05, 472/06, 314/08 E 218/09 REFERENTE A PRESTAÇÃO DE SERVICO PÚBLICO. SEGUE_x000D_
 EM ANEXO AS INDICAÇÕES SUPRACITADAS.</t>
   </si>
   <si>
     <t>27988</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27988/175.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27988/175.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, DEPOIS DE OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL SOLICITA AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE, A_x000D_
 POSSIBILIDADE DE INSTALAR A ESTRUTURA NECESSÁRIA PARA A ILUMINAÇÃO NOS POSTES_x000D_
 QUE FORAM COLOCADOS NOS ÚLTIMOS DIAS, NAS TRAVESSAS 23 E 24, NA CONTINUAÇÃO DA_x000D_
 RUA JOAO MEIRELES, NO LOTEAMENTO DO ENGENHO, NA VILA DA QUINTA.</t>
   </si>
   <si>
     <t>27989</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27989/176.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27989/176.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APÓS OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, QUE SEJA SOLICITADO AO EXECUTIVO MUNICIPAL, JUNTO A SMOV, O_x000D_
 ASFALTAMENTO DA RUA JOÃO DE MAGALHÃES NO BAIRRO SAO MIGUEL.</t>
   </si>
   <si>
     <t>28034</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28034/177.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28034/177.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDO A CASA, NA FORMA_x000D_
 REGIMENTAL QUE SEJA SOLICITADO AO EXECUTIVO MUNICIPAL QUE FACA UM ESTUDO JUNTO_x000D_
 AOS MORADORES DA RUA ATHAYDES RODRIGUES, NO BALNEARIO CASSINO, PARA VERIFICAR A_x000D_
 POSSIBILIDADE DE UMA PARCERIA ENTRE MORADORES E O EXECUTIVO MUNICIPAL, AFIM DE_x000D_
 VIABILIZAR O CALCAMENTO DA MESMA.</t>
   </si>
   <si>
     <t>28039</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28039/178.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28039/178.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APÓS OUVIDO A CASA, NA FORMA_x000D_
 REGIMENTAL QUE SEJA SOLICITADO AO EXECUTIVO MUNICIPAL E SECRETARIA ESPECIAL DO_x000D_
 CASSINO QUE SEJA COLOCADO LUMINÁRIAS, NA ÁREA VERDE LOCALIZADA NA RUA ARROIO_x000D_
 GRANDE ENTRE OSWALDO CRUZ E ALFREDO RODRIGUES.</t>
   </si>
   <si>
     <t>28045</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28045/179.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28045/179.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE A COLOCACAO DE PLACAS DE SINALIZACAO NAS RUAS PRINCIPAIS DO BAIRRO_x000D_
 BERNADETE.</t>
   </si>
   <si>
     <t>28063</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28063/180.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28063/180.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE A SUBSTITUIÇÃO DAS BROMÉLIAS PLANTADAS NOS CANTEIROS DA CIDADE POR_x000D_
 OUTRO TIPO DE VEGETAÇÃO, TENDO EM VISTA A PROLIFERAÇÃO DO MOSQUITO DA DENGUE.</t>
   </si>
   <si>
     <t>28064</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28064/181.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28064/181.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVES DE SECRETARIA DE COMPETÊNCIA FAÇA A_x000D_
 COLOCAÇÃO DE PISOS TÁTEIS DIRECIONAIS E DE ALERTA NO ENTORNO E NAS PRINCIPAIS_x000D_
 CALÇADAS DO INTERIOR DA PRACA TAMANDARÉ.</t>
   </si>
   <si>
     <t>28068</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28068/182.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28068/182.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO INDICA APOS OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL , QUE O EXECUTIVO MUNICIPAL SOLICITE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE PARA QUE SEJAM COLOCADOS LATÕES DE LIXO EM TODA EXTENSÃO DAS FEIRAS_x000D_
 LIVRES EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>28071</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28071/183.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28071/183.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APÓS OUVIDO A CASA, NA FORMA_x000D_
 REGIMENTAL SOLICITAR AO PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE_x000D_
 CONSTRUIR NO PRÉDIO DA ASSOCIAÇÃO ESPÍRITA GUAHYBA RACHE O HOSPITAL DA_x000D_
 MULHER, VISANDO, ASSIM, A INTEGRAL ATENÇÃO À SAÚDE DA MULHER. NESTE HOSPITAL,_x000D_
 SERIA OFERECIDO ATENDIMENTO DE PONTA AS PRINCIPAIS DEMANDAS EM SAÚDE FEMININA._x000D_
 O COMPLEXO HOSPITALAR TAMBÉM PROPORCIONARIA UM CENTRO ESPECIALIZADO DA TERCEIRA_x000D_
 IDADE, POSSUINDO AÇÕES NAS ÁREAS DA SAÚDE, LAZER, EDUCAÇÃO E CIDADANIA,_x000D_
 OBJETIVANDO A PREVENÇÃO DA SAÚDE FÍSICA E MENTAL DO IDOSO, MELHORANDO, DESSA_x000D_
 FORMA, AS CONDIÇÕES DE VIDA DESSA PARCELA DA POPULAÇÃO. A CONSTRUÇÃO DO_x000D_
 REFERIDO HOSPITAL TEM POR FINALIDADE OTIMIZAR E QUALIFICAR OS SERVIÇOS_x000D_
 PRESTADOS PELO MUNICÍPIO. AINDA, NO ESPAÇO OCIOSO DO REFERIDO LOCAL PODERIA SER_x000D_
 CONSTRUIDO UMA PISTA DE CAMINHADA E UM CAMPO DE FUTEBOL, OFERECENDO LAZER A_x000D_
 COMUNIDADE.</t>
   </si>
   <si>
     <t>28074</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28074/184.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28074/184.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APÓS OUVIDO A CASA, NA FORMA_x000D_
 REGIMENTAL SOLICITAR A SECRETARIA MUNICIPAL DOS TRANSPORTES E DO TRÂNSITO QUE_x000D_
 COLOQUE NOS ACESSOS AO BAIRRO PARQUE COELHO (PELA BERNADETH E FAIXA) PLACAS_x000D_
 INDICATIVAS DE PROIBIÇÃO DE ENTRADA DE CARRETAS.</t>
   </si>
   <si>
     <t>28076</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28076/185.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28076/185.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, DEPOIS DE OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, SOLICITA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE_x000D_
 A SECRETARIA COMPETENTE A POSSIBILIDADE DE ESTUDOS PARA A IMPLANTAÇÃO DE UMA_x000D_
 ESTAÇÃO PARA LIXO DIFERENCIADO, NA PRAÇA QUE ESTA SENDO REESTRUTURADA NO BAIRRO_x000D_
 DA QUARTA SECÇAO DA BARRA.</t>
   </si>
   <si>
     <t>28080</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28080/186.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28080/186.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE A REALIZAÇÃO DE ESTUDOS PARA PARCERIA COM OPERADORAS DE TURISMO QUE_x000D_
 TRABALHAM COM RECEPÇÃO DE NAVIOS DE TURISMO, PARA QUE ESTES PERMANEÇAM POR UM_x000D_
 DIA NO MÍNIMO, A FIM DE FOMENTAR O TURISMO INTERNACIONAL NA CIDADE DO RIO_x000D_
 GRANDE.</t>
   </si>
   <si>
     <t>28081</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28081/187.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28081/187.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, PARA QUE DETERMINE A SECRETARIA SMSTT,_x000D_
 DENTRO DAS DEVIDAS POSSIBILIDADES, PARA QUE SEJA FEITA SINALIZAÇÃO HORIZONTAL_x000D_
 ENTRE AS RUAS GEN. CANABARRO E VICE ALMIRANTE ABREU.</t>
   </si>
   <si>
     <t>28082</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28082/188.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28082/188.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, JUNTAMENTE COM A SECRETARIA MUNICIPAL DE_x000D_
 OBRAS E VIAÇÃO, DENTRO DAS DEVIDAS POSSIBILIDADES, PARA QUE SEJA EFETUADA A_x000D_
 REPARAÇÃO DA ESTRADA PONTA DO MATO, KM 32, BR 392, NESTA. SEGUE EM ANEXO ABAIXO_x000D_
 ASSINADO DOS MORADORES DA LOCALIDADE SUPRACITADA</t>
   </si>
   <si>
     <t>28083</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28083/189.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28083/189.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, APÓS OUVIDA A CASA NA FORMA_x000D_
 REGIMENTAL, SEJA EFETUADO UM ESTUDO JUNTO A SECRETARIA COMPETENTE, PARA_x000D_
 VERIFICAR A POSSIBILIDADE DE QUE SEJA DISPONIBILIZADO CURSO PREPARATÓRIO PARA O_x000D_
 IFRS PARA OS ALUNOS DA REDE MUNICIPAL QUE ESTEJAM CONCLUINDO O ENSINO_x000D_
 FUNDAMENTAL.</t>
   </si>
   <si>
     <t>28084</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28084/190.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28084/190.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVÉS DE SECRETARIA COMPETENTE, COLOQUE EM_x000D_
 PONTOS ESTRATÉGICOS DO PARQUE MARINHA PAINÉIS  COM MAPA ATUALIZADO DOS_x000D_
 RESPECTIVOS LOGRADOUROS DO BAIRRO.</t>
   </si>
   <si>
     <t>28102</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28102/191.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28102/191.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL, ATRAVES DE SECRETARIA COMPETENTE, REALIZE_x000D_
 ESTUDOS PARA PAVIMENTAÇÃO DA VIA URBANA QUE FAZ LIGAÇÃO ENTRE O PARQUE MARINHA_x000D_
 E PARQUE SAO PEDRO.</t>
   </si>
   <si>
     <t>28103</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28103/192.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28103/192.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO MUNICIPAL E SECRETARIA COMPETENTE, CONSIDERANDO AS_x000D_
 OBRAS PREVISTAS PARA O FECHAMENTO DOS CANALETES EXISTENTES NO PARQUE MARINHA,_x000D_
 REALIZE ESTUDOS PARA TRANSFORMAR OS MESMOS EM ESPAÇOS_x000D_
 DOTADOS DE EQUIPAMENTOS PARA ATIVIDADES FÍSICAS E PRÁTICAS ESPORTIVAS.</t>
   </si>
   <si>
     <t>28104</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28104/193.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28104/193.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APÓS OUVIDO A CASA, NA FORMA_x000D_
 REGIMENTAL SOLICITAR AO PREFEITO MUNICIPAL QUE PRORROGUE O PRAZO DO CONCURSO DO_x000D_
 MAGISTÉRIO DO NÍVEL I E NÍVEL II.</t>
   </si>
   <si>
     <t>28105</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28105/194.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28105/194.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE, A IMPLANTAÇÃO DE BANCO DE MATERIAL DE CONSTRUÇÃO, COM O OBJETIVO DE_x000D_
 CAPTAR DOACÕES DESTE TIPO DE PRODUTO E REPASSÁ-LAS A COMUNIDADE MAIS CARENTE</t>
   </si>
   <si>
     <t>28131</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28131/195.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28131/195.pdf</t>
   </si>
   <si>
     <t>REITERANDO INDICAÇÕES 2010/2009 E 45/2010, INDICA AO EXECUTIVO_x000D_
 MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL COMPETENTE A IMPLANTAÇÃO DE_x000D_
 APARELHOS PARA EXERCÍCIOS FÍSICOS, JOGOS E LAZER, APROPRIADOS PARA A TERCEIRA_x000D_
 IDADE, NA PRAÇA SARAIVA. SUGERIMOS COMO MODÊLO O PROJETO ANEXADO A SEGUIR, QUE_x000D_
 FOI DESENVOLVIDO PELA PREFEITURA DE SÃO PAULO.</t>
   </si>
   <si>
     <t>28157</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28157/196.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28157/196.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, PARA QUE DETERMINE DENTRO DAS DEVIDAS_x000D_
 POSSIBILIDADES, DESTINAÇÃO DE UM LOCAL PARA A ENTIDADE SORAN, LOCANDO-A DENTRO_x000D_
 DO CENTRO DE EVENTOS.</t>
   </si>
   <si>
     <t>28160</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28160/197.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28160/197.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APÓS OUVIDO A CASA, NA FORMA_x000D_
 REGIMENTAL SOLICITAR AO EXCELENTÍSSIMO SENHOR PREFEITO,QUE SEJA PROVIDENCIADO_x000D_
 UMA FAIXA DE SEGURANÇA EM FRENTE AO COLÉGIO KYRIUS, NA RUA AQUIDABAN, PARA QUE_x000D_
 OS ESTUDANTES POSSAM TER MAIS SEGURANÇA AO ATRAVESSAR A VIA E, POR SER AREA_x000D_
 ESCOLAR, QUE O VEÍCULOS TRAFEGUEM COM MAIS ZELO, POIS O GRANDE MOVIMENTO DE_x000D_
 VEÍCULOS NAQUELE LOCAL VEM CAUSANDO INÚMEROS ATROPELAMENTOS.</t>
   </si>
   <si>
     <t>28163</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28163/198.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28163/198.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA ENVIADO EM CARÁTER DE URGÊNCIA ENVIE PLE QUE DOA ÁREA DO ESTADO DO_x000D_
 RIO GRANDE DO SUL, COM A FINALIDADE DE CONSTRUÇÃO DO NOVO EDIFÍCIO DO FORO E_x000D_
 QUE EM PARALELEO GESTIONE JUNTO AO GOVERNO DO ESTADO DO RIO GRANDE DO SUL A_x000D_
 DOAÇÃO PARA O MUNICÍPIO DO ATUAL PRÉDIO ONDE FUNCIONA O PODER JUDICIARIO.</t>
   </si>
   <si>
     <t>28164</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28164/199.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28164/199.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, APOS OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, REITERAR INDICACAO No 166- PROTOCOLADA SOB No 795, EM 01 DE JUNHO_x000D_
 DE 2010, A REALIZACAO DA AMPLIACAO, DA ALTURA DO MURO, DA ESCOLA MUNICIPAL DE_x000D_
 ENSINO FUNDAMENTAL CIPRIANO PORTO ALEGRE.</t>
   </si>
   <si>
     <t>27352</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27352/200.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27352/200.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, APOS OUVIDA A CASA NA FORMA_x000D_
 REGIMENTAL, SEJA PROVIDEN- CIADO JUNTO A SECRETARIA COMPETENTE, A COLOCACAO DE_x000D_
 TUBULACAO PARA ESCOAMENTO DE AGUAS PLUVIAIS, NA RUA ILDEFONSO POESTER, NO_x000D_
 TRECHO COMPREENDIDO ENTRE AS RUAS C E A.</t>
   </si>
   <si>
     <t>27355</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27355/201.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27355/201.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, APOS OUVIDA A CASA NA FORMA_x000D_
 REGIMENTAL, SEJA SOLICITADO JUNTO A SECRETARIA COMPETENTE, VERIFICAR A_x000D_
 POSSIBILIDADE DE QUE SEJA EFETUADA A PAVIMENTACAO DA RUA B NO BAIRRO CIBRAZEM.</t>
   </si>
   <si>
     <t>27358</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, APOS OUVIDA A CASA NA FORMA_x000D_
 REGIMENTAL, SEJA ENCAMINHADO A SECRETARIA COMPETENTE, A CRIACAO DE UMA PRACA DE_x000D_
 RECREACAO E LAZER DA COMUNIDADE NA AREA LOCALIZADA ENTRE AS RUAS ILDEFONSO_x000D_
 POESTER E CARLOS FREDERICO ENGELHARDT E RUAS B E C DO BAIRRO PARQUE SAO PEDRO.</t>
   </si>
   <si>
     <t>27360</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27360/203.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27360/203.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, APOS OUVIDA A CASA NA FORMA_x000D_
 REGIMENTAL, SEJA PROVIDEN- CIADO JUNTO A SECRETARIA COMPETENTE, VERIFICAR A_x000D_
 POSSIBILIDADE DE QUE SEJA EFETUADO O ASFALTAMENTO DAS RUAS DO BAIRRO COHAB II.</t>
   </si>
   <si>
     <t>27362</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27362/204.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27362/204.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, INDICA APOS OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, QUE O EXECUTIVO MUNICIPAL, ATRAVES DE SECRETARIA COMPETENTE_x000D_
 INSTITUA O PROGRAMA CALCADA CIDADA COM O OBJETIVO DE INCENTIVAR OS MUNICIPES A_x000D_
 CONSTRUIREM E PRESERVAREM SUAS CALCADAS SEM QUE AS MESMAS OFERECAM RISCOS,_x000D_
 PROMOVENDO MAIOR QUALIDADE EM MOBILIDADE._x000D_
 O PROGRAMA CONSISTE EM CONTRIBUIR PARA O EMBELEZAMENTO DA CIDADE E A PASSAGEM_x000D_
 SEGURA DE PEDESTRES. O MORADOR QUE ATENDER OS REQUISITOS TERA REDUCAO NA_x000D_
 ALIQUOTA DE CALCULO DO IPTU.</t>
   </si>
   <si>
     <t>27367</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>Vereador Cláudio Costa</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27367/205.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27367/205.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL, REALIZE ESTUDOS PARA CESSAO, AO ESTADO, DE_x000D_
 UMA AREA DO MUNICIPIO NA REGIAO DA "ZONA OESTE", PARA A INSTALACAO DE UMA_x000D_
 NOVA UNIDADE DO FORUM DO RIO GRANDE.</t>
   </si>
   <si>
     <t>27376</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27376/206.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27376/206.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, DEPOIS DE OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, SOLICITO AO EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL, ATRAVES DA_x000D_
 SECRETARIA COMPETENTE, QUE SEJA COLOCADO RAMPA DE ACESSO PARA CADEIRANTE, NA_x000D_
 RUA 24 DE MAIO, NA SINALEIRA EM FRENTE A CASA FARES.</t>
   </si>
   <si>
     <t>27378</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27378/207.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27378/207.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, APOS OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, A VIABILIDADE DE CONSTRUIR UM MURO NO ENTORNO DO GINASIO ESPORTE_x000D_
 LOCALIZADO NA RUA JOSE FAINE, NO BAIRRO CASTELO BRANCO.</t>
   </si>
   <si>
     <t>27382</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27382/208.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27382/208.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO INDICA AO EXECUTIVO MUNICIPAL QUE PROCEDA O_x000D_
 NIVELAMENTO E A COLOCACAO DE BUEIROS NAS RUAS: IRMAO ROQUE MARIA; VEREADORA_x000D_
 GUARACIABA CARDOSO E SILVA; VEREADOR MANUEL RECHIA E, A RUA TREZE, TODAS_x000D_
 PERTENCENTES AO BAIRRO JARDIM HUMAITA I. E INDICA AINDA, O NIVELAMENTO DO CAMPO_x000D_
 DE FUTEBOL NA PRACA FREDERICO DIDONE, DO MESMO BAIRRO.</t>
   </si>
   <si>
     <t>27398</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27398/209.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27398/209.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO INDICA APOS OUVIDA A CASA, NA FORMA_x000D_
 REGIMETAL, QUE O EXECUTIVO MUNICIPAL SOLICITE A SECRETARIA MUNICIPAL DA_x000D_
 SEGURANCA DOS TRANSPORTES E DO TRANSITO PARA QUE SEJAM COLOCADAS PLACAS DE_x000D_
 SINALIZACAO ESCOLAR PROXIMO A ESCOLA ALTERNATIVO, SITO RUA VICE ALMIRANTE ABREU_x000D_
 ESQUINA BENJABIM CONSTANT.</t>
   </si>
   <si>
     <t>27399</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27399/210.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27399/210.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL, EM OBSERVANCIA AO QUE ESTA DISPOSTO NA_x000D_
 RESOLUCAO CNE/CEB No 4/99 E NO PARECER CNE/CEB 11/2008 QUE REGULAMENTA O_x000D_
 CATALOGO NACIONAL DE CURSOS TECNICOS, REALIZE ALTERACAO NA REDACAO DO INCISO_x000D_
 IV DO § 4° DO ARTIGO 24 DA LEI No 6446 DE 26 DE SETEMBRO DE 2007, QUE TRATA_x000D_
 DO DIREITO AO DESCONTO DE 50% (CINQUENTA POR CENTO) SOBRE O PRECO DA TARIFA AOS_x000D_
 ALUNOS MATRICULADOS EM CURSOS DE COMPLEMENTACAO TECNICA, FAZENDO COM QUE O_x000D_
 MESMO FIQUE COM A SEGUINTE REDACAO.</t>
   </si>
   <si>
     <t>27400</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27400/211.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27400/211.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, APOS OUVIDA A CASA NA FORMA_x000D_
 REGIMENTAL, SEJA PROVIDENCIADO JUNTO A SECRETARIA COMPETENTE, A COLOCACAO DE_x000D_
 PLACAS NAS AREAS PUBLICAS DO MUNICIPIO, INFORMANDO QUANTO A LEI DE PROIBICAO DE_x000D_
 COLOCAR LIXO NO LOCAL, BEM COMO TELEFONE PARA DENUNCIA.</t>
   </si>
   <si>
     <t>27401</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27401/212.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27401/212.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, APOS OUVIDA A CASA NA FORMA_x000D_
 REGIMENTAL, SEJA PROVIDENCIADO JUNTO A SECRETARIA COMPETENTE, VERIFICAR A_x000D_
 POSSIBILIDADE DE COLOCAR ILUMINACAO PUBLICA NA RUA DR. MIGUEL RIET CORREA NO_x000D_
 PEQUENO TRECHO LOCALIZADO NA LATERAL DO CAMPO CARREIROS DA FURG.</t>
   </si>
   <si>
     <t>27402</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27402/213.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27402/213.pdf</t>
   </si>
   <si>
     <t>REITERANDO INDICACAO 62/2010, PROTOCOLADA EM 15/03/2010. INDICA AO_x000D_
 EXECUTIVO MUNICIPAL QUE QUE DETERMINE A SECRETARIA MUNICIPAL COMPETENTE A_x000D_
 IMPLANTACAO DE UMA FEIRA NOTURNA DE HORTIFRUTIGRANJEIROS, A SER REALIZADA_x000D_
 SEMANALMENTE. SUGERIMOS COMO LOCAL PARA REALIZACAO DA FEIRA AS DOCAS E O_x000D_
 ENTORNO DO MERCADO PUBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>27403</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27403/214.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27403/214.pdf</t>
   </si>
   <si>
     <t>REITERANDO INDICACAO No 74/2010, PROTOCOLADA EM 22/03/2010, INDICA AO_x000D_
 EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL COMPETENTE A_x000D_
 MODIFICACAO DAS RAMPAS DE ACESSO JA EXISTENTES E A CONSTRUCAO DE NOVAS RAMPAS_x000D_
 NAS CALCADAS DO MUNICIPIO, EM CONFORMIDADE COM AS NORMAS ESTABELECIDAS PELA_x000D_
 ASSOCIACAO BRASILEIRA DE NORMAS TECNICAS (ABNT) PARA EXECUCAO E UTILIZACAO DE_x000D_
 PASSEIOS PUBLICOS, DE FORMA A PROPICIAR AS PESSOAS SADIAS OU DEFICIENTES_x000D_
 MELHORES CONDICOES DE TRANSITO, ACESSIBILIDADE E SEGURIDADE NOS LOGRADOUROS_x000D_
 PUBLICOS.</t>
   </si>
   <si>
     <t>27404</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27404/215.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27404/215.pdf</t>
   </si>
   <si>
     <t>REITERANDO INDICACAO No98/2010, PROTOCOLADA EM 12/04/2010, INDICA AO_x000D_
 EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL COMPETENTE A_x000D_
 IMPLANTACAO DE EQUIPAMENTOS E BRINQUEDOS ADAPTADOS E APROPRIADOS PARA USO DE_x000D_
 CRIANCAS COM NECESSIDADES ESPECIAIS NAS PRACAS E AREAS DE LAZER DO MUNICIPIO.</t>
   </si>
   <si>
     <t>27405</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27405/216.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27405/216.pdf</t>
   </si>
   <si>
     <t>VEREADOR: AUGUSTO CESAR MARTINS DE OLIVEIRA SOLICITA AO EXECUTIVO_x000D_
 MUNICIPAL O ASFALTAMENTO DA QUADRA DA RUA VICE ALMIRANTE ABREU, ENTRE AS RUAS_x000D_
 24 DE MAIO E GENERAL NETTO. OS ONIBUS QUE SAEM DA RODOVIARIA ESTAO TRAFEGANDO_x000D_
 POR ALI E, A REFERIDA QUADRA ENCONTRA-SE COM O CALCAMENTO PREJUDICADO.</t>
   </si>
   <si>
     <t>27406</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27406/217.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27406/217.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO, APOS OUVIR A CASA, NA FORMA REGIMENTAL REQUER QUE_x000D_
 SEJA SOLICITADO A SMOV A FISCALIZACAO DO CUMPRIMENTO DA CLAUSULA DO CONTRATO DA_x000D_
 OBRA DE DRENAGEM DA AVENIDA ATLANTICA NO BALNEARIO CASSINO, NO QUE TANGE A_x000D_
 SINALIZACAO DA VIA PUBLICA. EM ANEXO DOCUMENTOS QUE INDICAM UM ACIDENTE CAUSADO_x000D_
 PELA MA SINALIZACAO DA MESMA.</t>
   </si>
   <si>
     <t>27407</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27407/218.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27407/218.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, APOS OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, A VIABILIDADE DA REALIZACAO DE UM CONVENIO, COM A ESCOLA GETULIO_x000D_
 VARGAS, PARA ESTAGIO JUNTO AO MUNICIPIO.</t>
   </si>
   <si>
     <t>27409</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27409/219.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27409/219.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SMSTT A IMPLANTACAO DE_x000D_
 FAIXA DE PEDESTRES NA ESQUINA DAS RUAS DOM BOSCO E QUINZE DE NOVEMBRO, TENDO EM_x000D_
 VISTA O FLUXO ESTUDANTES QUE ALI TRANSITAM EM HORARIOS DE ENTRADA E SAIDA DAS_x000D_
 ESCOLAS PROXIMAS.</t>
   </si>
   <si>
     <t>27410</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27410/220.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27410/220.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE A INSTALACAO DE CONTENTORES DE PEDESTRES NAS ESQUINAS DAS RUAS LUIZ_x000D_
 LOREA E GENERAL NETO, NAS PROXIMIDADES DO PREDIO DOS CORREIOS, TENDO EM VISTA_x000D_
 DISCIPLINAR O TRANSITO NAS FAIXAS DE PEDESTRES.</t>
   </si>
   <si>
     <t>27416</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27416/221.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27416/221.pdf</t>
   </si>
   <si>
     <t>VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDO A CASA, NA FORMA_x000D_
 REGIMENTAL QUE SEJA SOLICITADO AO EXECUTIVO MUNICIPAL, JUNTO A SECRETARIA_x000D_
 MUNICIPAL DE SEGURANCA TRANSPORTES E TRANSITO EFETUE A COLOCACAO DAS PLACAS DE_x000D_
 SINALIZACAO NAS SEGUINTES VIAS DO MUNICIPIO:_x000D_
 NA RUA BENTO GONCALVES COM ESQUINAS DAS RUAS:_x000D_
 CASTRO ALVES, NIZ MARTINS FALCAO, CASEMIRO DE ABREU, MARTIMIANO DE OLIVEIRA,_x000D_
 GUILHERME SCHULTZ E RUA DAS MISSOES._x000D_
 NA RUA AUGUSTO DUPRAT COM AS ESQUINAS DAS RUAS:_x000D_
 CASTRO ALVES, LUIZ MARTINS FALCAO, CASEMIRO DE ABREU, MARTIMIANO DE OLIVEIRA,_x000D_
 MENDES NETO, ALVARES CABRAL E GUILHERME SCHULTZ.</t>
   </si>
   <si>
     <t>27417</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27417/222.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27417/222.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDO A CASA, NA FORMA_x000D_
 REGIMENTAL QUE SEJA SOLICITADO AO EXECUTIVO MUNICIPAL E A SMOV QUE ARRUME O_x000D_
 DESNIVEL DA RUA AUGUSTO DUPRAT, ESQUINA COM A RUA GONCALVES DIAS.</t>
   </si>
   <si>
     <t>27418</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27418/223.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27418/223.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDO A CASA, NA FORMA_x000D_
 REGIMENTAL QUE SEJA SOLICITADO AO EXECUTIVO MUNICIPAL QUE ENVIE PARA ESTA CASA_x000D_
 LEGISLATIVA A PLANILHA DE CUSTOS DO PROGRAMA DE RADIO E TELEVISAO QUE DIVULGA_x000D_
 AS OBRAS DA PREFEITURA.</t>
   </si>
   <si>
     <t>27419</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27419/224.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27419/224.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDO A CASA, NA FORMA_x000D_
 REGIMENTAL QUE SEJA SOLICITADO AO EXECUTIVO MUNICIPAL QUE FINALIZE A OBRA DO_x000D_
 PASSEIO NO TERRENO ONDE SE LOCALIZA A ESCOLA VIVA, PELA RUA MARECHAL DEODORO.</t>
   </si>
   <si>
     <t>27420</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27420/225.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27420/225.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDO A CASA, NA FORMA_x000D_
 REGIMENTAL QUE SEJA SOLICITADO AO EXECUTIVO MUNICIPAL E A SECRETARIA MUNICIPAL_x000D_
 DE SEGURANCA DOS TRANSPORTES E TRANSITO. QUE ENTRE EM CONTATO COM A_x000D_
 CONCESSIONARIA DE PEDAGIOS INSTALE UMA PARADA DE ONIBUS NA LOCALIDADE DA PONTE_x000D_
 PRETA. NA BR 392. ENTRE O POSTO ONGARATTO E O QUARTEL DOS BOMBEIROS.</t>
   </si>
   <si>
     <t>27421</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27421/226.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27421/226.pdf</t>
   </si>
   <si>
     <t>REGIMENTAL SEJA OFICIADO O EXCELENTISSIMO SENHOR PREFEITO QUE INDIQUE_x000D_
 AO SETOR COMPETENTE A COLOCACAO DE BANHEIROS QUIMICOS NAS FEIRAS LIVRES DO_x000D_
 MUNICIPIO.</t>
   </si>
   <si>
     <t>27422</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27422/227.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27422/227.pdf</t>
   </si>
   <si>
     <t>QUE PROCEDA ESTUDOS NO SENTIDO DE VIABILIZAR NO MUNICIPIO A COLETA_x000D_
 SELETIVA DE LIXO NOS CONDOMINIOS, EDIFICIOS RESIDENCIAIS E COMERCIAIS E PREDIOS_x000D_
 PUBLICOS.</t>
   </si>
   <si>
     <t>27423</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27423/228.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27423/228.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE A REALIZACAO DE ESTUDOS PARA CRIACAO OU VIABILIZACAO DE CEMITERIO_x000D_
 DESTINADO AO SEPULTAMENTO DE ANIMAIS DE PEQUENO PORTE.</t>
   </si>
   <si>
     <t>27424</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27424/229.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27424/229.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SECRETARIA COMPETENTE QUE REALIZE A CONSTRUCAO DE UMA PISTA DE ATLETISMO NO_x000D_
 CASSINO PARA ATENDER O PROJETO PAPA-LEGUAS.</t>
   </si>
   <si>
     <t>27425</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27425/230.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27425/230.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SECRETARIA COMPETENTE A COLOCACAO DE UM TELEFONE FUNCIONAL PARA SER UTILIZADO_x000D_
 PELO SETOR DE MANUTENCAO DO POSTO MEDICO DE SAUDE DO BALNEARIO CASSINO.</t>
   </si>
   <si>
     <t>27427</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27427/231.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27427/231.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SECRETARIA COMPETENTE QUE PROVIDENCIE A CONTRATACAO DE UMA EMPRESA DA_x000D_
 CONSTRUCAO CIVIL PARA QUE SEJAM SOLUCIONADOS OS PROBLEMAS COM GOTEIRAS DA SALA_x000D_
 DE OBSERVACAO E SALA DE ESPERA DO POSTO MEDICO DO BALNEARIO CASSINO.</t>
   </si>
   <si>
     <t>27428</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27428/232.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27428/232.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SMS QUE PROVIDENCIE A COLOCACAO DE UM QUADRO DE AVISOS NA PAREDE DO POSTO_x000D_
 MEDICO DE SAUDE DO BALNEARIO CASSINO, POIS A COLAGEM DE INFORMATIVOS NAS_x000D_
 PAREDES DO MESMO,TORNAM-SE ANTI-HIGIENICOS.</t>
   </si>
   <si>
     <t>27430</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27430/233.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27430/233.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SECRETARIA COMPETENTE QUE REALIZE A PINTURA INTERNA NAS DEPENDENCIAS DO POSTO_x000D_
 MEDICO DO BALNEARIO CASSINO.</t>
   </si>
   <si>
     <t>27432</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27432/234.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27432/234.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SMS A COLOCACAO DE UM FILTRO DE AGUA POTAVEL PARA QUE SEJA UTILIZADO PELOS_x000D_
 FUNCIONARIOS E USUARIOS DO POSTO MEDICO DO BALNEARIO CASSINO.</t>
   </si>
   <si>
     <t>27433</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27433/235.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27433/235.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SMS QUE DISPONIBILIZE PARA AS PESSOAS COM NECESSIDADES ESPECIAIS UM GABINETE_x000D_
 ODONTOLOGICO ADEQUADO E UM PROFISSIONAL ESPECIALIZADO NA AREA PARA O_x000D_
 ATENDIMENTO DOS MESMOS E REITERAM OS PROCESSOS 212/2004, 06/2005, 30/2006.</t>
   </si>
   <si>
     <t>27434</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27434/236.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27434/236.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENCAMINHADO EXPEDIENTE A ECOSUL - EMPRESA CONCESSIONARIA DE_x000D_
 RODOVIAS DO SUL S.A., SOLICITANDO A ELABORACAO DE PROJETO MODIFICANDO O SISTEMA_x000D_
 DE ILUMINACAO DO TREVO DE ACESSO AO MUNICIPIO DO RIO GRANDE, COMO TAMBEM DO_x000D_
 PAISAGISMO.</t>
   </si>
   <si>
     <t>27435</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27435/237.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27435/237.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, INDICA APOS OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, QUE SOLICITE A SECRETARIA MUNICIPAL COMPETENTE PARA QUE A MESMA_x000D_
 PROVIDENCIE A ABERTURA DA CONTINUACAO DA AVENIDA OSVLADO MARTENSEN EM UM TRECHO_x000D_
 PROXIMO AO MERCADO MILLENIUM, MAIS ESPECIFICAMENTE NA QUADRA ENTRE O MERCADO E_x000D_
 A RUA "F".</t>
   </si>
   <si>
     <t>27436</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27436/238.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27436/238.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, INDICA APOS OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, QUE SOLICITE A SECRETARIA MUNICIPAL COMPETENTE PARA QUE A MESMA_x000D_
 PROVIDENCIE A ILUMINACAO DO ABRIGO DE TRANSPORTE COLETIVO LOCALIZADO NA RS 734_x000D_
 NO BAIRRO PARQUE SAO PEDRO EM AMBOS OS LADOS DA RODOVIA, NOS MOLDES EXISTENTES_x000D_
 AS MARGENS DA BR 392 NA PARADA DA ENTRADA DO BAIRRO PARQUE MARINHA.</t>
   </si>
   <si>
     <t>27437</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27437/239.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27437/239.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, APOS OUVIDA A CASA NA FORMA_x000D_
 REGIMENTAL, SEJA PROVIDENCIADO JUNTO A SECRETARIA COMPETENTE, QUE SEJA_x000D_
 INCLUIDA NA REGULARIZACAO DOS MOTO-TAXISTAS E MOTO-BOYS NA CIDADE DO RIO_x000D_
 GRANDE, A CRIACAO DE PONTOS LIVRES NO CENTRO DA CIDADE PARA OS PROFISSIONAIS_x000D_
 AUTONOMOS.</t>
   </si>
   <si>
     <t>27438</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27438/240.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27438/240.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE A REALIZACAO DE ESTUDOS PARA CRIACAO DE BANCO DE MOVEIS USADOS E_x000D_
 ELETRODOMESTICOS NOS MOLDES DO PROJETO MENSAGEIRO DA CARIDADE REALIZADO PELA_x000D_
 CARITAS EM PORTO ALEGRE.</t>
   </si>
   <si>
     <t>27439</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27439/241.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27439/241.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SECRETARIA COMPETENTE, QUE SE DEFINA UM DESTINO ADEQUADO PARA O MATERIAL DE_x000D_
 CONSTRUCAO COLOCADO NO FINAL DA AV. DOS OCEANOS E NA FRENTE A IGREJA CATOLICA_x000D_
 NOSSA SENHORA DO MEDIANEIRA NO BAIRRO PARQUE MARINHA.</t>
   </si>
   <si>
     <t>27440</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27440/242.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27440/242.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SEC QUE SEJA REALIZADO REPARO DA ILUMINACAO PUBLICA, NA RUA D DO LOTEAMENTO_x000D_
 PARQUE CASSINO, NO BALNEARIO CASSINO.</t>
   </si>
   <si>
     <t>27441</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27441/243.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27441/243.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SMSU QUE REALIZE A TROCA DE LAMPADAS QUEIMADAS NA RUA GEN. VITORINO PROXIMO A_x000D_
 RUA DUQUE DE CAXIAS.</t>
   </si>
   <si>
     <t>27442</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27442/244.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27442/244.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SMEC O ENVIO DE CORRESPONDENCIA A ACADEMIA RIO GRANDINA DE LETRAS, INFORMANDO,_x000D_
 QUE OS ORGANIZADORES DOS EVENTOS LITERARIOS PODERAO RECEBER APOIO FINANCEIRO DO_x000D_
 FNC (FUNDO NACIONAL DE CULTURA).</t>
   </si>
   <si>
     <t>27443</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27443/245.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27443/245.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SMEC QUE ENVIE AO CMC (CONSELHO MUNICIPAL DE CULTURA), UMA CIRCULAR REFERENTE_x000D_
 AO CIRCUITO NACIONAL DE FEIRAS DE LIVROS, PUBLICADA PELO MINISTERIO DA CULTURA_x000D_
 NO DIA 15 DE JUNHO DE 2011, ONDE O PATROCINIO FEITO POR MEIO DA LEI ROUANET_x000D_
 PODERA SER TOTALMENTE ABATIDO DO IMPOSTO DE RENDA.</t>
   </si>
   <si>
     <t>27444</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27444/246.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27444/246.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SMSTT QUE SEJA FEITA FISCALIZACAO NA AV. DOS OCEANOS ESQUINA ILHA DOS CANARIOS_x000D_
 NO BAIRRO PARQUE MARINHA, PARA POSSIVEL RETIRADA DE UMA CARROCERIA DE CAMINHAO_x000D_
 QUE ALI SE ENCONTRA.</t>
   </si>
   <si>
     <t>27445</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27445/247.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27445/247.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, DEPOIS DE OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, SOLICITO AO EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL, ATRAVES DA_x000D_
 SECRETARIA MUNICIPAL DE SAUDE, A POSSIBILIDADE DE ESTUDOS PARA IMPLANTACAO DO_x000D_
 PROGRAMA DE SAUDE DA FAMILIA - PSF- NO BAIRRO DA QUARTA SECCAO DA BARRA.</t>
   </si>
   <si>
     <t>27446</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27446/248.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27446/248.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, DEPOIS DE OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, SOLICITA AO EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL, A_x000D_
 POSSIBILIDADE DE IMPLANTAR O PROCESSO DE TRANSBORBO NO BAIRRO DA VILA DA_x000D_
 QUINTA, SITO NA AREA QUE SE LOCALIZA NA RUA JOAO MOREIRA, DE ESQUINA COM A_x000D_
 ESTRADA DA ILHA.</t>
   </si>
   <si>
     <t>27447</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27447/249.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27447/249.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO INDICA AO EXECUTIVO MUNICIPAL QUE PROCEDA A_x000D_
 COLOCACAO DE LIXEIRAS NO BAIRRO JUNCAO, UMA VEZ QUE O LIXO E COLOCADO EM LOCAL_x000D_
 IMPROPRIO, SENDO MUITAS DAS VEZES, ESPALHADO POR ANIMAIS E VANDALOS, CAUSANDO_x000D_
 TRANSTORNOS E DESENTENDIMENTOS ENTRE OS MORADORES.</t>
   </si>
   <si>
     <t>27448</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27448/250.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27448/250.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, DEPOIS DE OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, SOLICITO AO EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL, ATRAVES DA_x000D_
 SECRETARIA MUNICIPAL DE SAUDE, A POSSIBILIDADE DE ESTUDOS PARA IMPLANTACAO DE_x000D_
 CONSULTORIO ODONTOLOGICO, NO POSTO DE SAUDE- NO BAIRRO DA QUARTA SECCAO DA_x000D_
 BARRA.</t>
   </si>
   <si>
     <t>27449</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27449/251.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27449/251.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO INDICA APOS OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, QUE O EXECUTIVO MUNICIPAL SOLICITE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE PARA QUE A MESMA PROVIDENCIE A PAVIMENTACAO DE UM TRECHO LOCALIZADO_x000D_
 NA RUA SENADOR SALGADO FILHO, COMPREENDIDO ENTRE AS RUAS, APELLES PORTO ALEGRE_x000D_
 E ANDRADAS.</t>
   </si>
   <si>
     <t>27450</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27450/252.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27450/252.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO INDICA APOS OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, QUE O EXECUTIVO MUNICIPAL SOLICITE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE PARA QUE A MESMA PROVIDENCIE A LIMPEZA DAS VALETAS DO BAIRRO BOLAXA,_x000D_
 PRINCIPALMENTE NA RUA ANA PERNIGOTTI.</t>
   </si>
   <si>
     <t>27451</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27451/253.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27451/253.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, INDICA APOS OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, QUE SOLICITE A SECRETARIA MUNICIPAL COMPETENTE PARA QUE A MESMA_x000D_
 REALIZE REFORMA E MELHORIA NA ILUMINACAO DA PRACA SETE DE SETEMBRO.</t>
   </si>
   <si>
     <t>27452</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27452/254.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27452/254.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, DEPOIS DE OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, SOLICITO AO EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL, ATRAVES DA_x000D_
 SECRETARIA MUNICIPAL DE SAUDE, A REFORMA E AMPLIACAO DO POSTO MEDICO DO TAIM.</t>
   </si>
   <si>
     <t>27453</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27453/255.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27453/255.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, DEPOIS DE OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, SOLICITO AO EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL, ATRAVES DA_x000D_
 SECRETARIA MUNICIPAL DE SAUDE, A REFORMA E AMPLIACAO DO POSTO MEDICO DO POVO_x000D_
 NOVO.</t>
   </si>
   <si>
     <t>27454</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27454/256.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27454/256.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SMSTT PARA QUE AS EMPRESAS DE TRANSPORTE COLETIVO PROVIDENCIEM A FIXACAO DOS_x000D_
 HORARIOS E DE SEUS ITINERARIOS, NOS PONTOS DE ONIBUS E NOS PONTOS DE_x000D_
 INTEGRACAO, A EXEMPLO DE OUTRAS CIDADES COMO SAO PAULO, RIO DE JANEIRO E PORTO_x000D_
 ALEGRE, ENTRE OUTRAS.</t>
   </si>
   <si>
     <t>27455</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27455/257.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27455/257.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SMSU A TROCA DE LAMPADA NA RUA MAUA EM FRENTE AO N° 660, NO BAIRRO CIDADE NOVA.</t>
   </si>
   <si>
     <t>27456</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27456/258.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27456/258.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SMSU A TROCA DE LAMPADAS NA RUA MAUA ENTRE AS RUAS DOMINGOS DE ALMEIDA E_x000D_
 ERNESTO ALVES, NO BAIRRO MUNICIPAL.</t>
   </si>
   <si>
     <t>27457</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27457/259.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27457/259.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SMSU A TROCA DE LAMPADAS NA RUA ATLANTICA ESQUINA RUA 134, NO BAIRRO BOSQUE.</t>
   </si>
   <si>
     <t>27458</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27458/260.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27458/260.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SMOV A COLOCACAO DE ATERRO PARA CONTER ALAGAMENTOS NA RUA JOAO BATISTA_x000D_
 FERRARETO EM FRENTE AO N° 1934, BAIRRO TREVO. (FUNDOS DO BAR DO BETO).</t>
   </si>
   <si>
     <t>27459</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27459/261.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27459/261.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVES DA SECRETARIA MUNICIPAL_x000D_
 COMPETENTE, QUE ESTUDE A POSSIBILIDADE DE REPASSE DE VERBAS AO PROERD -_x000D_
 PROGRAMA EDUCACIONAL DE RESISTENCIA A VIOLENCIA E AS DROGAS, DESENVOLVIDO PELA_x000D_
 BRIGADA MILITAR.</t>
   </si>
   <si>
     <t>27460</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27460/262.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27460/262.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE INCLUA CREME DENTAL E ESCOVA DE_x000D_
 DENTES NO MATERIAL ESCOLAR DOS ALUNOS DO ENSINO FUNDAMENTAL E EDUCACAO INFANTIL_x000D_
 DA REDE PUBLICA MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>27461</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27461/263.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27461/263.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO INDICA APOS OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, QUE O EXECUTIVO MUNICIPAL SOLICITE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE PARA QUE A MESMA PROVIDENCIE O CONCERTO E LIMPEZA DA "BOCA DE LOBO"_x000D_
 NO ENCONTRO DA AV. BANDEIRANTES COM PARAGUAI.</t>
   </si>
   <si>
     <t>27462</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27462/264.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27462/264.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, PARA QUE DETERMINE A SMSTT, DENTRO DAS_x000D_
 DEVIDAS POSSIBILIDADES, PARA QUE SEJAM COLOCADAS FAIXAS DE SEGURANCA NA RUA_x000D_
 VICE-ALMIRANTE ABREU ENTRE AS RUAS CANABARRO E RUA GENERAL NETO, CENTRO.</t>
   </si>
   <si>
     <t>27463</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27463/265.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27463/265.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, PARA QUE DETERMINE A SMSTT, DENTRO DAS_x000D_
 DEVIDAS POSSIBILIDADES, PARA QUE SEJA REVITALIZADA A PINTURA DA FAIXA DE_x000D_
 SEGURANCA, NA RUA SILVA PAES EM FRENTE AO INSTITUTO EDUCACIONAL JUVENAL MULLER,_x000D_
 CENTRO.</t>
   </si>
   <si>
     <t>27466</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27466/266.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27466/266.pdf</t>
   </si>
   <si>
     <t>QUE PROCEDA ESTUDOS NO SENTIDO DE VIABILIZAR O RETORNO AO CENTRO, DAS_x000D_
 LINHAS DE TRANSPORTE COLETIVO AV. PELOTAS OU AV. BUARQUE DE MACEDO, PELA RUA_x000D_
 RIO BRANCO.</t>
   </si>
   <si>
     <t>27468</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27468/267.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27468/267.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL A DOACAO DE_x000D_
 UMA AREA PUBLICA PARA A CONSTRUCAO DE UM CENTRO DE CONVIVENCIA DE IDOSOS,_x000D_
 PERTENCENTE AOS GRUPOS DE IDOSOS EXISTENTES NO MUNICIPIO.</t>
   </si>
   <si>
     <t>27469</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27469/268.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27469/268.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SMS QUE DISPONIBILIZE UMA ENFERMEIRA PARA O POSTO DE SAUDE DO TAIM EM TEMPO_x000D_
 INTEGRAL. REITERA PROCESSO No 324/2010.</t>
   </si>
   <si>
     <t>27470</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27470/269.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27470/269.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SECRETARIA COMPETENTE QUE REALIZE MANUTENCAO DA ESTRADA PRINCIPAL DO TAIM ATE A_x000D_
 CAPILHA.</t>
   </si>
   <si>
     <t>27471</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27471/270.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27471/270.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SMOV A COLOCACAO DE ATERRO ENTRE AS RUAS CRISTOVAO PEREIRA E GUARDA MARINHA_x000D_
 LIMA BARRETO NO BAIRRO SAO MIGUEL, PARA SOLUCIONAR O PROBLEMA DE ACUMULO DE_x000D_
 AGUA DA CHUVA.</t>
   </si>
   <si>
     <t>27472</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27472/271.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27472/271.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SMSU A TROCA DE LAMPADAS NA PRACINHA DA CAPELA NA LOCALIDADE DO TAIM.</t>
   </si>
   <si>
     <t>27473</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27473/272.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27473/272.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SECRETARIA COMPETENTE A CONSTRUCAO DE BANHEIROS EM TORNO DA IGREJA NOSSA_x000D_
 SENHORA DA CONCEICAO NA LOCALIDADE DO TAIM.</t>
   </si>
   <si>
     <t>27474</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27474/273.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27474/273.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SMSU A LIMPEZA DAS VALETAS NA LOCALIDADE DO TAIM.</t>
   </si>
   <si>
     <t>27475</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27475/274.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27475/274.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SECRETARIA COMPETENTE UM ESTUDO PARA A IMPLANTACAO DE UM PROGRAMA MUNICIPAL DE_x000D_
 DESCARTES DE RESIDUOS ELETRONICOS NO MUNICIPIO.</t>
   </si>
   <si>
     <t>27476</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27476/275.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27476/275.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SMSTT QUE FISCALIZE O HORARIO DAS 07H15MIN DO LIGEIRINHO BARRA VIA TREVO.</t>
   </si>
   <si>
     <t>27477</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27477/276.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27477/276.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SMSU QUE REALIZE REPAROS NA ILUMINACAO PUBLICA NA RUA ANTONIO JOAO, ENTRE AS_x000D_
 RUAS CRISTOVAO PEREIRA E ESTR. DOS MOINHOS, BAIRRO SAO MIGUEL.</t>
   </si>
   <si>
     <t>27480</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27480/277.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27480/277.pdf</t>
   </si>
   <si>
     <t>REITERANDO INDICACAO 247/2010 INDICA AO EXECUTIVO MUNICIPAL, SOLICITA A_x000D_
 REALIZACAO DE ESTUDOS PARA CRIACAO E IMPLANTACAO DE PROGRAMA DE RECOLHIMENTO DE_x000D_
 SOBRAS DE MEDICAMENTOS NAO VENCIDOS, TENDO EM VISTA O APROVEITAMENTO DESTAS_x000D_
 SUBSTANCIAS QUE DEIXAM DE SER UTILIZADAS COM O TERMINO DE TRATAMENTOS MEDICOS._x000D_
 COMO SUGESTAO, ANEXAMOS A SEGUIR MINUTA DE PROJETO DE LEI CRIANDO O PROGRAMA DE_x000D_
 ARRECADACAO DE MEDICAMENTOS NAO VENCIDOS.</t>
   </si>
   <si>
     <t>27485</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27485/278.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27485/278.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVES DA SECRETARIA MUNICIPAL_x000D_
 COMPETENTE, QUE REALIZE ESTUDOS PARA CRIACAO DE UM CENTRO DE REFERENCIA DO_x000D_
 IDOSO ONDE SEJAM OFERECIDOS SERVICOS MEDICOS, AMBULATORIAIS, ATIVIDADES_x000D_
 EDUCACIONAIS, CULTURAIS E DE LAZER SEM QUALQUER CUSTO AO IDOSO CARENTE E_x000D_
 RESIDENTE NO MUNICIPIO.</t>
   </si>
   <si>
     <t>27487</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27487/279.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27487/279.pdf</t>
   </si>
   <si>
     <t>REITERANDO INDICACOES 102/2009 E 100/2010, INDICA AO EXECUTIVO_x000D_
 MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL DA SEGURANCA DOS TRANSPORTES E_x000D_
 DO TRANSITO A IMPLANTACAO DE SEMAFOROS PARA DEFICIENTES VISUAIS NAS RUAS VINTE_x000D_
 E QUATRO DE MAIO E GENERAL NETO, E EM TORNO DA PRACA TAMANDARE, TENDO EM VISTA_x000D_
 O "PLANO DE MOBILIDADE URBANA" QUE ESTA SENDO DESENVOLVIDO POR AQUELA_x000D_
 SECRETARIA E QUE PREVE MELHORES CONDICOES DE ACESSIBILIDADE.</t>
   </si>
   <si>
     <t>27490</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27490/280.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27490/280.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE A REALIZACAO DE PARCERIA COM AS ONGS QUE TRABALHAM A QUESTAO DOS_x000D_
 ANIMAIS DE RUA PARA REALIZACAO DE MUTIRAO DE CASTRACAO DE CAES E GATOS NO_x000D_
 MUNICIPIO.</t>
   </si>
   <si>
     <t>27492</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27492/281.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27492/281.pdf</t>
   </si>
   <si>
     <t>REITERANDO INDICACAO No 229/2010, PROTOCOLADA EM 30/08/2010, INDICA AO_x000D_
 EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL COMPETENTE A COLOCACAO_x000D_
 DE PLACA CONTENDO NOME E INFORMACOES SOBRE O ARTISTA ERICO GOBBI NAS ESCULTURAS_x000D_
 DE SUA AUTORIA ESPALHADAS PELO MUNICIPIO DO RIO GRANDE, TENDO EM VISTA A_x000D_
 IMPORTANCIA DA DIVULGACAO DO TRABALHO DESTE ARTISTA RIO-GRANDINO QUE E_x000D_
 CONHECIDO EM VARIOS PAISES.</t>
   </si>
   <si>
     <t>27496</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27496/282.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27496/282.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, JUNTAMENTE COM AS DEVIDAS SECRETARIAS_x000D_
 MUNICIPAIS COMPETENTES E COM PARCERIA DO CAIXA ECONOMICA FEDERAL, PARA QUE_x000D_
 ESTUDEM A POSSIBILIDADE DE REALIZAR UM FEIRAO DA CASA PROPRIA EM RIO GRANDE.</t>
   </si>
   <si>
     <t>27498</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27498/283.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27498/283.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SMS QUE DISPONHA SOBRE O TEMPO MAXIMO DE ESPERA DE 60 MINUTOS, PARA ATENDIMENTO_x000D_
 EM CONSULTAS MEDICAS NOS POSTOS DE SAUDE.</t>
   </si>
   <si>
     <t>27501</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27501/284.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27501/284.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL DE_x000D_
 SAUDE A IMPLANTACAO DO PONTO ELETRONICO EM TODAS AS UNIDADES MUNICIPAIS DE_x000D_
 SAUDE.</t>
   </si>
   <si>
     <t>27503</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27503/285.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27503/285.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDO A CASA, NA FORMA_x000D_
 REGIMENTAL QUE SEJA SOLICITADO AO EXECUTIVO MUNICIPAL, SECRETARIA MUNICIPAL DA_x000D_
 SEGURANCA, DOS TRANSPORTES E DO TRANSITO, JUNTAMENTE COM A SEST/SENAT QUE SEJA_x000D_
 REALIZADO NO BALNEARIO CASSINO O CURSO ESPECIALIZADO OBRIGATORIO DESTINADO A_x000D_
 PROFISSIONAIS EM TRANSPORTE DE PASSAGEIROS (MOTOTAXISTA) E EM ENTREGA DE_x000D_
 MERCADORIAS (MOTOFRETISTA).</t>
   </si>
   <si>
     <t>27504</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27504/286.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27504/286.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, SOLICITA AO EXECUTIVO MUNICIPAL, APOS_x000D_
 OUVIDA A CASA, NA FORMA REGIMENTAL, A SUBSTITUICAO DE NOME DA PRACA DOS_x000D_
 FLAMINGOS, LOCALIZADA NO BAIRRO PARQUE MARINHA, PASSE A SE CHAMAR PRACA_x000D_
 AQUARIOS.</t>
   </si>
   <si>
     <t>27507</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27507/287.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27507/287.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, APOS OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, REITERAR INDICACAO No 173 PROTOCOLADA SOB No 838, NO DIA 07 DE_x000D_
 JUNHO 2010, QUE SEJA ASFALTADA A RUA QUE FAZ A LIGACAO DO BAIRRO PARQUE_x000D_
 MARINHA COM O PARQUE SAO PEDRO.</t>
   </si>
   <si>
     <t>27510</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27510/288.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27510/288.pdf</t>
   </si>
   <si>
     <t>REITERANDO INDICACAO No 288/2010, INDICA AO EXECUTIVO MUNICIPAL QUE_x000D_
 DETERMINE A SECRETARIA MUNICIPAL COMPETENTE A REALIZACAO DE CAMPANHA PARA_x000D_
 DESTINACAO DE PARTE DO IMPOSTO DE RENDA DAS PESSOAS FISICAS E JURIDICAS AO_x000D_
 FUNDO MUNICIPAL DE ASSISTENCIA SOCIAL, INCLUSIVE DISPONIBILIZANDO INFORMACOES,_x000D_
 ESCLARECIMENTOS E FORMULARIO DE DOACAO ATRAVES DO SITE DA PREFEITURA MUNICIPAL_x000D_
 DO RIO GRANDE, NOS MOLDES DA CAMPANHA REALIZADA PELA PREFEITURA DE CURITIBA -_x000D_
 PR (CRIANCA QUER FUTURO) E PELA PREFEITURA DE PORTO ALEGRE ( FUN CRIANCA),_x000D_
 INFORMACOES ANEXADAS A SEGUIR.</t>
   </si>
   <si>
     <t>27511</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27511/289.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27511/289.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SMSU O REPARO NA ILUMINACAO PUBLICA DA RUA VENEZUELA, ENTRE AS RUAS URUGUAI E_x000D_
 PINTO BANDEIRA, BAIRRO AMERICA.</t>
   </si>
   <si>
     <t>27513</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27513/290.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27513/290.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SMA PARA QUE AS PROXIMAS OBRAS DO MERCADO PUBLICO DE RIO GRANDE LEVE EM_x000D_
 CONSIDERACAO A RESTAURACAO DO MESMO PARA POSTERIOR REVITALIZACAO.</t>
   </si>
   <si>
     <t>27516</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27516/291.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27516/291.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SMSU A TROCA DE LAMPADA QUEIMADA NA RUA SALDANHA MARINHO No 250 ESQUINA RUA_x000D_
 MAUA, BAIRRO CIDADE NOVA.</t>
   </si>
   <si>
     <t>27518</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27518/292.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27518/292.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SMSU O RECOLHIMENTO DE GALHARIAS NA RUA VENEZUELA, ENTRE AS RUAS URUGUAI E_x000D_
 PINTO BANDEIRA, BAIRRO AMERICA.</t>
   </si>
   <si>
     <t>27521</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27521/293.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27521/293.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SECRETARIA COMPETENTE A COLOCACAO DE MAIS BANCOS NO INTERIOR DA PRACA SARAIVA.</t>
   </si>
   <si>
     <t>27522</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27522/294.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27522/294.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SMMA O PLANTIO DE ARVORES NATIVAS NO ENTORNO DA PRACA SARAIVA.</t>
   </si>
   <si>
     <t>27523</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27523/295.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27523/295.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SMOV QUE REALIZE DESENTUPIMENTO DE VALAS NA RUA VENEZUELA, ENTRE AS RUAS_x000D_
 URUGUAI E PINTO BANDEIRA, BAIRRO AMERICA.</t>
   </si>
   <si>
     <t>27524</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27524/296.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27524/296.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE SECRETARIA MUNICIPAL DE_x000D_
 SEGURANCA, DOS TRANSPORTES E DO TRANSITO REALIZE ESTUDOS PARA IMPLANTACAO DE_x000D_
 ROTATIVA NA AVENIDA BUARQUE DE MACEDO ESQUINA COM RUA DOMINGOS DE ALMEIDA.</t>
   </si>
   <si>
     <t>27525</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27525/297.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27525/297.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE A REALIZACAO DE ESTUDOS PARA QUE AS EMPRESAS PROPRIETARIAS DOS_x000D_
 CONTAINERS DE TELEENTULHO COLOQUEM FAIXAS REFLECTORAS, A FIM DE DAR MAIOR_x000D_
 VISIBILIDADE AOS MOTORISTAS E PEDESTRES.</t>
   </si>
   <si>
     <t>27527</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27527/298.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27527/298.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, JUNTAMENTE COM A SECRETARIA COMPETENTE_x000D_
 DO MUNICIPIO, SMOV, PARA QUE SEJA REALIZADA A MANUTENCAO DA "BOCA DE LOBO", DA_x000D_
 RUA MINAS GERAIS ESQUINA BENTO GONCALVES BAIRRO MUNICIPAL.</t>
   </si>
   <si>
     <t>27533</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27533/299.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27533/299.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SMSTT QUE PROVIDENCIE EM CARATER DE URGENCIA A PINTURA DE UMA FAIXA DE_x000D_
 SEGURANCA NA ESQUINA DAS RUAS GEN. VITORINO E GEN. NETO.</t>
   </si>
   <si>
     <t>27537</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27537/300.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27537/300.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SMSTT QUE PROVIDENCIE EM CARATER DE URGENCIA A PINTURA DE UMA FAIXA DE_x000D_
 SEGURANCA NA ESQUINA DAS RUAS VINTE E QUATRO DE MAIO E VICE ALMIRANTE ABREU.</t>
   </si>
   <si>
     <t>27539</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27539/301.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27539/301.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SMSU A REPOSICAO DE LAMPADA NO POSTE DA RUA RIO SOLIMOES EM FRENTE AO No_x000D_
 41, BAIRRO PARQUE MARINHA.</t>
   </si>
   <si>
     <t>27541</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27541/302.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27541/302.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SEC A REALIZACAO DE TERRA PLANAGEM NA RUA CRUZ ALTA EM FRENTE AO No 2292, NO_x000D_
 BAIRRO ABC 9 CASSINO.</t>
   </si>
   <si>
     <t>27543</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27543/303.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27543/303.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO APOS OUVIDA A CASA, NA FORMA REGIMENTAL, QUE_x000D_
 O EXECUTIVO MUNICIPAL SOLICITE A SECRETARIA MUNICIPAL DA SEGURANCA DOS_x000D_
 TRANSPORTES E DO TRANSITO PARA QUE SEJA COLOCADO UM ABRIGO DE TRANSPORTE_x000D_
 COLETIVO NA RUA "F" PRIMEIRA PARADA NO PARQUE SAO PEDRO, SENTIDO BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>27544</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27544/304.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27544/304.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, APOS OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, SEJA FEITO O CALCAMENTO DA RUA LAGOA AZUL, NO BAIRRO CIDADE NOVA.</t>
   </si>
   <si>
     <t>27546</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27546/305.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27546/305.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, APOS OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, REITERAR INDICACAO No 542- PROTOCOLADA SOB No 2139, EM 11 DE_x000D_
 NOVEMBRO DE 2009 , REALIZAR ESTUDO NO SENTIDO, DE CRIACAO DE UMA POUSADA PARA_x000D_
 MORADORES DE RUA, ONDE OS MESMO POSSAM, TOMAR BANHO, JANTAR E DORMIR, COM A_x000D_
 CRIACAO TAMBEM DE OFICINAS E HORTAS, PARA AQUELES QUE QUEIRAM PERMANECER NO_x000D_
 MESMO DURANTE O DIA.</t>
   </si>
   <si>
     <t>27548</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27548/306.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27548/306.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SMSU QUE RECOLHA ENTULHOS NOS ESPACOS URBANOS COMPREENDIDOS ENTRE A VILA_x000D_
 RECREIO E A RUA SATURNINO DE BRITO.</t>
   </si>
   <si>
     <t>27550</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27550/307.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27550/307.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SECRETARIA COMPETENTE EM CARATER DE URGENCIA A COLOCACAO DE BANCOS NO POSTO DE_x000D_
 VENDAS DE PASSAGENS E EMBARQUE NO BAR DO BETO, LOCALIZADO NA AV. ITALIA.</t>
   </si>
   <si>
     <t>27552</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27552/308.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27552/308.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SMSU QUE TROQUE OS CONTAINERES DE LIXO INSTALADOS NO PERIMETRO URBANO_x000D_
 COMPREENDIDO ENTRE AS RUAS SEN. SALGADO FILHO ATE A RUA RIACHUELO.</t>
   </si>
   <si>
     <t>27554</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27554/309.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27554/309.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SMSU QUE TROQUE OS CONTAINERES DE LIXO INSTALADOS NO BAIRRO LAR GAUCHO.</t>
   </si>
   <si>
     <t>27557</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27557/310.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27557/310.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SMSU QUE TROQUE OS CONTAINERES DE LIXO INSTALADOS NO BAIRRO CIDADE NOVA.</t>
   </si>
   <si>
     <t>27559</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27559/311.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27559/311.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SMOV A COLOCACAO DE ATERRO NA RUA D (FUNDOS DA POLICIA RODOVIARIA ESTADUALPRE), BAIRRO TREVO.</t>
   </si>
   <si>
     <t>27562</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27562/312.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27562/312.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, SOLICITA AO EXECUTIVO MUNICIPAL, APOS_x000D_
 OUVIDA A CASA, NA FORMA REGIMENTAL, SEJA FEITO O CALCAMENTO DA RUA ANTONIO_x000D_
 RIBEIRO CARDOSO, BAIRRO HIDRAULICA.</t>
   </si>
   <si>
     <t>27564</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27564/313.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27564/313.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, SOLICITA, APOS OUVIDO A CASA, NA FORMA_x000D_
 REGIMENTAL QUE SEJA SOLICITADO AO EXECUTIVO MUNICIPAL, JUNTAMENTE COM A_x000D_
 SECRETARIA MUNICIPAL DE SERVICOS URBANOS REPAROS NA RUA CACAPAVA (BALNEARIO_x000D_
 CASSINO) ENTRE AS RUAS BAHIA E MARECHAL FLORIANO.</t>
   </si>
   <si>
     <t>27567</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27567/314.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27567/314.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, SOLICITA, APOS OUVIDO A CASA, NA FORMA_x000D_
 REGIMENTAL QUE SEJA SOLICITADO AO EXECUTIVO MUNICIPAL, JUNTAMENTE COM A_x000D_
 SECRETARIA MUNICIPAL DE SERVICOS URBANOS OU QUALQUER OUTRA SECRETARIA_x000D_
 COMPETENTE REPAROS NO CORREDOR NILO CORREA DA FONSECA, POPULARMENTE CONHECIDO_x000D_
 COMO 'CORREDOR DO SENANDES'.</t>
   </si>
   <si>
     <t>27568</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27568/315.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27568/315.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE SECRETARIA MUNICIPAL DE_x000D_
 CIDADANIA E ACAO SOCIAL A REALIZACAO DE CADASTRO DE MORADORES DE RUA, ATENDENDO_x000D_
 A ESTA COMUNIDADE.</t>
   </si>
   <si>
     <t>27570</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27570/316.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27570/316.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, SOLICITA, APOS AOUVIDO A CASA, NA FORMA_x000D_
 REGIMENTAL QUE SEJA SOLICITADO AO EXECUTIVO MUNICIPAL, QUE SEJA ESTUDADO A_x000D_
 POSSIBILIDADE DE INSTALACAO DE UM GABINETE INTEGRADO COM SERVICOS DA PREFEITURA_x000D_
 NO BALNEARIO CASSINO.</t>
   </si>
   <si>
     <t>27575</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27575/317.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27575/317.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDO A CASA, NA FORMA_x000D_
 REGIMENTAL INDICAR AO EXECUTIVO MUNICIPAL QUE NAS LIXEIRAS DE TODO O MUNICIPIO_x000D_
 CONTENHA UM NUMERO DE TELEFONE (0800) PARA RECLAMACOES.</t>
   </si>
   <si>
     <t>27576</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27576/318.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27576/318.pdf</t>
   </si>
   <si>
     <t>QUE PROCEDA ESTUDOS NO SENTIDO DE VIABILIZAR O FECHAMENTO, COM TAMPAS_x000D_
 DE CONCRETO, DO CANALETE DA RUA RIO DE JANEIRO NO BAIRRO BALNEARIO CASSINO.</t>
   </si>
   <si>
     <t>27577</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27577/319.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27577/319.pdf</t>
   </si>
   <si>
     <t>QUE PROCEDA ESTUDOS E SOLICITE A DEVIDA AUTORIZACAO AO DEPARTAMENTO_x000D_
 AUTONOMO DE ESTRADAS DE RODAGEM - DAER, PARA CONSTRUCAO DE CICLOVIA AO LONGO DA_x000D_
 RS 734 NO TRECHO COMPREENDIDO ENTRE AS RUAS JOVEM AIRTON PORTO ALEGRE E A PONTE_x000D_
 DO BOLAXA.</t>
   </si>
   <si>
     <t>27578</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27578/320.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27578/320.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SMSU A COLOCACAO DE UMA LAMPADA NO POSTE NA RUA BERNARDO TAVEIRA EM FRENTE AO_x000D_
 No425, BAIRRO SAO MIGUEL.</t>
   </si>
   <si>
     <t>27579</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27579/321.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27579/321.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, DEPOIS DE OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, SOLICITO AO EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL, ATRAVES DA_x000D_
 SECRETARIA COMPETENTE, QUE SEJA COLOCADO MAIS SINALIZACAO NA CURVA DA ESTRADA_x000D_
 ROBERTO SOCOOWISK, COM A RUA JUAN LLOPART, NA VILA SANTA ROSA.</t>
   </si>
   <si>
     <t>27580</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27580/322.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27580/322.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, DEPOIS DE OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, SOLICITO AO EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL, ATRAVES DA_x000D_
 SECRETARIA COMPETENTE, QUE SEJA COLOCADA SINALIZACAO NO TREVO DE ACESSO ENTRE_x000D_
 AS RUAS JUAN LLOPART E BELO BRUM, NA VILA SANTA ROSA.</t>
   </si>
   <si>
     <t>27581</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27581/323.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27581/323.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE A INSTALACAO DE CAMERAS DE MONITORAMENTO NO INTERIOR DAS PRINCIPAIS_x000D_
 PRACAS DO MUNICIPIO, TENDO EM VISTA O AUMENTO DOS ASSALTOS, ROUBOS E ATOS DE_x000D_
 VANDALISMO OCORRIDOS NO INTERIOR DA PRACA TAMANDARE.</t>
   </si>
   <si>
     <t>27583</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27583/324.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27583/324.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SMSTT A REALIZACAO DA PINTURA DE LINHAS DE DIVISAO DE FLUXOS OPOSTOS, COLOCACAO_x000D_
 DE TACHOES E PLACAS DE REGULAMENTACAO NAS VIAS 1E 9, DEVIDO AOS CONSTANTES_x000D_
 ACIDENTES OCORRIDO NAS DEVIDAS VIAS, INCLUSIVE NO DIA DE HOJE DOIS CAMINHOES SE_x000D_
 COLIDIRAM, TENDO OS CONDUTORES FERIMENTOS GRAVES.</t>
   </si>
   <si>
     <t>27584</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27584/325.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27584/325.pdf</t>
   </si>
   <si>
     <t>QUE A PAVIMENTACAO QUE ESTA SENDO FEITA NA AVENIDA ATLANTICA NO BAIRRO_x000D_
 BALNEARIO CASSINO, SEJA ESTENDIDA ATE A QUERENCIA CONTEMPLANDO TAMBEM A VENIDA_x000D_
 BRASIL ATE A VENIDA BEIRA MAR.</t>
   </si>
   <si>
     <t>27585</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27585/326.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27585/326.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, DEPOIS DE OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, SOLICITA AO EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL, ATRAVES DA_x000D_
 SECRETARIA COMPETENTE, QUE SEJA AMPLIADO O HORARIO DE FUNCIONAMENTO DO POSTO_x000D_
 MEDICO DA VILA DA QUINTA ATE AS 21:30,DURANTE TODO O ANO, E NAO APENAS NO_x000D_
 PERIODO DE 2 MESES, E QUE FUNCIONE TAMBEM AOS SABADOS E DOMINGOS.</t>
   </si>
   <si>
     <t>27586</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27586/327.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27586/327.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, DEPOIS DE OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, SOLICITA AO EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL, ATRAVES DA_x000D_
 SECRETARIA COMPETENTE, QUE SEJA COLOCADA UMA VIATURA DA SAMU, NO POSTO MEDICO_x000D_
 DA VILA DA QUINTA, EM PERIODO INTEGRAL DE 24 HORAS, A FIM DE ATENDER A VILA DA_x000D_
 QUINTA E COMUNIDADES EM TORNO, COMO TAMBEM O INTERIOR DO MUNICIPIO.</t>
   </si>
   <si>
     <t>27587</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27587/328.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27587/328.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SMSU QUE REALIZE A COLOCACAO DE LAMPADA NO POSTE DA RUA 1, EM FRENTE AO No113,_x000D_
 NO BAIRRO JARDIM HUMAITA.</t>
   </si>
   <si>
     <t>27588</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27588/329.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27588/329.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SMSU QUE REALIZE REPARO NA ILUMINACAO PUBLICA DA RUA A, NO BAIRRO SENANDES_x000D_
 COMUNIDADE BOA VISTA II.</t>
   </si>
   <si>
     <t>27589</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27589/330.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27589/330.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA SMSU QUE_x000D_
 FACA COLOCACAO E REPARO NA ILUMINACAO NO ENTRONCAMENTO DAS RUAS PROF.a SUELI E_x000D_
 ROBERTO SOCOOWSKI, NO BAIRRO SAO JOAO. A URGENCIA SE DA PARA EVITAR ACIDENTES_x000D_
 DE TRANSITO QUE OCORRERAO ALI POR CONTA DA_x000D_
 ESCURIDAO COMO ACONTECEU ONTEM A NOITE ENVOLVENDO CARRO E MOTOCICLETA.</t>
   </si>
   <si>
     <t>27590</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27590/331.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27590/331.pdf</t>
   </si>
   <si>
     <t>EXMO SR. PRESIDENTE,_x000D_
 INDICO AO EXECUTIVO MUNICIPAL, JUNTAMENTE COM A SECRETARIA COMPETENTE DO_x000D_
 MUNICIPIO, SMOV, DENTRO DAS DEVIDAS POSSIBILIDADES, PARA QUE SEJA EFETUADO O_x000D_
 SERVICO DE LIMPEZA NAS VALETAS DA RUA 05, SENTIDO RUA MARCIANO ESPINDOLA, ASSIM_x000D_
 COMO NA RUA 01, NO BAIRRO GETULIO VARGAS.</t>
   </si>
   <si>
     <t>27591</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27591/332.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27591/332.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL, ATRAVES DA SMCAS E SMS REALIZE ESTUDOS E_x000D_
 PROJETO PARA A CONSTRUCAO DO CENTRO MUNICIPAL DE CONVIVENCIA DO IDOSO.</t>
   </si>
   <si>
     <t>27592</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27592/333.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27592/333.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL DE_x000D_
 SAUDE A REALIZACAO DE ESTUDOS PARA IMPLANTACAO DE FARMACIAS NOS POSTOS DE SAUDE_x000D_
 DO MUNICIPIO, LOCALIZADOS EM LUGARES MAIS AFASTADOS DO CENTRO DA CIDADE,_x000D_
 OBJETIVANDO FACILITAR O ACESSO DA COMUNIDADE AOS MEDICAMENTOS QUE ATUALMENTE_x000D_
 SAO DISTRIBUIDOS APENAS NA FARMACIA DA REFERIDA SECRETARIA.</t>
   </si>
   <si>
     <t>27594</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27594/334.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27594/334.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL DE_x000D_
 SAUDE A ABERTURA E FUNCIONAMENTO DIARIO DA FARMACIA DO SUS ATE AS 22HS,_x000D_
 INCLUSIVE DURANTE SABADOS, DOMINGOS E FERIADOS.</t>
   </si>
   <si>
     <t>27595</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27595/335.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27595/335.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, DEPOIS DE OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, SOLICITO AO EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL, ATRAVES DA_x000D_
 SECRETARIA MUNICIPAL DA SEGURANCA, DOS TRANSPORTES E DO TRANSITO (SMSTT), QUE_x000D_
 SEJA REITERADO O PEDIDO DE INSTALACAO DE UMA ROTULA NO CRUZAMENTO DA AVENIDA_x000D_
 SILVA PAES, COM A RUA ALMIRANTE BARROSO.</t>
   </si>
   <si>
     <t>27597</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27597/336.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27597/336.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL DE ACORDO_x000D_
 COM O ESTATUTO DO IDOSO, LEI FEDERAL No 10.741,1o DE OUTUBRO DE 2003, CAP. X,_x000D_
 ART. No 39, PARAGRAFO 3o ONDE ESPECIFICA:_x000D_
 NO CASO DAS PESSOAS COMPREENDIDAS NA FAIXA ETARIA ENTRE 60 (SESSENTA) E 65_x000D_
 (SESSENTA E CINCO) ANOS, FICARA A CRITERIO DA LEGISLACAO LOCAL_x000D_
 DISPOR SOBRE AS CONDICOES PARA EXERCICIO DA GRATUIDADE NOS MEIOS DE TRANSPORTE_x000D_
 PREVISTOS NO CAPUT DESTE ARTIGO._x000D_
 INDICA QUE SEJA APLICADA NO MUNICIPIO DO RIO GRANDE A ISENCAO DE TARIFA PARA OS_x000D_
 IDOSOS CONFORME A LEI CITADA ACIMA.</t>
   </si>
   <si>
     <t>27598</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27598/337.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27598/337.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SMMA A MANUTENCAO DA ARBORIZACAO URBANA NA ESPECIFICIDADE DE PODA DE ARVORES_x000D_
 NAS VIAS PUBLICAS DO MUNICIPIO.</t>
   </si>
   <si>
     <t>27599</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27599/338.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27599/338.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, JUNTAMENTE COM A SECRETARIA MUNICIPAL DE_x000D_
 OBRAS E VIACAO, SMOV, PARA QUE SEJA REALIZADO O REPARO NA ESTRADA INTERNA QUE_x000D_
 LIGA O BAIRRO PARQUE SAO PEDRO E PARQUE MARINHA.</t>
   </si>
   <si>
     <t>27601</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27601/339.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27601/339.pdf</t>
   </si>
   <si>
     <t>SEJA OFICIADO O EXCELENTISSIMO SR. PREFEITO MUNICIPAL PARA QUE INDIQUE_x000D_
 AO SETOR COMPETENTE A COLOCACAO DE UMA LIXEIRA NA RUA HONORATO DE CARVALHO No_x000D_
 1686 ESQUINA DA RUA PEDRO DE SA NA VILA EULINA.</t>
   </si>
   <si>
     <t>27610</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27610/340.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27610/340.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVES DA SECRETARIA MUNICIPAL DE_x000D_
 EDUCACAO E CULTURA, QUE REALIZE PARCERIA COM A ESTACAO ECOLOGICA DO TAIM E_x000D_
 INSTITUTO CHICO MENDES DE CONSERVACAO DA BIODIVERSIDADE (ICMBIO), PARA_x000D_
 APRESENTACAO ITINERANTE DA MOSTRA FOTOGRAFICA COMEMORATIVA AOS 25 ANOS DA_x000D_
 RESERVA ECOLOGICA DO TAIM, DE AUTORIA DO FOTOGRAFO FELIPE DUMONT, NA REDE_x000D_
 MUNICIPAL DE ENSINO E NO MUSEU DA CIDADE DO RIO GRANDE.</t>
   </si>
   <si>
     <t>27611</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27611/341.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27611/341.pdf</t>
   </si>
   <si>
     <t>QUE PROCEDA A PAVIMENTACAO DA RUA PRINCIPAL E TRAVESSA 11 NA 4a SECCAO_x000D_
 DA BARRA, REITERANDO A INDICACAO N° 137/2009, PROTOCOLADA E APROVADA SOB O N°_x000D_
 412 DE 17/03/2009.</t>
   </si>
   <si>
     <t>27612</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27612/342.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27612/342.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, JUNTAMENTE COM A SECRETARIA COMPETENTE_x000D_
 DO MUNICIPIO, SMSU, PARA QUE SEJA EFETUADO O REPARO NA ILUMINACAO PUBLICA DA_x000D_
 RUA 10 E RUA 11 DO BAIRRO CIDADE DE AGUEDA.</t>
   </si>
   <si>
     <t>27613</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27613/343.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27613/343.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, JUNTAMENTE COM A SECRETARIA COMPETENTE_x000D_
 DO MUNICIPIO, SMSU, PARA QUE SEJA REALIZADA A LIMPEZA NO CAMPO DA AV. E DO_x000D_
 BAIRRO CIDADE DE AGUEDA.</t>
   </si>
   <si>
     <t>27614</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27614/344.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27614/344.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SECRETARIA COMPETENTE QUE REALIZE A FISCALIZACAO DO CUMPRIMENTO DA LEI QUE REGE_x000D_
 O ESTATUTO DO IDOSO No 10741, DE 1o DE OUTUBRO DE 2003, ART. 3o, INCISO I QUE_x000D_
 COMPREENDE ATENDIMENTO PREFERENCIAL IMEDIATO E INDIVIDUALIZADO JUNTO AOS ORGAOS_x000D_
 PUBLICOS E PRIVADOS PRESTADORES DE SERVICOS A POPULACAO.</t>
   </si>
   <si>
     <t>27615</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27615/345.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27615/345.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SMOV REALIZE A COLOCACAO DE TUBOS DA RUA DA PRAIA ESQUINA CASTRO ALVES NO_x000D_
 BAIRRO QUERENCIA.</t>
   </si>
   <si>
     <t>27616</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27616/346.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27616/346.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SMOV REALIZE A DRENAGEM DA RUA PARAGUAI, ENTRE PINTO BANDEIRA E ARTHUR ROCHA,_x000D_
 POIS QUANDO CHOVE NAO ESCOA A AGUA.</t>
   </si>
   <si>
     <t>27617</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27617/347.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27617/347.pdf</t>
   </si>
   <si>
     <t>INDIQUE AO SETOR COMPETENTE A COLOCACAO DE SINALIZACAO NA ENTRADA DA_x000D_
 RUA CAPITAO ANTONIO BENTO SANTOS (ANTIGA RUA P) NO SENTIDO BAIRRO CENTRO, INDO_x000D_
 PELA RUA ROBERTO SOCOOWSKI, NO BAIRRO CASTELO BRANCO I. EM ANEXO COPIA DO_x000D_
 ABAIXO-ASSINADO DOS MORADORES DO BAIRRO CASTELO BRANCO I.</t>
   </si>
   <si>
     <t>27618</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27618/348.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27618/348.pdf</t>
   </si>
   <si>
     <t>INDIQUE AO SETOR COMPETENTE A COLOCACAO DE DUAS OU MAIS LIXEIRAS NO_x000D_
 BAIRRO CASTELO BRANCO I. EM ANEXO COPIA DO ABAIXO ASSINADO DOS MORADORES DO_x000D_
 BAIRRO CASTELO BRANCO I.</t>
   </si>
   <si>
     <t>27619</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27619/349.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27619/349.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, APOS OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, SEJA PROVIDENCIADO JUNTO A SECRETARIA COMPETENTE, A COLOCACAO DE_x000D_
 ATERRO OU CASCOTE NA RUA ARTHUR ROCHA, ENTRE PADRE VIEIRA E VIDAL DE NEGREIROS,_x000D_
 BEM COMO A LIMPEZA NAS VALETAS .</t>
   </si>
   <si>
     <t>27620</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27620/350.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27620/350.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, APOS OUVIDA A CASA NA FORMA_x000D_
 REGIMENTAL, REITERAR INDICACAO No 251, PROTOCOLADA SOB No 709, EM 06 DE ABRIL_x000D_
 DE 2009, QUE ENCAMINHE JUNTO A SECRETARIA COMPETENTE, A CRIACAO DE UMA UNIDADE_x000D_
 DE LIXO DIFERENCIADO NO PARQUE MARINHA.</t>
   </si>
   <si>
     <t>27621</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27621/351.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27621/351.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL DO_x000D_
 MEIO AMBIENTE A REALIZACAO DE TRABALHO DE EDUCACAO E CONSCIENTIZACAO JUNTO AOS_x000D_
 FEIRANTES SOBRE COLETA E APROVEITAMENTO DO LIXO DAS FEIRAS LIVRES.</t>
   </si>
   <si>
     <t>27622</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27622/352.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27622/352.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, INDICA APOS OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, PARA QUE O EXECUTIVO MUNICIPAL SOLICITE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE PARA QUE SEJA REALIZADA A COLOCACAO DE LIXEIRAS EM TODOS OS ABRIGOS_x000D_
 DE PASSAGEIROS DE TRANSPORTE COLETIVO EM NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>27623</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27623/353.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27623/353.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, PARA QUE DETERMINE A SECRETARIA_x000D_
 MUNICIPAL DA SEGURANCA, TRANSPORTES E TRANSITO, SMSTT, PARA QUE SEJA EFETUADA A_x000D_
 TROCA DO ABRIGO DE ONIBUS, LOCALIZADO NA BR 392 ENTRE O KM 12 E KM 11, SENTIDO_x000D_
 PELOTAS - DISTRITO INDUSTRIAL.</t>
   </si>
   <si>
     <t>27624</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27624/354.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27624/354.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVES DE SECRETARIA DE COMPETENCIA REALIZE_x000D_
 ESTUDOS PARA A COLOCACAO DE COBERTURA NAS MESAS DE JOGOS ( DAMA - XADREZ )_x000D_
 EXISTENTES NA PRACA TAMANDARE.</t>
   </si>
   <si>
     <t>27625</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27625/355.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27625/355.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, DEPOIS DE OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, SOLICITO AO EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL, ATRAVES DA_x000D_
 SECRETARIA MUNICIPAL DA SEGURANCA, DOS TRANSPORTES E DO TRANSITO, QUE SEJA_x000D_
 COLOCADO REDUTOR DE VELOCIDADE OU LOMBADA, NA AVENIDA PRESIDENTE VARGAS, NOS_x000D_
 LIMITES DA RUA DOMINGOS DE ALMEIDA E DO HOSPITAL DE CARDIOLOGIA.</t>
   </si>
   <si>
     <t>27626</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27626/356.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27626/356.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, DEPOIS DE OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, SOLICITO AO EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL, ATRAVES DA_x000D_
 SECRETARIA COMPETENTE, QUE SEJA COLOCADA MAIS SINALIZACAO, NA CURVA EXISTENTE_x000D_
 NA RUA VAL PORTO EM DIRECAO AO BAIRRO SANTA TEREZA.</t>
   </si>
   <si>
     <t>27627</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27627/357.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27627/357.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SMSTT A POSSIBILIDADE DE EMISSAO DE TIQUETES DE 15 MIN GRATUITOS PARA EIXO_x000D_
 RAPIDO E ABOLINDO O TIQUETE DE TRINTA MINUTOS. IMPLANTANDO OS TIQUETES DE HORA_x000D_
 EM HORA ATE COMPLETAR SEIS HORAS DE ESTACIONAMENTO.</t>
   </si>
   <si>
     <t>27628</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27628/258.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27628/258.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SECRETARIA COMPETENTE QUE SEJA COLOCADA UMA PLACA NO SAMBODROMO DA CIDADE DO_x000D_
 RIO GRANDE, CONSTANDO O NOME DO HOMENAGEADO " REI MOMO GONCALO AMARANTE",_x000D_
 CONFORME A LEI No5.961 DE 22 DE JUNHO DE 2004.</t>
   </si>
   <si>
     <t>27629</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27629/359.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27629/359.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SEC A POSSIBILIDADE DE PASSAR A PATROLA NA RUA PANAMBI NA ALTURA DO No678,_x000D_
 BAIRRO CASSINO.</t>
   </si>
   <si>
     <t>27630</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27630/360.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27630/360.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL DE_x000D_
 EDUCACAO E CULTURA A REALIZACAO DE ESTUDOS PARA DISTRIBUICAO DE MAPA DA CIDADE_x000D_
 DO RIO GRANDE COM INFORMACOES SOBRE DISTRITOS, BAIRROS, AREAS E DIMENSOES, COMO_x000D_
 FORMA DE INCENTIVO AO CIVISMO, AUTOESTIMA, BAIRRISMO E CONHECIMENTO DE NOSSO_x000D_
 MUNICIPIO.</t>
   </si>
   <si>
     <t>27631</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27631/361.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27631/361.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, INDICA APOS OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, QUE O EXECUTIVO MUNICIPAL SOLICITE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE PARA QUE SEJA REALIZADO O NIVELAMENTO DAS RUAS JOAO MANOEL PARANHOS_x000D_
 E GIUSEPPE PERNIGOTTI DO BAIRRO BOLAXA.</t>
   </si>
   <si>
     <t>27632</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27632/362.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27632/362.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SMEC QUE SEJAM COLOCADAS GRADES DE PROTECAO NAS PORTAS E JANELAS DA E.M.E.F._x000D_
 HELENA SMALL, ASSIM COMO REPOSICAO DOS VIDROS QUEBRADOS.</t>
   </si>
   <si>
     <t>27633</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27633/363.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27633/363.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SMOV QUE REALIZE REPARO NA REDE DE ESGOTO FLUVIAL NA AV. PELOTAS, NO QUADRANTE_x000D_
 COMPREENDIDO ENTRE AS RUAS GONCALVES DIAS E CASTRO ALVES.</t>
   </si>
   <si>
     <t>27634</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27634/364.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27634/364.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO INDICA APOS OUVIDA A CASA, QUE O EXECUTIVO_x000D_
 MUNICIPAL JUNTAMENTE COM A SECRETARIA MUNICIPAL DE EDUCACAO E CULTURA (SMEC)_x000D_
 ATRAVES DO PROJETO ''QUERO-QUERO'' DISPONIBILIZE CONTAINERS PARA RECOLHIMENTO_x000D_
 DE LIXO RECICLAVEIS SEGUINDO PADROES DO PROJETO 'QUERO-QUERO' NA ESCOLA_x000D_
 ESTADUAL DE 1o GRAU LILIA NEVES.</t>
   </si>
   <si>
     <t>27635</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27635/365.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27635/365.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDO A CASA, NA FORMA_x000D_
 REGIMENTAL QUE SEJA SOLICITADO AO EXECUTIVO MUNICIPAL A MANUTENCAO PERIODICA DO_x000D_
 SITE DA PREFEITURA MUNICIPAL, EM ESPECIAL NA SECAO 'SECRETARIAS' ONDE ALGUNS_x000D_
 NUMEROS DE TELEFONES ESTAO ERRONEAMENTE DIVULGADOS.</t>
   </si>
   <si>
     <t>27636</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27636/366.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27636/366.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, SOLICITA, APOS OUVIDO A CASA, NA FORMA_x000D_
 REGIMENTAL QUE SEJA SOLICITADO AO EXECUTIVO MUNICIPAL, JUNTAMENTE COM A_x000D_
 SECRETARIA MUNICIPAL DE EDUCACAO E CULTURA A RELACAO DOS INTEGRANTES DO_x000D_
 CONSELHO MUNICIPAL DE EDUCACAO.</t>
   </si>
   <si>
     <t>27638</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27638/367.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27638/367.pdf</t>
   </si>
   <si>
     <t>QUE PROCEDA A MANUTENCAO DA ILUMINACAO PUBLICA NA 4a SECCAO DA BARRA,_x000D_
 TENDO EM VISTA O GRANDE NUMERO DE LAMPADAS QUEIMADAS EM DIVERSAS RUAS DAQUELA_x000D_
 LOCALIDADE.</t>
   </si>
   <si>
     <t>27639</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27639/368.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27639/368.pdf</t>
   </si>
   <si>
     <t>QUE PROCEDA O NIVELAMENTO EM DIVERSAS RUAS DA 4a SECCAO DA BARRA E A_x000D_
 RECUPERACAO DE TUBOS QUEBRADOS NELAS EXISTENTES.</t>
   </si>
   <si>
     <t>27640</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27640/369.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27640/369.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDO A CASA, NA FORMA_x000D_
 REGIMENTAL SOLICITAR AO EXCELENTISSIMO SENHOR PREFEITO QUE SEJA INCLUIDO DO PPA_x000D_
 (PLANO PLURIANUAL) A PAVIMENTACAO DA RUA IZIDORO FRANCO, NO BAIRRO CASTELO_x000D_
 BRANCO, CONFORME ABAIXO ASSINADO, EM ANEXO.</t>
   </si>
   <si>
     <t>27641</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27641/370.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27641/370.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, DEPOIS DE OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, SOLICITA AO EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL, ATRAVES DA_x000D_
 SECRETARIA COMPETENTE, A VIABILIDADE DE COLOCACAO DE BANCOS E A CONSTRUCAO DE_x000D_
 UMA PISTA DE PASSEIO SOBRE O CANALETE, QUE ESTA EM OBRA DE FECHAMENTO PELA_x000D_
 CORSAN, NO BAIRRO PARQUE MARINHA.</t>
   </si>
   <si>
     <t>27642</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27642/371.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27642/371.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SECRETARIA COMPETENTE A CRIACAO DE UMA FEIRA DE PROFISSOES, A FIM DE QUE_x000D_
 AUXILIE OS ESTUDANTES DO ENSINO MEDIO DA REDE PUBLICA E PRIVADA SOBRE O_x000D_
 CONHECIMENTO DAS MAIS DIVERSAS PROFISSOES DE NIVEL TECNICO E DE GRADUACAO_x000D_
 EXISTENTES NO MUNICIPIO.</t>
   </si>
   <si>
     <t>27643</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27643/372.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27643/372.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, DEPOIS DE OUVIDA A CASA, NA FORMA REGIMENTAL,_x000D_
 SOLICITO AO EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL, ATRAVES DA SECRETARIA_x000D_
 COMPETENTE, QUE SEJA FEITO MELHORIAS (EM TODA SUA EXTENSAO), NA RUA PROFESSORA_x000D_
 VANDA ROCHA MARTINS, NA VILA SANTA ROSA.</t>
   </si>
   <si>
     <t>27644</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27644/373.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27644/373.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, APOS OUVIDA A CASA NA FORMA_x000D_
 REGIMENTAL, SEJA PROVIDENCIADO JUNTO A SECRETARIA COMPETENTE, A POSSIBILIDADE_x000D_
 DE QUE O CALCAMENTO DA RUA RAUL PILLA SE ESTENDA ATE O FINAL DA RUA.</t>
   </si>
   <si>
     <t>27645</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27645/374.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27645/374.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE A DISPONIBILIZACAO DE ESPACO PARA A UNIAO RIO-GRANDINA DE_x000D_
 ASSOCIACOES DE BAIRROS.</t>
   </si>
   <si>
     <t>27646</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27646/375.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27646/375.pdf</t>
   </si>
   <si>
     <t>REITERO INDICACAO DE N°38, PROCESSO SOB O N°132 NOS SEGUINTES TERMOS:_x000D_
 O VEREADOR ABAIXO ASSINADO INDICA APOS OUVIDA A CASA, NA FORMA REGIMENTAL, QUE_x000D_
 O EXECUTIVO MUNICIPAL SOLICITE A SECRETARIA MUNICIPAL COMPETENTE PARA QUE A_x000D_
 MESMA PROVIDENCIE A PAVIMENTACAO DE UM TRECHO LOCALIZADO NA RUA SENADOR SALGADO_x000D_
 FILHO, COMPREENDIDO ENTRE AS RUAS, APELLES PORTO ALEGRE E ANDRADAS.</t>
   </si>
   <si>
     <t>27647</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27647/376.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27647/376.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, DEPOIS DE OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, SOLICITO AO EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL, ATRAVES DA_x000D_
 SECRETARIA COMPETENTE, A POSSIBILIDADE DE CONSTRUCAO DE BANHEIROS PUBLICOS, NA_x000D_
 PRACA RECREATIVA DA NOVA QUINTA, NA VILA DA QUINTA</t>
   </si>
   <si>
     <t>27648</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27648/377.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27648/377.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVES DA SECRETARIA MUNICIPAL DE_x000D_
 SAUDE, A REALIZACAO DE ESTUDOS PARA CRIACAO DE BANCO DE DOADORES DE MEDULA_x000D_
 OSSEA.</t>
   </si>
   <si>
     <t>27649</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27649/378.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27649/378.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE SECRETARIA MUNICIPAL DE_x000D_
 SEGURANCA, DOS TRANSPORTES E DO TRANSITO REALIZE ESTUDOS PARA IMPLANTACAO DE_x000D_
 SEMAFORO NO CRUZAMENTO DA RUA SENADOR CORREA, AVENIDA BUARQUE DE MACEDO E_x000D_
 AVENIDA MAJOR CARLOS PINTO, TENDO EM VISTA O GRANDE FLUXO DE VEICULOS.</t>
   </si>
   <si>
     <t>27650</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27650/379.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27650/379.pdf</t>
   </si>
   <si>
     <t>REITERANDO INDICACAO No 338/2009, PROTOCOLADA EM 20/05/2009, INDICA AO_x000D_
 EXECUTIVO MUNICIPAL QUE DETERMINE SECRETARIA MUNICIPAL DE SEGURANCA, DOS_x000D_
 TRANSPORTES E DO TRANSITO REALIZE ESTUDOS PARA IMPLANTACAO DE SEMAFORO NO_x000D_
 CRUZAMENTO DA AVENIDA ARGENTINA E AVENIDA URUGUAY.</t>
   </si>
   <si>
     <t>27651</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27651/380.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27651/380.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, SOLICITA AO EXECUTIVO MUNICIPAL, APOS_x000D_
 OUVIDA A CASA, NA FORMA REGIMENTAL, A VIABILIDADE DA LIGACAO DA RUA ARMANDO_x000D_
 COUTO DIAS NO BAIRRO CASTELO BRANCO ATE A RUA ROBERTO SOCOOWSKI.</t>
   </si>
   <si>
     <t>27652</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27652/382.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27652/382.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO PRESIDENTE DA CAMARA MUNICIPAL,_x000D_
 QUE NAO SEJA SUSPENSA A TRANSMISSAO DA SESSAO PUBLICA, MESMO QUANDO ELA FOR_x000D_
 INTERROMPIDA, EM VIRTUDE DE DAR ISONOMIA AOS TELESPECTADORES DA TV CAMARA E_x000D_
 OUVINTES DA RADIO CASSINO AM, COM OS PRESENTES NO PLENARIO PARA QUE TOMEM_x000D_
 CIENCIA DOS ACONTECIMENTOS REAIS.</t>
   </si>
   <si>
     <t>27653</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27653/383.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27653/383.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SMSU QUE SEJAM TROCADAS AS LAMPADAS DOS POSTES NA RUA AUGUSTO DUPRAT, NO_x000D_
 QUADRANTE COMPREENDIDO ENTRE AS RUAS SALDANHA MARINHO E PARAIBA.</t>
   </si>
   <si>
     <t>27654</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27654/384.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27654/384.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SECRETARIA COMPETENTE QUE O NOME DA PRACA INAUGURADA NA COMUNIDADE DA NOVA_x000D_
 QUINTA NO ULTIMO DIA 07, SEJA FEITO ATRAVES DE CONCURSO ENTRE OS ALUNOS DA_x000D_
 COMUNIDADE LOCAL E ENTRE OS TRES MELHORES COLOCADOS UM SERA VOTADO POR ESSA_x000D_
 CASA EM SESSAO PUBLICA.</t>
   </si>
   <si>
     <t>27655</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27655/385.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27655/385.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, SOLICITA AO EXECUTIVO MUNICIPAL, APOS_x000D_
 OUVIDA A CASA, NA FORMA REGIMENTAL, A RECUPERACAO DA PAVIMENTACAO DA RUA JOAO_x000D_
 PAULO I, NO TRECHO COMPREENDIDO ENTRE A BR 392 E A RUA JUAN LLOPART NO BAIRRO_x000D_
 SANTA ROSA.</t>
   </si>
   <si>
     <t>27656</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27656/386.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27656/386.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, SOLICITA AO EXECUTIVO MUNICIPAL, APOS_x000D_
 OUVIDA A CASA, NA FORMA REGIMENTAL, MELHORIAS NO ESCOAMENTO DAS AGUAS PLUVIAIS_x000D_
 EM TODA A EXTENSAO DA RUA RODRIGO DUARTE, NO BAIRRO SAO MIGUEL.</t>
   </si>
   <si>
     <t>27657</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27657/387.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27657/387.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, SOLICITA AO EXECUTIVO MUNICIPAL, APOS_x000D_
 OUVIDA A CASA, NA FORMA REGIMENTAL, VERIFICAR A POSSIBILIDADE DE AUMENTAR O_x000D_
 NUMERO DE RAMPAS PARA CADEIRANTES NAS RUAS DO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>27658</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27658/388.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27658/388.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SMS QUE REALIZE UMA CAMPANHA DE PREVENCAO SOBRE O GLAUCOMA, SENDO EMPIRICAMENTE_x000D_
 ADVERTIDO QUE A CIDADE DO RIO GRANDE TEM ENTRE 8 DE 10 PESSOAS COM ESSE_x000D_
 DISTURBIO DA PERDA DE VISAO.</t>
   </si>
   <si>
     <t>27659</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27659/389.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27659/389.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL PARA QUE SE_x000D_
 REALIZE UM ESTUDO PARA SE CONSTRUIR NO CANTEIRO CENTRAL DA AV. BUARQUE DE_x000D_
 MACEDO, NO ENTORNO DA ESCOLA MEDIANEIRA, ESTACIONAMENTO OBLIQUOS A FIM DE_x000D_
 FACILITAR O ESTACIONAMENTO DE FUNCIONARIOS E PAIS DA REFERIDA ESCOLA, BEM COMO_x000D_
 O PESSOAL DA TERCEIRA IDADE QUE FREQUENTA OS BAILES DIURNOS PROPORCIONADOS POR_x000D_
 ESTABELECIMENTOS DAQUELA AREA, ALEM DE FACILITAR O FLUXO DE VEICULOS NA SAIDA E_x000D_
 ENTRADA DOS ALUNOS.</t>
   </si>
   <si>
     <t>27660</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27660/390.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27660/390.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO PRESIDENTE DA CASA UMA AUDIENCIA_x000D_
 PUBLICA COM O EXMO SR. GOVERNADOR TARSO GENRO E UM GRUPO DE VEREADORES_x000D_
 VOLUNTARIOS, INCLUINDO MINHA PESSOA, PARA TRATAR EXCLUSIVAMENTE SOBRE A ERS_x000D_
 734, DO PORTICO AO CASSINO.</t>
   </si>
   <si>
     <t>27661</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27661/391.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27661/391.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, SOLICITA AO EXECUTIVO MUNICIPAL, APOS_x000D_
 OUVIDA A CASA NA FORMA REGIMENTAL, SEJA SOLICITADO JUNTO A SECRETARIA_x000D_
 COMPETENTE, A COLOCACAO DE UM REDUTOR DE VELOCIDADE NA RUA ROBERTO SOCOOWSKI,_x000D_
 NA ENTRADA DO BAIRRO CIBRAZEM.</t>
   </si>
   <si>
     <t>27662</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27662/392.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27662/392.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE ESTUDOS PARA REVITALIZACAO DO CANTEIRO DA RUA VAL PORTO,_x000D_
 IMPLANTANDO NAQUELE LOCAL BANCOS, AJARDINAMENTO, CICLOVIA, ETC ...</t>
   </si>
   <si>
     <t>27663</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27663/393.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27663/393.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, SOLICITA AO EXECUTIVO MUNICIPAL, APOS_x000D_
 OUVIDA A CASA NA FORMA REGIMENTAL, A CRIACAO DE UMA PRACA DE RECREACAO E LAZER_x000D_
 DA COMUNIDADE NA AREA LOCALIZADA NA RUA PANDIA CALOGERAS ESQUINA COM A RUA_x000D_
 QUINTINO BOCAIUVA NO BAIRRO SAO MIGUEL.</t>
   </si>
   <si>
     <t>27664</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27664/394.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27664/394.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVES DE SECRETARIA COMPETENTE INSTITUA O "_x000D_
 PROGRAMA MUNICIPAL DE ABASTECIMENTO DO LEITE MATERNO" EM PARCERIA COM O BANCO_x000D_
 DE LEITE DO HOSPITAL UNIVERSITARIO E REALIZE ESTUDOS PARA A AQUISICAO DE UMA_x000D_
 UNIDADE MOVEL DE COLETA DO LEITE MATERNO PARA A REALIZACAO DE COLETA DOMICILIAR_x000D_
 ITINERANTE NOS BAIRROS DO MUNICIPIO E A ESTRUTURACAO DE PONTOS DE COLETA NAS_x000D_
 UNIDADES BASICAS DE SAUDE.</t>
   </si>
   <si>
     <t>27665</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27665/395.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27665/395.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDO A CASA, NA FORMA_x000D_
 REGIMENTAL SOLICITAR AO EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL QUE SEJA_x000D_
 LIBERADO, COMO CESSAO DE USO, A AREA DO HORTO MUNICIPAL DO CASSINO A EMPRESA_x000D_
 ENGEVIX/ECOVIX PARA FINS DE INSTALACAO DE UM ESPACO CULTURAL.</t>
   </si>
   <si>
     <t>27666</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27666/396.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27666/396.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, JUNTAMENTE COM A SECRETARIA COMPETENTE_x000D_
 DO MUNICIPIO, PARA QUE SEJA ESTUDADA A POSSIBILIDADE, ADAPTAR CAMERAS NAS_x000D_
 AMBULANCIAS DA SECRETARIA MUNICIPAL DE SAUDE, SAMU E DEMAIS VEICULOS QUE_x000D_
 REALIZEM A FUNCAO DE SOCORRO-ATENDIMENTO A POPULACAO.</t>
   </si>
   <si>
     <t>27667</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27667/397.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27667/397.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, DEPOIS DE OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, SOLICITA AO EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL, ATRAVES DA_x000D_
 SECRETARIA COMPETENTE, A POSSIBILIDADE DE REFORMAS NO PREDIO DO CENTRO DE_x000D_
 SAUDE 4 (POSTO 4), SITUADO A AVENIDA MAJOR CARLOS PINTO (CANALETE)._x000D_
 _</t>
   </si>
   <si>
     <t>27668</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27668/398.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27668/398.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO PRESIDENTE DA CASA QUE SEJA_x000D_
 EXECUTADO OS HINOS CIVICOS NOS DIAS DE SESSAO PUBLICA, SENDO TAMBEM_x000D_
 DISPONIBILIZADA A LETRA DOS HINOS PELA TV. NA SEGUNDA-FEIRA QUE SEJA EXECUTADO_x000D_
 O HINO NACIONAL, NA TERCA-FEIRA O HINO RIO-GRANDENSE E NA QUARTA-FEIRA O HINO_x000D_
 DA CIDADE DO RIO GRANDE. E QUE NA SEMANA DO DIA DA BANDEIRA, NO DIA 19 DE_x000D_
 NOVEMBRO QUE SEJA EXECUTADO O HINO DA BANDEIRA.</t>
   </si>
   <si>
     <t>27669</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27669/399.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27669/399.pdf</t>
   </si>
   <si>
     <t>QUE PROCEDA ESTUDO NO SENTIDO DE VIABILIZAR A CONSTRUCAO DE ROTULA NA_x000D_
 AVENIDA ARGENTINA ESQUINA RUA PINTO BANDEIRA, TENDO EM VISTA O GRANDE FLUXO DE_x000D_
 VEICULOS NAQUELE ENTRONCAMENTO.</t>
   </si>
   <si>
     <t>27478</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27478/400.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27478/400.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDO A CASA, NA FORMA REGIMENTAL_x000D_
 SOLICITAR AO EXCELENTISSIMO SENHOR PREFEITO QUE SEJA REALIZADA A PAVIMENTACAO_x000D_
 DA ESTRADA QUE LIGA A AVENIDA ATLANTIDA A VIA NOVE.</t>
   </si>
   <si>
     <t>27479</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27479/401.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27479/401.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, SOLICITA AO EXECUTIVO MUNICIPAL, APOS_x000D_
 OUVIDA A CASA NA FORMA REGIMENTAL, SEJA PROVIDENCIADO JUNTO A SECRETARIA_x000D_
 COMPETENTE, MELHORIA NA FORMA DO CONTROLE NO RECOLHIMENTO DE LIXO NO BAIRRO_x000D_
 PARQUE MARINHA.</t>
   </si>
   <si>
     <t>27481</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27481/402.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27481/402.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, SOLICITA AO EXECUTIVO MUNICIPAL, APOS_x000D_
 OUVIDA A CASA NA FORMA REGIMENTAL, SEJA PROVIDENCIADO JUNTO A SECRETARIA_x000D_
 COMPETENTE, A COLOCACAO DE BRACOS DE LUMINARIAS NOS PONTOS FALTANTES, BEM COMO_x000D_
 A REVISAO NA ILUMINACAO JA EXISTENTE NA AV. DOS ARQUIPELAGOS, ENTRE A RUA DO_x000D_
 MIRANTE E DOS FRAGATAS, POR AMBOS OS LADOS NO PARQUE MARINHA.</t>
   </si>
   <si>
     <t>27482</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27482/403.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27482/403.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, DEPOIS DE OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, SOLICITO AO EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL, ATRAVES DA_x000D_
 SECRETARIA COMPETENTE, A POSSIBILIDADE DE IMPLANTAR BRINQUEDOS ADAPTADOS PARA_x000D_
 CRIANCAS ESPECIAIS NAS PRACAS RECREATIVAS DO MUNICIPIO.</t>
   </si>
   <si>
     <t>27484</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27484/404.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27484/404.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDO A CASA, NA FORMA REGIMENTAL_x000D_
 SOLICITAR AO PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE CONSTRUIR, NA RUA_x000D_
 ANTONIO SOUZA NETO, NO POVO NOVO, UMA PRACA, UMA PISTA DE CAMINHADA,_x000D_
 PROPORCIONANDO RECREACAO, QUALIDADE DE VIDA, BEM COMO A CONVIVENCIA SOCIAL E_x000D_
 COMUNITARIA PARA OS MORADORES DAQUELA LOCALIDADE.</t>
   </si>
   <si>
     <t>27486</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27486/405.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27486/405.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, APOS OUVIDA A CASA NA FORMA_x000D_
 REGIMENTAL, SEJA PROVIDENCIADO JUNTO A SMSTT, FAZER OPERACOES DURANTE A_x000D_
 ENTRADA E SAIDA DE ALUNOS NA ESCOLA CIPRIANO PORTO ALEGRE.</t>
   </si>
   <si>
     <t>27488</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27488/406.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27488/406.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, DEPOIS DE OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, SOLICITO AO EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL, ATRAVES DA_x000D_
 SECRETARIA COMPETENTE, QUE SEJA FEITO ESTUDOS PARA IMPLANTACAO DE UMA ACADEMIA_x000D_
 AO AR LIVRE NA LOCALIDADE DA VILA DA QUINTA, NOS MOLDES QUE SERA IMPLANTADO NA_x000D_
 CIDADE.</t>
   </si>
   <si>
     <t>27489</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, DEPOIS DE OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, SOLICITO AO EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL, ATRAVES DA_x000D_
 SECRETARIA MUNICIPAL DE EDUCACAO - SMEC, ESTUDOS PARA A IMPLANTACAO DE UMA_x000D_
 ESCOLA MUNICIPAL DE 2o GRAU E ENSINO TECNICO, NA LOCALIDADE DA VILA DA QUINTA.</t>
   </si>
   <si>
     <t>27491</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27491/408.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27491/408.pdf</t>
   </si>
   <si>
     <t>QUE PROCEDA A PAVIMENTACAO NAS AVENIDAS QUERENCIA E BRASIL NA QUERENCIA.</t>
   </si>
   <si>
     <t>27493</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27493/409.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27493/409.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE A REALIZACAO DE ESTUDOS PARA IMPLANTACAO DE EQUIPE MEDICA PARA_x000D_
 ATENDIMENTO AOS MORADORES DO BAIRRO MANGUEIRA.</t>
   </si>
   <si>
     <t>27494</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27494/410.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27494/410.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE A INSTALACAO DE ARGOLOES PARA PRENDER MOTOCICLETAS NOS LOCAIS_x000D_
 DESTINADOS AO ESTACIONAMENTO DESTES VEICULOS.</t>
   </si>
   <si>
     <t>27495</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27495/411.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27495/411.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL DA_x000D_
 SEGURANCA DOS TRANSPORTES E DO TRANSITO A IMPLANTACAO DE ROTULA OU SEMAFORO NA_x000D_
 ESQUINA DAS RUAS DUQUE DE CAXIAS E VICE ALMIRANTE ABREU, TENDO EM VISTA O_x000D_
 INTENSO FLUXO DE TRANSITO NAQUELE LOCAL E A PROXIMIDADE COM ESTABELECIMENTO DE_x000D_
 ENSINO.</t>
   </si>
   <si>
     <t>27497</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27497/412.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27497/412.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE A REALIZACAO DE ESTUDOS PARA CRIACAO DE UM CENTRO DE REABILITACAO_x000D_
 ORAL.</t>
   </si>
   <si>
     <t>27499</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27499/413.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27499/413.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA MUNICIPAL DA_x000D_
 SEGURANCA, DOS TRANSPORTES E DO TRANSITO QUE DETERMINE A GRATUIDADE DO SERVICO_x000D_
 A PARTIR DAS DEZOITO HORAS E QUARENTA E CINCO MINUTOS, TENDO EM VISTA QUE OS_x000D_
 USUARIOS QUE ESTACIONAM NESTE HORARIO SAO OBRIGADOS A ADQUIRIR NO MINIMO MEIA_x000D_
 HORA DE ESTACIONAMENTO ATE AS DEZENOVE HORAS E QUINZE MINUTOS, PASSANDO DO_x000D_
 HORARIO DE FUNCIONAMENTO DA ZONA AZUL QUE E ATE AS DEZENOVE HORAS. CABE_x000D_
 SALIENTAR QUE O TEMPO EXCEDENTE, APOS AS DEZENOVE HORAS, FICA REGISTRADO PARA_x000D_
 OS PRIMEIROS QUINZE MINUTOS DO DIA SEGUINTE, SENDO QUE NO SABADO ESTE REGISTRO_x000D_
 FICA PARA OS PRIMEIROS QUINZE MINUTOS DE SEGUNDA-FEIRA, OBRIGANDO OS USUARIOS_x000D_
 A PAGAR POR SERVICO QUE NA MAIOR PARTE DOS CASOS NAO UTILIZAM NO PROXIMO Dia.</t>
   </si>
   <si>
     <t>27500</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27500/414.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27500/414.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO INDICA APOS OUVIDA A CASA, NA FORMA REGIMENTAL, SEJA_x000D_
 INDICADO AO SR. PREFEITO MUNICIPAL A INCLUSAO NO CURRICULO DAS ESCOLAS_x000D_
 MUNICIPAIS A DISCIPLINA DE MUSICA</t>
   </si>
   <si>
     <t>27502</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27502/415.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27502/415.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, DEPOIS DE OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, SOLICITO AO EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL, ATRAVES DA_x000D_
 SECRETARIA MUNICIPAL DE EDUCACAO - SMEC, ESTUDOS PARA A IMPLANTACAO DE UMA_x000D_
 ESCOLA MUNICIPAL DE 2o GRAU E ENSINO TECNICO, NO BAIRRO DA QUARTA SECCAO DA_x000D_
 BARRA.</t>
   </si>
   <si>
     <t>27505</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27505/416.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27505/416.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER, APOS OUVIR A CASA, NA FORMA_x000D_
 REGIMENTAL QUE SEJA SOLICITADO AO EXECUTIVO MUNICIPAL, QUE AUMENTE A CAPACIDADE_x000D_
 DA SECRETARIA MUNICIPAL DO MEIO AMBIENTE PARA ATENDER AS DEMANDAS DA POPULACAO_x000D_
 RIOGRANDINA.</t>
   </si>
   <si>
     <t>27506</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27506/417.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27506/417.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER, APOS OUVIR A CASA, NA FORMA_x000D_
 REGIMENTAL QUE SEJA SOLICITADO AO EXECUTIVO MUNICIPAL, JUNTO AO EXECUTIVO_x000D_
 MUNICIPAL, ATRAVES DA SECRETARIA MUNICIPAL DE SEGURANCA TRANSPORTES E TRANSITO_x000D_
 SEJA FEITO ESTUDOS PARA REBAIXAR A IDADE MINIMA PARA A GRATUIDADE NO TRANSPORTE_x000D_
 COLETIVO PARA 60 ANOS.</t>
   </si>
   <si>
     <t>27508</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27508/418.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27508/418.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDO A CASA, NA FORMA_x000D_
 REGIMENTAL SOLICITAR AO EXCELENTISSIMO SENHOR PREFEITO QUE SEJA REALIZADA A_x000D_
 PAVIMENTACAO DA RUA MARIO GOMES CENTRO E A RUA HILTON MACEDO GONCALVES, NO_x000D_
 BAIRRO BERNADETH.</t>
   </si>
   <si>
     <t>27509</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27509/419.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27509/419.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER, APOS OUVIR A CASA, NA FORMA_x000D_
 REGIMENTAL QUE SEJA SOLICITADO AO EXECUTIVO MUNICIPAL ATRAVES DA SECRETARIA_x000D_
 MUNICIPAL DE SEGURANCA TRANSPORTE E TRANSITO QUE SEJAM COLOCADAS PLACAS DE_x000D_
 VELOCIDADE MAXIMA PERMITIDA DE 30KM/H E REDUTORES DE VELOCIDADE NA RUA JULIO DE_x000D_
 CASTILHOS NA ALTURA DOS EQUIPAMENTOS COMUNITARIOS (CORPO DE BOMBEIROS, POLICIA_x000D_
 CIVIL, BRIGADA MILITAR, CRECHE VOVO ZOQUINHA E POSTO DE SAUDE DO CASSINO).</t>
   </si>
   <si>
     <t>27530</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27530/420.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27530/420.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SECRETARIA COMPETENTE QUE ESTUDE A POSSIBILIDADE DE CRIAR UMA ESCOLA MUNICIPAL_x000D_
 DE FORMACAO DE CONDUTORES DE VEICULOS AUTOMOTORES DO MUNICIPIO DE RIO GRANDE,_x000D_
 CONFORME DETERMINACOES DO ART. 74, PARAGRAFO 2o DO CODIGO DE TRANSITO_x000D_
 BRASILEIRO (CTB).</t>
   </si>
   <si>
     <t>27512</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27512/421.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27512/421.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, SOLICITA AO EXECUTIVO MUNICIPAL, APOS_x000D_
 OUVIDA A CASA NA FORMA REGIMENTAL, SEJA PROVIDENCIADO JUNTO A SMSTT, A_x000D_
 COLOCACAO DE PLACAS INDICATIVAS E SINALIZACAO HORIZONTAL, NOS DOIS QUEBRA-MOLAS_x000D_
 DA AV. DR. JOAO LANDELL NO BAIRRO JARDIM DO SOL.</t>
   </si>
   <si>
     <t>27514</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27514/422.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27514/422.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, SOLICITA AO EXECUTIVO MUNICIPAL, APOS_x000D_
 OUVIDA A CASA NA FORMA REGIMENTAL, SEJA PROVIDENCIADO JUNTO A SMSTT, A_x000D_
 INSTALACAO DE UMA SINALEIRA PARA PEDESTRE NA ESQUINA DAS RUAS DOM BOSCO COM A_x000D_
 RUA MINAS GERAIS.</t>
   </si>
   <si>
     <t>27515</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27515/423.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27515/423.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, SOLICITA AO EXECUTIVO MUNICIPAL, APOS_x000D_
 OUVIDA A CASA NA FORMA REGIMENTAL, SEJA PROVIDEN- CIADO JUNTO A SECRETARIA_x000D_
 COMPETENTE, O NIVELAMENTO DA RUA PROFESSORA VANDA ROCHA MARTINS .</t>
   </si>
   <si>
     <t>27517</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27517/424.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27517/424.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, SOLICITA AO EXECUTIVO MUNICIPAL, APOS_x000D_
 OUVIDA A CASA NA FORMA REGIMENTAL, SEJA PROVIDEN- CIADO JUNTO A SECRETARIA_x000D_
 COMPETENTE, O NIVELAMENTO E VALETEAMENTO DAS RUAS DO BAIRRO BOA VISTA II.</t>
   </si>
   <si>
     <t>27519</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27519/425.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27519/425.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, SOLICITA AO EXECUTIVO MUNICIPAL, APOS_x000D_
 OUVIDA A CASA NA FORMA REGIMENTAL, SEJA PROVIDEN- CIADO JUNTO A SECRETARIA_x000D_
 COMPETENTE, A RECUPERACAO DO CALCAMENTO DA RUA OSVALDO ARANHA, NO BAIRRO_x000D_
 PARQUE COELHO.</t>
   </si>
   <si>
     <t>27520</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27520/426.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27520/426.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, SOLICITA AO EXECUTIVO MUNICIPAL, APOS_x000D_
 OUVIDA A CASA NA FORMA REGIMENTAL, SEJA PROVIDENCIADO JUNTO A SMSTT, A CRIACAO_x000D_
 DE UMA ROTULA NA RUA OLAVO BILAC COM A RUA JOSE BONIFACIO, NOS MESMOS MOLDES DE_x000D_
 CONSTRUCAO DA ROTULA DA AV. DUQUE DE CAXIAS, BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>27526</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27526/427.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27526/427.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO QUE DISPONIBILIZE NO SITE DA PREFEITURA MUNICIPAL_x000D_
 DO RG E NA IMPRENSA LOCAL INFORMACOES SOBRE A COLETA DE LIXO PARA CLINICAS_x000D_
 MEDICAS, VETERINARIAS, CONSULTORIOS ODONTOLOGICOS E SIMILARES</t>
   </si>
   <si>
     <t>27528</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27528/428.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27528/428.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA MUNICIPAL DA_x000D_
 SEGURANCA, DOS TRANSPORTES E DO TRANSITO A COLOCACAO DE CONTENTORES DE_x000D_
 VELOCIDADE E FAIXA DE PEDESTRES NA RUA SENADOR CORREA, EM FRENTE A PRACA DO 6o_x000D_
 G.A.C.</t>
   </si>
   <si>
     <t>27529</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27529/429.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27529/429.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA MUNICIPAL DA_x000D_
 SEGURANCA, DOS TRANSPORTES E DO TRANSITO, QUE REALIZE ESTUDOS PARA MUDANCA NO_x000D_
 TRAJETO DA LINHA DO TRANSPORTE COLETIVO "AVENIDA PELOTAS", DE MANEIRA A_x000D_
 RECOLHER FUNCIONARIOS DA SANTA CASA DE MISERICORDIA E COMERCIO DAS ADJACENCIAS,_x000D_
 TENDO EM VISTA QUE O PONTO DE EMBARQUE MAIS PROXIMO DAQUELE LOCAL E O DA PRACA_x000D_
 TAMANDARE OU DA RUA VASCO VIEIRA DA FONSECA. SUGERIMOS QUE SEJA IMPLANTADO_x000D_
 PONTO DE EMBARQUE E DESEMBARQUE DE PASSAGEIROS NA PRACA SAO JOSE DO NORTE, EM_x000D_
 FRENTE AO INSTITUTO MEDICO LEGAL E QUE A ALTERACAO DO ITINERARIO SEJA FEITA DA_x000D_
 SEGUINTE FORMA: APOS TRANSITAR PELA RUA VASCO VIEIRA DA FONSECA, ENTRA NA RUA_x000D_
 CANABARRO ATE A RUA SAO JOSE DO NORTE (ONDE RECOLHE PASSAGEIROS NO PONTO DA_x000D_
 PRACA), RETORNANDO PELA VISCONDE DE PARANAGUA ATE A RUA VASCO VIEIRA DA_x000D_
 FONSECA, DE ONDE DEVERA SEGUIR O ITINERARIO JA PROGRAMADO</t>
   </si>
   <si>
     <t>27531</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27531/430.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27531/430.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SECRETARIA COMPETENTE QUE REALIZE UM ESTUDO DE VIABILIZACAO EM CONJUNTO COM OS_x000D_
 COLEGIOS MUNICIPAIS E ASSOCIACOES DE MORADORES DOS BAIRROS PARA A CRIACAO DE UM_x000D_
 "MEMORIAL DO BAIRRO" ONDE TODOS OS MORADORES TOMEM CONHECIMENTO E PRESERVEM A_x000D_
 MEMORIA DA LOCALIDADE ONDE RESIDEM.</t>
   </si>
   <si>
     <t>27532</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27532/431.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27532/431.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, PARA QUE SEJA ESTUDADA A POSSIBILIDADE_x000D_
 DO EXECUTIVO REALIZAR POR SUA INICIATIVA O PROJETO DE LEI QUE DISPONHA O_x000D_
 PAGAMENTO DE MEIA PASSAGEM NO TRANSPORTE COLETIVO A PESSOAS COM IDADE ENTRE 60_x000D_
 A 65 ANOS, DA CIDADE DO RIO GRANDE.</t>
   </si>
   <si>
     <t>27534</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27534/432.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27534/432.pdf</t>
   </si>
   <si>
     <t>QUE QUANDO DO ASFALTAMENTO DA RUA PRINCIPAL NA 4a SECCAO DA BARRA,_x000D_
 SEJAM COLOCADOS REDUTORES DE VELOCIDADE NOS SEGUINTES PONTOS: ESCOLA SALDANHA_x000D_
 DA GAMA E ESCOLA MARIA DA GRACA REYES; EM FRENTE AO MERCADO BIDI E EM FRENTE A_x000D_
 IGREJA; EM FRENTE AS PARADAS DE ONIBUS NO ESPORTE CLUBE MIRIM, CLUBE 14 DE_x000D_
 OUTUBRO, CENTRO DE PROTAGONISMO E PARADA DE ONIBUS LOCALIZADA NA RUA PRINCIPAL_x000D_
 ESQUINA RUA 23.</t>
   </si>
   <si>
     <t>27535</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27535/433.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27535/433.pdf</t>
   </si>
   <si>
     <t>QUE PROCEDA A COLOCACAO DE TUBOS NO VALETAO DA RUA 4 NA 4a SECCAO DA_x000D_
 BARRA.</t>
   </si>
   <si>
     <t>27536</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27536/434.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27536/434.pdf</t>
   </si>
   <si>
     <t>QUE PROCEDA ESTUDO NO SENTIDO DE VIABILIZAR A CONSTRUCAO DE ROTATORIA_x000D_
 NA RUA PRINCIPAL ESQUINA RUA 11 NA 4a SECCAO DA BARRA.</t>
   </si>
   <si>
     <t>27538</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27538/435.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27538/435.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, DEPOIS DE OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, SOLICITO AO EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL, ATRAVES DA_x000D_
 SECRETARIA COMPETENTE, ESTUDOS PARA A CONSTRUCAO DE UMA VIA PARA PEDESTRE, AO_x000D_
 LONGO DA AVENIDA PRINCIPAL, NA QUARTA SECCAO DA BARRA.</t>
   </si>
   <si>
     <t>27540</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27540/436.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27540/436.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, INDICA APOS OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, QUE O EXECUTIVO MUNICIPAL SOLICITE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE PARA QUE, NO PERIMETRO DO ESTACIONAMENTO ROTATIVO, SEJA LIBERADA POR_x000D_
 TEMPO INDETERMINADO EMBARQUE E DESEMBARQUE DE PACIENTES EM AMBULANCIAS. NESTE_x000D_
 MESMO SENTIDO, QUE SEJA LIBERADO O ESTACIONAMENTO DESTAS VIATURAS EM FRENTE AS_x000D_
 CLINICAS QUE PRESTAM ESSE SERVICO.</t>
   </si>
   <si>
     <t>27542</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27542/437.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27542/437.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDO A CASA, NA FORMA_x000D_
 REGIMENTAL SOLICITAR AO PREFEITO MUNICIPAL QUE SEJA REGULARIZADA A RUA SETE_x000D_
 VELHA, ENTRE AS RUAS DOIS E QUATRO, NO BAIRRO GETULIO VARGAS.</t>
   </si>
   <si>
     <t>27545</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27545/438.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27545/438.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER, APOS OUVIR A CASA, NA FORMA_x000D_
 REGIMENTAL QUE SEJA REITERADO AO EXECUTIVO MUNICIPAL O PEDIDO DO ENVIO PARA_x000D_
 ESTA CASA LEGISLATIVA A PLANILHA DE CUSTOS DO PROGRAMA DE RADIO E TELEVISAO QUE_x000D_
 DIVULGA AS OBRAS DA PREFEITURA, DE MANEIRA COMPLETA E SEPARADA POR EMPRESA DE_x000D_
 COMUNICACAO.</t>
   </si>
   <si>
     <t>27547</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27547/439.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27547/439.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, SOLICITA AO EXECUTIVO MUNICIPAL, APOS_x000D_
 OUVIDA A CASA NA FORMA REGIMENTAL, SEJA PROVIDENCIADO JUNTO A SECRETARIA_x000D_
 COMPETENTE, A RECUPERACAO DA RAMPA DE ACESSO PARA DEFICIENTES, LOCALIZADA EM_x000D_
 FRENTE A CAMARA DE VEREADORES.</t>
   </si>
   <si>
     <t>27549</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27549/440.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27549/440.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, DEPOIS DE OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, SOLICITA AO EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL, ATRAVES DA_x000D_
 SECRETARIA COMPETENTE, ESTUDOS PARA A IMPLANTACAO DE UMA ACADEMIA DE ESPORTES_x000D_
 AO AR LIVRE, NO BAIRRO PARQUE MARINHA .</t>
   </si>
   <si>
     <t>27551</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27551/441.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27551/441.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, DEPOIS DE OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, SOLICITA AO EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL, ATRAVES DA_x000D_
 SECRETARIA COMPETENTE, QUE SEJA IMPLANTADA UMA ACADEMIA DE ESPORTES AO AR_x000D_
 LIVRE, NO BAIRRO PARQUE SAO PEDRO</t>
   </si>
   <si>
     <t>27553</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27553/442.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27553/442.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, DEPOIS DE OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, SOLICITA AO EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL, ATRAVES DA_x000D_
 SECRETARIA COMPETENTE, QUE SEJA IMPLANTADA UMA ACADEMIA DE ESPORTES AO AR_x000D_
 LIVRE, NO BAIRRO ARNALDO DOS SANTOS QUESSADA.</t>
   </si>
   <si>
     <t>27555</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27555/443.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27555/443.pdf</t>
   </si>
   <si>
     <t>REITERANDO INDICACAO 24/2010, INDICA AO EXECUTIVO MUNICIPAL QUE_x000D_
 DETERMINE A SECRETARIA MUNICIPAL COMPETENTE A REALIZACAO DE ESTUDOS PARA_x000D_
 CRIACAO DO MUSEU DO FUTEBOL E HABILITACAO DO MUNICIPIO AO EDITAL PARA FOMENTO_x000D_
 DOS MUSEUS, A SER LANCADO PELO MINISTERIO DA CULTURA NO MES DE SETEMBRO.</t>
   </si>
   <si>
     <t>27556</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27556/444.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27556/444.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE QUE REALIZE A DRENAGEM PLUVIAL E A PAVIMENTACAO EM ASFALTO DA NA_x000D_
 VILA DA QUINTA, NO TRECHO COMPREENDIDO ENTRE A BR392 E A PONTE DO ARROIO DAS_x000D_
 CABECAS.</t>
   </si>
   <si>
     <t>27558</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27558/445.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27558/445.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE O ASFALTAMENTO DA RUA BOLIVIA, NO TRECHO COMPREENDIDO ENTRE RUA ACRE_x000D_
 E AVENIDA ARGENTINA, TENDO EM VISTA QUE POR AQUELE LOGRADOURO TRANSITAM_x000D_
 VEICULOS PESADOS.</t>
   </si>
   <si>
     <t>27560</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27560/446.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27560/446.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A REALIZACAO DE ESTUDOS PARA CRIACAO_x000D_
 DE UMA COMISSAO ORGANIZADORA PARA AS FESTIVIDADES ALUSIVAS AOS 275 ANOS DA_x000D_
 CIDADE DO RIO GRANDE, A SEREM COMEMORADOS EM 19 DE FEVEREIRO DE 2012.</t>
   </si>
   <si>
     <t>27561</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27561/447.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27561/447.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE O ASFALTAMENTO DA RUA MODESTO REY DORNELLES, TENDO EM VISTA QUE O_x000D_
 TRANSITO NAQUELE LOGRADOURO E INTENSO, INCLUSIVE COM TRANSITO DE VEICULOS_x000D_
 PESADOS.</t>
   </si>
   <si>
     <t>27563</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27563/448.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27563/448.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, SOLICITA AO EXECUTIVO MUNICIPAL, APOS_x000D_
 OUVIDA A CASA NA FORMA REGIMENTAL, REITERAR INDICACAO No 206/2009, PROTOCOLADO_x000D_
 SOB O N° 571/2009 EM 30/03/2009, SEJA PROVIDENCIADO JUNTO A SMSTT, A COLOCACAO_x000D_
 DE PLACAS SINALIZADORAS DE TRANSITO, NAS AVENIDAS PRINCIPAIS DO BAIRRO PARQUE_x000D_
 MARINHA.</t>
   </si>
   <si>
     <t>27565</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27565/449.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27565/449.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, SOLICITA AO EXECUTIVO MUNICIPAL, APOS_x000D_
 OUVIDA A CASA NA FORMA REGIMENTAL, SEJA PROVIDENCIADO JUNTO A SMSTT, A_x000D_
 COLOCACAO DE REDUTOR DE VELOCIDADE NA AV. DOS GRANDES LAGOS, ESQUINA COM A RUA_x000D_
 DAS FRAGATAS, NO BAIRRO PARQUE MARINHA.</t>
   </si>
   <si>
     <t>27566</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27566/450.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27566/450.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, DEPOIS DE OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, SOLICITA AO EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL, QUE DETERMINE_x000D_
 A SECRETARIA COMPETENTE A POSSIBILIDADE DE ESTUDOS PARA A CONSTRUCAO DE UMA VIA_x000D_
 DE PEDESTRES PARA CAMINHADAS EM TORNO DO CAMPO DO MIRIM (ESTADIO LUIZ MELO), NO_x000D_
 BAIRRO DA QUARTA SECCAO DA BARRA.</t>
   </si>
   <si>
     <t>27569</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27569/451.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27569/451.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, JUNTAMENTE COM A SECRETARIA COMPETENTE,_x000D_
 DENTRO DAS DEVIDAS POSSIBILIDADES E DEVIDOS ESTUDOS, PARA QUE SEJAM INSTALADOS_x000D_
 BANHEIROS QUIMICOS MOVEIS, NA AV. BUARQUE DE MACEDO, CENTRO.</t>
   </si>
   <si>
     <t>27571</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2010/27571/452.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2010/27571/452.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE A REALIZACAO DE ESTUDOS PARA IMPLANTACAO DE FAIXA DE ASFALTO PARA_x000D_
 TRANSITO DE VEICULOS ATRAS DAS ESTACOES DE TRANSBORDO DO TRANSPORTE COLETIVO,_x000D_
 LOCALIZADAS NA JUNCAO, PERMITINDO APENAS A CIRCULACAO DE ONIBUS EM FRENTE AS_x000D_
 ESTACOES E DOS DEMAIS VEICULOS ATRAS DAS MESMAS. DESTA FORMA, FACILITANDO O_x000D_
 FLUXO DE TRANSITO NAQUELE LOCAL, A EXEMPLO DO DESENHO ANEXADO A SEGUIR.</t>
   </si>
   <si>
     <t>27572</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27572/453.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27572/453.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO A ESTA CADA LEGISLATIVA, PROJETO DE DESAFETACAO DA_x000D_
 AREA COMPREENDIDA NO QUADRILATERO LIMITADO PELAS RUAS ARROIO GRANDE, JOVEM_x000D_
 AIRTON PORTO ALEGRE, BAHIA E SAO LEOPOLDO, QUE A MAIS DE TRINTA ANOS E OCUPADA_x000D_
 PELO CASSINO FUTEBOL CLUBE.</t>
   </si>
   <si>
     <t>27573</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27573/454.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27573/454.pdf</t>
   </si>
   <si>
     <t>QUE DETERMINE A EMPRESA CONCESSIONARIA DE SERVICOS DE COLETA DE_x000D_
 RESIDUOS SOLIDOS, A COLOCACAO DE CONTAINERS NAS PRINCIPAIS RUAS DO BAIRRO_x000D_
 BALNEARIO CASSINO.</t>
   </si>
   <si>
     <t>27574</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27574/455.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27574/455.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, SOLICITA AO EXECUTIVO MUNICIPAL, APOS_x000D_
 OUVIDA A CASA NA FORMA REGIMENTAL, SEJA PROVIDENCIADO JUNTO A SECRETARIA_x000D_
 COMPETENTE, VERIFICAR A POSSIBILIDADE DE QUE SEJA EFETUADO A DRENAGEM E A_x000D_
 PAVIMENTACAO NO PEQUENO TRECHO DE RUA, LOCALIZADO NA CONTINUACAO DA AV._x000D_
 PORTUGAL, PROXIMO A RUA HENRIQUE PANCADA.</t>
   </si>
   <si>
     <t>27691</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, SOLICITA AO EXECUTIVO MUNICIPAL, APOS_x000D_
 OUVIDA A CASA NA FORMA REGIMENTAL, SEJA PROVIDENCIADO JUNTO A SECRETARIA_x000D_
 COMPETENTE, VERIFICAR A POSSIBILIDADE DE QUE SEJA EFETUADO O CALCAMENTO DA RUA_x000D_
 VEREADOR EUGENIO PEDRO DELINGER, LOCALIZADA NO BAIRRO PARQUE RESIDENCIAL.</t>
   </si>
   <si>
     <t>27692</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27692/457.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27692/457.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, SOLICITA AO EXECUTIVO MUNICIPAL, APOS_x000D_
 OUVIDA A CASA NA FORMA REGIMENTAL, A INSTALACAO DE CAMERAS DE MONITORAMENTO DA_x000D_
 RUA MAJOR CARLOS PINTO ENTRE A AV. PELOTAS E PORTUGAL.</t>
   </si>
   <si>
     <t>27693</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27693/458.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27693/458.pdf</t>
   </si>
   <si>
     <t>SEJA OFICIADO O EXCELENTISSIMO SENHOR PREFEITO QUE INDIQUE AO SETOR_x000D_
 COMPETENTE A CRIACAO DO PROGRAMA DE ALIMENTACAO DIFERENCIADA PARA CRIANCAS_x000D_
 DIABETICAS MATRICULADAS NA REDE MUNICIPAL DE ENSINO._x000D_
 EM ANEXO COPIA DO PROJETO DE LEI.</t>
   </si>
   <si>
     <t>27695</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27695/459.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27695/459.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, ABAIXO ASSINADO, INDICA AO EXECUTIVO MUNICIPAL, APOS OUVIDA_x000D_
 A CASA NA FORMA REGIMENTAL, QUE PROCEDA ESTUDOS PARA A CONSTRUCAO DE_x000D_
 ACAMPAMENTO FARROUPILHA NA CIDADE DO RIO GRANDE, COMO UM ATO TRADICIONALISTA,_x000D_
 PARA ANUALMENTE NO MES DE SETEMBRO, NESSE LOCAL SEJA COMEMORADA A SEMANA_x000D_
 FARROUPILHA._x000D_
 DEVERA SER CRIADA UMA COMISSAO ORGANIZADORA, DA QUAL FARAO PARTE TODAS AS_x000D_
 ENTIDADES ENVOLVIDAS DIRETA E INDIRETAMENTE NO MOVIMENTO TRADICIONALISTA._x000D_
 O LOCAL PODERA SER PUBLICO OU PRIVADO, PODENDO SER ESTABELECIDOS PARCERIAS, QUE_x000D_
 POSSAM VIABILIZAR A EXECUCAO DO PROJETO._x000D_
 SUGESTAO DE AREAS PARA O ACAMPAMENTO: CAMPING MUNICIPAL DO CASSINO; ESPORTE_x000D_
 CLUBE RIO GRANDE E SINDICATO RURAL DO RIO GRANDE.</t>
   </si>
   <si>
     <t>27697</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27697/460.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27697/460.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, DEPOIS DE OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, SOLICITO AO EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL, ATRAVES DA_x000D_
 SECRETARIA COMPETENTE A POSSIBILIDADE DE MARCAR OS AGENDAMENTOS MEDICOS E_x000D_
 EXAMES DOS MORADORES DA ILHA DOS MARINHEIROS E ARREDORES, NOS RESPECTIVOS DIAS_x000D_
 QUE O TRANSPORTE COLETIVO ABRANGE AQUELA LOCALIDADE - (TERCA-FEIRA E_x000D_
 SEXTA-FEIRA).</t>
   </si>
   <si>
     <t>27699</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27699/461.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27699/461.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL, ATRAVES DA SECRETARIA MUNICIPAL DE EDUCACAO,_x000D_
 INCLUA NA GRADE CURRICULAR DA REDE PUBLICA DE ENSINO O TEMA DE " DEFESA CIVIL_x000D_
 NA ESCOLA - NOCOES GERAIS DE DEFESA E PERCEPCAO DE RISCOS".</t>
   </si>
   <si>
     <t>27700</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27700/462.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27700/462.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, PARA QUE DETERMINE A SMSTT, DENTRO DAS_x000D_
 DEVIDAS POSSIBILIDADES, PARA QUE SEJA REVITALIZADA A PINTURA DAS FAIXAS DE_x000D_
 SEGURANCA NO SEMAFORO DA RUA DR. NASCIMENTO ENTRE AS RUAS 24 DE MAIO E GENERAL_x000D_
 NETTO, CENTRO</t>
   </si>
   <si>
     <t>27701</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27701/463.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27701/463.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SMSTT A INSTALACAO DE SINAL SONORO NOS SEMAFOROS PARA ATENDER AOS PORTADORES DE_x000D_
 DEFICIENCIA VISUAL E DE BAIXA VISAO, REITERA PROCESSO No 59/2007.</t>
   </si>
   <si>
     <t>27702</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27702/464.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27702/464.pdf</t>
   </si>
   <si>
     <t>QUE PROCEDA URGENTE ESTUDO A FIM DE DOTAR AS ESCOLAS MUNICIPAIS DE_x000D_
 DETECTORES DE METAIS.</t>
   </si>
   <si>
     <t>27703</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27703/465.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27703/465.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, DEPOIS DE OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, SOLICITO AO EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL, ATRAVES DA_x000D_
 SECRETARIA MUNICIPAL DA SEGURANCA, DOS TRANSPORTES E DO TRANSITO (SMSTT), QUE_x000D_
 SEJA COLOCADO SEMAFORO NA AVENIDA PORTUGAL, NO CRUZAMENTO COM A RUA MARECHAL_x000D_
 DEODORO.</t>
   </si>
   <si>
     <t>27704</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27704/466.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27704/466.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, DEPOIS DE OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, SOLICITO AO EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL, ATRAVES DA_x000D_
 SECRETARIA COMPETENTE, A COLOCACAO DE UMA LIXEIRA, EM FRENTE AO CPJ ( CENTRO DE_x000D_
 PROTAGONISMO JUVENIL), NO BAIRRO DA QUARTA SECCAO DA BARRA.</t>
   </si>
   <si>
     <t>27705</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27705/467.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27705/467.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, DEPOIS DE OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, SOLICITA AO EXECUTIVO MUNICIPAL, ATRAVES DA SECRETARIA COMPETENTE_x000D_
 ASFALTAR A TRAVESSA BOM FIM NO BAIRRO FREDERICO ERNESTO BUCHHOLZ.</t>
   </si>
   <si>
     <t>27706</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27706/468.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27706/468.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SECRETARIA COMPETENTE QUE ESTUDE A POSSIBILIDADE DE CRIAR UMA COORDENADORIA DO_x000D_
 TRABALHO E EMPREGO AGREGADO A SMCAS.</t>
   </si>
   <si>
     <t>27707</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27707/469.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27707/469.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SMSTT QUE ESTUDE A POSSIBILIDADE DE INCLUIR NO HORARIO 12H30MIN PARQUE SAO_x000D_
 PEDRO VIA PARQUE MARINHA (SAIDA DO TERMINAL TAMANDARE) UM ONIBUS COM ELEVADOR E_x000D_
 QUE INCLUA OUTRO ONIBUS COM ELEVADOR PARQUE MARINHA VIA PARQUE SAO PEDRO (COM_x000D_
 SAIDA DO TERMINAL TAMANDARE) 17H10MIN E QUE O MESMO PASSE NO PARQUE MARINHA AS_x000D_
 17H40MIN, OU QUE SE INCLUA NO HORARIO DAS 17H20MIN CASSINO VIA CASTELO UM_x000D_
 ONIBUS COM ELEVADOR (SAIDA INTEGRACAO JUNCAO).</t>
   </si>
   <si>
     <t>27708</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27708/470.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27708/470.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, DEPOIS DE OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, SOLICITA AO EXECUTIVO MUNICIPAL A INCLUSAO NA LEI DE DIRETRIZES_x000D_
 ORCAMENTARIAS-LDO 2012, A CONSTRUCAO DE UM GINASIO POLIESPORTIVO NA VILA DA_x000D_
 QUINTA.</t>
   </si>
   <si>
     <t>27709</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27709/471.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27709/471.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A REALIZACAO DE ESTUDOS PARA TRANSFORMAR_x000D_
 A UNIDADE DE CULTURA DA SMEC EM SECRETARIA MUNICIPAL DA CULTURA.</t>
   </si>
   <si>
     <t>27710</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27710/472.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27710/472.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE A REALIZACAO DE ESTUDOS PARA ATIVACAO DA GEMINACAO COM A CIDADE_x000D_
 PORTUGUESA DE AGUEDA.</t>
   </si>
   <si>
     <t>27712</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27712/473.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27712/473.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL DO_x000D_
 TURISMO E SECRETARIA MUNICIPAL DE EDUCACAO E CULTURA A REALIZACAO DE PROJETO_x000D_
 QUE PROMOVA O RESGATE DA CULTURA E DA HISTORIA COLONIAL PORTUGUESA ATRAVES DA_x000D_
 ARTE.</t>
   </si>
   <si>
     <t>27714</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27714/474.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27714/474.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE O ASFALTAMENTO DA RUA LAZARO ZAMENHOFF, LOCALIZADA NO BAIRRO LAR_x000D_
 GAUCHO, NO TRECHO COMPREENDIDO ENTRE O SACO DA MANGUEIRA E A RUA VAL PORTO,_x000D_
 TENDO EM VISTA QUE A TREPIDACAO DO SOLO DEVIDO AO TRANSITO DE ONIBUS VEM_x000D_
 CAUSANDO DANOS AS RESIDENCIAS.</t>
   </si>
   <si>
     <t>27716</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27716/475.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27716/475.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE O ASFALTAMENTO DA RUA ALMIRANTE TAMANDARE, NO TRECHO COMPREENDIDO_x000D_
 ENTRE O SACO DA MANGUEIRA E A RUA VAL PORTO.</t>
   </si>
   <si>
     <t>27718</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27718/476.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27718/476.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE O ASFALTAMENTO DA RUA CASEMIRO DE ABREU ENTRE AVENIDA PELOTAS E RUA_x000D_
 DOM BOSCO.</t>
   </si>
   <si>
     <t>27720</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27720/477.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27720/477.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, PARA QUE DETERMINE A SMSTT, DENTRO DAS_x000D_
 DEVIDAS POSSIBILIDADES, PARA QUE SEJA REVITALIZADA A PINTURA DAS FAIXAS DE_x000D_
 SEGURANCA NO SEMAFORO DA RUA DR. NASCIMENTO ENTRE AS RUAS GENERAL NETTO E DUQUE_x000D_
 DE CAXIAS, CENTRO</t>
   </si>
   <si>
     <t>27722</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27722/478.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27722/478.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, DEPOIS DE OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, SOLICITA AO EXECUTIVO MUNICIPAL, QUE ATRAVES DA SECRETARIA_x000D_
 COMPETENTE, ESTUDE A POSSIBILIDADE DE IMPLANTACAO DE ATENDIMENTO 24 HORAS NO_x000D_
 POSTO MEDICO DA VILA DA QUINTA.</t>
   </si>
   <si>
     <t>27724</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27724/479.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27724/479.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, DEPOIS DE OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, SOLICITO AO EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL, ATRAVES DA_x000D_
 SECRETARIA MUNICIPAL DE SAUDE, PROVIDENCIAR MELHORIAS NO POSTO MEDICO DO BAIRRO_x000D_
 DA QUARTA SECCAO DA BARRA.</t>
   </si>
   <si>
     <t>27729</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27729/480.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27729/480.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, PARA QUE SEJA ESTUDADA A POSSIBILIDADE_x000D_
 DO EXECUTIVO INCLUIR EM TEXTO REDACIONAL DO PROJETO DE LEI QUE FIXARA AS METAS_x000D_
 E PRIORIDADES DA L.D.O (2013 - 2016), UMA RESERVA FINANCEIRA DO REPASSE_x000D_
 ORCAMENTARIO DO LEGISLATIVO AO EXECUTIVO PARA ATRIBUIR COMO EMENDA ORCAMENTARIA_x000D_
 DOS PARLAMENTARES DO PODER LEGISLATIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>27731</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27731/481.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27731/481.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO INDICA APOS OUVIDO A CASA NA FORMA_x000D_
 REGIMENTAL QUE O EXECUTIVO MUNICIPAL JUNTAMENTE COM A EMPRESA VIACAO NOIVA DO_x000D_
 MAR ESTUDE A POSSIBILIDADE DA AMPLIACAO DA LINHA CIRCULAR CIDADE NOVA (VIA_x000D_
 AVENIDA PELOTAS E DOM BOSCO), EM ESPECIAL NAS TARDES DE SABADOS, E NO DOMINGO_x000D_
 PELA MANHA E PELA TARDE.</t>
   </si>
   <si>
     <t>27733</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27733/482.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27733/482.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO INDICA APOS OUVIDO A CASA NA FORMA_x000D_
 REGIMENTAL QUE O EXECUTIVO MUNICIPAL ATRAVES DE SUA SECRETARIA COMPETENTE QUE_x000D_
 ESTUDE A POSSIBILIDADE DE CONSTRUIR UMA PONTE DE ACESSO NA AVENIDA BEIRA MAR_x000D_
 ATE O RANCHO DO BALNEARIO ATLANTICO SUL - CASSINO NO QUE SUPORTE CAMINHOES QUE_x000D_
 PASSAM DAS 12 TONELADAS REFERENTES A RESPOSTA/MENSAGEM 500 DE 31 DE AGOSTO DE_x000D_
 2011. EM ANEXO A MENSAGEM.</t>
   </si>
   <si>
     <t>27735</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27735/483.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27735/483.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A SMSTT, A COLOCACAO DE REDUTOR DE VELOCIDADE NA RUA S_x000D_
 DO BAIRRO CASTELO BRANCO, MAIS PRECISAMENTE NOS CRUZAMENTOS COM AS RUAS IRMAO_x000D_
 ICISIO E ISIDORO FRANCO.</t>
   </si>
   <si>
     <t>27737</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27737/484.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27737/484.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, DEPOIS DE OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, SOLICITA AO EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL, QUE ATRAVES_x000D_
 DA SECRETARIA COMPETENTE, ESTUDE A POSSIBILIDADE DE CONSTRUIR UMA PRACA DE_x000D_
 RECREACAO NA LOCALIDADE DO SITIO SANTA CRUZ, NA VILA DA QUINTA.</t>
   </si>
   <si>
     <t>27739</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27739/485.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27739/485.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, DEPOIS DE OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, SOLICITA AO EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL, QUE ATRAVES_x000D_
 DA SECRETARIA COMPETENTE, ESTUDE A POSSIBILIDADE DE CONSTRUIR UMA PRACA DE_x000D_
 RECREACAO AO LADO DO POSTO MEDICO DA QUINTINHA, NA VILA DA QUINTA.</t>
   </si>
   <si>
     <t>27741</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27741/486.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27741/486.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE A REALIZACAO DE ESTUDOS PARA QUE O HORTO MUNICIPAL SEJA TRANSFORMADO_x000D_
 EM JARDIM BOTANICO.</t>
   </si>
   <si>
     <t>27743</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27743/487.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27743/487.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE A REALIZACAO DE ESTUDOS PARA CRIACAO DE UM MEMORIAL EM HOMENAGEM AO_x000D_
 ESCULTOR RIO-GRANDINO ERICO GOBBI.</t>
   </si>
   <si>
     <t>27745</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27745/488.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27745/488.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE A REALIZACAO DE ESTUDOS PARA COLOCACAO DE PLACAS INDICATIVAS COM_x000D_
 NOME DAS RUAS NO BALNEARIO CASSINO.</t>
   </si>
   <si>
     <t>27747</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27747/489.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27747/489.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE A PAVIMENTACAO DA RUA AMAZONAS, LOCALIZADA NO BAIRRO RURAL, TENDO EM_x000D_
 VISTA QUE A REFERIDA RUA E ACESSO PARA O PARQUE DE EXPOSICOES RURAIS E QUE EM_x000D_
 CURTO ESPACO DE TEMPO TAMBEM SERA ACESSO PARA OS EMPREENDIMENTOS IMOBILIARIOS_x000D_
 QUE SE INSTALARAO NAS PROXIMIDADES.</t>
   </si>
   <si>
     <t>27748</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27748/490.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27748/490.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE A PAVIMENTACAO DA RUA PERU, NO TRECHO COMPREENDIDO ENTRE RUA JOCKEY_x000D_
 CLUB E RUA PINTO BANDEIRA.</t>
   </si>
   <si>
     <t>27750</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27750/491.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27750/491.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE A PAVIMENTACAO DA RUA 11, LOCALIZADA NA QUARTA SECCAO DA BARRA, NO_x000D_
 TRECHO COMPREENDIDO ENTRE A RUA PRINCIPAL E O TRECHO JA ASFALTADO.</t>
   </si>
   <si>
     <t>27753</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27753/492.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27753/492.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE O ASFALTAMENTO DA RUA VASCO VIEIRA DA FONSECA, TENDO EM VISTA O_x000D_
 INTENSO TRAFEGO DE VEICULOS.</t>
   </si>
   <si>
     <t>27756</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27756/493.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27756/493.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE A PAVIMENTACAO DA RUA PEDRO SA FREITAS, LOCALIZADA NA VILA BRAZ,_x000D_
 TENDO EM VISTA QUE A REFERIDA RUA E CONTINUACAO DA AVENIDA BANDEIRANTES E TERA_x000D_
 AUMENTO DO FLUXO DE VEICULOS COM A CONSTRUCAO DE EMPREENDIMENTOS IMOBILIARIOS_x000D_
 NAS PROXIMIDADES.</t>
   </si>
   <si>
     <t>27757</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27757/494.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27757/494.pdf</t>
   </si>
   <si>
     <t>indica ao Executivo Municipal que determine a secretaria municipal_x000D_
 competente a pavimentacao da Rua 11, localizada na Quarta Seccao da Barra, no_x000D_
 trecho compreendido entre a Rua Principal e o trecho ja asfaltado.</t>
   </si>
   <si>
     <t>27759</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27759/495.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27759/495.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, solicita ao executivo municipal, apos_x000D_
 ouvida a casa na forma regimental, seja solicitado junto a secretaria_x000D_
 competente, a colocacao de lixeiras na Rua Juan Llopart, em frente ao_x000D_
 Residencial Padre Marcelino Champagnat, localizado no Bairro Vila Santa Rosa.</t>
   </si>
   <si>
     <t>27761</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27761/496.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27761/496.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, solicita ao executivo municipal, apos_x000D_
 ouvida a casa na forma regimental, seja solicitado junto a secretaria_x000D_
 competente, a colocacao de um redutor de velocidade na Rua Juan Llopart, em_x000D_
 frente ao Residencial Padre Marcelino Champagnat, localizado no Bairro Vila_x000D_
 Santa Rosa.</t>
   </si>
   <si>
     <t>27763</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27763/497.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27763/497.pdf</t>
   </si>
   <si>
     <t>seja oficiado o Excelentissimo Senhor Prefeito que INDIQUE ao setor_x000D_
 competente a criacao de espacos de lazer para idosos nas pracas publicas da_x000D_
 Cidade de Rio Grande._x000D_
 Em anexo copia do Projeto de Lei.</t>
   </si>
   <si>
     <t>27765</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27765/498.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27765/498.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL DE_x000D_
 SAUDE A REALIZACAO DE ESTUDOS PARA IMPLANTACAO DE SISTEMA INTEGRADO DE_x000D_
 CONSULTAS E INFORMACOES NO PRONTO ATENDIMENTO DOS POSTOS DA REDE MUNICIPAL DE_x000D_
 SAUDE E HOSPITAIS.</t>
   </si>
   <si>
     <t>27767</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27767/499.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27767/499.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, SOLICITA AO EXECUTIVO MUNICIPAL, APOS_x000D_
 OUVIDA A CASA NA FORMA REGIMENTAL, SEJA PROVIDEN- CIADO, JUNTO A SECRETARIA_x000D_
 COMPETENTE, A RECUPERACAO DO CALCAMENTO DE TODOS OS TRECHOS DANIFICADOS, MAIS_x000D_
 PRECISAMENTE PROXIMO AS PARADAS DE ONIBUS, NAS AVENIDAS DOS ARQUIPELAGOS,_x000D_
 OCEANOS E GRANDES LAGOS, NO BAIRRO PARQUE MARINHA.</t>
   </si>
   <si>
     <t>27768</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27768/500.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27768/500.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, APOS OUVIDA A CASA NA FORMA_x000D_
 REGIMENTAL, SOLICITAR JUNTO A SECRETARIA COMPETENTE, VERIFICAR POSSIBILIDADE_x000D_
 DE FAZER PARCERIA COM O GOVERNO FEDERAL, MAIS PROPRIAMENTE COM O_x000D_
 CONTRAN(CONSELHO NACIONAL DE TRANSITO) PARA QUE A PREFEITURA DE RIO GRANDE_x000D_
 POSSA OFERECER GRATUITAMENTE O CURSO EXIGIDO POR AQUELE ORGAO PARA CAPACITACAO_x000D_
 DOS MOTOBOYS.</t>
   </si>
   <si>
     <t>27769</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27769/501.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27769/501.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SMOV QUE FACA ESTUDO PARA QUE SEJA REALIZADO POSSIVEL CALCAMENTO DA RUA_x000D_
 NICARAGUA NO BAIRRO BUCHOLZ.</t>
   </si>
   <si>
     <t>27771</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27771/502.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27771/502.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO, APOS OUVIR A CASA, NA FORMA REGIMENTAL REQUER QUE_x000D_
 SEJA SOLICITADO AO EXECUTIVO MUNICIPAL QUE REALIZE ESTUDOS PARA IMPLANTACAO DE_x000D_
 SOFTWARE INTEGRADO PARA USO NAS SECRETARIAS DO MUNICIPIO.</t>
   </si>
   <si>
     <t>27772</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>Vereador Charles Saraiva</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27772/503.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27772/503.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DETERMINE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE A REALIZACAO DE ESTUDOS PARA VIABILIDADE DE CALCAMENTO DA RUA A E_x000D_
 RUA B DO PARQUE SAO PEDRO.</t>
   </si>
   <si>
     <t>27774</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27774/504.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27774/504.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, SOLICITA AO EXECUTIVO MUNICIPAL, APOS_x000D_
 OUVIDA A CASA NA FORMA REGIMENTAL, SEJA PROVIDENCIADO JUNTO A SECRETARIA_x000D_
 COMPETENTE, A COLOCACAO DE BRACOS DE LUMINARIAS NOS PONTOS FALTANTES, BEM COMO_x000D_
 A REVISAO NA ILUMINACAO JA EXISTENTE NA RUA FRANCISCO FURTADO GOMES, BAIRRO_x000D_
 PARQUE SAO PEDRO.</t>
   </si>
   <si>
     <t>27776</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27776/505.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27776/505.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, SOLICITA AO EXECUTIVO MUNICIPAL, APOS_x000D_
 OUVIDA A CASA NA FORMA REGIMENTAL, SEJA PROVIDENCIADO JUNTO A SECRETARIA_x000D_
 COMPETENTE, VERIFICAR A POSSIBILIDADE DE QUE SEJA EFETUADO A DRENAGEM E O_x000D_
 CALCAMENTO DA RUA F, QUE LIGA OS BAIRROS PARQUE SAO PEDRO E O PARQUE MARINHA.</t>
   </si>
   <si>
     <t>27777</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27777/506.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27777/506.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL QUE INCLUA NO PPA E LDO, A COLOCACAO DE_x000D_
 CALCAMENTO NA RUA DEPUTADO FERNANDO FERRARI, ENTRE AS RUAS DOM PEDRO II E A RUA_x000D_
 02, DO BAIRRO GETULIO VARGAS</t>
   </si>
   <si>
     <t>27780</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27780/507.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27780/507.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, DEPOIS DE OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, SOLICITO AO EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL, ATRAVES DA_x000D_
 SECRETARIA DE SAUDE, A AGILIDADE NOS AGENDAMENTOS PARA OS IDOSOS.</t>
   </si>
   <si>
     <t>27782</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27782/508.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27782/508.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, DEPOIS DE OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, SOLICITA AO EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL, A AGILIDADE_x000D_
 NO PROCESSO DE TRANSBORBO NO BAIRRO DA VILA DA QUINTA.</t>
   </si>
   <si>
     <t>27784</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27784/509.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27784/509.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, ABAIXO ASSINADO, INDICA AO EXECUTIVO MUNICIPAL, APOS OUVIDA_x000D_
 A CASA NA FORMA REGIMENTAL, QUE PROCEDA URGENTE ESTUDO A FIM DE VIABILIZAR A_x000D_
 EXTENSAO DA CICLOVIA EXISTENTE NA AVENIDA ATLANTICA, NO BAIRRO BALNEARIO_x000D_
 CASSINO, DA RUA 25 ATE A RUA DAS BASES.</t>
   </si>
   <si>
     <t>27785</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27785/510.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27785/510.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO INDICA APOS OUVIDO A CASA NA FORMA_x000D_
 REGIMENTAL QUE O EXECUTIVO MUNICIPAL FACO O ESTUDO DE UMA PARCERIA COM A_x000D_
 INICIATIVA PRIVADA PARA A REVITALIZACAO DO HORTO MUNICIPAL LOCALIZADO NO_x000D_
 BALNEARIO CASSINO, DE ACORDO COM A LEI MUNICIPAL 5.225 DE 1998.</t>
   </si>
   <si>
     <t>27786</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27786/511.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27786/511.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, SOLICITA AO EXECUTIVO MUNICIPAL, APOS_x000D_
 OUVIDA A CASA NA FORMA REGIMENTAL, SEJA PROVIDEN- CIADO JUNTO A SECRETARIA_x000D_
 COMPETENTE, A COLOCACAO DE UMA PLACA DE PARE NA ESQUINA DA RUA VEREADOR_x000D_
 LINDOMAR RODRIGUES COM A RUA IRMAO ICISIO, BAIRRO CASTELO BRANCO.</t>
   </si>
   <si>
     <t>27787</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27787/512.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27787/512.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, SOLICITA AO EXECUTIVO MUNICIPAL, APOS_x000D_
 OUVIDA A CASA NA FORMA REGIMENTAL, SEJA PROVIDEN- CIADO JUNTO A SECRETARIA_x000D_
 COMPETENTE, VERIFICAR A POSSIBILIDADE DE CONTINUAR/PROLONGAR A REDE ELETRICA NA_x000D_
 AVENIDA CASSINO, NO BAIRRO ATLANTICO SUL.</t>
   </si>
   <si>
     <t>27789</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27789/513.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27789/513.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, SOLICITA AO EXECUTIVO MUNICIPAL, APOS_x000D_
 OUVIDA A CASA NA FORMA REGIMENTAL, SEJA PROVIDENCIADO JUNTO A SECRETARIA_x000D_
 COMPETENTE, VERIFICAR A POSSIBILIDADE DE QUE SEJA EFETUADO A DRENAGEM E A_x000D_
 PAVIMENTACAO NA RUA PADRE VIEIRA DE CASTRO, BAIRRO JUNCAO.</t>
   </si>
   <si>
     <t>27790</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27790/514.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27790/514.pdf</t>
   </si>
   <si>
     <t>QUE PROCEDA URGENTE ESTUDO A FIM DE VIABILIZAR A CONSTRUCAO DE CRECHE_x000D_
 MUNICIPAL NA 4o SECCAO DA BARRA.</t>
   </si>
   <si>
     <t>27791</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27791/515.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27791/515.pdf</t>
   </si>
   <si>
     <t>QUE VIABILIZE A COLOCACAO DE TUBOS NA TRAVESSA 4 E RUAS 17 E 13 NA 4o_x000D_
 SECCAO DA BARRA.</t>
   </si>
   <si>
     <t>27792</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27792/516.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27792/516.pdf</t>
   </si>
   <si>
     <t>QUE PROCEDA URGENTE ESTUDO A FIM DE VIABILIZAR A CONSTRUCAO DE UMA_x000D_
 CANCHA POLIESPORTIVA NA ESCOLA MUNICIPAL MARIA DA GRACA REYES.</t>
   </si>
   <si>
     <t>27821</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27821/517.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27821/517.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, JUNTAMENTE COM A SECRETARIA COMPETENTE_x000D_
 DO MUNICIPIO, SMSU, PARA QUE SEJA COLOCADO SISTEMA DE ILUMINACAO NO MONUMENTO_x000D_
 DO IMIGRANTE ITALIANO, EM FRENTE AO CONDOMINIO WALDEMAR DUARTE, NA AV. ITALIA,_x000D_
 BAIRRO TREVO.</t>
   </si>
   <si>
     <t>27822</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27822/518.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27822/518.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, PARA QUE DETERMINE A SMSTT, SECRETARIA_x000D_
 MUNICIPAL DE SEGURANCA TRANSPORTE E TRANSITO, DENTRO DAS DEVIDAS_x000D_
 POSSIBILIDADES, A PINTURA HORIZONTAL, ASSIM COMO A COLOCACAO DE TACHOES_x000D_
 REFLETIVOS, PARA SISTEMA DE DELINEAMENTO DE FAIXA, NA AV. HEITOR AMARO</t>
   </si>
   <si>
     <t>27824</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27824/519.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27824/519.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, PARA QUE SEJA ESTUDADA A POSSIBILIDADE_x000D_
 DO EXECUTIVO REALIZAR POR SUA INICIATIVA A LEI QUE CRIA A SECRETARIA MUNICIPAL_x000D_
 DOS DIREITOS HUMANOS. SEGUE EM ANEXO COPIA SUGESTIVA DO MODELO DO REFERIDO_x000D_
 PROJETO</t>
   </si>
   <si>
     <t>27826</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27826/520.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27826/520.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, JUNTAMENTE COM A SECRETARIA COMPETENTE_x000D_
 DO MUNICIPIO, SMSU, PARA QUE SEJA COLOCADO SISTEMA DE ILUMINACAO NAS ARVORES DA_x000D_
 PRACA LOCALIZADA EM FRENTE AO HIPERMERCADO BIG NA RUA VAL PORTO COM RUA 24 DE_x000D_
 MAIO, CENTRO.</t>
   </si>
   <si>
     <t>27827</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27827/521.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27827/521.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, APOS OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, QUE SEJA FEITO O DECRETO DE REGULAMENTACAO DOS MOTOBOYS_x000D_
 "MOTO-FRETE" E MOTO-TAXI, EM CUMPRIMENTO A LEI 12009/09,E DEMAIS RESOLUCOES.</t>
   </si>
   <si>
     <t>27828</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27828/522.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27828/522.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, DEPOIS DE OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, SOLICITA AO EXECUTIVO MUNICIPAL, A AGILIDADE NAS OBRAS DE_x000D_
 ESCOAMENTO PLUVIAL E PAVIMENTACAO, NO BAIRRO FREDERICO ERNESTO BUCHHOLZ.</t>
   </si>
   <si>
     <t>27829</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27829/523.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27829/523.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE, POR MEIO DA SECRETARIA MUNICIPAL DE_x000D_
 SEGURANCA DOS TRANSPORTES E DO TRANSITO ESTUDE A POSSIBILIDADE DE AMPLIAR A_x000D_
 OFERTA DE ONIBUS NA LOCALIDADE DA BARRA NOVA NOS DOMINGOS E FERIADOS.</t>
   </si>
   <si>
     <t>27830</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27830/524.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27830/524.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE, POR MEIO DA SECRETARIA MUNICIPAL DE_x000D_
 SAUDE E SECRETARIA MUNICIPAL DE EDUCACAO E CULTURA, ESTUDE A POSSIBILIDADE DE_x000D_
 CRIAR CONVENIO PARA DISPONIBILIZAR MEDICO TRAUMATOLOGISTA E NEUROLOGISTA PARA_x000D_
 ATENDIMENTO AOS ESTUDANTES DA REDE PUBLICA MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>27831</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27831/525.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27831/525.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, PARA QUE DETERMINE A SECRETARIA_x000D_
 MUNICIPAL DE SEGURANCA. TRANSPORTE E TRANSITO, SMSTT, DENTRO DAS DEVIDAS_x000D_
 POSSIBILIDADES, A PINTURA DE UMA FAIXA DE SEGURANCA NO SEMAFORO DA RUA_x000D_
 AQUIDABAN ESQUINA RUA GENERAL CANABARRO, CENTRO.</t>
   </si>
   <si>
     <t>27832</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27832/526.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27832/526.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDO A CASA, NA FORMA_x000D_
 REGIMENTAL SOLICITAR AO EXMO. SR. PREFEITO MUNICIPAL QUE SEJA CONSTRUIDA UMA_x000D_
 PRACA COM PLAYGROUND EM FRENTE AO PRESIDIO ESTADUAL DE RIO GRANDE, NA VILA DA_x000D_
 QUINTA</t>
   </si>
   <si>
     <t>27833</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27833/527.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27833/527.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO INDICA APOS OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, QUE O EXECUTIVO MUNICIPAL SOLICITE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE, PARA QUE A MESMA REALIZE O NIVELAMENTO, ENSAIBRAMENTO OU_x000D_
 PAVIMENTACAO DO CANTEIRO CENTRAL DA AV. BUARQUE DE MACEDO, ENTRE AS RUAS_x000D_
 DOMINGOS DE ALMEIDA E MINAS GERAIS ONDE ACONTECE A FEIRA-LIVRE AOS SABADOS.</t>
   </si>
   <si>
     <t>27834</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27834/528.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27834/528.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, SOLICITA AO EXECUTIVO MUNICIPAL, APOS_x000D_
 OUVIDA A CASA NA FORMA REGIMENTAL, SEJA PROVIDENCIADO JUNTO A SECRETARIA_x000D_
 COMPETENTE, A LIMPEZA, O VALETEAMENTO E O NIVELAMENTO DAS RUAS DO BAIRRO_x000D_
 MARLUZ, LEONIDAS E VILA MARIA.</t>
   </si>
   <si>
     <t>27835</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27835/529.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27835/529.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, SOLICITA AO EXECUTIVO MUNICIPAL, APOS_x000D_
 OUVIDA A CASA NA FORMA REGIMENTAL, SEJA PROVIDENCIADO JUNTO A SECRETARIA_x000D_
 COMPETENTE, VERIFICAR A POSSIBILIDADE DE QUE SEJA EFETUADO O COMPLEMENTO DO_x000D_
 ASFALTO DA RUA OLAVO BILAC, ENTRE A AV. DOS BANDEIRANTES E A RUA ENG. ELMER, NO_x000D_
 BAIRRO VILA BRAZ.</t>
   </si>
   <si>
     <t>27836</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27836/530.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27836/530.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SMOV QUE REPARE O ASFALTO NA RUA AQUIDABAN, SITUADO NA FRENTE DO COLEGIO_x000D_
 KYRIUS, POIS O MESMO, ESTA EM DESNIVEL OCASIONANDO PROBLEMAS DE TRAFEGO.</t>
   </si>
   <si>
     <t>27837</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27837/531.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27837/531.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDO A CASA, NA FORMA_x000D_
 REGIMENTAL QUE SEJA SOLICITADO AO SR. PREFEITO MUNICIPAL QUE ELEVE PARA 40% A_x000D_
 GRATIFICACAO DE DIFICIL ACESSO DOS PROFESSORES NAS ESCOLAS DISTRITAIS DO ARTIGO_x000D_
 2° DO DECRETO 7688/2001.</t>
   </si>
   <si>
     <t>27839</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27839/532.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27839/532.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO, APOS OUVIR A CASA, NA FORMA REGIMENTAL REQUER QUE_x000D_
 SEJA SOLICITADO AO EXECUTIVO MUNICIPAL QUE FACA ESTUDOS DE VIABILIDADE DA_x000D_
 MUNICIPALIZACAO DA RS 734 SENTIDO TREVO DE ACESSO AO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>27840</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27840/533.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27840/533.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, SOLICITA AO EXECUTIVO MUNICIPAL, APOS_x000D_
 OUVIDA A CASA NA FORMA REGIMENTAL, SEJA PROVIDENCIADO JUNTO A SMSTT, PARA QUE_x000D_
 FACA OPERACOES NOS BAIRROS, NO SENTIDO DE FISCALIZAR AS MOTOCICLETAS,_x000D_
 PRECISAMENTE SEU ESCAPAMENTO, PARA SABER SE ESTAO DENTRO DAS NORMAS DO CODIGO_x000D_
 BRASILEIRO DE TRANSITO, COM ISSO COIBIR MOTORISTAS IMPRUDENTES, QUE ACABAM_x000D_
 CAUSANDO TRANSTORNOS E PERTURBANDO O SOSSEGO DOS MORADORES.</t>
   </si>
   <si>
     <t>27842</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27842/534.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27842/534.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, JUNTAMENTE COM A SECRETARIA COMPETENTE_x000D_
 DO MUNICIPIO, SMSU, PARA QUE SEJA COLOCADO UM BRACO DE ILUMINACAO PARA LAMPADA_x000D_
 DE MERCURIO DE SODIO NO POSTE EM FRENTE AO TEMPLO ESPIRITA VALE DO AMANHECER,_x000D_
 NA LOCALIDADE DO POVO NOVO, NA BR 392, MEDIACOES DO KM 48, SENTIDO PELOTAS-RIO_x000D_
 GRANDE.</t>
   </si>
   <si>
     <t>27843</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27843/535.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27843/535.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE, POR MEIO DA SECRETARIA MUNICIPAL DE_x000D_
 SEGURANCA DOS TRANSPORTES E TRANSITO, ESTUDE A POSSIBILIDADE DE ESTENDER O_x000D_
 ITINERARIO DA LINHA CIRCULAR CIDADE NOVA ATE A AVENIDA BRASIL.</t>
   </si>
   <si>
     <t>27844</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27844/536.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27844/536.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SOLICITE AO DEPARTAMENTO DE ESTRADAS_x000D_
 DE RODAGEM - DAER A RETOMADA DOS HORARIOS DAS LINHAS RIO GRANDE/PORTO ALEGRE_x000D_
 E PORTO ALEGRE/RIO GRANDE, QUE ERAM REALIZADAS PELO DEPARTAMENTO AUTARQUICO DE_x000D_
 TRANSPORTE COLETIVO E QUE ATUALMENTE SAO FEITOS PELA EMPRESA PLANALTO. SOLICITA_x000D_
 AINDA A REALIZACAO DE ESTUDOS A RESPEITO DA POSSIBILIDADE DO DATC OFERECER_x000D_
 HORARIOS NESTAS LINHAS AOS DOMINGOS.</t>
   </si>
   <si>
     <t>27845</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27845/537.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27845/537.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO INDICA APOS OUVIR A CASA NA FORMA_x000D_
 REGIMENTAL, QUE O EXECUTIVO MUNICIPAL EFETUE A DEVIDA SINALIZACAO DE TRANSITO_x000D_
 NA VIA QUE LIGA O BALNEARIO CASSINO AO DISTRITO INDUSTRIAL PELA VIA 9.</t>
   </si>
   <si>
     <t>27846</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27846/538.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27846/538.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO INDICA APOS OUVIR A CASA NA FORMA_x000D_
 REGIMENTAL, QUE O EXECUTIVO MUNICIPAL COLOQUE UMA PLACA DE PARE NO CRUZAMENTO_x000D_
 DA RUA ATHAYDES RODRIGUES COM RUA 25 NO PARQUE GUANABARA.</t>
   </si>
   <si>
     <t>27848</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27848/539.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27848/539.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO INDICA APOS OUVIDA A CASA NA FORMA_x000D_
 REGIMENTAL, QUE SEJA COLOCADO BANHEIROS QUIMICOS NA PRAIA DO CASSINO EM PONTOS_x000D_
 DE MAIOR MOVIMENTO DA PRAIA.</t>
   </si>
   <si>
     <t>27850</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27850/540.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27850/540.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, SOLICITA AO EXECUTIVO MUNICIPAL, APOS_x000D_
 OUVIDA A CASA NA FORMA REGIMENTAL, SEJA PROVIDENCIADO JUNTO A SECRETARIA_x000D_
 MUNICIPAL DA FAZENDA, PARA QUE FISCALIZE TODAS AS CALCADAS DA AREA CENTRAL,_x000D_
 AFIM DE NOTIFICAR AS QUE ESTIVEREM EM SITUACAO IRREGULAR.</t>
   </si>
   <si>
     <t>27851</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27851/541.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27851/541.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, SOLICITA AO EXECUTIVO MUNICIPAL, APOS_x000D_
 OUVIDA A CASA NA FORMA REGIMENTAL, SEJA PROVIDENCIADO JUNTO A SECRETARIA_x000D_
 COMPETENTE, QUE SEJA INCLUIDO NO PROJETO DE REGULARIZACAO FUNDIARIA, A AREA DO_x000D_
 BAIRRO CIBRAZEM.</t>
   </si>
   <si>
     <t>27852</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27852/542.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27852/542.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, INDICA APOS OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, QUE O EXECUTIVO MUNICIPAL ENVIE A ESTA CASA LEGISLATIVA PROJETO DE_x000D_
 LEI QUE PREVE A INCLUSAO DA VACINA CONTRA O PAPILOMAVIRUS HUMANO (HPV) A_x000D_
 MULHERES DE 09 A 26 ANOS, NO QUADRO DE VACINAS DO SISTEMA UNICO DE SAUDE.</t>
   </si>
   <si>
     <t>27856</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27856/543.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27856/543.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO INDICA APOS OUVIR A CASA NA FORMA_x000D_
 REGIMENTAL, QUE O EXECUTIVO MUNICIPAL ESTUDE A POSSIBILIDADE DE COLOCAR PLACAS_x000D_
 COM NOMES DE RUAS CONTENDO INFORMACOES DO CODIGO POSTAL NO BALNEARIO CASSINO E_x000D_
 ARREDORES.</t>
   </si>
   <si>
     <t>27862</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27862/544.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27862/544.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, APOS OUVIDA A CASA NA FORMA_x000D_
 REGIMENTAL, SEJA PROVIDENCIADO JUNTO A SECRETARIA COMPETENTE, VERIFICAR A_x000D_
 POSSIBILIDADE DE QUE SEJA EFETUADO O CALCAMENTO DA RUA PEDRO CARNEIRO PEREIRA,_x000D_
 BAIRRO MARLUZ.</t>
   </si>
   <si>
     <t>27863</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27863/545.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27863/545.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER, APOS OUVIR A CASA, NA FORMA_x000D_
 REGIMENTAL QUE SEJA SOLICITADO AO EXECUTIVO MUNICIPAL, ATRAVES DA SECRETARIA DE_x000D_
 OBRAS, ESTUDOS REFERENTES AO ASFALTAMENTO DA TRAVESSA BOM FIM.</t>
   </si>
   <si>
     <t>27864</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27864/546.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27864/546.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, requer, apos ouvido a casa, na forma_x000D_
 regimental que seja solicitado ao executivo municipal que estude uma parceria_x000D_
 entre orgaos de governo estaduais, federais e a iniciativa privada para a_x000D_
 revitalizacao do Saco da Mangueira.</t>
   </si>
   <si>
     <t>27866</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27866/547.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27866/547.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, INDICA APOS OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, QUE O EXECUTIVO MUNICIPAL SOLICITE A SECRETARIA MUNICIPAL DA_x000D_
 SEGURANCA DOS TRANSPORTES E DO TRANSITO QUE REALIZE A PINTURA DE UMA FAIXA DE_x000D_
 SEGURANCA NA AVENIDA PELOTAS EM FRENTE A ESCOLA DE EDUCACAO INFANTIL BEM ME_x000D_
 QUER.</t>
   </si>
   <si>
     <t>27867</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27867/548.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27867/548.pdf</t>
   </si>
   <si>
     <t>QUE VIABILIZE A RESTAURACAO DO RECINTO DA PRACA LOCALIZADA NA ESQUINA_x000D_
 DA RUA K COM A RUA C NO PARQUE RESIDENCIAL SAO PEDRO, QUE ENCONTRA-SE COM A_x000D_
 TELA E OS BRINQUEDOS DANIFICADOS E SEM PORTAO.</t>
   </si>
   <si>
     <t>27868</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27868/549.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27868/549.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, SOLICITA AO EXECUTIVO MUNICIPAL, APOS_x000D_
 OUVIDA A CASA NA FORMA REGIMENTAL, SEJA PROVIDENCIADO JUNTO A SMSTT, A CRIACAO_x000D_
 DE UMA ROTULA NA RUA IRMAO ICISIO COM A RUA VEREADOR LINDOMAR RODRIGUES, BAIRRO_x000D_
 CASTELO BRANCO, NOS MESMOS MOLDES DE CONSTRUCAO DAS ROTULAS DA AV. DUQUE DE_x000D_
 CAXIAS, BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>27869</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27869/550.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27869/550.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, DEPOIS DE OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, SOLICITA AO EXECUTIVO MUNICIPAL, A INCLUSAO NA LEI DE DIRETRIZES_x000D_
 ORCAMENTARIAS - LDO 2012, A PAVIMENTACAO DA RUA JOAO MEIRELES, NO BAIRRO DA_x000D_
 VILA DA QUINTA.</t>
   </si>
   <si>
     <t>27671</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27671/551.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27671/551.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, PARA QUE REITERE A INDICACAO DE No_x000D_
 307/2005, REFERENTE A MODIFICACOES DE TRANSITO. EM ANEXO PRIMEIRA INDICACAO.</t>
   </si>
   <si>
     <t>27672</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27672/552.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27672/552.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL ATRAVES DA SECRETARIA COMPETENTE PROVIDENCIE_x000D_
 A RECUPERACAO E AS REFORMAS NECESSARIAS DOS BANHEIROS PUBLICOS NO INTERIOR DA_x000D_
 PRACA TAMANDARE, BEM COMO, FORNECER MATERIAIS E PRODUTOS ADEQUADO PARA LIMPEZA,_x000D_
 AFIM DE DAR CONDICOES DE USO AOS MESMOS.(FOTOS EM ANEXO).</t>
   </si>
   <si>
     <t>27673</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27673/553.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27673/553.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, SOLICITA AO EXECUTIVO MUNICIPAL, APOS_x000D_
 OUVIDA A CASA, NA FORMA REGIMENTAL, SOLICITAR A SECRETARIA COMPETENTE (SMF) A_x000D_
 FISCALIZACAO DE TERRENO E IMOVEIS QUE ESTAO SERVINDO DE DEPOSITO DE LIXO NA RUA_x000D_
 ELOS VELOSO, NO BAIRRO PARQUE COELHO.</t>
   </si>
   <si>
     <t>27674</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27674/554.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27674/554.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDO A CASA, NA FORMA_x000D_
 REGIMENTAL QUE SEJA SOLICITADO AO PREFEITO MUNICIPAL A COLOCACAO, NO CANTEIRO_x000D_
 CENTRAL DA RUA QUINZE DE NOVEMBRO, APARELHOS DE GINASTICA PARA REALIZACAO DE_x000D_
 ATIVIDADES FISICAS.</t>
   </si>
   <si>
     <t>27675</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27675/556.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27675/556.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SMSTT QUE REALIZE FISCALIZACAO NA AV. PRESIDENTE VARGAS, SENDO MAIS PRECISO NA_x000D_
 SINALEIRA DE ACESSO AO HOSPITAL DE CARDIOLOGIA, POIS OS MOTORISTAS NAO ESTAO_x000D_
 RESPEITANDO-A E AVANCANDO O SINAL COLOCANDO EM RISCO OS PEDESTRES QUE_x000D_
 ATRAVESSAM A FAIXA DE SEGURANCA LOCALIZADA NO LOCAL.</t>
   </si>
   <si>
     <t>27676</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27676/557.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27676/557.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SMOV QUE REALIZE ESTUDO PARA QUE SEJA CALCADA A RUA CARAMURU NA QUADRA_x000D_
 COMPREENDIDA ENTRE A AV. PORTUGAL E A LAGOA, POIS NESTE QUADRANTE A MESMA SO SE_x000D_
 ENCONTRA CALCADA ATE A METADE DA RUA.</t>
   </si>
   <si>
     <t>27677</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27677/558.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27677/558.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SMSU QUE PROVIDENCIE A LIMPEZA E O FECHAMENTO DE QUATRO TERRENOS LOCALIZADOS NA_x000D_
 RUA CACHOEIRA DO IGUACU NO QUADRANTE COMPREENDIDO ENTRE A AV. PELOTAS E AV._x000D_
 URUGUAI, SENDO DOIS TERRENOS CONFRONTE O No420 E OS OUTROS DOIS CONFRONTES_x000D_
 No432.</t>
   </si>
   <si>
     <t>27678</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27678/559.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27678/559.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE, POR MEIO DA SECRETARIA MUNICIPAL DO_x000D_
 MEIO AMBIENTE, ESTUDE A POSSIBILIDADE DE IMPLANTAR FLOREIRAS NO CENTRO DAS_x000D_
 ROTULAS DE TRANSITO DO MUNICIPIO.</t>
   </si>
   <si>
     <t>27679</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27679/560.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27679/560.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SMSU QUE PROVIDENCIE ILUMINACAO PUBLICA NA RUA VISCONDE DO RIO GRANDE, NA_x000D_
 QUADRA COMPREENDIDA ENTRE A AV. PORTUGAL E A LAGOA, PRECISAMENTE DO No107 AO_x000D_
 No139.</t>
   </si>
   <si>
     <t>27680</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27680/561.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27680/561.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL, APOS OUVIDA A CASA NA FORMA_x000D_
 REGIMENTAL, SEJA PROVIDENCIADO JUNTO A SECRETARIA COMPETENTE, QUE SEJA FEITO A_x000D_
 MANUTENCAO PERIODICA, A CONSERVACAO E A AVALIACAO DOS DUTOS DE ESCOAMENTO_x000D_
 PLUVIAL DA RUA FRANCISCO PASTORE (VILA DIAS), NO BAIRRO PARQUE. SEGUE EM ANEXO_x000D_
 ABAIXO ASSINADO.</t>
   </si>
   <si>
     <t>27681</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27681/562.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27681/562.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, SOLICITA AO EXECUTIVO MUNICIPAL, APOS_x000D_
 OUVIDA A CASA, NA FORMA REGIMENTAL, A VIABILIDADE DA REALIZACAO DE UM_x000D_
 PROJETO DE PAISAGISMO, PARA SER IMPLANTADO NO BAIRRO PARQUE MARINHA, NAS_x000D_
 AVENIDAS DOS OCEANOS, ARQUIPELAGOS E GRANDE LAGOS.</t>
   </si>
   <si>
     <t>27682</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27682/563.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27682/563.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SMOV QUE PROVIDENCIE A LIMPEZA DAS TUBULACOES DE DRENAGEM D'AGUA DA CHUVA NA_x000D_
 RUA ERNANI FORNARI BAIRRO LAR GAUCHO.</t>
   </si>
   <si>
     <t>27683</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27683/564.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27683/564.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE, POR MEIO DA SECRETARIA MUNICIPAL DE_x000D_
 SEGURANCA DOS TRANSPORTES E TRANSITO, ESTUDE A POSSIBILIDADE DE IMPLANTACAO DE_x000D_
 FAIXA DE PEDESTRES NA RUA VISCONDE DE PARANAGUA EM FRENTE AO PRONTO SOCORRO DA_x000D_
 SANTA CASA DE MISERICORDIA E EM FRENTE AO PRONTO SOCORRO DO HOSPITAL_x000D_
 UNIVERSITARIO DA FURG.</t>
   </si>
   <si>
     <t>27684</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27684/565.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27684/565.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, QUE SEJA SOLICITADO AO EXECUTIVO MUNICIPAL A COLOCACAO DE BARRAS DE_x000D_
 PROTECAO TIPO "GUARD RAIL" NOS MEIOS FIOS DAS QUATRO ESQUINAS DAS RUAS DR._x000D_
 NASCIMENTO E BENJAMIM CONSTANT, ONDE FOI IMPLEMENTADA UMA ROTULA.</t>
   </si>
   <si>
     <t>27685</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27685/566.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27685/566.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, QUE SEJA SOLICITADO AO EXECUTIVO MUNICIPAL A REALIZACAO DE ESTUDO_x000D_
 PARA CONSTRUCAO DE UMA PISTA DE SKATE DE USO PUBLICO NA AVENIDA ATLANTICA NO_x000D_
 BALNEARIO CASSINO.</t>
   </si>
   <si>
     <t>27686</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27686/567.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27686/567.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, QUE SEJA SOLICITADO AO EXECUTIVO MUNICIPAL A COLOCACAO DE BANHEIROS_x000D_
 QUIMICOS EM TODAS AS FEIRAS LIVRES DO MUNICIPIO.</t>
   </si>
   <si>
     <t>27687</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27687/568.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27687/568.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, QUE SEJA SOLICITADO AO EXECUTIVO MUNICIPAL A REALIZACAO DE UM_x000D_
 FESTIVAL ANUAL MUNICIPAL DE MUSICA, TEATRO E DANCA.</t>
   </si>
   <si>
     <t>27688</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27688/569.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27688/569.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, QUE SEJA SOLICITADO AO EXECUTIVO MUNICIPAL A CRIACAO DE PONTOS DE_x000D_
 RECARGA DO CARTAO ESCOLAR EM AREA PROXIMA OU NO CAMPUS CARREIROS DA_x000D_
 UNIVERSIDADE FEDERAL DO RG - FURG E NO TERMINAL RODOVIARIO DO CASSINO.</t>
   </si>
   <si>
     <t>27689</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27689/570.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27689/570.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, SOLICITA AO EXECUTIVO MUNICIPAL, APOS_x000D_
 OUVIDA A CASA NA FORMA REGIMENTAL, SEJA PROVIDENCIADO JUNTO A SECRETARIA_x000D_
 COMPETENTE, O NIVELAMENTO E O ENSAIBRAMENTO DA RUA A NO PARQUE SAO PEDRO, EM_x000D_
 TODA SUA EXTENSAO.</t>
   </si>
   <si>
     <t>27690</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27690/571.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27690/571.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SECRETARIA COMPETENTE QUE ESTUDE A POSSIBILIDADE DE REALIZAR A CRIACAO DO_x000D_
 ACERVO DA MEMORIA E DO VIVER AFRO-BRASILEIRO, COM FINALIDADE DE PRESERVACAO E_x000D_
 DIVULGACAO DA CULTURA AFRO-BRASILEIRA, NO NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>27694</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27694/572.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27694/572.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, QUE SEJA SOLICITADO AO EXECUTIVO MUNICIPAL A IMPLANTACAO DE UM_x000D_
 ESTACIONAMENTO DE BICICLETAS NAS PRINCIPAIS PRACAS TAMANDARE, XAVIER FERREIRA E_x000D_
 SARAIVA E DIDIO DUHA</t>
   </si>
   <si>
     <t>27696</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27696/573.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27696/573.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL QUE SEJA FEITO REVESTIMENTO NA CALCADA_x000D_
 SITUADA NA RUA GENERAL NETO ENTRE LUIZ LOREA ATE A GENERAL BACELAR AO LADO PAR.</t>
   </si>
   <si>
     <t>27698</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27698/574.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27698/574.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL COLOCACAO DE UMA PLACA PARE ENTRE A AV._x000D_
 OSWALDO MARTENSEN, ESQUINA COM A RUA F, NO BAIRRO SAO PEDRO.</t>
   </si>
   <si>
     <t>27711</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27711/575.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27711/575.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, JUNTAMENTE COM A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE, PARA QUE SEJA REALIZADO O REPARO NO CALCAMENTO DA PRACA TAMANDARE_x000D_
 PELA RUA GENERAL NETTO, CENTRO.</t>
   </si>
   <si>
     <t>27713</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27713/576.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27713/576.pdf</t>
   </si>
   <si>
     <t>SEJA OFICIADO O EXCELENTISSIMO SENHOR PREFEITO QUE INDIQUE AO SETOR_x000D_
 COMPETENTE ESTUDOS NO SENTIDO DE VIABILIZAR A CRIACAO DE UMA LINHA DE_x000D_
 TRANSPORTE COLETIVO QUE FACA O TRAJETO ENTRE O PARQUE MARINHA E O CASSINO.</t>
   </si>
   <si>
     <t>27715</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27715/577.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27715/577.pdf</t>
   </si>
   <si>
     <t>QUE O EXECUTIVO MUNICIPAL, ATRAVES DA SECRETARIA COMPETENTE ESTUDE A_x000D_
 POSSIBILIDADE DE IMPLANTACAO DE UMA CICLO FAIXA, AO LONGO DA AV. JOAO DE_x000D_
 OLIVEIRA, QUE LIGA A ERS 734 AO BAIRRO PARQUE MARINHA.( MODELO EM FOTO EM_x000D_
 ANEXO).</t>
   </si>
   <si>
     <t>27717</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27717/578.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27717/578.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO INDICA QUE APOS OUVIDA A CASA NA FORMA_x000D_
 REGIMENTAL, QUE O EXECUTIVO MUNICIPAL CONSTRUA EM PARCERIA COM A INICIATIVA_x000D_
 PRIVADA, UMA CANCHA RETA NA CIDADE DO RIO GRANDE PARA A PRATICA DE CORRIDAS DE_x000D_
 CAVALO.</t>
   </si>
   <si>
     <t>27719</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27719/579.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27719/579.pdf</t>
   </si>
   <si>
     <t>QUE VIABILIZE A CONSTRUCAO EM ALVENARIA DE PONTILHAO NA AVENIDA BEIRA_x000D_
 COM A RUA DAS BASES, TENDO EM VISTA QUE O PONTILHAO LA EXISTENTE E DE MADEIRA E_x000D_
 VEM SOFRENDO DEPREDACOES OFERECENDO RISCO AOS TRANSEUNTES.</t>
   </si>
   <si>
     <t>27721</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27721/580.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27721/580.pdf</t>
   </si>
   <si>
     <t>QUE VIABILIZE O ENSAIBRAMENTO DO LOCAL ONDE FUNCIONA A FEIRA LIVRE NA_x000D_
 AVENIDA BUARQUE DE MACEDO.</t>
   </si>
   <si>
     <t>27723</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27723/581.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27723/581.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, QUE SEJA SOLICITADO AO EXECUTIVO MUNICIPAL, JUNTO A SECRETARIA_x000D_
 COMPETENTE, A REVITALIZACAO, CONSERTO E REFORMA DOS BRINQUEDOS E ILUMINACAO NO_x000D_
 INTERIOR DA PRACA LOCALIZADA AO LADO DA E.E.E.F. CARLOS LOREA PINTO NO BAIRRO_x000D_
 COHAB IV.</t>
   </si>
   <si>
     <t>27725</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27725/582.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27725/582.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO INDICA APOS OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, QUE O EXECUTIVO MUNICIPAL SOLICITE A SECRETARIA MUNICIPAL DA_x000D_
 SEGURANCA DOS TRANSPORTES E DO TRANSITO, PARA QUE A MESMA PROVIDENCIE A_x000D_
 ABERTURA DOS CANTEIROS JUNTOS AS FAIXAS DE SEGURANCA PARA MELHOR TRAVESSIA DE_x000D_
 DEFICIENTES FISICOS E CADEIRANTES. EM ANEXO FOTO COM A PROPOSTA.</t>
   </si>
   <si>
     <t>27726</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27726/583.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27726/583.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, SOLICITA AO EXECUTIVO MUNICIPAL, APOS_x000D_
 OUVIDA A CASA NA FORMA REGIMENTAL, QUE SEJA PROVIDENCIADO JUNTO A SECRETARIA_x000D_
 COMPETENTE, A LIMPEZA DE BOCA DE LOBO EXISTENTE NA RUA DUQUE DE CAXIAS, ESQUINA_x000D_
 RUA VICE ALMIRANTE ABREU.</t>
   </si>
   <si>
     <t>27727</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27727/584.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27727/584.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, SOLICITA AO EXECUTIVO MUNICIPAL, APOS_x000D_
 OUVIDA A CASA NA FORMA REGIMENTAL, SEJA ENCAMINHADO A SECRETARIA COMPETENTE, A_x000D_
 MANUTENCAO DA PRACA DE RECREACAO E LAZER DA COMUNIDADE NA AREA LOCALIZADA ENTRE_x000D_
 AS RUAS DR. LUIZ AMARO FARAL E WASCHINTOM BALLESTER DE LIMA SA, DO BAIRRO_x000D_
 PARQUE SAO PEDRO.</t>
   </si>
   <si>
     <t>27728</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27728/585.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27728/585.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER, APOS OUVIDA A CASA NA FORMA_x000D_
 REGIMENTAL, QUE SEJA ENCAMINHADO CORRESPONDENCIA AO EXECUTIVO MUNICIPAL E A_x000D_
 SECRETARIA COMPETENTE, CORRESPONDENCIA SOLICITANDO QUE A LINHA DE ONIBUS DA_x000D_
 BARRA ENTRE NA BARRA NOVA NO MINIMO DE DUAS EM DUAS HORAS NO DIAS DE SEMANA E_x000D_
 NO MINIMO DE 3 EM 3 HORAS NOS FINAIS DE SEMANAS E FERIADOS, SEM MODIFICAR OS_x000D_
 HORARIOS JA ESTIPULADOS E QUE ATENDEM OS ESTUDANTES DAQUELA LOCALIDADE.</t>
   </si>
   <si>
     <t>27730</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27730/586.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27730/586.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER, APOS OUVIDA A CASA, QUE SEJA_x000D_
 ENCAMINHADO AO EXECUTIVO MUNICIPAL UMA SOLICITACAO PARA QUE AVALIE A_x000D_
 POSSIBILIDADE DE CRIACAO DA SECRETARIA MUNICIPAL DE JUVENTUDE.</t>
   </si>
   <si>
     <t>27732</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27732/587.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27732/587.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER, APOS OUVIDA A CASA NA FORMA_x000D_
 REGIMENTAL, QUE SEJA ENCAMINHADO CORRESPONDENCIA AO EXECUTIVO MUNICIPAL E A_x000D_
 SECRETARIA COMPETENTE, SOLICITANDO ILUMINACAO NOS POSTES DA BARRA NOVA.</t>
   </si>
   <si>
     <t>27734</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27734/588.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27734/588.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO INDICA APOS OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, QUE O EXECUTIVO MUNICIPAL SOLICITE A SECRETARIA MUNICIPAL DE_x000D_
 EDUCACAO E CULTURA PARA QUE A MESMA INTERCEDA JUNTO AOS DIRETORES DOS MUSEUS DE_x000D_
 NOSSA CIDADE PARA QUE OS MESMO ENTRE EM FUNCIONAMENTO NOS FINAIS DE SEMANA E_x000D_
 FERIADOS.</t>
   </si>
   <si>
     <t>27736</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27736/589.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27736/589.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, SOLICITA AO EXECUTIVO MUNICIPAL, APOS_x000D_
 OUVIDA A CASA NA FORMA REGIMENTAL, SEJA PROVIDENCIADO JUNTO A SMSTT, PARA QUE_x000D_
 FACA OPERACOES NAS RUAS CRISTOVAO PEREIRA E BERNARDO TAVEIRA, NO SENTIDO DE_x000D_
 FISCALIZAR OS CONDUTORES DOS VEICULOS, COM ISSO, COIBIR MOTORISTAS IMPRUDENTES,_x000D_
 QUE ACABAM CAUSANDO TRANSTORNOS E RISCOS AOS PEDESTRES.</t>
   </si>
   <si>
     <t>27738</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27738/590.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27738/590.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, SOLICITA AO EXECUTIVO MUNICIPAL, APOS_x000D_
 OUVIDA A CASA NA FORMA REGIMENTAL, QUE ENCAMINHE JUNTO A SMSU, A COLOCACAO DE_x000D_
 CONTEINERES DE LIXO, NOS BAIRROS PARQUE MARINHA, PARQUE SAO PEDRO E COHAB IV.</t>
   </si>
   <si>
     <t>27740</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27740/591.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27740/591.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, SOLICITA AO EXECUTIVO MUNICIPAL, APOS_x000D_
 OUVIDA A CASA NA FORMA REGIMENTAL, SEJA PROVIDEN- CIADO JUNTO A SECRETARIA_x000D_
 COMPETENTE, O NIVELAMENTO E O VALETEAMENTO DA RUA SETE, NO BAIRRO PROFILURB II.</t>
   </si>
   <si>
     <t>27742</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27742/592.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27742/592.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SECRETARIA COMPETENTE QUE SEJAM CONFECCIONADAS PLACAS DE SINALIZACAO VERTICAL_x000D_
 COM OS NOMES DAS RUAS DO BAIRRO BGV E COLOCADAS AS MESMAS NAS REFERIDAS RUAS DO_x000D_
 MESMO.</t>
   </si>
   <si>
     <t>27744</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27744/593.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27744/593.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER, APOS OUVIDA A CASA NA FORMA_x000D_
 REGIMENTAL, QUE SEJA ENCAMINHADO CORRESPONDENCIA AO EXECUTIVO MUNICIPAL E A_x000D_
 SECRETARIA COMPETENTE, SOLICITANDO A CRIACAO DE UMA LINHA DE ONIBUS COM O_x000D_
 ITINERARIO DA QUINTA AO CASSINO, ENTRANDO NO PARQUE MARINHA E PARQUE SAO PEDRO_x000D_
 COM FREQUENCIA MINIMA DE DUAS EM DUAS HORAS.</t>
   </si>
   <si>
     <t>27746</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27746/594.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27746/594.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO INDICA APOS OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, QUE O EXECUTIVO MUNICIPAL DISPONIBILIZE UMA LOCAL PARA QUE A_x000D_
 COMUNIDADE RIOGRANDINA POSSA DISPENSAR LIXO DE GRANDE PORTE, TAIS COMO SOFAS,_x000D_
 CADEIRAS E DEMAIS MOVEIS E ELETRODOMESTICOS.</t>
   </si>
   <si>
     <t>27749</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27749/595.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27749/595.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO INDICA APOS OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, QUE O EXECUTIVO MUNICIPAL SOLICITE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE, PARA QUE A MESMA REALIZE A REVITALIZACAO DA PASSARELA JUNTO A PRAIA_x000D_
 DO CASSINO.</t>
   </si>
   <si>
     <t>27751</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27751/596.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27751/596.pdf</t>
   </si>
   <si>
     <t>QUE SEJA AMPLIADA A CONTAINERIZACAO DO BAIRRO BALNEARIO CASSINO.</t>
   </si>
   <si>
     <t>27752</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27752/597.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27752/597.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO APOS, OUVIDA A CASA, NA FORMA REGIMENTAL,_x000D_
 SOLICITA AO EXECUTIVO MUNICIPAL, ATRAVES DA SECRETARIA COMPETENTE, ESTUDOS PARA_x000D_
 A IMPLANTACAO DE UMA ACADEMIA DE ESPORTES AO AR LIVRE, NA RUA HENRIQUE PANCADA.</t>
   </si>
   <si>
     <t>27754</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27754/598.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27754/598.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDO A CASA, NA FORMA_x000D_
 REGIMENTAL SOLICITAR AO EXCELENTISSIMO SENHOR PREFEITO QUE SEJA ESTUDADA A_x000D_
 POSSIBILIDADE DE COLOCACAO DE PLACAS INDICATIVAS EM LINGUA ESTRANGEIRA_x000D_
 (ESPANHOL E INGLES) NAS VIAS- BR E RS- QUE VAO EM DIRECAO AO PORTO DE RIO_x000D_
 GRANDE, AO CENTRO DA CIDADE EM RAZAO DO COMERCIO MUNICIPAL E AO BALNEARIO_x000D_
 CASSINO JA QUE, ESPECIALMENTE, NO VERAO TEMOS UM GRANDE NUMERO DE TURISTAS.</t>
   </si>
   <si>
     <t>27755</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27755/599.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27755/599.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, DEPOIS DE OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, SOLICITO AO EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL, ATRAVES DA_x000D_
 SECRETARIA COMPETENTE, A POSSIBILIDADE DE IMPLANTACAO DE REDUTORES DE_x000D_
 VELOCIDADE, NA RUA PROFESSORA VANDA ROCHA MARTINS, NO BAIRRO SANTA ROSA, EM_x000D_
 TODA SUA EXTENSAO.</t>
   </si>
   <si>
     <t>27758</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27758/600.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27758/600.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, INDICA APOS OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, QUE O EXECUTIVO MUNICIPAL SOLICITE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE PARA QUE A MESMA PROVIDENCIE A COLOCACAO DE UM SEMAFORO DE PEDESTRES_x000D_
 (ACIONAMENTO MANUAL ATRAVES DE BOTAO) E / OU QUALQUER OUTRO TIPO DE REDUTOR DE_x000D_
 VELOCIDADE EM FRENTE A ESCOLA SAO LUIZ NO BAIRRO CIDADE NOVA.</t>
   </si>
   <si>
     <t>27762</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27762/601.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27762/601.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER, APOS OUVIDA A CASA NA FORMA_x000D_
 REGIMENTAL, QUE SEJA ENCAMINHADO CORRESPONDENCIA AO EXECUTIVO MUNICIPAL E A_x000D_
 SECRETARIA COMPETENTE, SOLICITANDO A COLOCACAO DE CONTAINERS DE LIXO NAS RUAS_x000D_
 DOS BAIRROS PARQUE MARINHA E PARQUE SAO PEDRO.</t>
   </si>
   <si>
     <t>27764</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27764/602.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27764/602.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER, APOS OUVIDA A CASA NA FORMA_x000D_
 REGIMENTAL, QUE SEJA ENCAMINHADO CORRESPONDENCIA AO EXECUTIVO MUNICIPAL E A_x000D_
 SECRETARIA COMPETENTE, SOLICITANDO A COLOCACAO DE CONTAINERS DE LIXO NAS RUAS_x000D_
 DOS BAIRROS MUNICIPAL, HIDRAULICA E COHAB I E II.</t>
   </si>
   <si>
     <t>27766</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27766/603.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27766/603.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER, APOS OUVIDA A CASA NA FORMA_x000D_
 REGIMENTAL, QUE SEJA ENCAMINHADO CORRESPONDENCIA AO EXECUTIVO MUNICIPAL E A_x000D_
 SECRETARIA COMPETENTE, SOLICITANDO MELHORIAS NO CALCAMENTO DE TODA A EXTENSAO_x000D_
 DA RUA SILVA PAES.</t>
   </si>
   <si>
     <t>27770</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27770/604.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27770/604.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER, APOS OUVIDA A CASA NA FORMA_x000D_
 REGIMENTAL, QUE SEJA ENCAMINHADO CORRESPONDENCIA AO EXECUTIVO MUNICIPAL E A_x000D_
 SECRETARIA COMPETENTE, SOLICITANDO MELHORIAS NO CALCAMENTO DA RUA HENRIQUE_x000D_
 PANCADA.</t>
   </si>
   <si>
     <t>27773</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27773/605.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27773/605.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER, APOS, OUVIDA A CASA NA FORMA_x000D_
 REGIMENTAL, QUE SEJAM TOMADAS PROVIDENCIAS QUANTO A SINALIZACAO NOS LOCAIS ONDE_x000D_
 EXISTEM CRUZAMENTOS ENTRE FERROVIAS E AVENIDAS (RUAS, BR OU RS) EM NOSSO_x000D_
 MUNICIPIO.</t>
   </si>
   <si>
     <t>27775</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27775/606.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27775/606.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO INDICA APOS OUVIDA A CASA NA FORMA_x000D_
 REGIMENTAL, QUE O EXECUTIVO MUNICIPAL FACA ESTUDOS DE POSSIBILIDADE DA_x000D_
 PARTICIPACAO DO MUNICIPIO NO PROJETO 'ORLA' - DO MINISTERIO DO MEIO_x000D_
 AMBIENTE.</t>
   </si>
   <si>
     <t>27778</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27778/607.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27778/607.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER, APOS OUVIDA A CASA NA FORMA_x000D_
 REGIMENTAL, QUE SEJA ENCAMINHADO CORRESPONDENCIA AO EXECUTIVO MUNICIPAL E A_x000D_
 SECRETARIA COMPETENTE, SOLICITANDO A COLOCACAO DE CONTAINERS DE LIXO NAS RUAS_x000D_
 DOS BAIRROS SANTA TEREZA E GETULIO VARGAS</t>
   </si>
   <si>
     <t>27779</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27779/608.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27779/608.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER, APOS OUVIDA A CASA NA FORMA_x000D_
 REGIMENTAL, QUE SEJA ENCAMINHADO CORRESPONDENCIA AO EXECUTIVO MUNICIPAL E A_x000D_
 SECRETARIA COMPETENTE, SOLICITANDO A COLOCACAO DE CONTAINERS DE LIXO NAS RUAS_x000D_
 DOS BAIRROS NAVEGANTES E LAR GAUCHO.</t>
   </si>
   <si>
     <t>27781</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27781/609.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27781/609.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER, APOS OUVIDA A CASA NA FORMA_x000D_
 REGIMENTAL, QUE SEJA ENCAMINHADO CORRESPONDENCIA AO EXECUTIVO MUNICIPAL E A_x000D_
 SECRETARIA COMPETENTE, SOLICITANDO A CRIACAO DE UM ESTACIONAMENTO PARA_x000D_
 BICICLETAS NA PRACA LARGO FILANTROPIA QUE SE LOCALIZA NA AVENIDA MAJOR CARLOS_x000D_
 PINTO ESQUINA COM A RUA GAL. VITORINO E OUTRO ESTACIONAMENTO PARA BICICLETAS NA_x000D_
 PRACA BUENOS AIRES LOCALIZADA NA RUA VICE-ALMIRANTE ABREU ESQUINA 24 DE MAIO.</t>
   </si>
   <si>
     <t>27783</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27783/610.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27783/610.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER, APOS OUVIDA A CASA NA FORMA_x000D_
 REGIMENTAL, QUE SEJA ENCAMINHADO CORRESPONDENCIA AO EXECUTIVO MUNICIPAL E A_x000D_
 SECRETARIA COMPETENTE, SOLICITANDO A CRIACAO DE UMA CICLOFAIXA NA AVENIDA_x000D_
 PELOTAS PARTINDO RUA MAJOR CARLOS PINTO ATE A AVENIDA ARGENTINA E OUTRA_x000D_
 CICLOFAIXA NA RUA DOM BOSCO PARTINDO DA AVENIDA ARGENTINA ATE A RUA GAL. NETO.</t>
   </si>
   <si>
     <t>27788</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27788/611.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27788/611.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, SOLICITA AO EXECUTIVO MUNICIPAL, APOS_x000D_
 OUVIDA A CASA NA FORMA REGIMENTAL, SEJA PROVIDEN- CIADO JUNTO A SECRETARIA_x000D_
 COMPETENTE, UM ABRIGO DE ONIBUS PROTEGIDO PARA A PARADA, LOCALIZADA EM FRENTE_x000D_
 AO POSTO DA BRIGADA MILITAR NO PARQUE MARINHA.</t>
   </si>
   <si>
     <t>27794</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27794/612.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27794/612.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE, POR MEIO DA SECRETARIA MUNICIPAL_x000D_
 COMPETENTE ESTUDE A POSSIBILIDADE TRANSFERIR PARA O PENITENCIARIA ESTADUAL DE_x000D_
 RIO GRANDE A FABRICA DE LAJOTAS, BANCOS E OUTROS FINS, QUE ATUALMENTE FUNCIONA_x000D_
 JUNTO A SECRETARIA MUNICIPAL DOS SERVICOS URBANOS, A EXEMPLO DA FABRICA DE_x000D_
 TUBOS QUE ANTERIORMENTE FUNCIONAVA NA SECRETARIA MUNICIPAL DE OBRAS E VIACAO E_x000D_
 HOJE TRABALHA JUNTO AO REFERIDO PRESIDIO.</t>
   </si>
   <si>
     <t>27795</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27795/613.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27795/613.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER, APOS OUVIDA A CASA NA FORMA_x000D_
 REGIMENTAL, QUE SEJA ENCAMINHADO CORRESPONDENCIA AO EXECUTIVO MUNICIPAL E A_x000D_
 SECRETARIA COMPETENTE, SOLICITANDO A IMPLEMENTACAO DO PASSE-LIVRE NOS ONIBUS DE_x000D_
 TRANSPORTE COLETIVO URBANO EM UM DOS DIAS DA FESTA DO MAR.</t>
   </si>
   <si>
     <t>27796</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27796/614.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27796/614.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER, APOS OUVIDA A CASA NA FORMA_x000D_
 REGIMENTAL, QUE SEJA ENCAMINHADO CORRESPONDENCIA AO EXECUTIVO MUNICIPAL E A_x000D_
 SECRETARIA COMPETENTE, SOLICITANDO ESTUDOS PARA A VIABILIDADE DA ALTERACAO DO_x000D_
 INCISO III DO PARAGRAFO 4 DO ARTIGO 24 DA LEI No 6446/2002, VISANDO QUE O_x000D_
 BENEFICIO DA MEIA PASSAGEM PARA ESTUDANTES POSSA SER UTILIZADO DE FORMA_x000D_
 IRRESTRITA E INDEPENDENTE DE HORARIOS E DIAS DA SEMANA.</t>
   </si>
   <si>
     <t>27797</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27797/615.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27797/615.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER, APOS OUVIDA A CASA NA FORMA_x000D_
 REGIMENTAL, QUE SEJA ENCAMINHADO CORRESPONDENCIA AO EXECUTIVO MUNICIPAL E A_x000D_
 SECRETARIA COMPETENTE, SOLICITANDO ILUMINACAO NAS DUAS PARADAS DA RS 734_x000D_
 LOCALIZADAS NO KILOMETRO 8.</t>
   </si>
   <si>
     <t>27798</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27798/616.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27798/616.pdf</t>
   </si>
   <si>
     <t>QUE A VALIDADE TEMPORAL DA PASSAGEM RIO GRANDE-CASSINO, SEJA ESTENDIDA_x000D_
 PARA UM PERIODO DE 2 HORAS E QUE NO SENTIDO CASSINO-RIO GRANDE, CASO_x000D_
 NECESSARIOS, SEJAM EFETUADOS AJUSTES.</t>
   </si>
   <si>
     <t>27799</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27799/617.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27799/617.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER, APOS, OUVIDA A CASA NA FORMA_x000D_
 REGIMENTAL, QUE SEJA ESTUDADA A VIABILIDADE DA INSTALACAO DE UMA ESCOLA_x000D_
 INFANTIL MUNICIPAL PARA CRIANCAS DE 0 A 5 ANOS, NO BAIRRO PARQUE SAO PEDRO.</t>
   </si>
   <si>
     <t>27800</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27800/618.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27800/618.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER, APOS, OUVIDA A CASA NA FORMA_x000D_
 REGIMENTAL, QUE SEJA RESTAURADA A PRACA LOCALIZADA A RUA AMARO FARAL, NO BAIRRO_x000D_
 PARQUE SAO PEDRO.</t>
   </si>
   <si>
     <t>27801</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27801/619.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27801/619.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER, APOS, OUVIDA A CASA NA FORMA_x000D_
 REGIMENTAL, QUE SEJA CONSTRUIDA UMA CANCHA DE FUTSAL, NA PRACA LOCALIZADA A RUA_x000D_
 AMARO FARAL, NO BAIRRO PARQUE SAO PEDRO.</t>
   </si>
   <si>
     <t>27802</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27802/620.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27802/620.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER, APOS, OUVIDA A CASA NA FORMA_x000D_
 REGIMENTAL, QUE SEJA ENVIADA CORRESPONDENCIA A EMPRESA ALL (AMERICA LATINA_x000D_
 LOGISTICA), PARA QUE SEJA REALIZADO UM ESTUDO DE VIABILIDADE REFERENTE A_x000D_
 LIGACAO DA LINHA FERREA QUE VAI ATE A BUNGE, QUE A MESMA VA ATE A EMPRESA_x000D_
 GRANEL S/A, ASSIM, NAO SENDO MAIS NECESSARIO O CRUZAMENTO DO TREM PELA BR 392,_x000D_
 PARA ACESSO A EMPRESA GRANEL S/A, NO QUILOMETRO TRES, PROXIMO A TORRE DA RADIO_x000D_
 CASSINO..</t>
   </si>
   <si>
     <t>27803</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27803/621.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27803/621.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO REQUER, APOS, OUVIDA A CASA NA FORMA_x000D_
 REGIMENTAL, QUE SEJA REALIZADA A REVITALIZACAO E A LIMPEZA DA AREA VERDE E DA_x000D_
 ORLA DA LAGOA, LOCALIZADA NA RUA HENRIQUE PANCADA.</t>
   </si>
   <si>
     <t>27804</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27804/622.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27804/622.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, QUE SEJA SOLICITADO AO EXECUTIVO MUNICIPAL A COLOCACAO DE BARRAS DE_x000D_
 PROTECAO TIPO "GUARD RAIL" NOS MEIOS-FIOS DAS QUATRO ESQUINAS DAS RUAS DR._x000D_
 NASCIMENTO E DUQUE DE CAXIAS, ONDE FOI IMPLEMENTADA UMA ROTULA.</t>
   </si>
   <si>
     <t>27805</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27805/623.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27805/623.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, QUE SEJA SOLICITADO AO EXECUTIVO MUNICIPAL A CRIACAO DE MAIS_x000D_
 HORARIOS PARA A LINHA FURG ATE O CAMPUS CIDADE DA FURG, CONFORME PROPOSTA_x000D_
 (ANEXO)</t>
   </si>
   <si>
     <t>27806</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27806/624.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27806/624.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, REQUER, APOS OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, QUE SEJA SOLICITADO AO EXECUTIVO MUNICIPAL A INSTALACAO DE UM PONTO_x000D_
 DE ONIBUS NA RUA ANDRADE NEVES, ENTRE AS RUAS VICE ALMIRANTE ABREU E BARAO DE_x000D_
 COTEGIPE.</t>
   </si>
   <si>
     <t>27807</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27807/625.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27807/625.pdf</t>
   </si>
   <si>
     <t>QUE INDIQUE AO SETOR COMPETENTE ESTUDOS NO SENTIDO DE VIABILIZAR A_x000D_
 ANTECIPACAO DO HORARIO DA LINHA DA ILHA DOS MARINHEIROS PARA AS 5:20H (CINCO_x000D_
 HORAS E VINTE MINUTOS) E A TARDE O HORARIO DE RETORNO PARA ILHA DOS MARINHEIROS_x000D_
 PASSE A SER AS 18:00H (DEZOITO HORAS).</t>
   </si>
   <si>
     <t>27808</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27808/626.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27808/626.pdf</t>
   </si>
   <si>
     <t>QUE INDIQUE AO SETOR COMPETENTE ESTUDOS NO SENTIDO DE VIABILIZAR QUE A_x000D_
 LINHA DA ILHA DOS MARINHEIROS PASSE A SER UMA LINHA DIARIA.</t>
   </si>
   <si>
     <t>27809</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27809/628.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27809/628.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SMSTT QUE REALIZE ESTUDO E FACA POSSIVEL INSTALACAO DE UMA SINALEIRA DE_x000D_
 PEDESTRES NO ENTRONCAMENTO DAS AV. PORTUGAL COM AV. MAJOR CARLOS PINTO.</t>
   </si>
   <si>
     <t>27810</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27810/629.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27810/629.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SECRETARIA COMPETENTE QUE ENVIE A ESTE VEREADOR UMA COPIA DO CONTRATO FIRMADO_x000D_
 COM A EMPRESA RIO GRANDE AMBIENTAL.</t>
   </si>
   <si>
     <t>27811</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27811/630.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27811/630.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, SOLICITA AO EXECUTIVO MUNICIPAL, APOS_x000D_
 OUVIDA A CASA NA FORMA REGIMENTAL, SEJA PROVIDENCIADO JUNTO A SECRETARIA_x000D_
 COMPETENTE, ESTUDO PARA INCLUIR NO PROJETO DE REGULARIZACAO FUNDIARIA, A_x000D_
 AVENIDA SANTOS DUMONT E AS RUAS JOSE BONIFACIO E ROBERTO SOCOOWSKI.</t>
   </si>
   <si>
     <t>27812</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27812/631.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27812/631.pdf</t>
   </si>
   <si>
     <t>SEJA ENCAMINHADO CORRESPONDENCIA AO SUPERINTENDE DO PORTO DO RIO_x000D_
 GRANDE, SENHOR DIRCEU LOPES, SOLICITANDO QUE SEJA EFETUADO A DRAGAGEM DA_x000D_
 CENTRAL DE HORTIFRUTIGRANJEIROS, DA DOCA DO ENTREPOSTO E DO MERCADO PUBLICO.</t>
   </si>
   <si>
     <t>27813</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27813/632.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27813/632.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO SOLICITA AO EXECUTIVO MUNICIPAL ATRAVES DA_x000D_
 SECRETARIA COMPETENTE QUE SEJA REALIZADA FISCALIZACAO NO QUE SE REFERE AOS_x000D_
 SERVICOS PRESTADOS PELOS AGENTES DE TRANSITO NA CIDADE.</t>
   </si>
   <si>
     <t>27814</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27814/633.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27814/633.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, JUNTAMENTE COM A SECRETARIA COMPETENTE_x000D_
 DO MUNICIPIO, SMSU, PARA QUE SEJA REALIZADA A LIMPEZA NA VALETA DA RUA JORGE_x000D_
 CARVALHO(RUA 25), N° 332 ESQUINA RUA ROBERTO EDOM, PARQUE GUANABARA, CASSINO</t>
   </si>
   <si>
     <t>27815</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27815/634.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27815/634.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL, JUNTAMENTE COM A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE, DENTRO DAS DEVIDAS POSSIBILIDADES, PARA QUE SEJA REALIZADO UM_x000D_
 PROJETO DE OFERECIMENTO DE CURSOS GRATUITOS DE INGLES PARA OS TAXISTAS, DE RIO_x000D_
 GRANDE.</t>
   </si>
   <si>
     <t>27816</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27816/635.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27816/635.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, SOLICITA AO EXECUTIVO MUNICIPAL, APOS_x000D_
 OUVIDA A CASA NA FORMA REGIMENTAL, SEJA PROVIDEN- CIADO JUNTO A SECRETARIA_x000D_
 COMPETENTE, QUE FACA REPAROS COM ASFALTO NOS PONTOS DANIFICADOS NA RUA OSWALDO_x000D_
 MARTENSEN, NO BAIRRO PARQUE SAO PEDRO.</t>
   </si>
   <si>
     <t>27817</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27817/636.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27817/636.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO INDICA APOS OUVIDO A CASA NA FORMA_x000D_
 REGIMENTAL QUE O EXECUTIVO MUNICIPAL, JUNTAMENTE COM A SECRETARIA COMPETENTE_x000D_
 QUE PROVIDENCIA A ILUMINACAO DA VIA - 9 E TAMBEM DA ESTRADA ENGENHEIRO ERNESTO_x000D_
 LUIZ OTEIRO.</t>
   </si>
   <si>
     <t>27818</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27818/637.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27818/637.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, SOLICITA AO EXECUTIVO MUNICIPAL, APOS_x000D_
 OUVIDA A CASA NA FORMA REGIMENTAL, QUE ENCAMINHE JUNTO A SECRETARIA COMPETENTE,_x000D_
 O ESTUDO DA POSSIBILIDADE DE INSTALAR UM SEMAFORO NA RUA GAL. VITORINO ESQUINA_x000D_
 RUA MAJOR CARLOS PINTO.</t>
   </si>
   <si>
     <t>27819</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27819/638.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27819/638.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE, POR MEIO DA SECRETARIA MUNICIPAL_x000D_
 COMPETENTE DETERMINE QUE SEJA REALIZADA PINTURA E REPAROS NECESSARIOS PARA_x000D_
 MANUTENCAO DA PASSARELA SITUADA NA LOCALIDADE DA CAPILHA.</t>
   </si>
   <si>
     <t>27820</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27820/639.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27820/639.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ABAIXO ASSINADO, INDICA APOS OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, QUE O EXECUTIVO MUNICIPAL SOLICITE A SECRETARIA MUNICIPAL_x000D_
 COMPETENTE PARA QUE A MESMA PROVIDENCIE A COLOCACAO DE PLACAS DE 'PARE' NO_x000D_
 ENTRONCAMENTO DAS RUAS QUATRO E NOVE NO BAIRRO GETULIO VARGAS.</t>
   </si>
   <si>
     <t>27823</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27823/640.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27823/640.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE, POR MEIO DA SECRETARIA MUNICIPAL DE_x000D_
 SAUDE ESTUDE A VIABILIDADE, JUNTO AO MINISTERIO DA SAUDE, DE INSTALACAO DE_x000D_
 POSTO DE AMBULANCIAS DO SAMU NA AREA CENTRAL DA CIDADE, TENDO EM VISTA A DEMORA_x000D_
 DE DESLOCAMENTO DAS AMBULANCIAS.</t>
   </si>
   <si>
     <t>27825</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27825/641.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27825/641.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO ASSINADOS, INDICAM APOS OUVIDA A CASA, NA FORMA_x000D_
 REGIMENTAL, QUE O EXECUTIVO MUNICIPAL ATRAVES DA SECRETARIA COMPETENTE_x000D_
 PROVIDENCIE A RECUPERACAO E AS REFORMAS NECESSARIAS NO PREDIO EXISTENTE NA_x000D_
 PRACA DO TRABALHADOR. (FOTOS EM ANEXO).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -15701,68 +15701,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22080/ple_03.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22168/ple_06.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22089/ple_07.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22079/ple_08.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22078/ple_09.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22167/ple_12.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22166/ple_17.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22088/ple_18.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22104/ple_20.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22165/ple_26.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22164/ple_27.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22163/ple_28.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22162/ple_29.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22161/ple_30.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22157/ple_34.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22087/ple_36.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22086/ple_37.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22055/ple_45.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22054/ple_46.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22053/ple_47.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22156/ple_49.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22221/ple_51.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22077/ple_53.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22076/ple_56.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22075/ple_57.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22090/ple_62.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22155/ple_66.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22154/ple_67.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22074/ple_68.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22153/ple_71.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22072/ple_73.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22152/ple_74.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22003/plv_75.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22148/ple_77.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22092/ple_78.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22071/ple_79.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22070/ple_80.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22144/ple_82.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22069/ple_83.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22140/ple_85.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22139/ple_86.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22068/ple_87.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22067/ple_89.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22138/ple_91.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22066/ple_92.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22065/ple_93.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22064/ple_94.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22137/ple_95.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22136/ple_96.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22135/ple_99.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22134/ple_100.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22133/ple_101.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22132/ple_102.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22130/ple_103.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22129/ple_104.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22128/ple_105.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22063/ple_106.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22062/ple_107.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22061/ple_112.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22127/ple_113.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22126/ple_117.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22125/ple_118.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22060/ple_120.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22124/ple_121.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22059/ple_122.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22058/ple_125.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22050/plv_2.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22049/plv_3.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22367/plv_11.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22103/plv_16.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22100/plv_32.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22027/plv_34.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22026/plv_36.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22019/plv_41.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22018/plv_42.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22017/plv_43.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22016/plv_48.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22014/plv_56.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22048/plv_59.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22121/plv_62.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22010/plv_64.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22099/plv_66.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22098/plv_68.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22120/plv_70.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22117/plv_80.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22114/plv_92.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22095/plv_94.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22094/plv_94.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22112/plv_97.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22008/plv_99.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22046/plv_102.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22420/787.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22039/pdl_01.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22038/pdl_02.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22037/pdl_03.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22035/pdl_04.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22033/pdl_05.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22034/pdl_06.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22031/pdl_07.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22030/pdl_08.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22091/pre_07.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35505/02.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35506/03.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35507/05.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35508/06.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35509/07.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35510/8.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35511/09.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35512/10.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36739/11.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35515/12.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35516/13.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35517/14.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35518/15.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35538/16.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35539/17.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35541/19.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35542/21.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35543/22.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35545/23.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35546/24.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35550/25.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35553/26.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35555/27.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35557/29.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35559/30.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35561/31.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35562/32.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35564/33.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35565/34.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35567/35.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35569/36.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35571/37.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35573/38.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35576/39.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35578/40.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35580/41.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35583/42.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35585/43.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35587/44.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35589/45.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35590/197.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35591/47.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35593/48.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35594/49.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35595/50.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35597/51.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35598/52.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35600/53.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35601/54.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35602/55.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35603/56.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35614/57.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35615/58.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35618/59.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35624/61.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35676/62.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35677/63.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35679/64.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35680/65.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35682/66.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35684/67.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35685/68.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35686/69.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35687/71.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35688/73.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35689/74.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35690/76.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35691/77.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35692/78.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35693/79.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35694/80.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35695/81.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35696/82.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35697/83.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35698/84.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35699/85.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35700/86.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35701/87.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35702/89.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35704/90.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35705/91.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35706/92.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35707/93.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35708/94.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35711/95.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35713/96.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35716/97.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35719/98.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35721/99.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35725/100.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35726/101.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35727/102.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35728/103.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35729/104.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35730/105.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35731/106.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35732/107.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35733/108.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35734/109.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35735/110.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35740/111.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35741/112.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35743/113.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35744/114.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35746/115.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35748/116.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35749/117.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35751/118.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35752/119.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35753/120.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35754/121.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35755/122.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35757/123.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35739/124.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35758/125.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35759/126.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35760/127.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35763/128.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35764/129.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35765/130.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35766/131.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35767/132.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35768/133.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35770/134.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35771/135.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35772/136.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35778/137.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35779/138.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35780/139.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35781/140.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35785/141.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35786/142.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35787/143.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35788/144.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35789/145.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35790/146.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35791/147.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35792/148.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35793/149.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35795/150.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35796/151.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35797/152.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35798/153.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35799/154.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35800/155.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35801/156.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35802/157.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35803/158.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35804/159.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35805/160.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35807/161.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35808/163.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35809/164.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35810/166.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35811/167.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35812/168.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35813/169.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35814/170.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35815/171.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35816/172.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35817/173.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35818/174.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35819/175.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35820/176.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35821/177.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35822/178.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35823/179.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35824/180.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35825/181.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35826/182.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35827/183.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35828/184.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35829/185.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35830/186.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35831/187.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35832/188.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35833/189.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35834/191.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35835/192.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35836/193.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35837/195.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35838/196.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35839/197.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35840/198.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35841/199.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35842/200.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35843/201.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35844/202.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35845/203.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35846/204.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35847/206.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35848/207.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35850/208.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35851/209.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35873/210.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35874/211.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35875/212.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35876/213.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35877/214.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35878/215.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35879/216.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35880/217.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35881/218.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35882/219.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35883/220.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35885/221.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35887/223.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35889/224.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35891/226.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35892/227.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35894/228.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35896/229.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35899/230.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35901/232.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35903/233.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35904/234.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35905/235.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35906/237.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35909/238.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35911/239.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35913/241.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35915/242.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35916/243.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35917/244.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35918/245.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35920/246.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35921/247.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35922/248.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35923/249.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35924/250.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35925/251.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35926/252.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35928/254.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35929/255.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35930/256.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35933/257.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35934/259.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35940/260.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35941/261.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35942/262.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35943/263.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35944/264.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35945/265.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35946/266.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35947/267.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35948/268.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35950/269.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35951/270.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35952/271.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35953/272.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35954/273.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35955/274.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35956/275.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35957/276.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35958/277.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35959/278.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35960/280.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35961/281.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35962/282.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35963/283.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35964/284.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35965/285.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35967/286.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35968/288.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35969/289.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35970/290.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35971/291.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35972/292.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35973/293.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35974/294.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35977/295.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35978/296.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35979/297.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35980/298.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35983/299.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35986/300.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35997/301.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35998/302.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35999/303.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36000/304.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36001/305.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36002/306.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36003/307.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36004/308.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36005/309.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36006/310.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36007/311.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36008/313.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36009/314.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36010/315.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36011/316.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36012/317.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36013/318.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36014/319.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36015/321.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36016/322.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36017/323.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36018/324.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36019/325.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36020/327.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36021/328.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36022/329.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36023/330.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36024/331.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36025/332.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36026/333.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36027/334.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36028/335.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36029/336.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36030/338.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36031/339.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36032/340.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36033/342.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36034/343.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36035/344.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36036/345.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36037/346.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36047/347.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36048/348.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36049/349.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36051/350.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36053/351.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36054/352.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36057/353.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36058/354.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36059/355.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36061/356.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36063/358.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36065/359.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36066/360.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36067/362.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36068/363.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36069/365.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36070/366.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36071/367.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36072/368.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36073/369.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36074/370.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36075/371.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36076/372.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36077/373.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36080/375.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36082/376.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36084/377.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36086/378.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36089/379.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36090/380.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36091/381.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36093/382.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36096/383.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36098/384.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36099/385.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36101/386.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36102/387.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36103/388.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36104/389.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36105/390.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36109/391.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36110/392.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36111/393.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36113/394.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36114/396.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36115/397.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36116/398.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36117/399.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36118/401.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36119/402.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36120/403.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36121/404.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36123/405.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36124/406.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36126/407.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36127/408.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36129/409.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36130/410.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36132/411.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36151/412.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36152/413.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36153/414.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36154/415.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36155/416.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36156/417.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36157/419.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36158/421.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36159/422.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36160/423.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36161/424.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36162/425.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36163/426.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36164/428.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36166/429.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36167/430.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36168/432.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36169/434.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36170/435.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36171/436.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36172/437.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36173/438.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36174/439.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36175/441.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36176/442.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36177/443.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36178/444.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36179/445.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36180/447.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36181/448.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36182/449.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36183/450.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36185/451.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36186/453.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36187/454.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36189/455.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36190/456.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36191/457.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25919/01.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25920/02.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25921/03.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25925/04.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25927/05.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25928/06.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25929/07.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25930/08.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25933/09.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25937/10.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25938/11.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25939/12.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25940/13.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25941/14.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25942/15.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25944/16.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25945/17.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25947/18.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25948/19.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25950/20.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25951/21.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25952/22.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25953/23.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25954/24.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25955/25.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25956/26.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25957/27.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25958/28.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25959/29.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25960/30.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25962/31.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25969/32.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25970/33.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25980/34.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25983/35.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25984/36.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25985/37.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25986/38.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25989/39.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25990/40.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25991/41.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25993/42.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25994/43.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25998/44.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25999/45.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26000/46.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26001/47.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26002/48.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26003/49.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26004/50.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26005/51.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26006/52.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26007/53.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26008/54.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26010/55.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26030/56.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26033/57.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26034/58.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26037/59.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26038/60.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26040/61.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26043/62.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26079/63.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26086/64.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26089/65.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26137/66.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26140/67.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26149/68.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26152/69.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26155/70.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26160/71.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26233/72.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26235/73.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26240/74.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26245/75.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26248/76.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26250/77.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26253/78.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26257/79.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26261/80.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26265/81.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26268/82.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26270/83.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26274/84.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26276/85.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26335/86.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26355/87.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26358/89.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26362/90.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26364/91.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26367/92.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26465/94.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26466/95.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26467/96.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26468/97.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26480/98.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26730/99.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26752/100.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26753/101.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26754/102.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26756/103.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26759/104.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26765/105.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26767/106.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26770/107.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26772/108.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26778/109.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26780/110.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26783/111.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26786/112.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26789/113.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26797/114.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26799/115.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27339/116.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27343/117.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27344/118.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27348/119.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27408/120.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27411/121.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27412/122.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27413/123.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27414/124.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27426/125.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27429/126.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27431/127.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27464/128.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27593/129.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27596/130.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27600/131.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27602/132.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27603/133.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27604/134.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27605/135.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27606/136.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27607/137.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27608/138.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27609/139.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27637/140.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27838/141.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27841/142.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27847/143.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27855/144.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27858/145.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27860/146.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27872/147.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27874/148.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27876/149.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27877/150.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27879/151.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27881/152.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27884/153.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27892/154.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27904/155.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27906/156.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27907/157.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27908/158.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27909/159.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27911/160.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27912/161.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27913/162.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27919/163.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27920/164.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27921/165.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27922/166.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27954/167.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27956/168.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27957/169.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27958/170.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27959/171.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27966/173.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27969/174.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27988/175.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27989/176.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28034/177.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28039/178.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28045/179.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28063/180.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28064/181.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28068/182.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28071/183.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28074/184.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28076/185.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28080/186.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28081/187.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28082/188.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28083/189.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28084/190.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28102/191.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28103/192.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28104/193.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28105/194.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28131/195.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28157/196.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28160/197.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28163/198.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28164/199.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27352/200.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27355/201.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27360/203.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27362/204.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27367/205.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27376/206.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27378/207.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27382/208.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27398/209.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27399/210.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27400/211.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27401/212.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27402/213.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27403/214.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27404/215.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27405/216.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27406/217.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27407/218.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27409/219.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27410/220.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27416/221.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27417/222.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27418/223.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27419/224.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27420/225.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27421/226.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27422/227.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27423/228.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27424/229.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27425/230.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27427/231.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27428/232.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27430/233.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27432/234.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27433/235.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27434/236.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27435/237.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27436/238.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27437/239.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27438/240.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27439/241.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27440/242.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27441/243.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27442/244.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27443/245.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27444/246.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27445/247.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27446/248.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27447/249.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27448/250.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27449/251.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27450/252.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27451/253.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27452/254.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27453/255.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27454/256.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27455/257.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27456/258.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27457/259.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27458/260.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27459/261.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27460/262.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27461/263.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27462/264.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27463/265.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27466/266.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27468/267.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27469/268.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27470/269.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27471/270.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27472/271.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27473/272.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27474/273.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27475/274.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27476/275.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27477/276.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27480/277.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27485/278.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27487/279.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27490/280.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27492/281.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27496/282.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27498/283.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27501/284.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27503/285.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27504/286.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27507/287.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27510/288.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27511/289.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27513/290.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27516/291.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27518/292.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27521/293.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27522/294.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27523/295.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27524/296.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27525/297.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27527/298.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27533/299.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27537/300.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27539/301.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27541/302.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27543/303.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27544/304.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27546/305.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27548/306.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27550/307.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27552/308.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27554/309.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27557/310.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27559/311.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27562/312.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27564/313.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27567/314.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27568/315.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27570/316.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27575/317.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27576/318.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27577/319.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27578/320.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27579/321.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27580/322.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27581/323.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27583/324.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27584/325.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27585/326.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27586/327.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27587/328.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27588/329.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27589/330.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27590/331.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27591/332.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27592/333.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27594/334.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27595/335.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27597/336.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27598/337.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27599/338.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27601/339.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27610/340.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27611/341.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27612/342.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27613/343.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27614/344.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27615/345.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27616/346.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27617/347.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27618/348.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27619/349.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27620/350.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27621/351.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27622/352.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27623/353.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27624/354.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27625/355.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27626/356.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27627/357.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27628/258.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27629/359.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27630/360.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27631/361.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27632/362.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27633/363.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27634/364.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27635/365.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27636/366.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27638/367.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27639/368.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27640/369.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27641/370.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27642/371.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27643/372.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27644/373.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27645/374.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27646/375.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27647/376.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27648/377.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27649/378.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27650/379.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27651/380.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27652/382.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27653/383.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27654/384.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27655/385.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27656/386.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27657/387.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27658/388.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27659/389.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27660/390.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27661/391.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27662/392.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27663/393.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27664/394.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27665/395.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27666/396.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27667/397.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27668/398.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27669/399.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27478/400.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27479/401.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27481/402.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27482/403.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27484/404.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27486/405.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27488/406.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27491/408.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27493/409.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27494/410.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27495/411.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27497/412.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27499/413.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27500/414.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27502/415.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27505/416.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27506/417.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27508/418.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27509/419.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27530/420.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27512/421.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27514/422.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27515/423.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27517/424.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27519/425.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27520/426.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27526/427.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27528/428.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27529/429.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27531/430.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27532/431.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27534/432.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27535/433.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27536/434.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27538/435.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27540/436.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27542/437.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27545/438.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27547/439.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27549/440.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27551/441.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27553/442.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27555/443.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27556/444.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27558/445.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27560/446.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27561/447.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27563/448.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27565/449.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27566/450.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27569/451.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2010/27571/452.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27572/453.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27573/454.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27574/455.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27692/457.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27693/458.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27695/459.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27697/460.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27699/461.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27700/462.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27701/463.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27702/464.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27703/465.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27704/466.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27705/467.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27706/468.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27707/469.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27708/470.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27709/471.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27710/472.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27712/473.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27714/474.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27716/475.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27718/476.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27720/477.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27722/478.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27724/479.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27729/480.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27731/481.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27733/482.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27735/483.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27737/484.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27739/485.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27741/486.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27743/487.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27745/488.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27747/489.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27748/490.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27750/491.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27753/492.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27756/493.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27757/494.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27759/495.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27761/496.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27763/497.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27765/498.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27767/499.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27768/500.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27769/501.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27771/502.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27772/503.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27774/504.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27776/505.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27777/506.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27780/507.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27782/508.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27784/509.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27785/510.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27786/511.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27787/512.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27789/513.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27790/514.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27791/515.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27792/516.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27821/517.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27822/518.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27824/519.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27826/520.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27827/521.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27828/522.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27829/523.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27830/524.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27831/525.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27832/526.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27833/527.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27834/528.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27835/529.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27836/530.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27837/531.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27839/532.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27840/533.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27842/534.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27843/535.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27844/536.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27845/537.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27846/538.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27848/539.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27850/540.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27851/541.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27852/542.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27856/543.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27862/544.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27863/545.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27864/546.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27866/547.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27867/548.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27868/549.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27869/550.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27671/551.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27672/552.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27673/553.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27674/554.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27675/556.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27676/557.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27677/558.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27678/559.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27679/560.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27680/561.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27681/562.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27682/563.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27683/564.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27684/565.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27685/566.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27686/567.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27687/568.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27688/569.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27689/570.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27690/571.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27694/572.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27696/573.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27698/574.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27711/575.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27713/576.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27715/577.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27717/578.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27719/579.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27721/580.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27723/581.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27725/582.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27726/583.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27727/584.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27728/585.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27730/586.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27732/587.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27734/588.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27736/589.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27738/590.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27740/591.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27742/592.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27744/593.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27746/594.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27749/595.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27751/596.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27752/597.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27754/598.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27755/599.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27758/600.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27762/601.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27764/602.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27766/603.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27770/604.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27773/605.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27775/606.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27778/607.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27779/608.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27781/609.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27783/610.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27788/611.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27794/612.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27795/613.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27796/614.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27797/615.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27798/616.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27799/617.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27800/618.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27801/619.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27802/620.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27803/621.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27804/622.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27805/623.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27806/624.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27807/625.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27808/626.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27809/628.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27810/629.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27811/630.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27812/631.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27813/632.pdf" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27814/633.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27815/634.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27816/635.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27817/636.pdf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27818/637.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27819/638.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27820/639.pdf" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27823/640.pdf" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27825/641.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22080/ple_03.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22168/ple_06.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22089/ple_07.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22079/ple_08.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22078/ple_09.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22167/ple_12.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22166/ple_17.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22088/ple_18.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22104/ple_20.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22165/ple_26.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22164/ple_27.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22163/ple_28.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22162/ple_29.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22161/ple_30.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22157/ple_34.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22087/ple_36.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22086/ple_37.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22055/ple_45.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22054/ple_46.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22053/ple_47.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22156/ple_49.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22221/ple_51.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22077/ple_53.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22076/ple_56.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22075/ple_57.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22090/ple_62.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22155/ple_66.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22154/ple_67.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22074/ple_68.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22153/ple_71.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22072/ple_73.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22152/ple_74.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22003/plv_75.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22148/ple_77.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22092/ple_78.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22071/ple_79.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22070/ple_80.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22144/ple_82.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22069/ple_83.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22140/ple_85.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22139/ple_86.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22068/ple_87.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22067/ple_89.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22138/ple_91.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22066/ple_92.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22065/ple_93.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22064/ple_94.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22137/ple_95.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22136/ple_96.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22135/ple_99.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22134/ple_100.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22133/ple_101.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22132/ple_102.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22130/ple_103.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22129/ple_104.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22128/ple_105.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22063/ple_106.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22062/ple_107.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22061/ple_112.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22127/ple_113.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22126/ple_117.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22125/ple_118.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22060/ple_120.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22124/ple_121.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22059/ple_122.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22058/ple_125.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22050/plv_2.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22049/plv_3.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22367/plv_11.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22103/plv_16.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22100/plv_32.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22027/plv_34.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22026/plv_36.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22019/plv_41.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22018/plv_42.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22017/plv_43.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22016/plv_48.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22014/plv_56.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22048/plv_59.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22121/plv_62.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22010/plv_64.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22099/plv_66.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22098/plv_68.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22120/plv_70.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22117/plv_80.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22114/plv_92.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22095/plv_94.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22094/plv_94.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22112/plv_97.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22008/plv_99.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22046/plv_102.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22420/787.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22039/pdl_01.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22038/pdl_02.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22037/pdl_03.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22035/pdl_04.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22033/pdl_05.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22034/pdl_06.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22031/pdl_07.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22030/pdl_08.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/22091/pre_07.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35505/02.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35506/03.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35507/05.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35508/06.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35509/07.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35510/8.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35511/09.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35512/10.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36739/11.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35515/12.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35516/13.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35517/14.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35518/15.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35538/16.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35539/17.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35541/19.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35542/21.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35543/22.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35545/23.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35546/24.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35550/25.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35553/26.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35555/27.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35557/29.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35559/30.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35561/31.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35562/32.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35564/33.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35565/34.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35567/35.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35569/36.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35571/37.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35573/38.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35576/39.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35578/40.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35580/41.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35583/42.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35585/43.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35587/44.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35589/45.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35590/197.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35591/47.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35593/48.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35594/49.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35595/50.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35597/51.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35598/52.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35600/53.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35601/54.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35602/55.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35603/56.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35614/57.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35615/58.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35618/59.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35624/61.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35676/62.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35677/63.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35679/64.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35680/65.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35682/66.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35684/67.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35685/68.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35686/69.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35687/71.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35688/73.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35689/74.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35690/76.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35691/77.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35692/78.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35693/79.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35694/80.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35695/81.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35696/82.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35697/83.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35698/84.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35699/85.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35700/86.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35701/87.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35702/89.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35704/90.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35705/91.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35706/92.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35707/93.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35708/94.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35711/95.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35713/96.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35716/97.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35719/98.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35721/99.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35725/100.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35726/101.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35727/102.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35728/103.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35729/104.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35730/105.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35731/106.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35732/107.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35733/108.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35734/109.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35735/110.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35740/111.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35741/112.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35743/113.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35744/114.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35746/115.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35748/116.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35749/117.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35751/118.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35752/119.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35753/120.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35754/121.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35755/122.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35757/123.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35739/124.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35758/125.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35759/126.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35760/127.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35763/128.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35764/129.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35765/130.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35766/131.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35767/132.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35768/133.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35770/134.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35771/135.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35772/136.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35778/137.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35779/138.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35780/139.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35781/140.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35785/141.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35786/142.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35787/143.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35788/144.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35789/145.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35790/146.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35791/147.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35792/148.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35793/149.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35795/150.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35796/151.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35797/152.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35798/153.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35799/154.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35800/155.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35801/156.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35802/157.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35803/158.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35804/159.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35805/160.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35807/161.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35808/163.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35809/164.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35810/166.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35811/167.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35812/168.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35813/169.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35814/170.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35815/171.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35816/172.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35817/173.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35818/174.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35819/175.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35820/176.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35821/177.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35822/178.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35823/179.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35824/180.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35825/181.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35826/182.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35827/183.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35828/184.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35829/185.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35830/186.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35831/187.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35832/188.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35833/189.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35834/191.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35835/192.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35836/193.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35837/195.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35838/196.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35839/197.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35840/198.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35841/199.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35842/200.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35843/201.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35844/202.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35845/203.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35846/204.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35847/206.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35848/207.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35850/208.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35851/209.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35873/210.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35874/211.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35875/212.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35876/213.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35877/214.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35878/215.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35879/216.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35880/217.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35881/218.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35882/219.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35883/220.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35885/221.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35887/223.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35889/224.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35891/226.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35892/227.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35894/228.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35896/229.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35899/230.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35901/232.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35903/233.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35904/234.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35905/235.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35906/237.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35909/238.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35911/239.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35913/241.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35915/242.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35916/243.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35917/244.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35918/245.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35920/246.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35921/247.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35922/248.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35923/249.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35924/250.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35925/251.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35926/252.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35928/254.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35929/255.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35930/256.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35933/257.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35934/259.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35940/260.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35941/261.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35942/262.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35943/263.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35944/264.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35945/265.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35946/266.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35947/267.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35948/268.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35950/269.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35951/270.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35952/271.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35953/272.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35954/273.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35955/274.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35956/275.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35957/276.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35958/277.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35959/278.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35960/280.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35961/281.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35962/282.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35963/283.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35964/284.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35965/285.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35967/286.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35968/288.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35969/289.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35970/290.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35971/291.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35972/292.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35973/293.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35974/294.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35977/295.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35978/296.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35979/297.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35980/298.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35983/299.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35986/300.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35997/301.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35998/302.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/35999/303.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36000/304.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36001/305.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36002/306.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36003/307.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36004/308.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36005/309.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36006/310.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36007/311.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36008/313.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36009/314.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36010/315.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36011/316.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36012/317.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36013/318.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36014/319.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36015/321.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36016/322.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36017/323.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36018/324.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36019/325.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36020/327.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36021/328.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36022/329.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36023/330.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36024/331.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36025/332.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36026/333.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36027/334.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36028/335.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36029/336.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36030/338.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36031/339.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36032/340.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36033/342.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36034/343.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36035/344.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36036/345.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36037/346.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36047/347.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36048/348.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36049/349.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36051/350.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36053/351.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36054/352.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36057/353.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36058/354.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36059/355.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36061/356.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36063/358.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36065/359.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36066/360.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36067/362.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36068/363.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36069/365.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36070/366.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36071/367.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36072/368.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36073/369.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36074/370.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36075/371.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36076/372.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36077/373.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36080/375.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36082/376.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36084/377.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36086/378.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36089/379.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36090/380.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36091/381.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36093/382.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36096/383.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36098/384.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36099/385.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36101/386.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36102/387.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36103/388.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36104/389.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36105/390.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36109/391.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36110/392.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36111/393.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36113/394.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36114/396.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36115/397.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36116/398.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36117/399.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36118/401.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36119/402.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36120/403.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36121/404.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36123/405.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36124/406.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36126/407.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36127/408.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36129/409.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36130/410.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36132/411.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36151/412.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36152/413.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36153/414.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36154/415.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36155/416.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36156/417.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36157/419.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36158/421.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36159/422.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36160/423.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36161/424.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36162/425.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36163/426.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36164/428.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36166/429.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36167/430.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36168/432.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36169/434.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36170/435.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36171/436.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36172/437.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36173/438.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36174/439.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36175/441.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36176/442.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36177/443.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36178/444.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36179/445.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36180/447.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36181/448.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36182/449.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36183/450.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36185/451.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36186/453.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36187/454.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36189/455.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36190/456.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/36191/457.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25919/01.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25920/02.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25921/03.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25925/04.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25927/05.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25928/06.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25929/07.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25930/08.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25933/09.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25937/10.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25938/11.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25939/12.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25940/13.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25941/14.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25942/15.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25944/16.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25945/17.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25947/18.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25948/19.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25950/20.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25951/21.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25952/22.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25953/23.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25954/24.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25955/25.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25956/26.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25957/27.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25958/28.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25959/29.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25960/30.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25962/31.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25969/32.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25970/33.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25980/34.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25983/35.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25984/36.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25985/37.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25986/38.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25989/39.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25990/40.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25991/41.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25993/42.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25994/43.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25998/44.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/25999/45.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26000/46.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26001/47.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26002/48.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26003/49.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26004/50.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26005/51.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26006/52.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26007/53.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26008/54.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26010/55.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26030/56.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26033/57.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26034/58.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26037/59.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26038/60.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26040/61.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26043/62.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26079/63.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26086/64.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26089/65.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26137/66.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26140/67.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26149/68.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26152/69.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26155/70.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26160/71.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26233/72.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26235/73.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26240/74.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26245/75.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26248/76.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26250/77.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26253/78.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26257/79.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26261/80.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26265/81.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26268/82.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26270/83.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26274/84.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26276/85.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26335/86.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26355/87.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26358/89.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26362/90.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26364/91.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26367/92.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26465/94.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26466/95.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26467/96.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26468/97.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26480/98.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26730/99.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26752/100.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26753/101.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26754/102.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26756/103.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26759/104.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26765/105.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26767/106.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26770/107.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26772/108.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26778/109.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26780/110.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26783/111.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26786/112.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26789/113.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26797/114.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/26799/115.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27339/116.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27343/117.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27344/118.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27348/119.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27408/120.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27411/121.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27412/122.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27413/123.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27414/124.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27426/125.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27429/126.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27431/127.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27464/128.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27593/129.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27596/130.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27600/131.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27602/132.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27603/133.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27604/134.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27605/135.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27606/136.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27607/137.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27608/138.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27609/139.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27637/140.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27838/141.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27841/142.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27847/143.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27855/144.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27858/145.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27860/146.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27872/147.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27874/148.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27876/149.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27877/150.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27879/151.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27881/152.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27884/153.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27892/154.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27904/155.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27906/156.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27907/157.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27908/158.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27909/159.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27911/160.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27912/161.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27913/162.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27919/163.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27920/164.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27921/165.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27922/166.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27954/167.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27956/168.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27957/169.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27958/170.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27959/171.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27966/173.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27969/174.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27988/175.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27989/176.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28034/177.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28039/178.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28045/179.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28063/180.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28064/181.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28068/182.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28071/183.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28074/184.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28076/185.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28080/186.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28081/187.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28082/188.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28083/189.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28084/190.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28102/191.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28103/192.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28104/193.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28105/194.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28131/195.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28157/196.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28160/197.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28163/198.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/28164/199.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27352/200.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27355/201.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27360/203.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27362/204.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27367/205.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27376/206.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27378/207.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27382/208.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27398/209.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27399/210.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27400/211.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27401/212.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27402/213.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27403/214.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27404/215.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27405/216.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27406/217.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27407/218.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27409/219.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27410/220.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27416/221.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27417/222.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27418/223.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27419/224.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27420/225.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27421/226.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27422/227.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27423/228.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27424/229.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27425/230.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27427/231.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27428/232.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27430/233.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27432/234.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27433/235.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27434/236.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27435/237.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27436/238.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27437/239.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27438/240.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27439/241.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27440/242.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27441/243.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27442/244.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27443/245.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27444/246.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27445/247.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27446/248.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27447/249.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27448/250.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27449/251.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27450/252.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27451/253.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27452/254.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27453/255.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27454/256.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27455/257.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27456/258.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27457/259.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27458/260.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27459/261.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27460/262.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27461/263.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27462/264.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27463/265.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27466/266.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27468/267.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27469/268.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27470/269.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27471/270.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27472/271.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27473/272.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27474/273.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27475/274.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27476/275.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27477/276.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27480/277.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27485/278.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27487/279.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27490/280.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27492/281.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27496/282.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27498/283.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27501/284.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27503/285.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27504/286.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27507/287.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27510/288.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27511/289.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27513/290.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27516/291.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27518/292.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27521/293.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27522/294.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27523/295.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27524/296.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27525/297.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27527/298.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27533/299.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27537/300.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27539/301.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27541/302.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27543/303.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27544/304.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27546/305.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27548/306.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27550/307.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27552/308.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27554/309.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27557/310.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27559/311.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27562/312.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27564/313.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27567/314.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27568/315.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27570/316.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27575/317.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27576/318.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27577/319.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27578/320.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27579/321.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27580/322.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27581/323.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27583/324.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27584/325.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27585/326.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27586/327.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27587/328.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27588/329.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27589/330.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27590/331.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27591/332.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27592/333.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27594/334.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27595/335.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27597/336.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27598/337.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27599/338.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27601/339.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27610/340.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27611/341.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27612/342.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27613/343.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27614/344.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27615/345.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27616/346.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27617/347.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27618/348.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27619/349.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27620/350.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27621/351.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27622/352.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27623/353.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27624/354.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27625/355.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27626/356.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27627/357.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27628/258.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27629/359.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27630/360.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27631/361.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27632/362.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27633/363.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27634/364.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27635/365.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27636/366.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27638/367.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27639/368.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27640/369.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27641/370.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27642/371.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27643/372.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27644/373.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27645/374.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27646/375.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27647/376.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27648/377.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27649/378.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27650/379.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27651/380.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27652/382.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27653/383.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27654/384.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27655/385.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27656/386.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27657/387.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27658/388.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27659/389.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27660/390.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27661/391.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27662/392.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27663/393.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27664/394.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27665/395.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27666/396.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27667/397.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27668/398.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27669/399.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27478/400.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27479/401.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27481/402.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27482/403.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27484/404.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27486/405.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27488/406.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27491/408.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27493/409.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27494/410.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27495/411.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27497/412.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27499/413.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27500/414.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27502/415.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27505/416.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27506/417.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27508/418.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27509/419.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27530/420.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27512/421.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27514/422.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27515/423.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27517/424.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27519/425.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27520/426.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27526/427.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27528/428.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27529/429.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27531/430.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27532/431.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27534/432.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27535/433.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27536/434.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27538/435.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27540/436.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27542/437.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27545/438.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27547/439.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27549/440.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27551/441.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27553/442.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27555/443.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27556/444.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27558/445.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27560/446.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27561/447.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27563/448.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27565/449.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27566/450.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27569/451.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2010/27571/452.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27572/453.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27573/454.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27574/455.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27692/457.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27693/458.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27695/459.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27697/460.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27699/461.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27700/462.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27701/463.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27702/464.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27703/465.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27704/466.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27705/467.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27706/468.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27707/469.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27708/470.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27709/471.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27710/472.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27712/473.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27714/474.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27716/475.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27718/476.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27720/477.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27722/478.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27724/479.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27729/480.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27731/481.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27733/482.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27735/483.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27737/484.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27739/485.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27741/486.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27743/487.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27745/488.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27747/489.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27748/490.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27750/491.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27753/492.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27756/493.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27757/494.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27759/495.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27761/496.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27763/497.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27765/498.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27767/499.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27768/500.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27769/501.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27771/502.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27772/503.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27774/504.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27776/505.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27777/506.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27780/507.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27782/508.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27784/509.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27785/510.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27786/511.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27787/512.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27789/513.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27790/514.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27791/515.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27792/516.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27821/517.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27822/518.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27824/519.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27826/520.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27827/521.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27828/522.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27829/523.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27830/524.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27831/525.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27832/526.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27833/527.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27834/528.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27835/529.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27836/530.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27837/531.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27839/532.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27840/533.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27842/534.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27843/535.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27844/536.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27845/537.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27846/538.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27848/539.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27850/540.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27851/541.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27852/542.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27856/543.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27862/544.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27863/545.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27864/546.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27866/547.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27867/548.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27868/549.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27869/550.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27671/551.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27672/552.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27673/553.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27674/554.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27675/556.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27676/557.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27677/558.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27678/559.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27679/560.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27680/561.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27681/562.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27682/563.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27683/564.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27684/565.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27685/566.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27686/567.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27687/568.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27688/569.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27689/570.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27690/571.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27694/572.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27696/573.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27698/574.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27711/575.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27713/576.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27715/577.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27717/578.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27719/579.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27721/580.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27723/581.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27725/582.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27726/583.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27727/584.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27728/585.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27730/586.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27732/587.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27734/588.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27736/589.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27738/590.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27740/591.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27742/592.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27744/593.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27746/594.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27749/595.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27751/596.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27752/597.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27754/598.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27755/599.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27758/600.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27762/601.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27764/602.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27766/603.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27770/604.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27773/605.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27775/606.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27778/607.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27779/608.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27781/609.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27783/610.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27788/611.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27794/612.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27795/613.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27796/614.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27797/615.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27798/616.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27799/617.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27800/618.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27801/619.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27802/620.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27803/621.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27804/622.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27805/623.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27806/624.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27807/625.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27808/626.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27809/628.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27810/629.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27811/630.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27812/631.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27813/632.pdf" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27814/633.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27815/634.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27816/635.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27817/636.pdf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27818/637.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27819/638.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27820/639.pdf" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27823/640.pdf" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2011/27825/641.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1152"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="36.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="84.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="83.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>