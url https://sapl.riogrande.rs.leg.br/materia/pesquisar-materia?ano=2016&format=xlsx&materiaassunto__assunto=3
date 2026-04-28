--- v0 (2026-01-14)
+++ v1 (2026-04-28)
@@ -54,386 +54,386 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>16223</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16223/ple_004.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16223/ple_004.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR_x000D_
 OPERACAO DE CREDITO COM O BRDE - BANCO REGIONAL DO DESENVOLVIMENTO E DA OUTRAS_x000D_
 PROVIDENCIAS.</t>
   </si>
   <si>
     <t>16222</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16222/ple_006.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16222/ple_006.pdf</t>
   </si>
   <si>
     <t>ACRESCE ELEMENTO DE DESPESA NO ANEXO DE METAS_x000D_
 E PRIORIDADES DA LEI N° 7.436, DE 29 DE JULHO DE 2013, QUE DISPOE SOBRE O PLANO_x000D_
 PLURIANUAL DO MUNICIPIO DO RIO GRANDE PARA O QUADRIENIO 2014/2017 E NO ANEXO DE_x000D_
 METAS DA LEI N° 7.960, DE 18 DE NOVEMBRO DE 2015, QUE DISPOE SOBRE AS_x000D_
 DIRETRIZES ORCAMENTARIAS DO MUNICIPIO DO RIO GRANDE PARA O EXERCICIO DE 2015 E_x000D_
 NA LEI ORCAMENTARIA ANUAL, LEI N° 7.970, DE 17 DE DEZEMBRO DE 2015 E AUTORIZA O_x000D_
 EXECUTIVO MUNICIPAL A ABRIR CREDITOS ADICIONAIS ESPECIAIS NA SECRETARIA DE_x000D_
 MUNICIPIO DE CIDADANIA E ASSISTENCIA SOCIAL, NO VALOR DE R$ 50.000,00.</t>
   </si>
   <si>
     <t>16221</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16221/ple_007.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16221/ple_007.pdf</t>
   </si>
   <si>
     <t>ACRESCE ACAO NO ANEXO DE METAS E PRIORIDADES_x000D_
 DA LEI N° 7.436, DE 29 DE JULHO DE 2013, QUE DISPOE SOBRE O PLANO PLURIANUAL DO_x000D_
 MUNICIPIO DO RIO GRANDE PARA O QUADRIENIO 2014/2017 E NO ANEXO DE METAS DA LEI_x000D_
 N° 7.960, DE 18 DE NOVEMBRO DE 2015, QUE DISPOE SOBRE AS DIRETRIZES_x000D_
 ORCAMENTARIAS DO MUNICIPIO DO RIO GRANDE PARA O EXERCICIO DE 2015 E NA LEI_x000D_
 ORCAMENTARIA ANUAL, LEI N° 7.970, DE 17 DE DEZEMBRO DE 2015 E AUTORIZA O_x000D_
 EXECUTIVO MUNICIPAL A ABRIR CREDITOS ADICIONAIS ESPECIAIS NA SECRETARIA_x000D_
 MUNICIPAL DE COORDENACAO E PLANEJAMENTO, NO VALOR DE R$ 1.579.438,56.</t>
   </si>
   <si>
     <t>16220</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16220/ple_009.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16220/ple_009.pdf</t>
   </si>
   <si>
     <t>ACRESCE ELEMENTOS DE DESPESA NO ANEXO DE_x000D_
 METAS E PRIORIDADES DA LEI N° 7.436, DE 29 DE JULHO DE 2013, QUE DISPOE SOBRE O_x000D_
 PLANO PLURIANUAL DO MUNICIPIO DO RIO GRANDE PARA O QUADRIENIO 2014/2017 E NO_x000D_
 ANEXO DE METAS DA LEI N° 7.960, DE 18 DE NOVEMBRO DE 2015, QUE DISPOE SOBRE AS_x000D_
 DIRETRIZES ORCAMENTARIAS DO MUNICIPIO DO RIO GRANDE PARA O EXERCICIO DE 2015 E_x000D_
 NA LEI ORCAMENTARIA ANUAL, LEI N° 7.970, DE 17 DE DEZEMBRO DE 2015 E AUTORIZA O_x000D_
 EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL ESPECIAL NA SECRETARIA DE_x000D_
 MUNICIPIO DA SAUDE, NO VALOR DE R$ 690.000,00._x000D_
 O PRESENTE PROJETO DE LEI TEM COMO OBJETIVO CONTRATACAO DE MEDICOS EM REGIME DE_x000D_
 PRONTO ATENDIMENTO NAS UNIDADES DE SAUDE 24 HORAS, NO MUNICIPIO.</t>
   </si>
   <si>
     <t>16219</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16219/ple_010.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16219/ple_010.pdf</t>
   </si>
   <si>
     <t>ACRESCE ELEMENTOS DE DESPESA NO ANEXO DE_x000D_
 METAS E PRIORIDADES DA LEI N° 7.436, DE 29 DE JULHO DE 2013, QUE DISPOE SOBRE O_x000D_
 PLANO PLURIANUAL DO MUNICIPIO DO RIO GRANDE PARA O QUADRIENIO 2014/2017 E NO_x000D_
 ANEXO DE METAS DA LEI N° 7.960, DE 18 DE NOVEMBRO DE 2015, QUE DISPOE SOBRE AS_x000D_
 DIRETRIZES ORCAMENTARIAS DO MUNICIPIO DO RIO GRANDE PARA O EXERCICIO DE 2015 E_x000D_
 NA LEI ORCAMENTARIA ANUAL, LEI N° 7.970, DE 17 DE DEZEMBRO DE 2015 E AUTORIZA O_x000D_
 EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL ESPECIAL NA SECRETARIA DE_x000D_
 MUNICIPIO DA SAUDE, NO VALOR DE R$ 732.000,00._x000D_
 O PRESENTE PROJETO DE LEI TEM COMO OBJETIVO AQUISICAO DE IMOVEL, COM A_x000D_
 FINALIDADE DE ATENDER AO CAPS INFANTIL.</t>
   </si>
   <si>
     <t>16218</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16218/ple_013.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16218/ple_013.pdf</t>
   </si>
   <si>
     <t>ACRESCE ELEMENTO DE DESPESA NO ANEXO DE METAS_x000D_
 E PRIORIDADES DA LEI N° 7.436, DE 29 DE JULHO DE 2013, QUE DISPOE SOBRE O PLANO_x000D_
 PLURIANUAL DO MUNICIPIO DO RIO GRANDE PARA O QUADRIENIO 2014/2017 E NO ANEXO DE_x000D_
 METAS DA LEI N° 7.960, DE 18 DE NOVEMBRO DE 2015, QUE DISPOE SOBRE AS_x000D_
 DIRETRIZES ORCAMENTARIAS DO MUNICIPIO DO RIO GRANDE PARA O EXERCICIO DE 2015 E_x000D_
 NA LEI ORCAMENTARIA ANUAL, LEI N° 7.970, DE 17 DE DEZEMBRO DE 2015 E AUTORIZA O_x000D_
 EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL ESPECIAL NA SECRETARIA DE_x000D_
 MUNICIPIO DO DESENVOLVIMENTO PRIMARIO, NO VALOR DE R$ 60.553,11.</t>
   </si>
   <si>
     <t>16217</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16217/ple_014.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16217/ple_014.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR_x000D_
 CREDITOS ADICIONAIS SUPLEMENTARES NA SECRETARIA DE MUNICIPIO DA SAUDE, NO VALOR_x000D_
 DE R$ 1.365.827,68.</t>
   </si>
   <si>
     <t>16216</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16216/ple_015.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16216/ple_015.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR_x000D_
 CREDITO ADICIONAL SUPLEMENTAR NA SECRETARIA DE MUNICIPIO DE DESENVOLVIMENTO_x000D_
 PRIMARIO, NO VALOR DE R$ 411.330,75.</t>
   </si>
   <si>
     <t>16215</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16215/ple_016.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16215/ple_016.pdf</t>
   </si>
   <si>
     <t>ACRESCE ACAO NO ANEXO DE METAS E PRIORIDADES_x000D_
 DA LEI N° 7.436, DE 29 DE JULHO DE 2013, QUE DISPOE SOBRE O PLANO PLURIANUAL DO_x000D_
 MUNICIPIO DO RIO GRANDE PARA O QUADRIENIO 2014/2017 E NO ANEXO DE METAS DA LEI_x000D_
 N° 7.960, DE 18 DE NOVEMBRO DE 2015, QUE DISPOE SOBRE AS DIRETRIZES_x000D_
 ORCAMENTARIAS DO MUNICIPIO DO RIO GRANDE PARA O EXERCICIO DE 2015 E NA LEI_x000D_
 ORCAMENTARIA ANUAL, LEI N° 7.970, DE 17 DE DEZEMBRO DE 2015 E AUTORIZA O_x000D_
 EXECUTIVO MUNICIPAL A ABRIR CREDITOS ADICIONAIS ESPECIAIS NA SECRETARIA DE_x000D_
 MUNICIPIO DA CIDADANIA E ASSISTENCIA SOCIAL, NO VALOR DE R$ 214.707,11.</t>
   </si>
   <si>
     <t>16214</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16214/ple_024.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16214/ple_024.pdf</t>
   </si>
   <si>
     <t>ACRESCE ELEMENTOS DE DESPESA NO ANEXO DE METAS E_x000D_
 PRIORIDADES DA LEI N° 7.436, DE 29 DE JULHO DE 2013, QUE DISPOE SOBRE O PLANO_x000D_
 PLURIANUAL DO MUNICIPIO DO RIO GRANDE PARA O QUADRIENIO 2014/2017 E NO ANEXO DE_x000D_
 METAS DA LEI N° 7.960, DE 18 DE NOVEMBRO DE 2015, QUE DISPOE SOBRE AS_x000D_
 DIRETRIZES ORCAMENTARIAS DO MUNICIPIO DO RIO GRANDE PARA O EXERCICIO DE 2015 E_x000D_
 NA LEI ORCAMENTARIA ANUAL, LEI N° 7.970, DE 17 DE DEZEMBRO DE 2015 E AUTORIZA O_x000D_
 EXECUTIVO MUNICIPAL A ABRIR CREDITOS ADICIONAIS ESPECIAIS NA SECRETARIA DE_x000D_
 MUNICIPIO DA CIDADANIA E ASSISTENCIA SOCIAL, NO VALOR DE R$ 325.784,16.</t>
   </si>
   <si>
     <t>16208</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16208/ple_029.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16208/ple_029.pdf</t>
   </si>
   <si>
     <t>ACRESCE ELEMENTOS DE DESPESA NO ANEXO DE_x000D_
 METAS E PRIORIDADES DA LEI N° 7.436, DE 29 DE JULHO DE 2013, QUE DISPOE SOBRE O_x000D_
 PLANO PLURIANUAL DO MUNICIPIO DO RIO GRANDE PARA O QUADRIENIO 2014/2017 E NO_x000D_
 ANEXO DE METAS DA LEI N° 7.960, DE 18 DE NOVEMBRO DE 2015, QUE DISPOE SOBRE AS_x000D_
 DIRETRIZES ORCAMENTARIAS DO MUNICIPIO DO RIO GRANDE PARA O EXERCICIO DE 2015 E_x000D_
 NA LEI ORCAMENTARIA ANUAL, LEI N° 7.970, DE 17 DE DEZEMBRO DE 2015 E AUTORIZA O_x000D_
 EXECUTIVO MUNICIPAL A ABRIR CREDITOS ADICIONAIS ESPECIAIS NA SECRETARIA DE_x000D_
 MUNICIPIO DA SAUDE, NO VALOR DE R$ 16.900,00.</t>
   </si>
   <si>
     <t>16213</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16213/ple_034.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16213/ple_034.pdf</t>
   </si>
   <si>
     <t>ACRESCE ACAO NO ANEXO DE METAS E PRIORIDADES_x000D_
 DA LEI N° 7.436, DE 29 DE JULHO DE 2013, QUE DISPOE SOBRE O PLANO PLURIANUAL DO_x000D_
 MUNICIPIO DO RIO GRANDE PARA O QUADRIENIO 2014/2017 E NO ANEXO DE METAS DA LEI_x000D_
 N° 7.960, DE 18 DE NOVEMBRO DE 2015, QUE DISPOE SOBRE AS DIRETRIZES_x000D_
 ORCAMENTARIAS DO MUNICIPIO DO RIO GRANDE PARA O EXERCICIO DE 2015 E NA LEI_x000D_
 ORCAMENTARIA ANUAL, LEI N° 7.970, DE 17 DE DEZEMBRO DE 2015 E AUTORIZA O_x000D_
 EXECUTIVO MUNICIPAL A ABRIR CREDITO ADICIONAL ESPECIAL NA SECRETARIA DE_x000D_
 MUNICIPIO DA SAUDE, NO VALOR DE R$ 165.000,00.</t>
   </si>
   <si>
     <t>16206</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16206/ple_036.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16206/ple_036.pdf</t>
   </si>
   <si>
     <t>ACRESCE ELEMENTO DE DESPESA NO ANEXO DE_x000D_
 METAS E PRIORIDADES DA LEI N° 7.436, DE 29 DE JULHO DE 2013, QUE DISPOE SOBRE O_x000D_
 PLANO PLURIANUAL DO MUNICIPIO DO RIO GRANDE PARA O QUADRIENIO 2014/2017 E NO_x000D_
 ANEXO DE METAS DA LEI N° 7.960, DE 18 DE NOVEMBRO DE 2015, QUE DISPOE SOBRE AS_x000D_
 DIRETRIZES ORCAMENTARIAS DO MUNICIPIO DO RIO GRANDE PARA O EXERCICIO DE 2015 E_x000D_
 NA LEI ORCAMENTARIA ANUAL, LEI N° 7.970, DE 17 DE DEZEMBRO DE 2015 E AUTORIZA O_x000D_
 EXECUTIVO MUNICIPAL A ABRIR CREDITOS ADICIONAIS ESPECIAIS NA SECRETARIA DE_x000D_
 MUNICIPIO DA SAUDE, NO VALOR DE R$ 451.000,00.</t>
   </si>
   <si>
     <t>16204</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16204/ple_038.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16204/ple_038.pdf</t>
   </si>
   <si>
     <t>ACRESCE ACAO NO ANEXO DE METAS E PRIORIDADES_x000D_
 DA LEI N° 7.436, DE 29 DE JULHO DE 2013, QUE DISPOE SOBRE O PLANO PLURIANUAL DO_x000D_
 MUNICIPIO DO RIO GRANDE PARA O QUADRIENIO 2014/2017 E NO ANEXO DE METAS DA LEI_x000D_
 N° 7.960, DE 18 DE NOVEMBRO DE 2015, QUE DISPOE SOBRE AS DIRETRIZES_x000D_
 ORCAMENTARIAS DO MUNICIPIO DO RIO GRANDE PARA O EXERCICIO DE 2015 E NA LEI_x000D_
 ORCAMENTARIA ANUAL, LEI N° 7.970, DE 17 DE DEZEMBRO DE 2015 E AUTORIZA O_x000D_
 EXECUTIVO MUNICIPAL A ABRIR CREDITOS ADICIONAIS ESPECIAIS NA SECRETARIA DE_x000D_
 MUNICIPIO DA CULTURA, NO VALOR DE R$ 306.000,00.</t>
   </si>
   <si>
     <t>16203</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16203/ple_039.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16203/ple_039.pdf</t>
   </si>
   <si>
     <t>ACRESCE ELEMENTOS DE DESPESA NO ANEXO DE_x000D_
 METAS E PRIORIDADES DA LEI N° 7.436, DE 29 DE JULHO DE 2013, QUE DISPOE SOBRE O_x000D_
 PLANO PLURIANUAL DO MUNICIPIO DO RIO GRANDE PARA O QUADRIENIO 2014/2017 E NO_x000D_
 ANEXO DE METAS DA LEI N° 7.960, DE 18 DE NOVEMBRO DE 2015, QUE DISPOE SOBRE AS_x000D_
 DIRETRIZES ORCAMENTARIAS DO MUNICIPIO DO RIO GRANDE PARA O EXERCICIO DE 2015 E_x000D_
 NA LEI ORCAMENTARIA ANUAL, LEI N° 7.970, DE 17 DE DEZEMBRO DE 2015 E AUTORIZA O_x000D_
 EXECUTIVO MUNICIPAL A ABRIR CREDITOS ADICIONAIS ESPECIAIS NA SECRETARIA DE_x000D_
 MUNICIPIO DA CIDADANIA E ASSISTENCIA SOCIAL, NO VALOR DE R$ 148.022,68.</t>
   </si>
   <si>
     <t>16202</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16202/ple_042.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16202/ple_042.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITO_x000D_
 ADICIONAL SUPLEMENTAR NA SECRETARIA DE MUNICIPIO DA SAUDE, NO VALOR DE R$_x000D_
 800.000,00.</t>
   </si>
   <si>
     <t>16201</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16201/ple_046.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16201/ple_046.pdf</t>
   </si>
   <si>
     <t>ACRESCE ELEMENTOS DE DESPESA NO ANEXO DE_x000D_
 METAS E PRIORIDADES DA LEI N° 7.436, DE 29 DE JULHO DE 2013, QUE DISPOE SOBRE O_x000D_
 PLANO PLURIANUAL DO MUNICIPIO DO RIO GRANDE PARA O QUADRIENIO 2014/2017 E NO_x000D_
 ANEXO DE METAS DA LEI N° 7.960, DE 18 DE NOVEMBRO DE 2015, QUE DISPOE SOBRE AS_x000D_
 DIRETRIZES ORCAMENTARIAS DO MUNICIPIO DO RIO GRANDE PARA O EXERCICIO DE 2015 E_x000D_
 NA LEI ORCAMENTARIA ANUAL, LEI N° 7.970, DE 17 DE DEZEMBRO DE 2015 E AUTORIZA O_x000D_
 EXECUTIVO MUNICIPAL A ABRIR CREDITOS ADICIONAIS ESPECIAIS NA SECRETARIA DE_x000D_
 MUNICIPIO DA CIDADANIA E ASSISTENCIA SOCIAL, NO VALOR DE R$ 12.000,00.</t>
   </si>
   <si>
     <t>16200</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16200/ple_051.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16200/ple_051.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR_x000D_
 CREDITOS ADICIONAIS SUPLEMENTARES NAS SECRETARIA DE MUNICIPIO GESTAO_x000D_
 ADMINISTRATIVA, DA EDUCACAO E DA SAUDE, NO VALOR DE R$ 19.963.226,71.</t>
   </si>
   <si>
     <t>16198</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16198/ple_053.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16198/ple_053.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CREDITOS_x000D_
 ADICIONAIS SUPLEMENTARES NA SECRETARIA DE MUNICIPIO DA EDUCACAO, NO VALOR DE R$_x000D_
 702.796,18.</t>
   </si>
   <si>
     <t>16199</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16199/ple_054.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16199/ple_054.pdf</t>
   </si>
   <si>
     <t>ACRESCE ELEMENTOS DE DESPESA NO ANEXO DE METAS E_x000D_
 PRIORIDADES DA LEI N° 7.436, DE 29 DE JULHO DE 2013, QUE DISPOE SOBRE O PLANO_x000D_
 PLURIANUAL DO MUNICIPIO DO RIO GRANDE PARA O QUADRIENIO 2014/2017 E NO ANEXO DE_x000D_
 METAS DA LEI N° 7.960, DE 18 DE NOVEMBRO DE 2015, QUE DISPOE SOBRE AS_x000D_
 DIRETRIZES ORCAMENTARIAS DO MUNICIPIO DO RIO GRANDE PARA O EXERCICIO DE 2015 E_x000D_
 NA LEI ORCAMENTARIA ANUAL, LEI N° 7.970, DE 17 DE DEZEMBRO DE 2015 E AUTORIZA O_x000D_
 EXECUTIVO MUNICIPAL A ABRIR CREDITOS ADICIONAIS ESPECIAIS NO DEPARTAMENTO_x000D_
 AUTARQUICO DE TRANSPORTES COLETIVOS, NO VALOR DE R$ 351.531,45.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -747,68 +747,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16223/ple_004.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16222/ple_006.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16221/ple_007.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16220/ple_009.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16219/ple_010.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16218/ple_013.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16217/ple_014.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16216/ple_015.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16215/ple_016.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16214/ple_024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16208/ple_029.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16213/ple_034.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16206/ple_036.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16204/ple_038.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16203/ple_039.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16202/ple_042.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16201/ple_046.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16200/ple_051.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16198/ple_053.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16199/ple_054.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16223/ple_004.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16222/ple_006.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16221/ple_007.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16220/ple_009.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16219/ple_010.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16218/ple_013.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16217/ple_014.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16216/ple_015.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16215/ple_016.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16214/ple_024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16208/ple_029.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16213/ple_034.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16206/ple_036.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16204/ple_038.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16203/ple_039.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16202/ple_042.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16201/ple_046.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16200/ple_051.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16198/ple_053.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2016/16199/ple_054.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="84.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="83.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="85" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>