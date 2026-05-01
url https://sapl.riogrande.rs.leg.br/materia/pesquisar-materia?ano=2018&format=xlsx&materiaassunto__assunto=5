--- v0 (2026-03-03)
+++ v1 (2026-05-01)
@@ -54,160 +54,160 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>9550</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2018/9550/ple_18.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2018/9550/ple_18.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA E O PROGRAMA DE ATENÇÃO INTEGRAL À SAÚDE DA POPULAÇÃO LGBT - NO MUNICÍPIO DO RIO GRANDE E DÁ OUTRAS PROVIDÊNCIAS. _x000D_
 Proponente: Executivo Municipal do Rio Grande</t>
   </si>
   <si>
     <t>9545</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2018/9545/ple_51.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2018/9545/ple_51.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS 111 e 112 DA LEI MUNICIPAL Nº 5.819, DE 07 DE NOVEMBRO DE 2003. (REDUÇÃO DE CARGA HORÁRIA PARA ACOMPANHANTE DE DEFICIENTE)_x000D_
 Proponente: Executivo Municipal do Rio Grande</t>
   </si>
   <si>
     <t>9542</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2018/9542/ple_52.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2018/9542/ple_52.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS 73 e 74 DA LEI MUNICIPAL Nº 5.821, DE 07 DE NOVEMBRO DE 2003. (redução de carga horária para acompanhamento de familiar)_x000D_
 Proponente: Executivo Municipal do Rio Grande</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>PLV</t>
   </si>
   <si>
     <t>Projeto de Lei de Vereador</t>
   </si>
   <si>
     <t>Vereador Julio Cesar</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2018/2146/plv89.2018.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2018/2146/plv89.2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DOS HOSPITAIS PÚBLICOS E PRIVADOS A COMUNICAREM À SECRETARIA DE MUNICÍPIO CIDADANIA E ASSISTÊNCIA SOCIAL, SOBRE OS ATENDIMENTOS REALIZADOS EM UNIDADES DE PRONTO ATENDIMENTO, DE CASOS DE MULHERES, CRIANÇAS E ADOLESCENTES VÍTIMAS DE AGRESSÕES FÍSICAS.” _x000D_
 Proponente: Julio Cesar Pereira da Silva</t>
   </si>
   <si>
     <t>9549</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>Vereador Rogério Gomes</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2018/9549/plv_105.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2018/9549/plv_105.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA CENTRAL DE INTÉRPRETES DA LÍNGUA BRASILEIRA DE SINAIS - LIBRAS, NO MUNICÍPIO DO RIO GRANDE._x000D_
 Proponente: Rogério Gomes e Andréa Westphal</t>
   </si>
   <si>
     <t>9548</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>Vereador Giovani Moralles</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2018/9548/plv_116.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2018/9548/plv_116.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA CENSO DE INCLUSÃO DO AUTISTA, PARA ANÁLISE DO QUANTITATIVO E DA IDENTIFICAÇAÕ DO PERFIL SOCIOECONÔMICO DAS PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA DO MUNÍCIPIO DE RIO GRANDE E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 Proponente: Giovani Bastos Moralles</t>
   </si>
   <si>
     <t>9546</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>Vereador Rafa Ceroni</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2018/9546/plv_137.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2018/9546/plv_137.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA DE HORTA COMUNITÁRIA NO MUNICÍPIO DO RIO GRANDE E DÁ OUTRAS PROVIDÊNCIAS. _x000D_
 Proponente: João da Barra e Rafa Ceroni</t>
   </si>
   <si>
     <t>9541</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2018/9541/plv_172.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2018/9541/plv_172.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Rio Grande, o Programa Creche Domiciliar, visando a regulamentação da atividade das mães crecheiras, que prestam cuidados, em seu domicílio, de crianças de 0 (zero) a 05 (cinco) anos de idade, em turno integral ou contraturno. _x000D_
 Proponente: Julio Cesar Pereira da Silva</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -515,67 +515,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2018/9550/ple_18.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2018/9545/ple_51.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2018/9542/ple_52.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2018/2146/plv89.2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2018/9549/plv_105.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2018/9548/plv_116.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2018/9546/plv_137.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2018/9541/plv_172.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2018/9550/ple_18.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2018/9545/ple_51.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2018/9542/ple_52.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2018/2146/plv89.2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2018/9549/plv_105.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2018/9548/plv_116.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2018/9546/plv_137.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2018/9541/plv_172.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="85.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="84.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>