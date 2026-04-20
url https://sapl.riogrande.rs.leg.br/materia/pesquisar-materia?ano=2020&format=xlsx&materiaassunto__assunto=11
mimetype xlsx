--- v0 (2026-01-16)
+++ v1 (2026-04-20)
@@ -54,387 +54,387 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/380/ple_03-2020.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/380/ple_03-2020.pdf</t>
   </si>
   <si>
     <t>INSTITUI A COMENDA DE RECONHECIMENTO DAS AÇÕES DE PROMOÇÃO DA IGUALDADE RACIAL NEGRAS MINAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>30523</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>PLV</t>
   </si>
   <si>
     <t>Projeto de Lei de Vereador</t>
   </si>
   <si>
     <t>Vereador(a)</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/30523/plv_7.2020.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/30523/plv_7.2020.pdf</t>
   </si>
   <si>
     <t>OFICIALIZA COMO TRAJE DE HONRA E DE USO FACULTATIVO EM SOLENIDADES PÚBLICAS, PARA AMBOS OS SEXOS, OS TRAJES DENOMINADOS AXÓS E ROUPAS DE MATIZ AFRICANA</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>Vereador Edson Lopes</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/3078/plv111.2020.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/3078/plv111.2020.pdf</t>
   </si>
   <si>
     <t>CRIA A MEDALHA DO MÉRITO DESPORTIVO NO MUNICÍPIO DO RIO GRANDE.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/921/plv_124.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/921/plv_124.pdf</t>
   </si>
   <si>
     <t>Cria a Medalha do Mérito Desportivo no Município do Rio Grande</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>Vereador Rogério Gomes</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/70/plv_129-2020.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/70/plv_129-2020.pdf</t>
   </si>
   <si>
     <t>Dá denominação de José Vicente ROMEU Costa (1956-2020) à área destinada ao acesso para a prática de esportes náuticos, localizada no Rincão da Cebola.</t>
   </si>
   <si>
     <t>8685</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/8685/plv138.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/8685/plv138.pdf</t>
   </si>
   <si>
     <t>HOMENAGEIA TODOS OS CIDADÃOS BRASILEIROS QUE PERDERAM A VIDA NA LUTA CONTRA A PANDEMIA PROVOCADA PELA COVID-19. SAÚDA TODOS OS PROFISSIONAIS DA SAÚDE QUE ESTÃO NA LINHA DE FRENTE NO COMBATE E NO ATENDIMENTO À ESTA PANDEMIA. INSTITUI A CAMPANHA DO LAÇO “PRETO E VERDE” PARA CONSCIENTIZAR A POPULAÇÃO RIOGRANDINA ACERCA DA PREVENÇÃO DO CONTÁGIO DE DOENÇAS INFECTOCONTAGIOSAS.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>Vereador Filipe Branco</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/1051/plv164.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/1051/plv164.pdf</t>
   </si>
   <si>
     <t>INCLUI NO CALENDÁRIO DE EVENTOS DO MUNICÍPIO A "COPA ARGF DE FUTSAL"</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/3026/pdl2.2020b.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/3026/pdl2.2020b.pdf</t>
   </si>
   <si>
     <t>"Ortoga o Titulo de Cidadão Riograndino a Sra. Claudia Costa"</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/2956/pdl3b.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/2956/pdl3b.pdf</t>
   </si>
   <si>
     <t>Outorga o título de Cidadão Rio-grandino ao Sr. Vagner Oliveira Duarte.</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Vereador De Lima</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/3023/pdl4.2020b.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/3023/pdl4.2020b.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Rio Grandino ao Sr. José Pereira do Amaral.</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/3017/pdl5.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/3017/pdl5.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha de Mérito Comunitário ao Pastor Daniel Cristiano Vieira Alves.</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Vereador Julio Cesar</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/2944/pdl6b.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/2944/pdl6b.pdf</t>
   </si>
   <si>
     <t>OUTORGA DE TÍTULO DE CIDADÃ RIO-GRANDINA À DOUTORA FÚLVIA BEATRIZ GONÇALVES DE SOUZA THORMANN</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>Vereador Rafa Ceroni</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/482/pdl.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/482/pdl.pdf</t>
   </si>
   <si>
     <t>Outrora o título de cidadão Riograndino  ao Sr. Thiago Lunard Nader</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Vereador Flávio Maciel</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/521/pdl008b.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/521/pdl008b.pdf</t>
   </si>
   <si>
     <t>Outorga o título de cidadão Rio-Grandino ao senhor Honório José Renon</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/525/pdl_9.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/525/pdl_9.pdf</t>
   </si>
   <si>
     <t>Outorga a medalha de Mérito comunitário á AMIRCAM - associação dos militares da reserva e civil aposentados da marinha do Brasil</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Vereadora Professora Denise</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/531/pdl_10b.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/531/pdl_10b.pdf</t>
   </si>
   <si>
     <t>Outorga título de cidadão Rio-Grandino à Sra. Magnólia Vicente de Carvalho</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/552/pdl_11b.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/552/pdl_11b.pdf</t>
   </si>
   <si>
     <t>Outorga o Título de cidadão riograndino ao Sr. Nagib Mohamad Ahmad</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Vereador Francisco Spotorno</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/555/pdl_12.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/555/pdl_12.pdf</t>
   </si>
   <si>
     <t>Outorga o título de cidadão riograndino a Sr. Erabetia Simões Gonçalves</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Vereador João da Barra</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/647/pdl_13.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/647/pdl_13.pdf</t>
   </si>
   <si>
     <t>Outorga o Título de cidadão Riogandino a Sr. Flavio Medina</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Vereador Rovam Castro</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/690/pdl_14.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/690/pdl_14.pdf</t>
   </si>
   <si>
     <t>Outorga título de cidadão Rio-grandino ao Sr. Orondino Carvalho.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Vereadora Tia Déia</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/992/pdl_15b.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/992/pdl_15b.pdf</t>
   </si>
   <si>
     <t>Outorga título de cidadão Rio-grandino ao senhor Alexandre Souza Soares</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Vereador Giovani Moralles</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/2737/dpl16b.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/2737/dpl16b.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão Rio Grandino</t>
   </si>
   <si>
     <t>3129</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Vereador Benito Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/3129/pdl20.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/3129/pdl20.pdf</t>
   </si>
   <si>
     <t>Outorga o título de cidadã Rio Grandina à Sra. Iara Souza Plá</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Vereador André Lemes</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/2088/projeto_de_resolucao_01.2020.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/2088/projeto_de_resolucao_01.2020.pdf</t>
   </si>
   <si>
     <t>INSTITUI A TRIBUNA DA MULHER NAS SESSÕES PLENÁRIAS DA CÂMARA MUNICIPAL DO RIO GRANDE.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -741,68 +741,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/380/ple_03-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/30523/plv_7.2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/3078/plv111.2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/921/plv_124.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/70/plv_129-2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/8685/plv138.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/1051/plv164.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/3026/pdl2.2020b.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/2956/pdl3b.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/3023/pdl4.2020b.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/3017/pdl5.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/2944/pdl6b.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/482/pdl.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/521/pdl008b.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/525/pdl_9.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/531/pdl_10b.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/552/pdl_11b.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/555/pdl_12.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/647/pdl_13.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/690/pdl_14.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/992/pdl_15b.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/2737/dpl16b.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/3129/pdl20.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/2088/projeto_de_resolucao_01.2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/380/ple_03-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/30523/plv_7.2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/3078/plv111.2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/921/plv_124.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/70/plv_129-2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/8685/plv138.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/1051/plv164.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/3026/pdl2.2020b.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/2956/pdl3b.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/3023/pdl4.2020b.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/3017/pdl5.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/2944/pdl6b.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/482/pdl.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/521/pdl008b.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/525/pdl_9.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/531/pdl_10b.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/552/pdl_11b.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/555/pdl_12.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/647/pdl_13.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/690/pdl_14.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/992/pdl_15b.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/2737/dpl16b.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/3129/pdl20.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/2088/projeto_de_resolucao_01.2020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="26.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="103.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="102.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>