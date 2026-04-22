--- v0 (2026-01-15)
+++ v1 (2026-04-22)
@@ -54,171 +54,171 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/52/ple_9.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/52/ple_9.pdf</t>
   </si>
   <si>
     <t>CRIA A POLÍTICA MUNICIPAL DE EDUCAÇÃO POPULAR EM SAÚDE (PMEPS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/1075/ple_50.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/1075/ple_50.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA HABITACIONAL RIO GRANDE E ESTABELECE NORMAS ESPECIAIS PARA A SUA IMPLEMENTAÇÃO.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/1104/ple_56.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/1104/ple_56.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a contratar emergencialmente e por tempo determinado profissionais de saúde.</t>
   </si>
   <si>
     <t>12381</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLV</t>
   </si>
   <si>
     <t>Projeto de Lei de Vereador</t>
   </si>
   <si>
     <t>Vereador Julio Cesar</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/12381/plv_01.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/12381/plv_01.pdf</t>
   </si>
   <si>
     <t>INSTITUI INCISO VI AO ART. 5º DA LEI Nº 7.851/2015, QUE DISPÕE SOBRE A CRIAÇÃO DA COORDENADORIA MUNICIPAL DE DEFESA DOS DIREITOS DAS PESSOAS COM DEFICIÊNCIA E ALTAS HABILIDADES.</t>
   </si>
   <si>
     <t>3315</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Vereador Benito Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/3315/plv70.2020.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/3315/plv70.2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A GRATUIDADE DE ESTACIONAMENTO EM LOCAIS PÚBLICOS E_x000D_
 PARTICULARES PARA DEFICIENTES FÍSICOS E IDOSOS, E DÁ OUTRAS PROVIDÊNCIAS. _x000D_
 Proponente: Benito Oliveira Gonçalves</t>
   </si>
   <si>
     <t>3317</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/3317/plv85.2020.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/3317/plv85.2020.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CENSO INCLUSÃO PARA A IDENTIFICAÇÃO DO PERFIL SOCIOECONÔMICO DAS PESSOAS COM DEFICIÊNCIA OU MOBILIDADE REDUZIDA. Proponente: Benito Oliveira Gonçalves</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>Vereadora Professora Denise</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/384/plv_110-2020.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/384/plv_110-2020.pdf</t>
   </si>
   <si>
     <t>INSERE O CAPÍTULO IV NO TÍTULO IV, DA LEI Nº 3.514/1980, QUE INSTITUI NOVO CÓDIGO DE POSTURAS DO MUNICÍPIO, PARA OBRIGAR OS CONDOMÍNIOS RESIDENCIAIS E COMERCIAIS A COMUNICAR AOS ÓRGÃOS DE SEGURANÇA PÚBLICA A OCORRÊNCIA OU INDÍCIOS DE OCORRÊNCIA DE VIOLÊNCIA CONTRA VULNERÁVEIS NAS UNIDADES CONDOMINAIS OU NAS ÁREAS COMUNS AOS CONDÔMINOS.</t>
   </si>
   <si>
     <t>3081</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>Vereador Edson Lopes</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/3081/plv112.2020.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/3081/plv112.2020.pdf</t>
   </si>
   <si>
     <t>ESTENDE AS LICENÇAS GESTANTE E PATERNIDADE NO MUNICÍPIO DO RIO GRANDE, COMO MEDIDA EXCEPCIONAL DE ENFRENTAMENTO À CALAMIDADE PÚBLICA OU EMERGÊNCIA. _x000D_
 Proponente: Edson Gomes Lopes</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>Vereador Filipe Branco</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/1055/plv151.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/1055/plv151.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre medidas de monitoramento e assistência aos pacientes de COVID-19 no Município de Rio Grande. _x000D_
 _x000D_
 Proponente: VER.FILIPE BRANCO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -527,68 +527,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/52/ple_9.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/1075/ple_50.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/1104/ple_56.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/12381/plv_01.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/3315/plv70.2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/3317/plv85.2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/384/plv_110-2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/3081/plv112.2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/1055/plv151.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/52/ple_9.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/1075/ple_50.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/1104/ple_56.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/12381/plv_01.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/3315/plv70.2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/3317/plv85.2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/384/plv_110-2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/3081/plv112.2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/1055/plv151.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="26.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="86.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="86" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>