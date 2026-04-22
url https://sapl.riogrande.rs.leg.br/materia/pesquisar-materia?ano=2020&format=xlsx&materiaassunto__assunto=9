--- v0 (2026-01-15)
+++ v1 (2026-04-22)
@@ -54,591 +54,591 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>PLV</t>
   </si>
   <si>
     <t>Projeto de Lei de Vereador</t>
   </si>
   <si>
     <t>Vereador Giovani Moralles</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/603/plv10.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/603/plv10.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A UMA VIA PÚBLICA NO MUNICÍPIO. FICA DENOMINADA DE LEONIDAS DE OLIVEIRA BASTOS.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/774/plv29.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/774/plv29.pdf</t>
   </si>
   <si>
     <t>DA DENOMINAÇÃO A UMA VIA PÚBLICA DO MUNICÍPIO. FICA DENOMINADA DE AYRES DO AMARAL PEREZ.</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Vereador Charles Saraiva</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/3085/plv36.2020.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/3085/plv36.2020.pdf</t>
   </si>
   <si>
     <t>"DÁ O NOME DE RUA EMPRESÁRIO JORGE KALIL A UMA RUA DO MUNICÍPIO DO RIO GRANDE."</t>
   </si>
   <si>
     <t>30531</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Vereador(a)</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/30531/40.2020.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/30531/40.2020.pdf</t>
   </si>
   <si>
     <t>JOSÉ CLAUDINO ALVES SARAIVA _x000D_
 DA O NOME DE UMA RUA DE EMPRESARIO JORGE KALIL A UMA RUA DO MUNICIPIO DE RIO GRANDE</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Vereador Jair Rizzo</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/1027/plv44.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/1027/plv44.pdf</t>
   </si>
   <si>
     <t>Dá a denominação de Prefeito Horácio Ubatuba de Faria à uma via pública do nosso município.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/1059/plv45.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/1059/plv45.pdf</t>
   </si>
   <si>
     <t>Dá a denominação de Sindicalista Giovani Simões de Sá a uma via pública no município de Rio Grande. _x000D_
 Proponente: Jair Rizzo Ferreira</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Vereadora Tia Déia</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/994/plv47.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/994/plv47.pdf</t>
   </si>
   <si>
     <t>" DÁ O NOME DE IRENE ESTIMA A UMA RUA DO MUNICÍPIO DO RIO GRANDE."</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/821/plv48.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/821/plv48.pdf</t>
   </si>
   <si>
     <t>DA DENOMINAÇÃO DE UMA VIA PÚBLICA DO MUNICÍPIO. FICA DENOMINADO DE LUIZ CARLOS AMARO DA SILVEIRA.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Vereador Luciano Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/54/plv_51-2020.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/54/plv_51-2020.pdf</t>
   </si>
   <si>
     <t>Dá a denominação de IVONE PADILHA COPELLO a uma via pública de nosso município.”</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Vereador Julio Cesar</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/361/plv_66-2020.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/361/plv_66-2020.pdf</t>
   </si>
   <si>
     <t>Dá o nome "Cardeal Ugo Poletti" à uma Rua do município de Rio Grande.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/586/plv68.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/586/plv68.pdf</t>
   </si>
   <si>
     <t>DA DENOMINAÇÃO DE UMA VIA PÚBLICA DO MUNICÍPIO DE RIO GRANDE. FICA DENOMINADO DE IZALTINO DO PRADO LEMOS.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>Vereador Filipe Branco</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/359/plv_87-2020.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/359/plv_87-2020.pdf</t>
   </si>
   <si>
     <t>Dá o nome de "Jornalista Germano Toralles Leite" à uma rua do município do Rio Grande.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/360/plv_89-2020.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/360/plv_89-2020.pdf</t>
   </si>
   <si>
     <t>DÁ A DENOMINAÇÃO DE DR. PEDRO PAULO WOHLFEIL VALENTE À UMA VIA PÚBLICA DO MUNICÍPIO DO RIO GRANDE.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>Vereador Rovam Castro</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/731/plv91.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/731/plv91.pdf</t>
   </si>
   <si>
     <t>Dá o nome de Largo à Flávio Bastos Camargo, a um largo no município do Rio Grande _x000D_
 Proponente: Rovam Simões Gonçalves de Castro</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>Vereador Edson Lopes</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/353/plv_92-2020.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/353/plv_92-2020.pdf</t>
   </si>
   <si>
     <t>DÁ O NOME DE MARIELLE FRANCO (MARIELLE FRANCISCO DA SILVA) À UMA RUA DO MUNICÍPIO DO RIO GRANDE.</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/2918/plv117.2020.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/2918/plv117.2020.pdf</t>
   </si>
   <si>
     <t>DÁ OS NOMES DE GUNNAR VINGREN E DANIEL BERG A DUAS RUAS DO MUNICÍPIO DE RIO GRANDE.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/996/plv122.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/996/plv122.pdf</t>
   </si>
   <si>
     <t>"DÁ OS NOMES DOS MISSIONÁRIOS GUNNAR VINGREN E DANIEL BERG A UMA RUA DO MUNICÍPIO DE RIO GRANDE."</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>Vereadora Professora Denise</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/741/plv123.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/741/plv123.pdf</t>
   </si>
   <si>
     <t>Dá o nome de Vereador Walmir Romeu Bicca a uma Rua do Município do Rio Grande._x000D_
 Proponente: Denise Rodrigues Marques</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>Vereador Francisco Spotorno</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/752/plv125.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/752/plv125.pdf</t>
   </si>
   <si>
     <t>Dá o nome de IEDA PENNA REY SALOMÃO, a uma rua do Município de Rio Grande. _x000D_
 Proponente: Luiz Francisco Spotorno</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>Vereador Rogério Gomes</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/858/plv_128.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/858/plv_128.pdf</t>
   </si>
   <si>
     <t>Dá o nome de JOSÉ VICENTE ROMEU COSTA a uma Rua do Município do Rio Grande. _x000D_
 Proponente: Rogério Gomes</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/357/plv_130-2020.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/357/plv_130-2020.pdf</t>
   </si>
   <si>
     <t>DÁ O NOME DE BOLIVAR DE SOUZA DE LIMA À UMA RUA DO MUNICÍPIO DO RIO GRANDE.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/358/plv_132-2020.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/358/plv_132-2020.pdf</t>
   </si>
   <si>
     <t>DÁ A DENOMINAÇÃO DE "ESPORTISTA ALEXANDRE ÂNGELO DEGANI JÚNIOR - MANINHO" À UMA PRAÇA PÚBLICA DO MUNICÍPIO DO RIO GRANDE.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/1064/plv140.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/1064/plv140.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A UMA RUA DO BAIRRO VILA SÃO JOÃO.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/55/plv_147-2020.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/55/plv_147-2020.pdf</t>
   </si>
   <si>
     <t>DENOMINAÇÃO A UMA VIA PÚBLICA DO MUNICÍPIO. FICA DENOMINADA DE ENILDO DE BARROS.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/1058/plv152.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/1058/plv152.pdf</t>
   </si>
   <si>
     <t>DÁ O NOME DE JORNAL AGORA A UMA RUA DO MUNICÍPIO DO RIO GRANDE.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/1060/plv156.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/1060/plv156.pdf</t>
   </si>
   <si>
     <t>DÁ O NOME "LEOVEGILDO COSTA" À AVENIDA A, LOCALIZADA NO BAIRRO NOVA QUINTA, NO MUNICÍPIO DE RIO GRANDE.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/956/plv165.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/956/plv165.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A UMA VIA PÚBLICA NO MUNICÍPIO. FICA DENOMINADO DE OLINTO RODRIGUES DE PINHO.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/53/plv_166-2020.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/53/plv_166-2020.pdf</t>
   </si>
   <si>
     <t>Dá o nome de Visconde de Itaboraí, a uma rua no município do Rio Grande.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>Vereador Batatinha</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/382/plv_168-2020.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/382/plv_168-2020.pdf</t>
   </si>
   <si>
     <t>DÁ A DENOMINAÇÃO DE BERNARDINO CALÇADA MENDONÇA À UMA VIA PÚBLICA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/383/plv_170-2020.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/383/plv_170-2020.pdf</t>
   </si>
   <si>
     <t>DÁ O NOME DE RUBENS MENDES SIMÃO À UMA RUA DO MUNICÍPIO DO RIO GRANDE.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>Vereador Benito Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/314/plv_171-2020.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/314/plv_171-2020.pdf</t>
   </si>
   <si>
     <t>Dá o nome de Lucas Camargo de Britto à uma Rua do município do Rio Grande.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/25/plv_172-2020.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/25/plv_172-2020.pdf</t>
   </si>
   <si>
     <t>DÁ O NOME DE RUA DR. MARCOS CARDIA A UMA RUA DO MUNICÍPIO DO RIO GRANDE.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/35/plv_90-2020.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/35/plv_90-2020.pdf</t>
   </si>
   <si>
     <t>DÁ O NOME "CABO JOSÉ CLODOMAR TEIXEIRA" A UMA RUA DA VILA DA QUINTA, LOCALIZADA NO MUNICÍPIO DE RIO GRANDE.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/31/plv_174-2020.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/31/plv_174-2020.pdf</t>
   </si>
   <si>
     <t>DA DENOMINAÇÃO (JOÃO CARLOS NODA) DE UMA VIA PÚBLICA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/47/plv_177-2020.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/47/plv_177-2020.pdf</t>
   </si>
   <si>
     <t>DA DENOMINAÇÃO A UMA VIA PÚBLICA DO MUNICÍPIO. FICA DENOMINADA DE JOSÉ AUGUSTO DE CASTRO - ZEQUINHA.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/366/plv_178.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/366/plv_178.pdf</t>
   </si>
   <si>
     <t>Dá a denominação de DEULME RICARDO MORENO SOUZA, a uma via púbica da cidade</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/481/plv_180.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/481/plv_180.pdf</t>
   </si>
   <si>
     <t>Dá o nome de Rui Quincoses Neves, a uma rua do Município de Rio Grande</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/776/plv_181.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/776/plv_181.pdf</t>
   </si>
   <si>
     <t>DÁ A DENOMINAÇÃO DE EMPRESÁRIO JORGE KALIL A UMA VIA PÚBLICA NO MUNICÍPIO DO RIO GRANDE.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>Vereadora Lu Compiani Branco</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/867/2020-12-11_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/867/2020-12-11_1.pdf</t>
   </si>
   <si>
     <t>DÁ A DENOMINAÇÃO DE PAULO VILMAR PEDRA A UMA VIA PÚBLICA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/944/plv_186.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/944/plv_186.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE DRA. SANDRA MARIANE DA SILVA DE MELLO A UMA VIA PÚBLICA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/1032/plv_188.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/1032/plv_188.pdf</t>
   </si>
   <si>
     <t>Dá o nome de Ivanir Xavier Avila a uma rua do municipio.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/1081/plv_191.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/1081/plv_191.pdf</t>
   </si>
   <si>
     <t>Dá nome de Vereador Sérgio Satt (1934-2020) a uma via pública deste município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -945,68 +945,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/603/plv10.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/774/plv29.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/3085/plv36.2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/30531/40.2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/1027/plv44.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/1059/plv45.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/994/plv47.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/821/plv48.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/54/plv_51-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/361/plv_66-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/586/plv68.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/359/plv_87-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/360/plv_89-2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/731/plv91.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/353/plv_92-2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/2918/plv117.2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/996/plv122.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/741/plv123.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/752/plv125.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/858/plv_128.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/357/plv_130-2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/358/plv_132-2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/1064/plv140.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/55/plv_147-2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/1058/plv152.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/1060/plv156.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/956/plv165.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/53/plv_166-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/382/plv_168-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/383/plv_170-2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/314/plv_171-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/25/plv_172-2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/35/plv_90-2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/31/plv_174-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/47/plv_177-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/366/plv_178.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/481/plv_180.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/776/plv_181.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/867/2020-12-11_1.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/944/plv_186.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/1032/plv_188.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/1081/plv_191.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/603/plv10.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/774/plv29.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/3085/plv36.2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/30531/40.2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/1027/plv44.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/1059/plv45.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/994/plv47.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/821/plv48.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/54/plv_51-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/361/plv_66-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/586/plv68.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/359/plv_87-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/360/plv_89-2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/731/plv91.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/353/plv_92-2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/2918/plv117.2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/996/plv122.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/741/plv123.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/752/plv125.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/858/plv_128.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/357/plv_130-2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/358/plv_132-2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/1064/plv140.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/55/plv_147-2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/1058/plv152.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/1060/plv156.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/956/plv165.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/53/plv_166-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/382/plv_168-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/383/plv_170-2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/314/plv_171-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/25/plv_172-2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/35/plv_90-2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/31/plv_174-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/47/plv_177-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/366/plv_178.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/481/plv_180.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/776/plv_181.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/867/2020-12-11_1.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/944/plv_186.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/1032/plv_188.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2020/1081/plv_191.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="86.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="86" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="127.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>