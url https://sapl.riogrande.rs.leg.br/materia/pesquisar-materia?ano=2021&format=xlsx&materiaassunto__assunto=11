--- v0 (2026-01-15)
+++ v1 (2026-04-22)
@@ -54,657 +54,657 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>PLV</t>
   </si>
   <si>
     <t>Projeto de Lei de Vereador</t>
   </si>
   <si>
     <t>Vereador Miguel Degani</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/2674/plv_35.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/2674/plv_35.pdf</t>
   </si>
   <si>
     <t>Institui o certificado Dr. Marcos Cardia de Oliveira Cardoso"</t>
   </si>
   <si>
     <t>3430</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Vereadora Adriana Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/3430/plv_56.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/3430/plv_56.pdf</t>
   </si>
   <si>
     <t>INSTITUI O AGOSTO LARANJA NO MUNICÍPIO DO RIO GRANDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3963</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Vereador Fábio Domingues - Fabinho</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/3963/plv_honraria_policial.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/3963/plv_honraria_policial.pdf</t>
   </si>
   <si>
     <t>Institui no Âmbito Municipal a Honraria de Policial Destaque do ano e da outras providencias.</t>
   </si>
   <si>
     <t>3979</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Vereador Paulo Roldão</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/3979/plv_76.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/3979/plv_76.pdf</t>
   </si>
   <si>
     <t>Institui o dia municipal do Produtor Rural, o qual passará a constar do calendário oficial de eventos do município.</t>
   </si>
   <si>
     <t>3981</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/3981/plv_77.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/3981/plv_77.pdf</t>
   </si>
   <si>
     <t>Instituí o dia Municipal em Memória as vítimas do COVID-19</t>
   </si>
   <si>
     <t>7320</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>Vereadora Profª Diacuiara</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/7320/plv_221.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/7320/plv_221.pdf</t>
   </si>
   <si>
     <t>“INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DO RIO GRANDE, O DIA MUNICIPAL DE MOBILIZAÇÃO DOS HOMENS PELO FIM DA VIOLÊNCIA CONTRA AS MULHERES”</t>
   </si>
   <si>
     <t>7391</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>Vereador Repolhinho</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/7391/plv_224.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/7391/plv_224.pdf</t>
   </si>
   <si>
     <t>" Dispõe a incluir no Calendário de Eventos da Cidade de Rio Grande o Congresso de Mulheres Ela por Elas, e dá outras providências".</t>
   </si>
   <si>
     <t>7458</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/7458/plv_227.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/7458/plv_227.pdf</t>
   </si>
   <si>
     <t>INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DO RIO GRANDE O DIA MUNICIPAL EM MEMÓRIA DAS VÍTIMAS DE FEMINICÍDIO.</t>
   </si>
   <si>
     <t>7659</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/7659/plv_230.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/7659/plv_230.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Luiz Pereira de Carvalho a pista de Ciclismo existente dentro da área esportiva da Praça Saraiva em nosso Município.</t>
   </si>
   <si>
     <t>8447</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>Vereador Luciano Figueiredo - Luka</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/8447/plv_241.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/8447/plv_241.pdf</t>
   </si>
   <si>
     <t>Declara os Galpões do Acampamento Farroupilha do Balneário Cassino, Patrimônio Cultural do município do Rio Grande.</t>
   </si>
   <si>
     <t>9013</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>Vereadora Professora Denise</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/9013/plv_249.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/9013/plv_249.pdf</t>
   </si>
   <si>
     <t>DÁ O NOME DE HORTO FLORESTAL ROBERTO DUHÁ AO HORTO MUNICIPAL DO POVO NOVO</t>
   </si>
   <si>
     <t>9267</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/9267/plv_252.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/9267/plv_252.pdf</t>
   </si>
   <si>
     <t>Cria, no âmbito da Câmara Municipal do Rio Grande, a homenagem Título de "Prof. Emérito"</t>
   </si>
   <si>
     <t>9825</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/9825/plv_261.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/9825/plv_261.pdf</t>
   </si>
   <si>
     <t>"INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO  DO RIO GRANDE, A "CAMINHADA DA UMBANDA".</t>
   </si>
   <si>
     <t>10004</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>Vereador Júlio Lamim</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/10004/plv_264.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/10004/plv_264.pdf</t>
   </si>
   <si>
     <t>Institui o Calendário Oficial de Eventos e Datas Comemorativas do Município do Rio Grande e consolida a legislação existente sobre o assunto.</t>
   </si>
   <si>
     <t>10406</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>Vereador Deivid Pereira</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/10406/plv_270.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/10406/plv_270.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO DA SEMANA MUNICIPAL DO CINEMA E DÁ OUTRAS PRVIDÊNCIAS".</t>
   </si>
   <si>
     <t>10496</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/10496/plv_272.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/10496/plv_272.pdf</t>
   </si>
   <si>
     <t>DECLARA PATRIMÔNIO CULTURAL DO MUNICÍPIO DO RIO GRANDE O SPORT CLUB SÃO PAULO</t>
   </si>
   <si>
     <t>10497</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/10497/plv_273.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/10497/plv_273.pdf</t>
   </si>
   <si>
     <t>DECLARA PATRIMÔNIO CULTURAL DO MUNICÍPIO DO RIO GRANDE O FOOTBALL CLUB RIOGRANDENSE</t>
   </si>
   <si>
     <t>10552</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/10552/plv_-_iemanja_patrimonio_cultural.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/10552/plv_-_iemanja_patrimonio_cultural.pdf</t>
   </si>
   <si>
     <t>Declara a Festa de Iemanjá, realizada no Balneário Cassino, Patrimônio Cultural do município do Rio Grande.</t>
   </si>
   <si>
     <t>11018</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/11018/plv_287.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/11018/plv_287.pdf</t>
   </si>
   <si>
     <t>"INSTITUI A SEMANA DO BRINCAR, NO MUNICIPIO DO RIO GRANDE."</t>
   </si>
   <si>
     <t>3363</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/3363/pdlv_2.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/3363/pdlv_2.pdf</t>
   </si>
   <si>
     <t>OUTORGA O TÍTULO DE CIDADÃO RIO GRANDINO AO PROFESSOR ANDRÉ LEMES DA SILVA</t>
   </si>
   <si>
     <t>3775</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/3775/pdl_3.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/3775/pdl_3.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CERTIFICADO DR. MARCOS CARDIA DE OLIVEIRA CARDOSO.</t>
   </si>
   <si>
     <t>4148</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Vereador Rovam Castro</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4148/pdl_4.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4148/pdl_4.pdf</t>
   </si>
   <si>
     <t>OUTORGA O TÍTULO DE CIDADÃO RIO-GRANDINO AO SENHOR RICARDO JOSÉ GOMES HENRIQUE.</t>
   </si>
   <si>
     <t>4879</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4879/proj_decretolegislativo.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4879/proj_decretolegislativo.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO RIO-GRANDINO AO SENHOR ÉRICO ANTÔNIO STRASBURG.</t>
   </si>
   <si>
     <t>5772</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/5772/pdl_7.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/5772/pdl_7.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO RIO-GRANDINO AO SR. DR. MARCELO BRAGA MOLINARI.</t>
   </si>
   <si>
     <t>6056</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Vereadora Regininha</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/6056/pld_08b.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/6056/pld_08b.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ RIO-GRANDINA À DENISE DIAS FREIRE, JUÍZA DE DIREITO DO TRIBUNAL DE JUSTIÇA DO RIO GRANDE DO SUL.</t>
   </si>
   <si>
     <t>6639</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/6639/pdl_10.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/6639/pdl_10.pdf</t>
   </si>
   <si>
     <t>OUTORGA O TÍTULO DE CIDADÃO RIO-GRANDINO AO SENHOR DARCI RIBEIRO DE PAIVA.</t>
   </si>
   <si>
     <t>6727</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Vereador Lary</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/6727/pdl11b.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/6727/pdl11b.pdf</t>
   </si>
   <si>
     <t>OUTORGA O TÍTULO DE CIDADÃO RIO-GRANDINO AO DOUTOR RICARDO JOSÉ GOMES HENRIQUES.</t>
   </si>
   <si>
     <t>9116</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Vereador Juquinha</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/9116/pdl_16b.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/9116/pdl_16b.pdf</t>
   </si>
   <si>
     <t>"OUTORGA O TÍTULO DE CIDADÃO RIO-GRANDINO AO SENHOR PR. DAVI DOS SANTOS PAIXÃO."</t>
   </si>
   <si>
     <t>9269</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/9269/pdl_17b.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/9269/pdl_17b.pdf</t>
   </si>
   <si>
     <t>Outorga o título de Cidadão Rio-grandino ao Senhor Milton Carvalho Macedo Junior.</t>
   </si>
   <si>
     <t>9279</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Vereador Giovani Moralles</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/9279/pdl_18b.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/9279/pdl_18b.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO RIO GRANDINO. SR. JESUS ALBERTO TERMEZANA NODA</t>
   </si>
   <si>
     <t>9416</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/9416/pdl_20b.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/9416/pdl_20b.pdf</t>
   </si>
   <si>
     <t>Outorga o Título de Cidadão Riograndino ao Sr. Renato Duro Dias.</t>
   </si>
   <si>
     <t>9527</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Vereador Julio Cesar</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/9527/pdl_23.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/9527/pdl_23.pdf</t>
   </si>
   <si>
     <t>"OUTORGA O TÍTULO DE CIDADÃ RIOGRANDINA A SENHORA PROCURADORA DA REPÚBLICA DRA. ANELISE BECKER"</t>
   </si>
   <si>
     <t>9567</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Vereador Rogério Gomes</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/9567/pdl_24b.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/9567/pdl_24b.pdf</t>
   </si>
   <si>
     <t>"Outorga o Título de Cidadão Rio grandino a JOSÉ LEOMAR SOARES"</t>
   </si>
   <si>
     <t>9752</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Vereador Sgt Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/9752/pdl25b.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/9752/pdl25b.pdf</t>
   </si>
   <si>
     <t>“Outorga o Título de Cidadã Riograndina a Srª Andréa Amaral Muller.”</t>
   </si>
   <si>
     <t>10058</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/10058/pdl_26b.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/10058/pdl_26b.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadão Rio-Grandino à Senhora Iara Lopes dos Santos.</t>
   </si>
   <si>
     <t>10231</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/10231/pdl_27.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/10231/pdl_27.pdf</t>
   </si>
   <si>
     <t>Outorga o título de Cidadã Riograndina à Senhora Dacila Rodrigues dos Santos</t>
   </si>
   <si>
     <t>10235</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Vereador Vavá</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/10235/pdl_28b.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/10235/pdl_28b.pdf</t>
   </si>
   <si>
     <t>Outorga o título de cidadão riograndino ao sr. Aldoir Mello de Mello.</t>
   </si>
   <si>
     <t>10332</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/10332/pdl_29b.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/10332/pdl_29b.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadão Riograndino à Alamir Botelho.</t>
   </si>
   <si>
     <t>10390</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/10390/pdl_30b.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/10390/pdl_30b.pdf</t>
   </si>
   <si>
     <t>"Outorga o Título de Cidadão Rio Grande ao Sr. Domingos Felisberto Piegas Escovar"</t>
   </si>
   <si>
     <t>10397</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/10397/pdl_31b.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/10397/pdl_31b.pdf</t>
   </si>
   <si>
     <t>"CONCEDE O TÍTULO DE CIDADÃO RIO-GRANDINO AP PR. JOEL MARQUES DE SOUZA."</t>
   </si>
   <si>
     <t>10473</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/10473/pdl_32.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/10473/pdl_32.pdf</t>
   </si>
   <si>
     <t>"OUTORGA O TÍTULO DE PROFESSORA EMÉRITA À SENHORA PROFESSORA JANETE CARDOSO PINTO"</t>
   </si>
   <si>
     <t>10813</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/10813/pdl_33.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/10813/pdl_33.pdf</t>
   </si>
   <si>
     <t>OUTORGA O TÍTULO DE MÉRITO EDUCACIONAL À SENHORA PROFESSORA JANETE CARDOSO PINTO.</t>
   </si>
   <si>
     <t>11088</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Vereadora Lu Compiani Branco</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/11088/pdl_34.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/11088/pdl_34.pdf</t>
   </si>
   <si>
     <t>OUTORGA O TÍTULO DE CIDADÃO RIO-GRANDINO AO SENHOR BIRA LOPES.</t>
   </si>
   <si>
     <t>5424</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Vereador Filipe Branco, Vereador Giovani Moralles, Vereador Luciano Figueiredo - Luka, Vereador Miguel Degani, Vereador Paulo Roldão</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/5424/pr_07.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/5424/pr_07.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O PROTOCOLO DE PEDIDO_x000D_
 DE HOMENAGENS POSTUMAS JUNTO A_x000D_
 CAMARA MUNICIPAL DO RIO GRANDE E DA_x000D_
 OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>11786</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>SPLV</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Lei de Vereador</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/11786/splv263-21.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/11786/splv263-21.pdf</t>
   </si>
   <si>
     <t>INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO A SEMANA DE FESTIVIDADES A SÃO PEDRO PADROEIRO DA CIDADE DO RIO GRANDE.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1011,68 +1011,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/2674/plv_35.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/3430/plv_56.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/3963/plv_honraria_policial.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/3979/plv_76.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/3981/plv_77.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/7320/plv_221.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/7391/plv_224.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/7458/plv_227.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/7659/plv_230.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/8447/plv_241.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/9013/plv_249.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/9267/plv_252.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/9825/plv_261.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/10004/plv_264.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/10406/plv_270.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/10496/plv_272.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/10497/plv_273.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/10552/plv_-_iemanja_patrimonio_cultural.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/11018/plv_287.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/3363/pdlv_2.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/3775/pdl_3.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4148/pdl_4.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4879/proj_decretolegislativo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/5772/pdl_7.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/6056/pld_08b.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/6639/pdl_10.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/6727/pdl11b.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/9116/pdl_16b.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/9269/pdl_17b.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/9279/pdl_18b.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/9416/pdl_20b.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/9527/pdl_23.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/9567/pdl_24b.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/9752/pdl25b.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/10058/pdl_26b.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/10231/pdl_27.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/10235/pdl_28b.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/10332/pdl_29b.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/10390/pdl_30b.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/10397/pdl_31b.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/10473/pdl_32.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/10813/pdl_33.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/11088/pdl_34.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/5424/pr_07.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/11786/splv263-21.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/2674/plv_35.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/3430/plv_56.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/3963/plv_honraria_policial.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/3979/plv_76.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/3981/plv_77.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/7320/plv_221.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/7391/plv_224.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/7458/plv_227.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/7659/plv_230.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/8447/plv_241.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/9013/plv_249.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/9267/plv_252.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/9825/plv_261.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/10004/plv_264.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/10406/plv_270.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/10496/plv_272.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/10497/plv_273.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/10552/plv_-_iemanja_patrimonio_cultural.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/11018/plv_287.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/3363/pdlv_2.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/3775/pdl_3.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4148/pdl_4.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4879/proj_decretolegislativo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/5772/pdl_7.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/6056/pld_08b.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/6639/pdl_10.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/6727/pdl11b.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/9116/pdl_16b.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/9269/pdl_17b.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/9279/pdl_18b.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/9416/pdl_20b.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/9527/pdl_23.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/9567/pdl_24b.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/9752/pdl25b.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/10058/pdl_26b.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/10231/pdl_27.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/10235/pdl_28b.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/10332/pdl_29b.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/10390/pdl_30b.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/10397/pdl_31b.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/10473/pdl_32.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/10813/pdl_33.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/11088/pdl_34.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/5424/pr_07.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/11786/splv263-21.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="121.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="108.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="107.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="157.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>