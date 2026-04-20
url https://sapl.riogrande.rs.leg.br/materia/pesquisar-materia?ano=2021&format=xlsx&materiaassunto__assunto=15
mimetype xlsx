--- v0 (2026-01-15)
+++ v1 (2026-04-20)
@@ -54,148 +54,148 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>7213</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>PLV</t>
   </si>
   <si>
     <t>Projeto de Lei de Vereador</t>
   </si>
   <si>
     <t>Vereador Rogério Gomes</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/7213/plv_218.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/7213/plv_218.pdf</t>
   </si>
   <si>
     <t>"TORNA OBRIGATÓRIO A MENÇÃO DO NOME DO AUTOR E DO NÚMERO DO PROJETO DE LEI QUANDO DA PUBLICAÇÃO DAS LEIS MUNICIPAIS".</t>
   </si>
   <si>
     <t>7415</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>Vereador Júlio Lamim</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/7415/plv_255_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/7415/plv_255_1.pdf</t>
   </si>
   <si>
     <t>Institui o Estatuto da Desburocratização no Município do Rio Grande e dá outras providências.</t>
   </si>
   <si>
     <t>4698</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora - MesaDir</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4698/02.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4698/02.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO DE ÉTICA PARLAMENTAR NA CÂMARA DE VEREADORES DO RIO GRANDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4926</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Vereador Julio Cesar, Vereadora Profª Diacuiara</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4926/projeto_de_resolucao_parlamento_jovem.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4926/projeto_de_resolucao_parlamento_jovem.pdf</t>
   </si>
   <si>
     <t>CRIA O “PARLAMENTO JOVEM” NO MUNICÍPIO DE RIO GRANDE, INSTITUI O SEU REGIMENTO INTERNO E_x000D_
 ESTABELECE NORMAS PARA SEU FUNCIONAMENTO.</t>
   </si>
   <si>
     <t>5596</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Vereador Fábio Domingues - Fabinho, Vereador Giovani Moralles, Vereador Julio Cesar, Vereador Juquinha, Vereador Júlio Lamim, Vereador Lary, Vereador Luciano Figueiredo - Luka, Vereador Miguel Degani, Vereador Nilton Machado, Vereador Paulo Roldão, Vereador Rafael Missiunas, Vereador Repolhinho, Vereador Rogério Gomes, Vereador Rovam Castro, Vereador Sgt Rodrigues, Vereador Vavá, Vereadora Lu Compiani Branco, Vereadora Professora Denise, Vereadora Profª Diacuiara, Vereadora Regininha</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/5596/pre8.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/5596/pre8.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do § 5º artigo 56 da resolução nº 03/1977 regimento interno da câmara de municipal do Rio Grande."</t>
   </si>
   <si>
     <t>8400</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Vereador Fábio Domingues - Fabinho, Vereador Giovani Moralles, Vereador Julio Cesar, Vereador Juquinha, Vereador Júlio Lamim, Vereador Lary, Vereador Luciano Figueiredo - Luka, Vereador Miguel Degani, Vereador Nilton Machado, Vereador Paulo Roldão, Vereador Sgt Rodrigues, Vereador Vavá, Vereadora Lu Compiani Branco, Vereadora Profª Diacuiara</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/8400/pr11.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/8400/pr11.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do artigo 43 da Resolução 03/1977 - Regimento Interno da Câmera Municipal do Rio Grande."</t>
   </si>
   <si>
     <t>5759</t>
   </si>
   <si>
     <t>REC</t>
   </si>
   <si>
     <t>Recurso</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/5759/recurso_projres.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/5759/recurso_projres.pdf</t>
   </si>
   <si>
     <t>Pedido de reconsideração do parecer da Comissão de Constituição, Justiça e Cidadania (CCJ) sobre o Projeto de Resolução nº 4/2021, protocolado sob o nº 4383 em 17/05/2021, que altera a redação do artigo 43 da Resolução nº 03/77 – Regimento Interno da Câmara Municipal do Rio Grande.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -502,67 +502,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/7213/plv_218.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/7415/plv_255_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4698/02.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4926/projeto_de_resolucao_parlamento_jovem.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/5596/pre8.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/8400/pr11.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/5759/recurso_projres.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/7213/plv_218.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/7415/plv_255_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4698/02.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4926/projeto_de_resolucao_parlamento_jovem.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/5596/pre8.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/8400/pr11.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/5759/recurso_projres.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="113.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="112.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>