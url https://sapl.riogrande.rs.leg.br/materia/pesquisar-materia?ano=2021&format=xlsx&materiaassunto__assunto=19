--- v0 (2026-01-14)
+++ v1 (2026-04-20)
@@ -54,216 +54,216 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4277</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4277/ple_21.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4277/ple_21.pdf</t>
   </si>
   <si>
     <t>Institui benefício fiscal extraordinário de isenção sobre imposto sobre serviços de qualquer natureza (ISSQN) para serviços público, prestado pelos permissionários do transporte coletivo urbano municipal de passageiros, enquanto perdurar o período da pandemia e de calamidade pública, e dá outras providências.</t>
   </si>
   <si>
     <t>4382</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4382/ple_24.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4382/ple_24.pdf</t>
   </si>
   <si>
     <t>Institui o programa de regularização fiscal do ITBI, e dá outras providências.</t>
   </si>
   <si>
     <t>4499</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4499/ple_25.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4499/ple_25.pdf</t>
   </si>
   <si>
     <t>Cria o programa de recuperação de créditos tributários e não - tributários do município de Rio Grande</t>
   </si>
   <si>
     <t>4825</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4825/ple_31.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4825/ple_31.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 28 da Lei 6.500/07</t>
   </si>
   <si>
     <t>5655</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/5655/ple40.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/5655/ple40.pdf</t>
   </si>
   <si>
     <t>INSTIUI A DECLARAÇÃO MUNICIPAL DE DIREITOS DE LIBERDADE ECONÔMICA, ESTABELECE NORMAS PARA ATOS DE LIBERAÇÃO DE ATIVIDADE ECONÔMICA, CRIA TAXA DE CADASTRO TRIBUTÁRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5659</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/5659/ple41.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/5659/ple41.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL N° 8.634/2021 QUE "INTITUI O PROGRAMA DE REGULARIZAÇÃO FISCAL DO ITBI, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>9141</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/9141/ple_64.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/9141/ple_64.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSÃO DE INSENÇÃO DO IMPOSTO SOBRE TRANSMISSÃO DE BENS IMÓVEIS - ITBI SOBRE A ESCRITURA PÚBLICA DE COMPRA, VENDA E PERMUTA N° DE ORDEM 1.143, N° GERAL 16.597 DO 2° TABELIONATO - TÍTULOS E DOCUMENTOS - PESSOA JURÍDICA - PROTESTO DE TÍTULOS CAMBIAIS - CARTÓRIO AMÉRICO LAVRADA EM 29/09/1981.</t>
   </si>
   <si>
     <t>11040</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/11040/ple_87.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/11040/ple_87.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REMISSÃO DE JUROS E CORREÇÃO MONETÁRIA PARA FINS DE AJUSTE REFERENTE AOS PROGRAMAS ESTADUAIS DA SAÚDE DE 2014 A 2018 EXECUTADOS PELO MUNICÍPIO E NÃO EMPENHADOS PELO ESTADO DO RIO GRANDE DO SUL NOS RESPECTIVOS EXERCÍCIOS FINANCEIROS, COM VISTAS A VIABILIZAR A CELEBRAÇÃO DE TERMO DE CONSOLIDAÇÃO DE DÍVIDA.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>PLV</t>
   </si>
   <si>
     <t>Projeto de Lei de Vereador</t>
   </si>
   <si>
     <t>Vereador Luciano Figueiredo - Luka</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/2308/plv_18.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/2308/plv_18.pdf</t>
   </si>
   <si>
     <t>Estabelece a isenção de taxa de inscrição ao doador de sangue para concursos públicos da Administração Pública Municipal e da Câmara de Vereadores do município de Rio Grande</t>
   </si>
   <si>
     <t>4732</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Vereador Julio Cesar, Vereador Rogério Gomes</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4732/plv_100.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4732/plv_100.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da redação do Art. 1° e Art. 2° da Lei n° 8.270 de 27 de setembro de 2018 e dá outras providencias</t>
   </si>
   <si>
     <t>6434</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>Vereador Júlio Lamim</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/6434/plv_184.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/6434/plv_184.pdf</t>
   </si>
   <si>
     <t>Estabelece normas para a apresentação de projetos que gerem custos às pessoas físicas e/ou jurídicas no Município do Rio Grande e dá providências.</t>
   </si>
   <si>
     <t>7545</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>Vereadora Regininha</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/7545/plv_228.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/7545/plv_228.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INSENÇÃO DO IPTU AS DOADORAS DE LEITE MATERNO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10113</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>Vereador Giovani Moralles, Vereador Rogério Gomes</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/10113/plv_269.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/10113/plv_269.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção do imposto predial e territorial urbano - IPTU aos beneficiários da Lei Orgânica da assistência social (LOAS-BPC) e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -570,68 +570,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4277/ple_21.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4382/ple_24.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4499/ple_25.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4825/ple_31.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/5655/ple40.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/5659/ple41.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/9141/ple_64.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/11040/ple_87.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/2308/plv_18.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4732/plv_100.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/6434/plv_184.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/7545/plv_228.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/10113/plv_269.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4277/ple_21.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4382/ple_24.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4499/ple_25.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4825/ple_31.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/5655/ple40.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/5659/ple41.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/9141/ple_64.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/11040/ple_87.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/2308/plv_18.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4732/plv_100.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/6434/plv_184.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/7545/plv_228.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/10113/plv_269.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="47.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="84.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="83.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>