--- v0 (2026-01-14)
+++ v1 (2026-04-21)
@@ -54,508 +54,508 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6901</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/6901/ple_53.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/6901/ple_53.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PERMISSÃO DE EXPLORAÇÃO PUBLICITÁRIA NAS PLACAS INDICATIVAS DE NOMES DE RUAS E LOGRADOUROS PÚBLICOS, E DÁ DISPOSIÇÕES CORRELATAS.</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>PLV</t>
   </si>
   <si>
     <t>Projeto de Lei de Vereador</t>
   </si>
   <si>
     <t>Vereador Giovani Moralles</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/2044/plv15.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/2044/plv15.pdf</t>
   </si>
   <si>
     <t>Dá a denominação a uma via pública do município. Fica denominada de Ires Gonçalves uma via pública do município do Rio Grande.</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Vereadora Professora Denise</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/2537/plv_26.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/2537/plv_26.pdf</t>
   </si>
   <si>
     <t>Dá o nome de Dr. Horácio Brum a uma rua do município do Rio Grande</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Vereador Repolhinho</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/2624/plv_32.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/2624/plv_32.pdf</t>
   </si>
   <si>
     <t>Dá o nome de Frederico Bergamasch Costa a EMEI (Escola Municipal de Educação Infantil) localizada no loteamento Nova Quinta neste Município</t>
   </si>
   <si>
     <t>3265</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/3265/plv_52.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/3265/plv_52.pdf</t>
   </si>
   <si>
     <t>DÁ O NOME DE DELMAR PEREIRA A ESTRADA RG 175 (ESTRADA DA PALMA)</t>
   </si>
   <si>
     <t>3635</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Vereador Rogério Gomes</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/3635/plv_68.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/3635/plv_68.pdf</t>
   </si>
   <si>
     <t>Dá a denominação de Dr. Santos (1950-2020) a uma via pública no município do Rio Grande</t>
   </si>
   <si>
     <t>3686</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Vereadora Profª Diacuiara</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/3686/noemacao_mangueira.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/3686/noemacao_mangueira.pdf</t>
   </si>
   <si>
     <t>Dá o nome de WALTER MAIA DUARTE à uma Praça localizada entre a Rua Ernani Espineli e Rua Romualdo Silva - Vila Mangueira.</t>
   </si>
   <si>
     <t>3964</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Vereador Fábio Domingues - Fabinho</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/3964/plv_da_o_nome_de_jorge_hernandes_ao_campo.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/3964/plv_da_o_nome_de_jorge_hernandes_ao_campo.pdf</t>
   </si>
   <si>
     <t>Dá o nome de Jorge Silveira Hernandes ao campo de Futebol do Bairro Santa Tereza.</t>
   </si>
   <si>
     <t>4149</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Vereador Rovam Castro</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4149/plv_81.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4149/plv_81.pdf</t>
   </si>
   <si>
     <t>Dá o  nome de Manoel Domingues de MELLO (1907-1994) a uma via do Município de Rio Grande</t>
   </si>
   <si>
     <t>4152</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Vereador Miguel Degani</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4152/plv_82.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4152/plv_82.pdf</t>
   </si>
   <si>
     <t>Dá o nome "Milton Rego" a uma rua no residencial Central Park, localizada no município de Rio Grande</t>
   </si>
   <si>
     <t>4168</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Vereador Julio Cesar</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4168/plv_83.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4168/plv_83.pdf</t>
   </si>
   <si>
     <t>Da nome de Dorvalino Tolotti a uma Rua do Município de Rio Grande.</t>
   </si>
   <si>
     <t>4180</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Vereador Paulo Roldão</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4180/plv_86.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4180/plv_86.pdf</t>
   </si>
   <si>
     <t>Dá o Nome de Pra. Rosa Maria Valadão a uma via do município do Rio Grande/RS.</t>
   </si>
   <si>
     <t>4506</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4506/plv_94.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4506/plv_94.pdf</t>
   </si>
   <si>
     <t>Fica reconhecido o Título de utilidade pública a instituição Maria Carmem</t>
   </si>
   <si>
     <t>4830</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>Vereador Lary</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4830/plv_106.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4830/plv_106.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ADENOMINAÇÃO DE UMA PRAÇA PÚBLICA, LOCALIZADA NO BAIRRO GETÚLIO VARGAS (BGV).</t>
   </si>
   <si>
     <t>4857</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4857/plv_108.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4857/plv_108.pdf</t>
   </si>
   <si>
     <t>Denomina Rua das pitangueiras a Rua "3" no condomínio Residencial Senandes, localizada na Avenida Eng°. Lucia Maria Balbela Chiesa, 3554</t>
   </si>
   <si>
     <t>4858</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4858/plv_109.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4858/plv_109.pdf</t>
   </si>
   <si>
     <t>Denomina Rua das Laranjeiras a Rua "2" no condomínio Residencial Senandes, localizada na Avenida Eng°. Lúcia Maria Balbela Chinesa, 3554.</t>
   </si>
   <si>
     <t>4859</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4859/plv_110.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4859/plv_110.pdf</t>
   </si>
   <si>
     <t>Denomina Rua dos ECALIPTOS  a Rua "1" no condomínio Residencial Senandes, localizada na Avenida Eng°. Lucia Maria Balbela Chinesa</t>
   </si>
   <si>
     <t>4860</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4860/plv111.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4860/plv111.pdf</t>
   </si>
   <si>
     <t>DÁ O NOME DE JOSÉ JOAQUIM DE LIMA A UMA VIA DO MUNICÍPIO DE RIO GRANDE.</t>
   </si>
   <si>
     <t>4930</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>Vereador Repolhinho, Vereador Rogério Gomes</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4930/plv_120.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4930/plv_120.pdf</t>
   </si>
   <si>
     <t>Dá o nome de Bosque Frederico Bergamaschi Costa (1963-2020) a uma área de lazer localizada no bairro Jardim do Sol</t>
   </si>
   <si>
     <t>4975</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4975/plv_121.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4975/plv_121.pdf</t>
   </si>
   <si>
     <t>Altera o nome da travessa Goiás para travessa Giacomini Baptista Giuseppe</t>
   </si>
   <si>
     <t>5047</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/5047/projeto.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/5047/projeto.pdf</t>
   </si>
   <si>
     <t>"Dá o nome de Leila Regina Rodrigues Da Silveira_x000D_
 a uma via pública desta cidade".</t>
   </si>
   <si>
     <t>5118</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>Vereadora Regininha</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/5118/plv_137.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/5118/plv_137.pdf</t>
   </si>
   <si>
     <t>Dá o nome de Hector Vieira Mattos, a uma Rua do Município do Rio Grande.</t>
   </si>
   <si>
     <t>5121</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>Vereador Vavá</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/5121/plv_dr_job.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/5121/plv_dr_job.pdf</t>
   </si>
   <si>
     <t>DÁ O NOME DE DR.  JOB JOSÉ TEIXEIRA GOMES A UMA VIA DO MUNICÍPIO DE RIO GRANDE</t>
   </si>
   <si>
     <t>5753</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>Vereador Carlos Arriens</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/5753/plv163.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/5753/plv163.pdf</t>
   </si>
   <si>
     <t>"Dá o nome de Alex Sander da Silva Barenho a uma rua do Município do Rio Grande."</t>
   </si>
   <si>
     <t>5838</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/5838/plv168.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/5838/plv168.pdf</t>
   </si>
   <si>
     <t>"Dá o nome de Praça Rio Grande a travessa que une a Rua das Cocheiras a Rua Jockey Club no município do Rio Grande - RS."</t>
   </si>
   <si>
     <t>5905</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/5905/plv_174.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/5905/plv_174.pdf</t>
   </si>
   <si>
     <t>DÁ O NOME DE ÁRBITRO IVO DOMINGOS DE OLIVEIRA A UMA RUA DO MUNICÍPIO DO RIO GRANDE.</t>
   </si>
   <si>
     <t>6028</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/6028/plv_178.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/6028/plv_178.pdf</t>
   </si>
   <si>
     <t>DÁ O NOME DE IVANI MAICH DAS NEVES A UMA VIA PÚBLICA DESTA CIDADE.</t>
   </si>
   <si>
     <t>6314</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/6314/plv_180.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/6314/plv_180.pdf</t>
   </si>
   <si>
     <t>DÁ O NOME DE AGRICULTOR CASSIANO DAS NEVES A UMA RUA DO MUNICÍPIO DO RIO GRANDE.</t>
   </si>
   <si>
     <t>6405</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/6405/plv_183.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/6405/plv_183.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A UMA VIA PÚBLICA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6739</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/6739/plv_196.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/6739/plv_196.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a inclusão do Código de Barras (QR code) na denominação das principais ruas, logradouros públicos e monumentos do Município do Rio Grande.”</t>
   </si>
   <si>
     <t>7549</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/7549/plv_229.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/7549/plv_229.pdf</t>
   </si>
   <si>
     <t>"DÁ NOME DE ESCREVENTE ADILSON LUIZ CAETANO FARIAS, A UMA RUA DO MUNICÍPIO"</t>
   </si>
   <si>
     <t>7673</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>Vereadora Professora Denise, Vereadora Regininha</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/7673/plv_234.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/7673/plv_234.pdf</t>
   </si>
   <si>
     <t>DÁ O NOME DE DONA DE CASA MÁRCIA DE OLIVEIRA RODRIGUEZ A UMA RUA DO MUNICÍPIO DO RIO GRANDE.</t>
   </si>
   <si>
     <t>8681</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>Vereador Bispo Euclides</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/8681/plv_243_2.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/8681/plv_243_2.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE VEREADOR CHARLES SARAIVA A UMA VIA PÚBLICA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>9000</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>Vereador Sgt Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/9000/plv_248.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/9000/plv_248.pdf</t>
   </si>
   <si>
     <t>DA O NOME DE _x000D_
                                                                     ANTONIO JOÃO SOARES, ¨JOÃO FAZ TUDO¨, _x000D_
                                                                                      A UMA RUA DO MUNICÍPIO_x000D_
                                                                                     DE RIO GRANDE-RS¨._x000D_
                                                                           _x000D_
                                 _x000D_
 Art.1° Dar o nome de ANTONIO JOÃO SOARES, ¨JOÃO FAZ TUDO¨ a uma rua do município de Rio grande-RS, no bairro Cassino._x000D_
 _x000D_
 Art.2°Esta lei entra em vigor na data da sua publicação.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -870,67 +870,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/6901/ple_53.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/2044/plv15.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/2537/plv_26.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/2624/plv_32.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/3265/plv_52.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/3635/plv_68.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/3686/noemacao_mangueira.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/3964/plv_da_o_nome_de_jorge_hernandes_ao_campo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4149/plv_81.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4152/plv_82.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4168/plv_83.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4180/plv_86.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4506/plv_94.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4830/plv_106.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4857/plv_108.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4858/plv_109.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4859/plv_110.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4860/plv111.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4930/plv_120.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4975/plv_121.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/5047/projeto.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/5118/plv_137.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/5121/plv_dr_job.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/5753/plv163.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/5838/plv168.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/5905/plv_174.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/6028/plv_178.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/6314/plv_180.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/6405/plv_183.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/6739/plv_196.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/7549/plv_229.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/7673/plv_234.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/8681/plv_243_2.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/9000/plv_248.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/6901/ple_53.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/2044/plv15.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/2537/plv_26.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/2624/plv_32.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/3265/plv_52.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/3635/plv_68.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/3686/noemacao_mangueira.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/3964/plv_da_o_nome_de_jorge_hernandes_ao_campo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4149/plv_81.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4152/plv_82.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4168/plv_83.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4180/plv_86.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4506/plv_94.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4830/plv_106.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4857/plv_108.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4858/plv_109.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4859/plv_110.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4860/plv111.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4930/plv_120.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/4975/plv_121.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/5047/projeto.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/5118/plv_137.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/5121/plv_dr_job.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/5753/plv163.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/5838/plv168.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/5905/plv_174.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/6028/plv_178.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/6314/plv_180.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/6405/plv_183.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/6739/plv_196.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/7549/plv_229.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/7673/plv_234.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/8681/plv_243_2.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2021/9000/plv_248.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="46.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="119.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="119" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="146.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>