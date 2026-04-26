--- v0 (2026-01-15)
+++ v1 (2026-04-26)
@@ -54,488 +54,488 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>11269</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/11269/ple3.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/11269/ple3.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A PRORROGAR POR TEMPO DETERMINADO DE 100 (CEM) DIAS, OS CONTRATOS EMERGENCIAIS PREVISTOS NAS LEIS MUNICIPAIS Nº 8474/2020 DE 31 DE DEZEMBRO DE 2019 - PROCESSO SELETIVO 01/2020 DE 03 DE JANEIRO DE 2020 E LEI MUNICIPAL 8517, DE 17 DE JUNHO DE 2020 - PROCESSO SELETIVO 011/2020 DE 08 DE SETEMBRO DE 2020, PARA ATUAREM NA SECRETARIA DE MUNICÍPIO DA SAÚDE</t>
   </si>
   <si>
     <t>11428</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/11428/ple_9.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/11428/ple_9.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR EMERGENCIALMENTE POR TEMPO DETERMINADO 50 ENFERMEIROS, 50 TÉCNICOS DE ENFERMAGEM E 03 FARMACÊUTICOS, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO</t>
   </si>
   <si>
     <t>11558</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/11558/ple12.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/11558/ple12.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL DA REMUNERAÇÃO DO SERVIDOR PÚBLICO MUNICIPAL DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>11645</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/11645/ple017.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/11645/ple017.pdf</t>
   </si>
   <si>
     <t>11670</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/11670/ple18.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/11670/ple18.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL DA REMUNERAÇÃO DO SERVIDOR PÚBLICO MUNICIPAL DO PODER EXECUTIVO E DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>11748</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/11748/ple20.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/11748/ple20.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS SERVIDORES MUNICIPAIS DO PODER EXECUTIVO E DO PODER LEGISLATIVO DO MUNICÍPIO DO RIO GRANDE.</t>
   </si>
   <si>
     <t>11782</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/11782/ple21.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/11782/ple21.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO PARÁGRAFO 1º DO ART. 62 DA LEI MUNICIPAL Nº 5819/2003.(ESTATUTO DOS SERVIDORES MUNICIPAIS)</t>
   </si>
   <si>
     <t>11781</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/11781/ple22.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/11781/ple22.pdf</t>
   </si>
   <si>
     <t>REVOGA O PARÁGRAFO ÚNICO DO ARTIGO 26 DA LEI MUNICIPAL Nº 5.602/2002 QUE FOI ALTERADO PELA LEI MUNICIPAL Nº 8.465/2019._x000D_
 _x000D_
 (LEI 5.602/2022 "DISPÕE SOBRE O TRANSPORTE COLETIVO DE PASSAGEIROS NO MUNICÍPIO DE RIO GRANDE, APROVA O CÓDIGO DISCIPLINAR E DÁ OUTRAS PROVIDÊNCIAS"). (cobradores)</t>
   </si>
   <si>
     <t>11935</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/11935/ple023.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/11935/ple023.pdf</t>
   </si>
   <si>
     <t>INSTITUI O REGIME DE SOBREAVISO NO SERVIÇO PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12433</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/12433/ple_036a.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/12433/ple_036a.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL NAS FUNÇÕES GRATIFICADAS DOS SERVIDORES MUNICIPAIS DO PODER EXECUTIVO E DO PODER LEGISLATIVO DO MUNICÍPIO DO RIO GRANDE.</t>
   </si>
   <si>
     <t>14239</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/14239/ple59..pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/14239/ple59..pdf</t>
   </si>
   <si>
     <t>CRIA CARGO DE PROVIMENTO EFETIVO NA LEI MUNICIPAL N° 5.820 DE 07 DE NOVEMBRO DE 2003. (LEI 5.820-2003 -"INSTITUI O PLANO DE CARGOS, EMPREGOS E VENCIMENTOS PARA OS SERVIDORES DA ADMINISTRAÇÃO MUNICIPAL CENTRALIZADA, AUTARQUIAS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.")</t>
   </si>
   <si>
     <t>14555</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/14555/ple062.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/14555/ple062.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR EMERGENCIALMENTE POR TEMPO DETERMINADO UM ENGENHEIRO ELETRICISTA PARA ATUAR NO GPPE.</t>
   </si>
   <si>
     <t>15438</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/15438/ple_070.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/15438/ple_070.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS SERVIDORES MUNICIPAIS, AGENTES POLÍTICOS E DEMAIS CARGOS COMISSIONADOS DO PODER EXECUTIVO E DO PODER LEGISLATIVO DO MUNICÍPIO DO RIO GRANDE.</t>
   </si>
   <si>
     <t>15468</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/15468/ple_071_-_altera_anexo_da_lei_7.265.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/15468/ple_071_-_altera_anexo_da_lei_7.265.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO II DA LEI MUNICIPAL 7.265/2012 E REVOGA O ARTIGO 67 DO MESMO DIPLOMA LEGAL. (LEI 7.265-2012 "DISPÕE SOBRE A ESTRUTURA, ORGANIZAÇÃO E FUNCIONAMENTO DO PODER EXECUTIVO MUNICIPAL E O QUADRO DE CARGOS EM COMISSÃO E FUNÇÕES DE DIREÇÃO, CHEFIA E ASSESSORAMENTO E DÁ OUTRAS PROVIDÊNCIAS.")</t>
   </si>
   <si>
     <t>15494</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/15494/ple_072.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/15494/ple_072.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS SERVIDORES MUNICIPAIS, AGENTES POLÍTICOS E DEMAIS CARGOS COMISSIONADOS DO PODER EXECUTIVO DO MUNICÍPIO DO RIO GRANDE.</t>
   </si>
   <si>
     <t>15522</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/15522/ple_073_-_reposicao_servidores.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/15522/ple_073_-_reposicao_servidores.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS SERVIDORES MUNICIPAIS DO PODER EXECUTIVO DO MUNICÍPIO DO RIO GRANDE.</t>
   </si>
   <si>
     <t>15550</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/15550/ple_075_-_contratacao_emergencial_professores.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/15550/ple_075_-_contratacao_emergencial_professores.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REALIZAR A CONTRATAÇÃO TEMPORÁRIA DE PROFESSORES EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15773</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/15773/ple80.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/15773/ple80.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR EMERGENCIALMENTE POR TEMPO DETERMINADO 06 VIGILANTES SANITÁRIOS PARA ATUAREM NA SECRETARIA DE MUNICÍPIO DA SAÚDE – NO SERVIÇO DE VIGILÂNCIA SANITÁRIA, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>15808</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/15808/ple_81.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/15808/ple_81.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR EMERGENCIALMENTE POR TEMPO DETERMINADO DOIS MÉDICOS GENERALISTAS PARA ATUAREM NO SERVIÇO DE ATENDIMENTO MÓVEL DE URGÊNCIA (SAMU/192) DA SECRETARIA DE MUNICÍPIO DA SAÚDE, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>15845</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/15845/ple82.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/15845/ple82.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR EMERGENCIALMENTE POR TEMPO DETERMINADO 40 TÉCNICOS EM ENFERMAGEM, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>15883</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/15883/ple_84.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/15883/ple_84.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ADICIONAL DE INSALUBRIDADE PARA OS AGENTES DE COMBATE ÀS ENDEMIAS E AGENTES COMUNITÁRIOS DE SAÚDE.</t>
   </si>
   <si>
     <t>16374</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/16374/ple092.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/16374/ple092.pdf</t>
   </si>
   <si>
     <t>ALTERA O PISO SALARIAL PROFISSIONAL DOS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE COMBATE A ENDEMIAS NO ÂMBITO DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>16587</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/16587/ple_097.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/16587/ple_097.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 1º, DA LEI MUNICIPAL Nº 8.725/2021.</t>
   </si>
   <si>
     <t>17083</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/17083/ple_106_-_altera_art._22_da_lei_municipal_6.500.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/17083/ple_106_-_altera_art._22_da_lei_municipal_6.500.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 22 DA LEI MUNICIPAL Nº 6.500 DE 28 DE DEZEMBRO DE 2007 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>17111</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/17111/ple_107_-_altera_descricao_do_cargo_de_medico_especialista_em_medicina_do_trabalho.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/17111/ple_107_-_altera_descricao_do_cargo_de_medico_especialista_em_medicina_do_trabalho.pdf</t>
   </si>
   <si>
     <t>ALTERA A DESCRIÇÃO DO CARGO DE MÉDICO ESPECIALISTA EM MEDICINA DO TRABALHO CONSTANTE NO ANEXO LEI MUNICIPAL Nº 5.820/2003.</t>
   </si>
   <si>
     <t>17352</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/17352/ple108.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/17352/ple108.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE AOS PROFESSORES DA REDE PÚBLICA MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>17472</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/17472/ple_112_-_emergencial_medico_especialista_em_medicina_do_trabalho.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/17472/ple_112_-_emergencial_medico_especialista_em_medicina_do_trabalho.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR EMERGENCIALMENTE POR TEMPO DETERMINADO UM MÉDICO ESPECIALISTA EM MEDICINA DO TRABALHO PARA ATUAR NA SECRETARIA DE MUNICÍPIO DE GESTÃO ADMINISTRATIVA E LICITAÇÕES, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>18161</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/18161/ple124.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/18161/ple124.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO DE DÉBITOS NO ÂMBITO DA PREVIDÊNCIA DO RIO GRANDE - PREVIRG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>18261</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/18261/ple_126_-_altera_lei_5.819.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/18261/ple_126_-_altera_lei_5.819.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO INCISO XVII DO ARTIGO 130 DA LEI MUNICIPAL Nº 5.819/2003. (LEI 5.819-2003  -INSTITUI O ESTATUTO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DO RIO GRANDE E DÁ OUTRAS PROVIDÊNCIAS.)</t>
   </si>
   <si>
     <t>18308</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/18308/ple_127_-_altera_descricao_do_cargo_de_medico_especialista_em_medicina_do_trabalho_e_revoga_lei_8.890.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/18308/ple_127_-_altera_descricao_do_cargo_de_medico_especialista_em_medicina_do_trabalho_e_revoga_lei_8.890.pdf</t>
   </si>
   <si>
     <t>ALTERA A DESCRIÇÃO DO CARGO DE MÉDICO ESPECIALISTA EM MEDICINA DO TRABALHO CONSTANTE NO ANEXO DA LEI MUNICIPAL Nº 5.820/2003 E REVOGA A LEI MUNICIPAL Nº 8.890, DE 11 DE OUTUBRO DE 2022.</t>
   </si>
   <si>
     <t>11552</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>PLV</t>
   </si>
   <si>
     <t>Projeto de Lei de Vereador</t>
   </si>
   <si>
     <t>Vereador Miguel Degani</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/11552/plv14.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/11552/plv14.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIA A RESTRIÇÃO DE CONTRATAÇÃO DE CONDENADOS A CRIMES DE MAUS TRATOS A ANIMAIS A SEREM NOMEADOS A CARGOS EM COMISSÃO, NO ÂMBITO MUNICIPAL.</t>
   </si>
   <si>
     <t>12519</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Mesa Diretora - MesaDir</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/12519/plv_paulo_roldao_mesa_parlamentar.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/12519/plv_paulo_roldao_mesa_parlamentar.pdf</t>
   </si>
   <si>
     <t>MAJORA O VALOR DO VALE ALIMENTAÇÃO MENSAL DOS SERVIDORES DA CÂMARA MUNICIPAL DO RIO GRANDE.</t>
   </si>
   <si>
     <t>15193</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Vereador Fábio Domingues - Fabinho, Vereador Giovani Moralles, Vereador Luciano Figueiredo - Luka, Vereador Miguel Degani, Vereador Paulo Roldão</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/15193/plv_078-2022.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/15193/plv_078-2022.pdf</t>
   </si>
   <si>
     <t>PROMOVE REESTRUTURAÇÃO ADMINISTRATIVA NOS CARGOS, VAGAS, FUNÇÕES DE DIREÇÃO E CHEFIA E COMISSÕES GRATIFICADAS E INSTITUI PLANO  DE CARREIRA E PROGRAMA DE PROMOÇÃO POR MÉRITO DOS SERVIDORES PÚBLICOS EFETIVOS DA CÂMARA MUNICIPAL DO RIO GRANDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>15487</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/15487/plv81.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/15487/plv81.pdf</t>
   </si>
   <si>
     <t>CONCEDE REPOSIÇÃO SALARIAL NOS VENCIMENTOS DOS SERVIDORES CARGOS COMISSIONADOS E AUMENTO SALARIAL AOS SERVIDORES COMISSIONADOS, EFETIVOS, APOSENTADOS E PENSIONISTAS DA CÂMARA MUNICIPAL DO RIO GRANDE.</t>
   </si>
   <si>
     <t>15569</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/15569/p.res_01-2022.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/15569/p.res_01-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DE PROCEDIMENTOS METODOLÓGICOS PARA O PROGRAMA DE AVALIAÇÃO E DESENVOLVIMENTO DE PESSOAL NO ÂMBITO DA CÃMARA MUNICIPAL DO RIO GRANDE.</t>
   </si>
   <si>
     <t>15572</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/15572/p.res_02-2022.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/15572/p.res_02-2022.pdf</t>
   </si>
   <si>
     <t>INSTITUI E REGULAMENTA O BANCO DE HORAS NO PODER LEGISLATIVO DO MUNICÍPIO DO RIO GRANDE-RS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -842,68 +842,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/11269/ple3.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/11428/ple_9.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/11558/ple12.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/11645/ple017.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/11670/ple18.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/11748/ple20.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/11782/ple21.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/11781/ple22.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/11935/ple023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/12433/ple_036a.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/14239/ple59..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/14555/ple062.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/15438/ple_070.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/15468/ple_071_-_altera_anexo_da_lei_7.265.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/15494/ple_072.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/15522/ple_073_-_reposicao_servidores.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/15550/ple_075_-_contratacao_emergencial_professores.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/15773/ple80.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/15808/ple_81.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/15845/ple82.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/15883/ple_84.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/16374/ple092.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/16587/ple_097.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/17083/ple_106_-_altera_art._22_da_lei_municipal_6.500.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/17111/ple_107_-_altera_descricao_do_cargo_de_medico_especialista_em_medicina_do_trabalho.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/17352/ple108.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/17472/ple_112_-_emergencial_medico_especialista_em_medicina_do_trabalho.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/18161/ple124.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/18261/ple_126_-_altera_lei_5.819.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/18308/ple_127_-_altera_descricao_do_cargo_de_medico_especialista_em_medicina_do_trabalho_e_revoga_lei_8.890.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/11552/plv14.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/12519/plv_paulo_roldao_mesa_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/15193/plv_078-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/15487/plv81.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/15569/p.res_01-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/15572/p.res_02-2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/11269/ple3.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/11428/ple_9.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/11558/ple12.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/11645/ple017.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/11670/ple18.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/11748/ple20.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/11782/ple21.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/11781/ple22.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/11935/ple023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/12433/ple_036a.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/14239/ple59..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/14555/ple062.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/15438/ple_070.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/15468/ple_071_-_altera_anexo_da_lei_7.265.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/15494/ple_072.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/15522/ple_073_-_reposicao_servidores.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/15550/ple_075_-_contratacao_emergencial_professores.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/15773/ple80.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/15808/ple_81.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/15845/ple82.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/15883/ple_84.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/16374/ple092.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/16587/ple_097.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/17083/ple_106_-_altera_art._22_da_lei_municipal_6.500.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/17111/ple_107_-_altera_descricao_do_cargo_de_medico_especialista_em_medicina_do_trabalho.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/17352/ple108.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/17472/ple_112_-_emergencial_medico_especialista_em_medicina_do_trabalho.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/18161/ple124.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/18261/ple_126_-_altera_lei_5.819.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/18308/ple_127_-_altera_descricao_do_cargo_de_medico_especialista_em_medicina_do_trabalho_e_revoga_lei_8.890.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/11552/plv14.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/12519/plv_paulo_roldao_mesa_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/15193/plv_078-2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/15487/plv81.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/15569/p.res_01-2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/15572/p.res_02-2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="134.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="175.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="174.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>