--- v0 (2026-01-14)
+++ v1 (2026-04-21)
@@ -54,120 +54,120 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>16001</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/16001/ple_087_-_altera_lei_8.358-2019_compensacao_debitos_tributarios_com_creditos_de_precatorios_e_rpv.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/16001/ple_087_-_altera_lei_8.358-2019_compensacao_debitos_tributarios_com_creditos_de_precatorios_e_rpv.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCE DISPOSITIVOS NA LEI MUNICIPAL 8.358/2019 QUE DISPÕE SOBRE AUTORIZAÇÃO PARA COMPENSAÇÃO DE DÉBITOS TRIBUTÁRIOS MUNICIPAIS, COM CRÉDITOS DE PRECATÓRIOS E REQUISIÇÃO DE PEQUENO VALOR (RPV) EXPEDIDOS CONTRA O MUNICÍPIO DO RIO GRANDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>16011</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/16011/ple_088_-_programa_de_recuperacao_fiscal_-_refis.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/16011/ple_088_-_programa_de_recuperacao_fiscal_-_refis.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL NO MUNICÍPIO DO RIO GRANDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>16394</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/16394/ple093_-_normas_para_transacao_e_dacao_em_pagamento_de_debitos_tributarios.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/16394/ple093_-_normas_para_transacao_e_dacao_em_pagamento_de_debitos_tributarios.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS PARA TRANSAÇÃO E DAÇÃO EM PAGAMENTO DE DÉBITOS TRIBUTÁRIOS E NÃO TRIBUTÁRIOS) MEDIANTE ENTREGA DE BENS, EXECUÇÃO DE SERVIÇOS E DE OBRAS DE UTILIDADE PÚBLICA, NO ÂMBITO DO MUNICÍPIO DO RIO GRANDE, NOS TERMOS DOS INCS. III E XI DO ART. 156 E DO ART. 171 DO CÓDIGO TRIBUTÁRIO NACIONAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>16484</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/16484/ple095.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/16484/ple095.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 8.863/2022 QUE "INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL NO MUNICÍPIO DO RIO GRANDE E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>18711</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/18711/ple_131_-_altera_vencimento_para_pagamento_do_iptu.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/18711/ple_131_-_altera_vencimento_para_pagamento_do_iptu.pdf</t>
   </si>
   <si>
     <t>ALTERA OS VENCIMENTOS PARA PAGAMENTO DO IMPOSTO PREDIAL E TERRITORIAL URBANO (IPTU), TAXA DE FISCALIZAÇÃO E/OU VISTORIA DE ESTABELECIMENTO DE QUALQUER NATUREZA E IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA (ISSQN) FIXO, PARA O EXERCÍCIO DE 2023.</t>
   </si>
   <si>
     <t>12481</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>PLV</t>
   </si>
   <si>
     <t>Projeto de Lei de Vereador</t>
   </si>
   <si>
     <t>Vereador Miguel Degani</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/12481/plv46.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/12481/plv46.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIO QUE VENHA DESCRITO NO CARNÊ DO IMPOSTO PREDIAL E TERRITORIAL URBANO (IPTU), AS LEGISLAÇÕES COMPETENTES A SUA ISENÇÃO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -474,68 +474,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/16001/ple_087_-_altera_lei_8.358-2019_compensacao_debitos_tributarios_com_creditos_de_precatorios_e_rpv.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/16011/ple_088_-_programa_de_recuperacao_fiscal_-_refis.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/16394/ple093_-_normas_para_transacao_e_dacao_em_pagamento_de_debitos_tributarios.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/16484/ple095.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/18711/ple_131_-_altera_vencimento_para_pagamento_do_iptu.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/12481/plv46.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/16001/ple_087_-_altera_lei_8.358-2019_compensacao_debitos_tributarios_com_creditos_de_precatorios_e_rpv.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/16011/ple_088_-_programa_de_recuperacao_fiscal_-_refis.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/16394/ple093_-_normas_para_transacao_e_dacao_em_pagamento_de_debitos_tributarios.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/16484/ple095.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/18711/ple_131_-_altera_vencimento_para_pagamento_do_iptu.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2022/12481/plv46.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="169.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="169" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>