--- v0 (2026-01-13)
+++ v1 (2026-04-21)
@@ -54,66 +54,66 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>22379</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Vereador Vavá, Vereador Fábio Domingues - Fabinho, Vereador Miguel Degani</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/22379/pr14.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/22379/pr14.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DA RESOLUÇÃO 003 DE 1977 - REGIMENTO INTERNO DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>22889</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Vereador Alexandre Diaz, Vereador Filipe Branco, Vereador Fábio Domingues - Fabinho, Vereador Giovani Moralles, Vereador Juquinha, Vereador Lary, Vereador Luciano Figueiredo - Luka, Vereador Miguel Degani, Vereador Nilton Machado, Vereador Paulo Roldão, Vereador Professor Rodrigo Maio, Vereador Rafael Missiunas, Vereador Repolhinho, Vereador Rogério Gomes, Vereador Rovam Castro, Vereador Vavá, Vereadora Laurinha, Vereadora Professora Denise, Vereadora Profª Diacuiara, Vereadora Regininha</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/22889/pre15.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/22889/pre15.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 4º, II, alínea c, da Resolução nº 09 de 05 de novembro de 2012, Regimento Interno da Câmara Municipal do Rio Gramde, que passa a apresentar a seguinte redação, em anexo.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -420,68 +420,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/22379/pr14.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/22889/pre15.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/22379/pr14.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/22889/pre15.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="82.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="81.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="178.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>