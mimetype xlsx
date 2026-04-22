--- v0 (2026-01-15)
+++ v1 (2026-04-22)
@@ -54,147 +54,147 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>19367</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/19367/ple_009_-_estabelece_normas_sobre_a_regularizacao_fundiaria_urbana_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/19367/ple_009_-_estabelece_normas_sobre_a_regularizacao_fundiaria_urbana_1.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS SOBRE A REGULARIZAÇÃO FUNDIÁRIA URBANA – REURB, NO ÂMBITO DO MUNICÍPIO DO RIO GRANDE, DE ACORDO COM A LEI FEDERAL N° 13.465/2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>23834</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/23834/ple_149_-_torna_facultativa_realizacao_de_exames_medicos_para_utilizacao_de_piscinas_de_uso_coletivo_em_clubes_e_entidades_sociais.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/23834/ple_149_-_torna_facultativa_realizacao_de_exames_medicos_para_utilizacao_de_piscinas_de_uso_coletivo_em_clubes_e_entidades_sociais.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 149, que TORNA FACULTATIVA A REALIZAÇÃO DO EXAMES MÉDICOS PARA UTILIZAÇÃO DAS PISCINAS DE USO COLETIVO EM CLUBES E ENTIDADES SOCIAIS NO ÂMBITO DO MUNICÍPIO DE RIO GRANDE.</t>
   </si>
   <si>
     <t>19428</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>PLV</t>
   </si>
   <si>
     <t>Projeto de Lei de Vereador</t>
   </si>
   <si>
     <t>Vereador Lary</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/19428/plv19a.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/19428/plv19a.pdf</t>
   </si>
   <si>
     <t>INSTITUI A AMBGV (ASSOCIAÇÃO DE MORADORES DO BAIRRO GETÚLIO VARGAS - BGV), COMO UTILIDADE PÚBLICA NO ÂMBITO DO MUNICÍPIO DO RIO GRANDE/RS.</t>
   </si>
   <si>
     <t>20227</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Vereador Filipe Branco</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/20227/plv44.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/20227/plv44.pdf</t>
   </si>
   <si>
     <t>INSTITUI - ADRA (AGÊNCIA ADVENTISTA DE DESENVOLVIMENTO E RECURSOS ASSISTENCIAIS), COMO UTILIDADE PÚBLICA NO ÂMBITO DO MUNICÍPIO DO RIO GRANDE.</t>
   </si>
   <si>
     <t>22957</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>Vereador Miguel Degani</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/22957/plv128.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/22957/plv128.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A INSTITUIÇÃO "CASA VIDA".</t>
   </si>
   <si>
     <t>23554</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>Vereadora Tia Déia</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/23554/plv137.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/23554/plv137.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes para a criação do Selo Empresa Amiga da Mulher no Município do Rio Grande- RS.</t>
   </si>
   <si>
     <t>20222</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>SPLV</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Lei de Vereador</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/20222/splv12.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/20222/splv12.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O DIREITO DE A MULHER OPTAR PELO ACOMPANHAMENTO POR PESSOA DE SUA CONFIANÇA OU PROFISSIONAL DE SAÚDE DE INSTITUIÇÃO DURANTE A REALIZAÇÃO DE EXAMES OU PROCEDIMENTOS NO MUNICÍPIO DO RIO GRANDE.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -501,68 +501,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/19367/ple_009_-_estabelece_normas_sobre_a_regularizacao_fundiaria_urbana_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/23834/ple_149_-_torna_facultativa_realizacao_de_exames_medicos_para_utilizacao_de_piscinas_de_uso_coletivo_em_clubes_e_entidades_sociais.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/19428/plv19a.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/20227/plv44.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/22957/plv128.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/23554/plv137.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/20222/splv12.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/19367/ple_009_-_estabelece_normas_sobre_a_regularizacao_fundiaria_urbana_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/23834/ple_149_-_torna_facultativa_realizacao_de_exames_medicos_para_utilizacao_de_piscinas_de_uso_coletivo_em_clubes_e_entidades_sociais.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/19428/plv19a.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/20227/plv44.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/22957/plv128.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/23554/plv137.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/20222/splv12.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="202" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="201.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="214.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>