--- v0 (2026-01-15)
+++ v1 (2026-04-22)
@@ -54,147 +54,147 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>20620</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>PLV</t>
   </si>
   <si>
     <t>Projeto de Lei de Vereador</t>
   </si>
   <si>
     <t>Vereador Rovam Castro</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/20620/plv55.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/20620/plv55.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE USO DA “CANNABIS” PARA FINS MEDICINAIS E A DISTRIBUIÇÃO GRATUITA DOS MEDICAMENTOS PRESCRITOS A BASE DA PLANTA INTEIRA OU DE SEUS COMPONENTES ISOLADOS, QUE CONTENHAM EM SUA FÓRMULA AS SUBSTÂNCIAS “CANABIDIOL” (CBD) E-OU “TETRAHIDROCANABINOL” (THC) E/OU DEMAIS COMPONENTES PRESENTES NO EXTRATO INTEGRAL DA CANNABIS SSP, NAS UNIDADES DE SAÚDE PÚBLICA MUNICIPAL E PRIVADA, OU CONVENIADA AO SISTEMA ÚNICO DE SAÚDE – SUS, NO ÂMBITO DO MUNICÍPIO DE RIO GRANDE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>21902</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>Vereador Júlio Lamim</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/21902/plv91.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/21902/plv91.pdf</t>
   </si>
   <si>
     <t>ASSEGURA QUE AS UNIDADES DE SAÚDE DA REDE PÚBLICA E PRIVADA MUNICIPAL GARANTAM OS DIREITOS DE MULHER QUE SOFRAM PERDA GESTACIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>22000</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>Vereador Miguel Degani</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/22000/plv96.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/22000/plv96.pdf</t>
   </si>
   <si>
     <t>"Reconhece, em âmbito municipal, os portadores de fibromialgia como pessoas com deficiência, conforme a lei 13.146/15".</t>
   </si>
   <si>
     <t>22107</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Vereador Fábio Domingues - Fabinho</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/22107/plv100.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/22107/plv100.pdf</t>
   </si>
   <si>
     <t>"Permite a apresentação da carteira de identidade como meio de prova para atestar deficiência permanente ou física, mental, intelectual, auditiva ou visual, bem como o Transtorno do Espectro Autista (TEA)".</t>
   </si>
   <si>
     <t>22891</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>Vereador Professor Rodrigo Maio</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/22891/plv126..pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/22891/plv126..pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PREFERÊNCIA NO ATENDIMENTO AS PESSOAS COM DEFICIÊNCIA NO ÂMBITO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>23620</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>Vereador Rafael Missiunas</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/23620/plv138.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/23620/plv138.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA CRIAÇÃO DE LEITOS ADAPTADOS EM HOSPITAIS E UNIDADES DE PRONTO ATENDIMENTO (UPAS) PAR PACIENTES COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) E OUTRAS NECESSIDADES ESPECIAIS.</t>
   </si>
   <si>
     <t>23537</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>SPLV</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Lei de Vereador</t>
   </si>
   <si>
     <t>Vereadora Professora Denise</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/23537/splv89.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/23537/splv89.pdf</t>
   </si>
   <si>
     <t>INSTITUI MEDIDAS DE PROMOÇÃO DA SAÚDE E COMABTE À OBESIDADE INFANTOJUVENIL EM ESCOLAS PÚBLICAS E PRIVADAS NO MUNICÍPIO DO RIO GRANDE.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -501,68 +501,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/20620/plv55.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/21902/plv91.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/22000/plv96.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/22107/plv100.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/22891/plv126..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/23620/plv138.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/23537/splv89.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/20620/plv55.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/21902/plv91.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/22000/plv96.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/22107/plv100.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/22891/plv126..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/23620/plv138.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/23537/splv89.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="33.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="83.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="82.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>