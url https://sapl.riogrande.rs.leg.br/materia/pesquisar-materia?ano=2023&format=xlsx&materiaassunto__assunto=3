--- v0 (2026-01-15)
+++ v1 (2026-04-20)
@@ -54,344 +54,344 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>19349</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/19349/ple_008_-_acresce_elemento_sms_r_19.959.63407.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/19349/ple_008_-_acresce_elemento_sms_r_19.959.63407.pdf</t>
   </si>
   <si>
     <t>ACRESCE ELEMENTO DE DESPESA NO ANEXO DE METAS E PRIORIDADES DA LEI 8.644, DE 25 DE MAIO DE 2021, QUE DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DO RIO GRANDE PARA O QUADRIÊNIO 2022/2025 E NO ANEXO DE METAS DA LEI 8.869 DE 30 DE AGOSTO DE 2022, QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DO RIO GRANDE PARA O EXERCÍCIO DE 2022, E NA LEI ORÇAMENTÁRIA ANUAL, LEI 8.910 DE 05 DE DEZEMBRO DE 2022, E AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITOS ADICIONAIS ESPECIAIS, NA SECRETARIA DE MUNICÍPIO DA SAÚDE, NO VALOR DE R$ 19.959.634,07.</t>
   </si>
   <si>
     <t>19441</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/19441/ple_012_-_acresce_elemento_smzc_r_30.000.00000.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/19441/ple_012_-_acresce_elemento_smzc_r_30.000.00000.pdf</t>
   </si>
   <si>
     <t>ACRESCE ELEMENTO DE DESPESA NO ANEXO DE METAS E PRIORIDADES DA LEI 8.644, DE 25 DE MAIO DE 2021, QUE DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DO RIO GRANDE PARA O QUADRIÊNIO 2022/2025 E NO ANEXO DE METAS DA LEI 8.869 DE 30 DE AGOSTO DE_x000D_
 2022, QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DO RIO GRANDE PARA O EXERCÍCIO DE 2022, E NA LEI ORÇAMENTÁRIA ANUAL, LEI 8.910 DE 05 DE DEZEMBRO DE 2022, E AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL, NA SECRETARIA DE MUNICÍPIO DE ZELADORIA DA CIDADE, NO VALOR DE R$ 30.000.000,00.</t>
   </si>
   <si>
     <t>19458</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/19458/ple_013_-_acresce_elemento_smcas_r_65.52388.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/19458/ple_013_-_acresce_elemento_smcas_r_65.52388.pdf</t>
   </si>
   <si>
     <t>ACRESCE ELEMENTO DE DESPESA NO ANEXO DE METAS E PRIORIDADES DA LEI 8.644, DE 25 DE MAIO DE 2021, QUE DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DO RIO GRANDE PARA O QUADRIÊNIO 2022/2025 E NO ANEXO DE METAS DA LEI 8.869 DE 30 DE AGOSTO DE_x000D_
 2022, QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DO RIO GRANDE PARA O EXERCÍCIO DE 2022, E NA LEI ORÇAMENTÁRIA ANUAL, LEI 8.910 DE 05 DE DEZEMBRO DE 2022, E AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL, NA SECRETARIA DE MUNICÍPIO DA CIDADANIA E ASSISTÊNCIA SOCIAL, NO VALOR DE R$ 65.523,88.</t>
   </si>
   <si>
     <t>19459</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/19459/ple_014_-_acresce_elemento_smcas_r_19.40611.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/19459/ple_014_-_acresce_elemento_smcas_r_19.40611.pdf</t>
   </si>
   <si>
     <t>ACRESCE ELEMENTO DE DESPESA NO ANEXO DE METAS E PRIORIDADES DA LEI 8.644, DE 25 DE MAIO DE 2021, QUE DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DO RIO GRANDE PARA O QUADRIÊNIO 2022/2025 E NO ANEXO DE METAS DA LEI 8.869 DE 30 DE AGOSTO DE_x000D_
 2022, QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DO RIO GRANDE PARA O EXERCÍCIO DE 2022, E NA LEI ORÇAMENTÁRIA ANUAL, LEI 8.910 DE 05 DE DEZEMBRO DE 2022, E AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL, NA SECRETARIA DE MUNICÍPIO DA CIDADANIA E ASSISTÊNCIA SOCIAL, NO VALOR DE R$ 19.406,11.</t>
   </si>
   <si>
     <t>19802</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/19802/ple_024_-_acresce_elemento_smca_r_7.52513.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/19802/ple_024_-_acresce_elemento_smca_r_7.52513.pdf</t>
   </si>
   <si>
     <t>ACRESCE ELEMENTO DE DESPESA NO  ANEXO DE METAS E PRIORIDADES DA LEI 8.644, DE 25 DE MAIO DE 2021, QUE DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DO RIO GRANDE PARA O QUADRIÊNIO 2022/2025 E NO ANEXO DE METAS DA LEI 8.869 DE 30 DE AGOSTO DE 2022, QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DO RIO GRANDE PARA O EXERCÍCIO DE 2022, E NA LEI ORÇAMENTÁRIA ANUAL, LEI 8.910 DE 05 DE DEZEMBRO DE 2022, E AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL, NA SECRETARIA DE MUNICÍPIO DA CAUSA ANIMAL, NO VALOR DE R$ 7.525,13.</t>
   </si>
   <si>
     <t>19825</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/19825/ple_026_-_acresce_elemento_smcas_r_98.49624.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/19825/ple_026_-_acresce_elemento_smcas_r_98.49624.pdf</t>
   </si>
   <si>
     <t>ACRESCE ELEMENTO DE DESPESA NO ANEXO DE METAS E PRIORIDADES DA LEI 8.644, DE 25 DE MAIO DE 2021, QUE DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DO RIO GRANDE PARA O QUADRIÊNIO 2022/2025 E NO ANEXO DE METAS DA LEI 8.869 DE 30 DE AGOSTO DE 2022, QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DO RIO GRANDE PARA O EXERCÍCIO DE 2022, E NA LEI ORÇAMENTÁRIA ANUAL, LEI 8.910 DE 05 DE DEZEMBRO DE 2022, E AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITOS ADICIONAIS ESPECIAIS, NA SECRETARIA DE MUNICÍPIO DA CIDADANIA E ASSISTÊNCIA SOCIAL, NO VALOR DE R$ 98.496,24.</t>
   </si>
   <si>
     <t>19874</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/19874/ple_027_-_acresce_elemento_smcas_r_250.00000.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/19874/ple_027_-_acresce_elemento_smcas_r_250.00000.pdf</t>
   </si>
   <si>
     <t>ACRESCE ELEMENTO DE DESPESA NO ANEXO DE METAS E PRIORIDADES DA LEI 8.644, DE 25 DE MAIO DE 2021, QUE DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DO RIO GRANDE PARA O QUADRIÊNIO 2022/2025 E NO ANEXO DE METAS DA LEI 8.869 DE 30 DE AGOSTO DE 2022, QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DO RIO GRANDE PARA O EXERCÍCIO DE 2022, E NA LEI ORÇAMENTÁRIA ANUAL, LEI 8.910 DE 05 DE DEZEMBRO DE 2022, E AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITOS ADICIONAIS ESPECIAIS, NA SECRETARIA DE MUNICÍPIO DA CIDADANIA E ASSISTÊNCIA SOCIAL, NO VALOR DE R$ 250.000,00.</t>
   </si>
   <si>
     <t>19877</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/19877/ple_028_-_acresce_elemento_smcas_r_246.61187.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/19877/ple_028_-_acresce_elemento_smcas_r_246.61187.pdf</t>
   </si>
   <si>
     <t>ACRESCE ELEMENTO DE DESPESA NO ANEXO DE METAS E PRIORIDADES DA LEI 8.644, DE 25 DE MAIO DE 2021, QUE DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DO RIO GRANDE PARA O QUADRIÊNIO 2022/2025 E NO ANEXO DE METAS DA LEI 8.869 DE 30 DE AGOSTO DE 2022, QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DO RIO GRANDE PARA O EXERCÍCIO DE 2022, E NA LEI ORÇAMENTÁRIA ANUAL, LEI 8.910 DE 05 DE DEZEMBRO DE 2022, E AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITOS ADICIONAIS ESPECIAIS, NA SECRETARIA DE MUNICÍPIO DA CIDADANIA E ASSISTÊNCIA SOCIAL, NO VALOR DE R$ 246.611,87.</t>
   </si>
   <si>
     <t>19944</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/19944/ple_029_-_acresce_acoes_smpac_r_71.33621.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/19944/ple_029_-_acresce_acoes_smpac_r_71.33621.pdf</t>
   </si>
   <si>
     <t>ACRESCE AÇÃO NO ANEXO DE METAS E PRIORIDADES DA LEI 8.644, DE 25 DE MAIO DE 2021, QUE DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DO RIO GRANDE PARA O QUADRIÊNIO 2022/2025 E NO ANEXO DE METAS DA LEI 8.869 DE 30 DE AGOSTO DE 2022, QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DO RIO GRANDE PARA O EXERCÍCIO DE 2022, E NA LEI ORÇAMENTÁRIA ANUAL, LEI 8.910 DE 05 DE DEZEMBRO DE 2022, E AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITOS ADICIONAIS ESPECIAIS, NA SECRETARIA DE MUNICÍPIO DA PESCA, AGRICULTURA E COOPERATIVISMO, NO VALOR DE R$ 71.336,21.</t>
   </si>
   <si>
     <t>20589</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/20589/ple_035_-_acresce_elemento_sms_r_75.00000.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/20589/ple_035_-_acresce_elemento_sms_r_75.00000.pdf</t>
   </si>
   <si>
     <t>ACRESCE ELEMENTO DE DESPESA NO ANEXO DE METAS E PRIORIDADES DA LEI 8.644, DE 25 DE MAIO DE 2021, QUE DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DO RIO GRANDE PARA O QUADRIÊNIO 2022/2025 E NO ANEXO DE METAS DA LEI 8.869 DE 30 DE AGOSTO DE 2022, QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DO RIO GRANDE PARA O EXERCÍCIO DE 2022, E NA LEI ORÇAMENTÁRIA ANUAL, LEI 8.910 DE 05 DE DEZEMBRO DE 2022, E AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL, NA SECRETARIA DE MUNICÍPIO DA SAÚDE, NO VALOR DE R$ 75.000,00.</t>
   </si>
   <si>
     <t>20644</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/20644/ple_037_-_acresce_elemento_smcas_r_71.55798.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/20644/ple_037_-_acresce_elemento_smcas_r_71.55798.pdf</t>
   </si>
   <si>
     <t>ACRESCE ELEMENTO DE DESPESA NO ANEXO DE METAS E PRIORIDADES DA LEI 8.644, DE 25 DE MAIO DE 2021, QUE DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DO RIO GRANDE PARA O QUADRIÊNIO 2022/2025 E NO ANEXO DE METAS DA LEI 8.869 DE 30 DE AGOSTO DE 2022, QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DO RIO GRANDE PARA O EXERCÍCIO DE 2022, E NA LEI ORÇAMENTÁRIA ANUAL, LEI 8.910 DE 05 DE DEZEMBRO DE 2022, E AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITOS ADICIONAIS ESPECIAIS, NA SECRETARIA DE MUNICÍPIO DA CIDADANIA E ASSISTÊNCIA SOCIAL, NO VALOR DE R$ 71.557,98.</t>
   </si>
   <si>
     <t>20648</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/20648/ple_039_-_acresce_elemento_sms_r_143.30000.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/20648/ple_039_-_acresce_elemento_sms_r_143.30000.pdf</t>
   </si>
   <si>
     <t>ACRESCE ELEMENTO DE DESPESA NO ANEXO DE METAS E PRIORIDADES DA LEI 8.644, DE 25 DE MAIO DE 2021, QUE DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DO RIO GRANDE PARA O QUADRIÊNIO 2022/2025 E NO ANEXO DE METAS DA LEI 8.869 DE 30 DE AGOSTO DE 2022, QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DO RIO GRANDE PARA O EXERCÍCIO DE 2022, E NA LEI ORÇAMENTÁRIA ANUAL, LEI 8.910 DE 05 DE DEZEMBRO DE 2022, E AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL, NA SECRETARIA DE MUNICÍPIO DA SAÚDE, NO VALOR DE R$ 143.300,00.</t>
   </si>
   <si>
     <t>20769</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/20769/ple_041_-_acresce_elemento_smpac_r_109.27487.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/20769/ple_041_-_acresce_elemento_smpac_r_109.27487.pdf</t>
   </si>
   <si>
     <t>ACRESCE ELEMENTO DE DESPESA NO ANEXO DE METAS E PRIORIDADES DA LEI 8.644, DE 25 DE MAIO DE 2021, QUE DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DO RIO GRANDE PARA O QUADRIÊNIO 2022/2025 E NO ANEXO DE METAS DA LEI 8.869 DE 30 DE AGOSTO DE 2022, QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DO RIO GRANDE PARA O EXERCÍCIO DE 2022, E NA LEI ORÇAMENTÁRIA ANUAL, LEI 8.910 DE 05 DE DEZEMBRO DE 2022, E AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITOS ADICIONAIS ESPECIAIS, NA SECRETARIA DE MUNICÍPIO DA PESCA, AGRICULTURA E COOPERATIVISMO, NO VALOR DE R$ 109.274,87.</t>
   </si>
   <si>
     <t>20899</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/20899/ple_046_-_acresce_elemento_smf_e_smzc_r_3.638.60790.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/20899/ple_046_-_acresce_elemento_smf_e_smzc_r_3.638.60790.pdf</t>
   </si>
   <si>
     <t>ACRESCE ELEMENTO DE DESPESA NO  ANEXO DE METAS E PRIORIDADES DA LEI 8.644, DE 25 DE MAIO DE 2021, QUE DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DO RIO GRANDE PARA O QUADRIÊNIO 2022/2025 E NO ANEXO DE METAS DA LEI 8.869 DE 30 DE AGOSTO DE 2022, QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DO RIO GRANDE PARA O EXERCÍCIO DE 2022, E NA LEI ORÇAMENTÁRIA ANUAL, LEI 8.910 DE 05 DE DEZEMBRO DE 2022, E AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITOS ADICIONAIS ESPECIAIS, NAS SECRETARIAS DE MUNICÍPIO DA FAZENDA E DE ZELADORIA DA CIDADE, NO VALOR DE R$ 3.638.607,90.</t>
   </si>
   <si>
     <t>21043</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/21043/ple_049_-_acresce_acao_smdit_r_1.649.99950.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/21043/ple_049_-_acresce_acao_smdit_r_1.649.99950.pdf</t>
   </si>
   <si>
     <t>ACRESCE AÇÃO NO ANEXO DE METAS E PRIORIDADES DA LEI 8.644, DE 25 DE MAIO DE 2021, QUE DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DO RIO GRANDE PARA O QUADRIÊNIO 2022/2025 E NO ANEXO DE METAS DA LEI 8.869 DE 30 DE AGOSTO DE 2022, QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DO RIO GRANDE PARA O EXERCÍCIO DE 2022, E NA LEI ORÇAMENTÁRIA ANUAL, LEI 8.910 DE 05 DE DEZEMBRO DE 2022, E AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITOS ADICIONAIS ESPECIAIS, NA SECRETARIA DE MUNICÍPIO DE DESENVOLVIMENTO, NOVAÇÃO E TURISMO, NO VALOR DE R$ 1.649.999,50.</t>
   </si>
   <si>
     <t>21124</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/21124/ple_051_-_acresce_elemento_smca_r_30000.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/21124/ple_051_-_acresce_elemento_smca_r_30000.pdf</t>
   </si>
   <si>
     <t>ACRESCE ELEMENTO DE DESPESA NO ANEXO DE METAS E PRIORIDADES DA LEI 8.644, DE 25 DE MAIO DE 2021, QUE DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DO RIO GRANDE PARA O QUADRIÊNIO 2022/2025 E NO ANEXO DE METAS DA LEI 8.869 DE 30 DE AGOSTO DE 2022, QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DO RIO GRANDE PARA O EXERCÍCIO DE 2022, E NA LEI ORÇAMENTÁRIA ANUAL, LEI 8.910 DE 05 DE DEZEMBRO DE 2022, E AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL, NA SECRETARIA DE MUNICÍPIO DA CAUSA ANIMAL, NO VALOR DE R$ 300,00.</t>
   </si>
   <si>
     <t>21160</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/21160/ple_057_-_acresce_elemento_smmas_r_202.00000.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/21160/ple_057_-_acresce_elemento_smmas_r_202.00000.pdf</t>
   </si>
   <si>
     <t>ACRESCE ELEMENTO DE DESPESA NO ANEXO DE METAS E PRIORIDADES DA LEI 8.644, DE 25 DE MAIO DE 2021, QUE DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DO RIO GRANDE PARA O QUADRIÊNIO 2022/2025 E NO ANEXO DE METAS DA LEI 8.869 DE 30 DE AGOSTO DE 2022, QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DO RIO GRANDE PARA O EXERCÍCIO DE 2022, E NA LEI ORÇAMENTÁRIA ANUAL, LEI 8.910 DE 05 DE DEZEMBRO DE 2022, E AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITOS ADICIONAIS ESPECIAIS, NA SECRETARIA DE MUNICÍPIO DE MOBILIDADE, ACESSIBILIDADE E SEGURANÇA, NO VALOR DE R$ 202.000,00.</t>
   </si>
   <si>
     <t>21325</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/21325/ple_059_-_acresce_acao_sms_r_10.00000.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/21325/ple_059_-_acresce_acao_sms_r_10.00000.pdf</t>
   </si>
   <si>
     <t>ACRESCE AÇÃO NO ANEXO DE METAS E PRIORIDADES DA LEI 8.644, DE 25 DE MAIO DE 2021, QUE DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DO RIO GRANDE PARA O QUADRIÊNIO 2022/2025 E NO ANEXO DE METAS DA LEI 8.869 DE 30 DE AGOSTO DE 2022, QUE DISPÕE SOBRE_x000D_
 AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DO RIO GRANDE PARA O EXERCÍCIO DE 2022, E NA LEI ORÇAMENTÁRIA ANUAL, LEI 8.910 DE 05 DE_x000D_
 DEZEMBRO DE 2022, E AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL, NA SECRETARIA DE MUNICÍPIO DA SAÚDE, NO VALOR DE R$ 10.000,00.</t>
   </si>
   <si>
     <t>21372</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/21372/ple_063_-_acresce_elemento_sms_r_12.00000.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/21372/ple_063_-_acresce_elemento_sms_r_12.00000.pdf</t>
   </si>
   <si>
     <t>ACRESCE ELEMENTO DE DESPESA NO ANEXO DE METAS E PRIORIDADES DA LEI 8.644, DE 25 DE MAIO DE 2021, QUE DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DO RIO GRANDE PARA O QUADRIÊNIO 2022/2025 E NO ANEXO DE METAS DA LEI 8.869 DE 30 DE AGOSTO DE 2022, QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DO RIO GRANDE PARA O EXERCÍCIO DE 2022, E NA LEI ORÇAMENTÁRIA ANUAL, LEI 8.910 DE 05 DE DEZEMBRO DE 2022, E AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL, NA SECRETARIA DE MUNICÍPIO DA SAÚDE, NO VALOR DE R$ 12.000,00.</t>
   </si>
   <si>
     <t>21644</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/21644/ple_069_-_acresce_acao_smcel_r_1.722.23232.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/21644/ple_069_-_acresce_acao_smcel_r_1.722.23232.pdf</t>
   </si>
   <si>
     <t>ACRESCE AÇÃO NO ANEXO DE METAS E PRIORIDADES DA LEI 8.644, DE 25 DE MAIO DE 2021, QUE DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DO RIO GRANDE PARA O QUADRIÊNIO 2022/2025 E NO ANEXO DE METAS DA LEI 8.869 DE 30 DE AGOSTO DE 2022, QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DO RIO GRANDE PARA OEXERCÍCIO DE 2022, E NA LEI ORÇAMENTÁRIA ANUAL, LEI 8.910 DE 05 DEDEZEMBRO DE 2022, E AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITOSADICIONAIS ESPECIAIS, NA SECRETARIA DE MUNICÍPIO DA CULTURA E DO ESPORTE E LAZER, NO VALOR DE R$ 1.722.232,32</t>
   </si>
   <si>
     <t>21848</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/21848/ple_072_-_acresce_elemento_smcas_r_300.00000.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/21848/ple_072_-_acresce_elemento_smcas_r_300.00000.pdf</t>
   </si>
   <si>
     <t>ACRESCE ELEMENTO DE DESPESA NO ANEXO DE METAS E PRIORIDADES DA LEI 8.644, DE 25 DE MAIO DE 2021, QUEDISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DO RIO GRANDE PARA O QUADRIÊNIO 2022/2025 E NO ANEXO DE METAS DA LEI 8.869 DE 30 DE AGOSTO DE 2022, QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DO RIO GRANDE PARA O EXERCÍCIO DE 2022, E NA LEI ORÇAMENTÁRIA ANUAL, LEI8.910 DE 05 DE DEZEMBRO DE 2022, E AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITOS ADICIONAIS ESPECIAIS, NA SECRETARIA DE MUNICÍPIO DA CIDADANIA E ASSISTÊNCIA SOCIAL, NO VALOR DE R$ 300.000,00.</t>
   </si>
   <si>
     <t>21935</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/21935/ple_074_-_acresce_elemento_smf_r_2.590.00000.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/21935/ple_074_-_acresce_elemento_smf_r_2.590.00000.pdf</t>
   </si>
   <si>
     <t>ACRESCE ELEMENTOS DE DESPESA NO ANEXO DE METAS E PRIORIDADES DA LEI 8.644, DE 25 DE MAIO DE 2021, QUE DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DO RIO GRANDE PARA O QUADRIÊNIO 2022/2025 E NO ANEXO DE METAS DA LEI 8.869 DE 30 DE AGOSTO DE 2022, QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DO RIO GRANDE PARA O EXERCÍCIO DE 2022, E NA LEI ORÇAMENTÁRIA ANUAL, LEI 8.910 DE 05 DE DEZEMBRO DE 2022, E AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITOS ADICIONAIS ESPECIAIS, NA SECRETARIA DE MUNICÍPIO DA FAZENDA, NO VALOR DE R$ 2.590.000,00.</t>
   </si>
   <si>
     <t>22040</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/22040/ple_075_-_acresce_elemento_gabex_r_34.47211.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/22040/ple_075_-_acresce_elemento_gabex_r_34.47211.pdf</t>
   </si>
   <si>
     <t>ACRESCE ELEMENTO DE DESPESA NO ANEXO DE METAS E PRIORIDADES DA LEI 8.644, DE 25 DE MAIO DE 2021, QUE DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DO RIO GRANDE PARA O QUADRIÊNIO 2022/2025 E NO ANEXO DE METAS DA LEI 8.869 DE 30 DE AGOSTO DE 2022, QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DO RIO GRANDE PARA O EXERCÍCIO DE 2022, E NA LEI ORÇAMENTÁRIA ANUAL, LEI 8.910 DE 05 DE DEZEMBRO DE 2022, E AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL, NO GABINETE DO PREFEITO, NO VALOR DE R$ 34.472,11.</t>
   </si>
   <si>
     <t>23781</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/23781/ple_138_-_acresce_elemento_smcas_r_100.00000.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/23781/ple_138_-_acresce_elemento_smcas_r_100.00000.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 138 que ACRESCE ELEMENTOS DE DESPESA NO ANEXO DE METAS E PRIORIDADES DA LEI 8.644, DE 25 DE MAIO DE 2021, QUE DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DO RIO GRANDE PARA O QUADRIÊNIO 2022/2025 E NO ANEXO DE METAS DA LEI 8.869 DE 30 DE AGOSTO DE 2022, QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DO RIO GRANDE PARA O EXERCÍCIO DE 2023, E NA LEI ORÇAMENTÁRIA ANUAL, LEI 8.910 DE 05 DE DEZEMBRO DE 2022, E AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL, NA SECRETARIA DE MUNICÍPIO DA CIDADANIA E ASSISTÊNCIA SOCIAL, NO VALOR DE R$ 100.000,00.</t>
   </si>
   <si>
     <t>23835</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/23835/ple_147_-_acresce_acao_smcel_r_152.76288.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/23835/ple_147_-_acresce_acao_smcel_r_152.76288.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 147 que ACRESCE AÇÃO NO ANEXO DE METAS E PRIORIDADES DA LEI 8.644, DE 25 DE MAIO DE 2021, QUE DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DO RIO GRANDE PARA O QUADRIÊNIO 2022/2025 E NO ANEXO DE METAS DA LEI 8.869 DE 30 DE AGOSTO DE 2022, QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DO RIO GRANDE PARA O EXERCÍCIO DE 2023, E NA LEI ORÇAMENTÁRIA ANUAL, LEI 8.910 DE 05 DE DEZEMBRO DE 2022, E AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITOS ADICIONAIS ESPECIAIS, NA SECRETARIA DE MUNICÍPIO DA CULTURA E DO ESPORTE E LAZER, NO VALOR DE R$ 152.762,88.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -698,68 +698,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/19349/ple_008_-_acresce_elemento_sms_r_19.959.63407.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/19441/ple_012_-_acresce_elemento_smzc_r_30.000.00000.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/19458/ple_013_-_acresce_elemento_smcas_r_65.52388.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/19459/ple_014_-_acresce_elemento_smcas_r_19.40611.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/19802/ple_024_-_acresce_elemento_smca_r_7.52513.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/19825/ple_026_-_acresce_elemento_smcas_r_98.49624.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/19874/ple_027_-_acresce_elemento_smcas_r_250.00000.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/19877/ple_028_-_acresce_elemento_smcas_r_246.61187.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/19944/ple_029_-_acresce_acoes_smpac_r_71.33621.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/20589/ple_035_-_acresce_elemento_sms_r_75.00000.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/20644/ple_037_-_acresce_elemento_smcas_r_71.55798.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/20648/ple_039_-_acresce_elemento_sms_r_143.30000.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/20769/ple_041_-_acresce_elemento_smpac_r_109.27487.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/20899/ple_046_-_acresce_elemento_smf_e_smzc_r_3.638.60790.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/21043/ple_049_-_acresce_acao_smdit_r_1.649.99950.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/21124/ple_051_-_acresce_elemento_smca_r_30000.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/21160/ple_057_-_acresce_elemento_smmas_r_202.00000.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/21325/ple_059_-_acresce_acao_sms_r_10.00000.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/21372/ple_063_-_acresce_elemento_sms_r_12.00000.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/21644/ple_069_-_acresce_acao_smcel_r_1.722.23232.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/21848/ple_072_-_acresce_elemento_smcas_r_300.00000.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/21935/ple_074_-_acresce_elemento_smf_r_2.590.00000.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/22040/ple_075_-_acresce_elemento_gabex_r_34.47211.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/23781/ple_138_-_acresce_elemento_smcas_r_100.00000.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/23835/ple_147_-_acresce_acao_smcel_r_152.76288.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/19349/ple_008_-_acresce_elemento_sms_r_19.959.63407.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/19441/ple_012_-_acresce_elemento_smzc_r_30.000.00000.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/19458/ple_013_-_acresce_elemento_smcas_r_65.52388.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/19459/ple_014_-_acresce_elemento_smcas_r_19.40611.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/19802/ple_024_-_acresce_elemento_smca_r_7.52513.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/19825/ple_026_-_acresce_elemento_smcas_r_98.49624.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/19874/ple_027_-_acresce_elemento_smcas_r_250.00000.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/19877/ple_028_-_acresce_elemento_smcas_r_246.61187.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/19944/ple_029_-_acresce_acoes_smpac_r_71.33621.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/20589/ple_035_-_acresce_elemento_sms_r_75.00000.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/20644/ple_037_-_acresce_elemento_smcas_r_71.55798.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/20648/ple_039_-_acresce_elemento_sms_r_143.30000.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/20769/ple_041_-_acresce_elemento_smpac_r_109.27487.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/20899/ple_046_-_acresce_elemento_smf_e_smzc_r_3.638.60790.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/21043/ple_049_-_acresce_acao_smdit_r_1.649.99950.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/21124/ple_051_-_acresce_elemento_smca_r_30000.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/21160/ple_057_-_acresce_elemento_smmas_r_202.00000.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/21325/ple_059_-_acresce_acao_sms_r_10.00000.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/21372/ple_063_-_acresce_elemento_sms_r_12.00000.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/21644/ple_069_-_acresce_acao_smcel_r_1.722.23232.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/21848/ple_072_-_acresce_elemento_smcas_r_300.00000.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/21935/ple_074_-_acresce_elemento_smf_r_2.590.00000.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/22040/ple_075_-_acresce_elemento_gabex_r_34.47211.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/23781/ple_138_-_acresce_elemento_smcas_r_100.00000.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/23835/ple_147_-_acresce_acao_smcel_r_152.76288.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="127.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="127" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>