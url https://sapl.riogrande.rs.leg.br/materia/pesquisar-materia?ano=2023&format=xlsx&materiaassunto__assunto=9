--- v0 (2026-01-13)
+++ v1 (2026-04-22)
@@ -54,390 +54,390 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>21411</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/21411/ple_064_-_denomina_rua_alfa_uma_via_publica_no_senandes.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/21411/ple_064_-_denomina_rua_alfa_uma_via_publica_no_senandes.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE ALFA UMA VIA PÚBLICA DO SENANDES, NO MUNICÍPIO DO RIO GRANDE.</t>
   </si>
   <si>
     <t>18955</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLV</t>
   </si>
   <si>
     <t>Projeto de Lei de Vereador</t>
   </si>
   <si>
     <t>Vereador Paulo Roldão</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/18955/plv3.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/18955/plv3.pdf</t>
   </si>
   <si>
     <t>FICA VEDADA NO MUNICÍPIO DO RIO GRANDE A DENOMINAÇÃO DE LOGRADOUROS PÚBLICOS E EQUIPAMENTOS PÚBLICOS COM NOME DE PESSOAS QUE TENHAM CONTRA SI AÇÃO JULGADA PROCEDENTE POR CRIME DE CORRUPÇÃO TRANSITADA EM JULGADA.</t>
   </si>
   <si>
     <t>19621</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Vereador Juquinha</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/19621/plv23.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/19621/plv23.pdf</t>
   </si>
   <si>
     <t>"DÁ O NOME DE JONI MARTINS LIMA A UMA RUA DO MUNICÍPIO DO RIO GRANDE."</t>
   </si>
   <si>
     <t>19689</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Vereador Giovani Moralles</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/19689/plv25.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/19689/plv25.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A UMA VIA PÚBLICA DO MUNICÍPIO. RAIDE MARI IRAJABA DA SILVA</t>
   </si>
   <si>
     <t>19778</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/19778/plv27.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/19778/plv27.pdf</t>
   </si>
   <si>
     <t>DÁ O NOME DE NELCY ROCHA A UMA VIA DO MUNICÍPIO DO RIO GRANDE/RS.</t>
   </si>
   <si>
     <t>19905</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Vereador Rafael Missiunas</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/19905/plv30.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/19905/plv30.pdf</t>
   </si>
   <si>
     <t>FICA VEDADA NO MUNICÍPIO DO RIO GRANDE A DENOMINAÇÃO DE LOGRADOUROS PÚBLICOS E EQUIPAMENTOS PÚBLICOS COM NOME DE PESSOAS QUE TENHAM CONTRA SI AÇÃO JULGADA PROCEDENTE POR ATO DE IMPROBIDADE ADMINISTRATIVA COM TRÂNSITO EM JULGADO.</t>
   </si>
   <si>
     <t>20098</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Vereador Repolhinho</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/20098/plv38.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/20098/plv38.pdf</t>
   </si>
   <si>
     <t>DÁ A DENOMINAÇÃO DE ABEL TROCA A VIA PÚBLICA DO MUNICPÍO DO RIO GRANDE.</t>
   </si>
   <si>
     <t>20158</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/20158/plv41.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/20158/plv41.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A UMA VIA PÚBLICA DO MUNICÍPIO - ORLANDO HEPP</t>
   </si>
   <si>
     <t>20310</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/20310/plv47.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/20310/plv47.pdf</t>
   </si>
   <si>
     <t>DA DENOMINAÇÃO A UMA VIA PÚBLICA DO MUNICÍPIO - ADALBERTO SILVADO VIEIRA.</t>
   </si>
   <si>
     <t>20757</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/20757/plv65.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/20757/plv65.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE LAURO CERQUEIRA CARVALHO A UMA VIA PÚBLICA EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>20860</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Vereadora Profª Diacuiara</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/20860/plv69.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/20860/plv69.pdf</t>
   </si>
   <si>
     <t>DÁ O NOME DE PROFESSOR LUIZ AUGUSTO ANDREOLI DE MORAES A UMA ESCOLA DO MUNICÍPIO DO RIO GRANDE.</t>
   </si>
   <si>
     <t>20907</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/20907/plv70.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/20907/plv70.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE ABEL TROCA A ESCOLA MUNICIPAL DE EDUCAÇÃO INFANTIL DA VILA DA QUINTA (EMEI).</t>
   </si>
   <si>
     <t>20958</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Vereador Miguel Degani</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/20958/plv71.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/20958/plv71.pdf</t>
   </si>
   <si>
     <t>DÁ O NOME DE PROFESSORA FABIELE MASCARELLO PRESA A UMA UNIDADE ESCOLAR DO MUNICÍPIO DO RIO GRANDE.</t>
   </si>
   <si>
     <t>21275</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/21275/plv82.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/21275/plv82.pdf</t>
   </si>
   <si>
     <t>DÁ O NOME DE RAMONA PEREIRA A UMA RUA DO MUNICÍPIO DO RIO GRANDE.</t>
   </si>
   <si>
     <t>21807</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Vereador Filipe Branco</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/21807/plv88.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/21807/plv88.pdf</t>
   </si>
   <si>
     <t>DÁ O NOME DE PROFESSORA JOSIANE CASEIRA DIAS "A UMA VIA DO MUNICÍPIO DO RIO GRANDE".</t>
   </si>
   <si>
     <t>22131</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Vereador Bispo Euclides</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/22131/plv_104..pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/22131/plv_104..pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A UMA VIA PÚBLICA DO MUNICÍPIO (PASTOR ADÃO MENDES PINHO).</t>
   </si>
   <si>
     <t>22277</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/22277/plv_106.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/22277/plv_106.pdf</t>
   </si>
   <si>
     <t>DÁ O NOME DE "PEDRO MEDEIROS" À UMA RUA DE PREFERENCIA NO BAIRRO PARQUE SÃO PEDRO, LOCALIZADA NO MUNICIPIO DE RIO GRANDE"</t>
   </si>
   <si>
     <t>22448</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/22448/plv_113.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/22448/plv_113.pdf</t>
   </si>
   <si>
     <t>DÁ O NOME DE PASTOR MARIO RENATO MIRANDA DA ROSA A UMA VIA DO MUNICIPIO DO RIO GRANDE.</t>
   </si>
   <si>
     <t>22571</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/22571/plv114.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/22571/plv114.pdf</t>
   </si>
   <si>
     <t>"DA O NOME DE JÓ VILMAR MACHADO FARIAS A UMA VIA DO MUNICÍPIO DE RIO GRANDE."</t>
   </si>
   <si>
     <t>22888</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/22888/plv124.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/22888/plv124.pdf</t>
   </si>
   <si>
     <t>DÁ O NOME DE VEREADORA RAMONA PEREIRA A UMA RUA DO MUNICÍPIO DO RIO GRANDE.</t>
   </si>
   <si>
     <t>22989</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/22989/plv129.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/22989/plv129.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE JOÃO PAULO ULGUIM A UMA VIA PÚBLICA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>23166</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/23166/plv133.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/23166/plv133.pdf</t>
   </si>
   <si>
     <t>Dá o nome de PROFESSORA E DIRETORA ROSANE MARIA MARTINS VIEIRA à unidade escolar no Município de Rio Grande.</t>
   </si>
   <si>
     <t>23741</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>Vereador Sgt Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/23741/plv140.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/23741/plv140.pdf</t>
   </si>
   <si>
     <t>"DÁ A DENOMINAÇÃO DE GUSTAVO DOS SANTOS ARABIDIAN (1977-2023) A UMA VIA PÚBLICA NO MUNICÍPIO DO RIO GRANDE."</t>
   </si>
   <si>
     <t>23838</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/23838/plv144.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/23838/plv144.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A UMA VIA PÚBLICA DO MUNICÍPIO (JAQUELINE SEVERO).</t>
   </si>
   <si>
     <t>23839</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/23839/plv145.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/23839/plv145.pdf</t>
   </si>
   <si>
     <t>DA DENOMINAÇÃO DE ANGELINO BASTOS A UMA VIA PÚBLICA  DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>23842</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>Vereador Rogério Gomes, Vereadora Profª Diacuiara</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/23842/plv146.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/23842/plv146.pdf</t>
   </si>
   <si>
     <t>DÁ A DENOMINAÇÃO DE Prof.ª MARIA DA GRAÇA DE OLIVEIRA HERNANDES (1957-2019) A UMA VIA PÚBLICA NO MINICÍPIO DO RIO GRANDE.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -744,68 +744,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/21411/ple_064_-_denomina_rua_alfa_uma_via_publica_no_senandes.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/18955/plv3.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/19621/plv23.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/19689/plv25.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/19778/plv27.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/19905/plv30.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/20098/plv38.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/20158/plv41.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/20310/plv47.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/20757/plv65.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/20860/plv69.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/20907/plv70.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/20958/plv71.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/21275/plv82.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/21807/plv88.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/22131/plv_104..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/22277/plv_106.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/22448/plv_113.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/22571/plv114.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/22888/plv124.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/22989/plv129.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/23166/plv133.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/23741/plv140.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/23838/plv144.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/23839/plv145.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/23842/plv146.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/21411/ple_064_-_denomina_rua_alfa_uma_via_publica_no_senandes.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/18955/plv3.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/19621/plv23.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/19689/plv25.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/19778/plv27.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/19905/plv30.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/20098/plv38.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/20158/plv41.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/20310/plv47.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/20757/plv65.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/20860/plv69.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/20907/plv70.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/20958/plv71.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/21275/plv82.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/21807/plv88.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/22131/plv_104..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/22277/plv_106.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/22448/plv_113.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/22571/plv114.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/22888/plv124.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/22989/plv129.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/23166/plv133.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/23741/plv140.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/23838/plv144.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/23839/plv145.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2023/23842/plv146.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="47.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="132.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="131.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="243.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>