--- v0 (2026-01-15)
+++ v1 (2026-04-22)
@@ -54,849 +54,849 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>25622</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25622/ple_058_-_denomina_gilberto_machado_de_pinho_uma_via_publica.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25622/ple_058_-_denomina_gilberto_machado_de_pinho_uma_via_publica.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 058 QUE DENOMINA DE GILBERTO MACHADO DE PINHO UMA VIA PÚBLICA, NO MUNICÍPIO DO RIO GRANDE.</t>
   </si>
   <si>
     <t>25626</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25626/ple_059_-_denomina_gilberto_machado_de_pinho_a_emei_do_povo_novo.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25626/ple_059_-_denomina_gilberto_machado_de_pinho_a_emei_do_povo_novo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 059 QUE DÁ A DENOMINAÇÃO DE GILBERTO MACHADO DE PINHO A ESCOLA MUNICIPAL DE EDUCAÇÃO INFANTIL DO POVO NOVO, NO MUNICÍPIO DO RIO GRANDE.</t>
   </si>
   <si>
     <t>25811</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25811/ple_061_-_revoga_a_lei_municipal_9.220.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25811/ple_061_-_revoga_a_lei_municipal_9.220.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL N° 9.220, DE 13 DE SETEMBRO DE 2024 QUE “DÁ A DENOMINAÇÃO DE GILBERTO MACHADO DE PINHO A ESCOLA MUNICIPAL DE EDUCAÇÃO INFANTIL DO POVO NOVO, NO MUNICÍPIO DO RIO GRANDE”.</t>
   </si>
   <si>
     <t>25880</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25880/ple_069_-_denomina_pedro_goulart_dos_santos_a_emei_do_povo_novo.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25880/ple_069_-_denomina_pedro_goulart_dos_santos_a_emei_do_povo_novo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 069 QUE DÁ A DENOMINAÇÃO DE PEDRO GOULART DOS SANTOS A ESCOLA MUNICIPAL DE EDUCAÇÃO INFANTIL DO POVO NOVO, NO MUNICÍPIO DO RIO GRANDE.</t>
   </si>
   <si>
     <t>25891</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25891/ple_070_-_altera_lei_9.229-24_-_contratacao_emergencial_cargos_da_secretaria_da_saude.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25891/ple_070_-_altera_lei_9.229-24_-_contratacao_emergencial_cargos_da_secretaria_da_saude.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 070 QUE ALTERA O § 3º DO ARTIGO 2º DA LEI MUNICIPAL Nº 9.229/24 QUE “AUTORIZA O EXECUTIVO MUNICIPAL  CONTRATAR EMERGENCIALMENTE POR TEMPO DETERMINADO 04 ASSISTENTES SOCIAIS, 05 PSICÓLOGOS, 02 ENFERMEIROS, 02 TERAPEUTAS OCUPACIONAIS E 01 FONOAUDIOLÓGO, 01 MÉDICO NEUROLOGISTA E 02 MÉDICOS PSIQUIATRA EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO”.</t>
   </si>
   <si>
     <t>25965</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25965/ple_071_-_prorroga_data_de_vencimento_dos_pagamentos_de_obrigacoes_com_o_municipio_do_rio_grande.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25965/ple_071_-_prorroga_data_de_vencimento_dos_pagamentos_de_obrigacoes_com_o_municipio_do_rio_grande.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 071, QUE PRORROGA AS DATAS DE VENCIMENTOS PARA PAGAMENTO DAS OBRIGAÇÕES PARA COM O MUNICÍPIO DO RIO GRANDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27483</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27483/ple_074_-_denomina_largo_do_imigrante.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27483/ple_074_-_denomina_largo_do_imigrante.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 074 QUE DENOMINA DE LARGO DOS IMIGRANTES UM ESPAÇO PÚBLICO, NO MUNICÍPIO DO RIO GRANDE.</t>
   </si>
   <si>
     <t>28434</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28434/ple_079_-_acresce_elemento_gabex_r_523.93202.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28434/ple_079_-_acresce_elemento_gabex_r_523.93202.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 079 que ACRESCE ELEMENTO DE DESPESA NO ANEXO DE METAS E PRIORIDADES DA LEI 8.644, DE 25 DE MAIO DE 2021, QUE DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DO RIO GRANDE PARA O QUADRIÊNIO 2022/2025 E NO ANEXO DE METAS DA LEI 9.030 DE 23 DE AGOSTO DE 2023, QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DO RIO GRANDE PARA O EXERCÍCIO DE 2024, E NA LEI ORÇAMENTÁRIA ANUAL, LEI 9.091 DE 07 DE DEZEMBRO DE 2023, E AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL, NO GABINETE DO PREFEITO, NO VALOR DE R$ 523.932,02.</t>
   </si>
   <si>
     <t>23869</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLV</t>
   </si>
   <si>
     <t>Projeto de Lei de Vereador</t>
   </si>
   <si>
     <t>Vereador Rogério Gomes</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23869/plv3.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23869/plv3.pdf</t>
   </si>
   <si>
     <t>TORNA O RÉVEILLON DO BALNEÁRIO CASSINO INTEGRANTE DO PATRIMÔNIO CULTURAL IMATERIAL DO MUNICÍPIO</t>
   </si>
   <si>
     <t>24030</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Vereador Rovam Castro</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24030/plv11.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24030/plv11.pdf</t>
   </si>
   <si>
     <t>Declara a capoeira como patrimônio histórico, esportivo e cultural de natureza imaterial, da cidade de Rio Grande.</t>
   </si>
   <si>
     <t>24104</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Vereador Paulo Roldão</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24104/plv15.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24104/plv15.pdf</t>
   </si>
   <si>
     <t>Altera redação da lei n° 8.770, de 17 de março de 2022, para instituir no dia 09 de maio o dia municipal do obreiro universal.</t>
   </si>
   <si>
     <t>24416</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24416/plv41.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24416/plv41.pdf</t>
   </si>
   <si>
     <t>INCLUI O CAMPEONATO DE MUAY THAI BEACH FIGHT NO CALENDÁRIO OFICIAL DE DATAS COMEMORATIVAS E DE CONSCIENTIZAÇÃO DO MUNICÍPIO DO RIO GRANDE.</t>
   </si>
   <si>
     <t>24437</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Vereador Repolhinho</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24437/plv43.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24437/plv43.pdf</t>
   </si>
   <si>
     <t>Altera a redação da lei n° 8.770, de 17 de março de 2022, para instituir no mês de fevereiro a festa da melancia no cassino.</t>
   </si>
   <si>
     <t>24641</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24641/plv52.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24641/plv52.pdf</t>
   </si>
   <si>
     <t>DÁ A DENOMINAÇÃO DE DR. GILBERTO GOMES ALMEIDA A UBSF SANTA ROSA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>24896</t>
   </si>
   <si>
     <t>Vereador Filipe Branco</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24896/plv58.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24896/plv58.pdf</t>
   </si>
   <si>
     <t>Acresce alínea alterando a redação da Lei n° 8.770, de março de 2022, que consolida as leis que dispõem sobre datas comemorativas e de conscientização do município do Rio Grande.</t>
   </si>
   <si>
     <t>25173</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Vereador Luciano Figueiredo - Luka</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25173/plv65.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25173/plv65.pdf</t>
   </si>
   <si>
     <t>Inclui no Calendário de Eventos do Município do Rio Grande, Lei nº 8770/2022, o evento Auto Clássicos Cassino.</t>
   </si>
   <si>
     <t>25305</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25305/plv71.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25305/plv71.pdf</t>
   </si>
   <si>
     <t>DÁ A DENOMINAÇÃO DE MARILDA NETTO GAUBERT A UMA PRAÇA PÚBLICA NO BALNEÁRIO CASSINO.</t>
   </si>
   <si>
     <t>25532</t>
   </si>
   <si>
     <t>Vereador Fábio Domingues - Fabinho</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25532/plv74.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25532/plv74.pdf</t>
   </si>
   <si>
     <t>'DÁ O NOME DE MARLENE DE BARCELOS RAMOS A UMA VIA PÚBLICA DA CIDADE DO RIO GRANDE.</t>
   </si>
   <si>
     <t>25720</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Vereador Lary</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25720/plv77.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25720/plv77.pdf</t>
   </si>
   <si>
     <t>DECLARA O TEMPLO AFRICANO D'OXUM BRILHAM COMO PATRIMÔNIO HISTÓRICO E CULTURAL DA CIDADE DO RIO GRANDE.</t>
   </si>
   <si>
     <t>25879</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Vereadora Profª Diacuiara</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25879/plv83.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25879/plv83.pdf</t>
   </si>
   <si>
     <t>Inclui no Calendário de Eventos do Município do Rio Grande, Lei n° 8770/2022, o evento Caminhos de Iemanjá.</t>
   </si>
   <si>
     <t>25894</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25894/plv85.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25894/plv85.pdf</t>
   </si>
   <si>
     <t>Torna a Caminhada de Iemanjá integrante do Patrimônio Cultural Imaterial do Município.</t>
   </si>
   <si>
     <t>25987</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25987/plv89.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25987/plv89.pdf</t>
   </si>
   <si>
     <t>DECLARA O GRAFITE COMO PATRIMÔNIO CULTURAL DO MUNICÍPIO DE RIO GRANDE, FIXA PERMISSÕES PARA PINTURA DE GRAFITE, CRIA O PROGRAMA DE INCENTIVO AO GRAFITE E DEMAIS ARTES VISUAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>26747</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>Vereadora Professora Denise</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26747/plv92.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26747/plv92.pdf</t>
   </si>
   <si>
     <t>Inclui no Calendário de Eventos do Município do Rio Grande, Lei 8.770/2022, o Dia e a Semana Municipal dos Estomizados.</t>
   </si>
   <si>
     <t>27923</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27923/plv93.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27923/plv93.pdf</t>
   </si>
   <si>
     <t>“TORNA A EXPOFEIRA DA CIDADE DO RIO GRANDE/RS INTEGRANTE DO PATRIMÔNIO CULTURAL IMATERIAL DO MUNICÍPIO”_x000D_
 _x000D_
 _x000D_
 Art. 1º - Fica declarado como integrante do Patrimônio Cultural de Natureza Imaterial da Cidade do Rio Grande, a EXPOFEIRA DA CIDADE DO RIO GRANDE/RS._x000D_
 _x000D_
 Art. 2º - Para fins disposto nesta lei, o Poder Executivo procederá aos registros necessários nos livros próprios do órgão competente. _x000D_
 _x000D_
 Art. 3º - Esta Lei entra em vigor na data de sua publicação.</t>
   </si>
   <si>
     <t>28873</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28873/plv97.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28873/plv97.pdf</t>
   </si>
   <si>
     <t>DÁ A DENOMINAÇÃO DAS QUADRAS ESPORTIVAS DO COMPLEXO ESPORTIVO RICARDO MORAES EM HOMENAGEM A RELEVANTES PERSONALIDADES DO ESPORTE MUNICIPAL.</t>
   </si>
   <si>
     <t>23893</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23893/pdl1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23893/pdl1.pdf</t>
   </si>
   <si>
     <t>Outorga o Título de Cidadão Rio-Grandino ao Sr. Félix André El Khouri El Beaini.</t>
   </si>
   <si>
     <t>23948</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Vereador Júlio Lamim</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23948/pdl2.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23948/pdl2.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadão Rio-Grandino ao Senhor Promotor Rogério Meirelles Caldas.</t>
   </si>
   <si>
     <t>24013</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24013/pdl3.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24013/pdl3.pdf</t>
   </si>
   <si>
     <t>“Outorga o Título de Cidadã Rio-Grandina a Drª Jucéli Márcia Hendges Sparvoli”</t>
   </si>
   <si>
     <t>24109</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Vereador Giovani Moralles</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24109/pdl4.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24109/pdl4.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO RIO-GRANDINO AO SR. JOSE AIRES AMORIN ABRÃO.</t>
   </si>
   <si>
     <t>24115</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Vereador Miguel Degani</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24115/pdl5.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24115/pdl5.pdf</t>
   </si>
   <si>
     <t>CONCEDE HOMENAGEM DE MÉRITO EDUCACIONAL À PROFESSORA CHIRLY MACHANE CESAR DUARTE</t>
   </si>
   <si>
     <t>24401</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Vereadora Regininha</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24401/pdl7.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24401/pdl7.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadão Riograndino ao Doutor Heitor Silva Biondi.</t>
   </si>
   <si>
     <t>24426</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Vereador Juquinha</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24426/pdl8.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24426/pdl8.pdf</t>
   </si>
   <si>
     <t>CONCEDE O PRÊMIO DE MÉRITO DA SAÚDE AO SR. RENATO ALDAIR MENEZES DA SILVEIRA.</t>
   </si>
   <si>
     <t>24536</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24536/pdl9.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24536/pdl9.pdf</t>
   </si>
   <si>
     <t>CONCEDE O PRÊMIO DE MÉRITO COMUNITÁRIO AO SENHOR LUCIANO CABRERA</t>
   </si>
   <si>
     <t>24559</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Vereador Rafael Missiunas</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24559/pdl10.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24559/pdl10.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadão Rio-Grandino ao Prof. Ayrton Sanches Garcia.</t>
   </si>
   <si>
     <t>24618</t>
   </si>
   <si>
     <t>Vereador Nilton Machado</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24618/2024-12-11_2.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24618/2024-12-11_2.pdf</t>
   </si>
   <si>
     <t>OUTORGA O TÍTULO DE CIDADÃO RIO-GRANDINO AO SENHOR RAIMUNDO NONATO DIAS</t>
   </si>
   <si>
     <t>24619</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Vereador Sgt Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24619/pdl12.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24619/pdl12.pdf</t>
   </si>
   <si>
     <t>OUTORGA O TÍTULO DE CIDADÃO RIO-GRADINO AO SENHOR MAURO ANTÔNIO COSTA MARTINS</t>
   </si>
   <si>
     <t>24620</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24620/pdl13.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24620/pdl13.pdf</t>
   </si>
   <si>
     <t>OUTORGA O TÍTULO DE CIDADÃO RIO-GRADINO  À SENHORA JANAÍNA DOMINGUES DE SOUZA</t>
   </si>
   <si>
     <t>24638</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24638/pdl14.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24638/pdl14.pdf</t>
   </si>
   <si>
     <t>CONCEDE HOMENAGEM DE MÉRITO EDUCACIONAL À PROFESSORA E DIRETORA OLIVIA MARIA BRAZ COSTA.</t>
   </si>
   <si>
     <t>24650</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24650/pdl15.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24650/pdl15.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Rio-Grandino ao Pastor Paulo Carlos de Alarcão.</t>
   </si>
   <si>
     <t>24669</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24669/pdl16.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24669/pdl16.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadã Rio-grandina a Senhora Graciele Lopes Ribeiro.</t>
   </si>
   <si>
     <t>24886</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24886/pdl18.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24886/pdl18.pdf</t>
   </si>
   <si>
     <t>CONCEDE HOMENAGEM DE MÉRITO DA SAÚDE À PROFA. DRA. GIOVANA CALCAGNO GOMES.</t>
   </si>
   <si>
     <t>24913</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24913/pdl19.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24913/pdl19.pdf</t>
   </si>
   <si>
     <t>CONCEDE A MEDALHA DE MÉRITO COMUNITÁRIO À SENHORA SILVANA DUARTE, YALORIXÁ SILVANA D´YEMANJÁ.</t>
   </si>
   <si>
     <t>24989</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Vereador Julio Cesar</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24989/pdl20.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24989/pdl20.pdf</t>
   </si>
   <si>
     <t>“OUTORGA O TÍTULO DE CIDADÃO_x000D_
 RIOGRANDINO AO REVERENDÍSSIMO_x000D_
 SENHOR DOM JORGE PIEROZAN”</t>
   </si>
   <si>
     <t>25064</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25064/pdl21.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25064/pdl21.pdf</t>
   </si>
   <si>
     <t>Concede Medalha de Mérito Comunitário ao CBMRS - 3° Batalhão de Bombeiros Militar do Rio Grande.</t>
   </si>
   <si>
     <t>25080</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25080/pdl22.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25080/pdl22.pdf</t>
   </si>
   <si>
     <t>CONCEDE HOMENAGEM DE MÉRITO EDUCACIONAL À PROFESSORA E DIRETORA PATRÍCIA XAVIER FIGUEIREDO.</t>
   </si>
   <si>
     <t>25135</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25135/pdl23.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25135/pdl23.pdf</t>
   </si>
   <si>
     <t>Concede o Prêmio de Mérito da Saúde à Drª. Margareth Silva de Almeida.</t>
   </si>
   <si>
     <t>25139</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25139/pdl24.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25139/pdl24.pdf</t>
   </si>
   <si>
     <t>CONCEDE HOMENAGEM DE MÉRITO DE SAÚDE AO FISIOTERAPEUTA MATHEUS RIBEIRO SILVA.</t>
   </si>
   <si>
     <t>25147</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25147/pdl25.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25147/pdl25.pdf</t>
   </si>
   <si>
     <t>CONCEDE HOMENAGEM DE MÉRITO EDUCACIONAL À PROFESSORA E DIRETORA VANESSA RIBEIRO.</t>
   </si>
   <si>
     <t>25156</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25156/pdl26.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25156/pdl26.pdf</t>
   </si>
   <si>
     <t>CONCEDE HOMENAGEM DE MÉRITO DA EDUCAÇÃO À PROFª. VERA MARIA SILVEIRA DOS SANTOS.</t>
   </si>
   <si>
     <t>25166</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25166/pdl27.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25166/pdl27.pdf</t>
   </si>
   <si>
     <t>"CONCEDE HOMENAGEM DE MÉRITO EDUCACIONAL AO PROFESSOR GUILHERME BOTELHO CHAGAS.</t>
   </si>
   <si>
     <t>25170</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25170/pdl28.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25170/pdl28.pdf</t>
   </si>
   <si>
     <t>CONCEDE HOMENAGEM DE MÉRITO DA SAÚDE AO MÉDICO ABEL SOUTO CRUZ.</t>
   </si>
   <si>
     <t>25188</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25188/pdl29.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25188/pdl29.pdf</t>
   </si>
   <si>
     <t>CONCEDE O PRÊMIO MÉRITO DA SEGURANÇA PÚBLICA AOS SERVIDORES PÚBLICO ESTADUAL DA DRACO RIO GRANDE.</t>
   </si>
   <si>
     <t>25872</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25872/pdl30.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25872/pdl30.pdf</t>
   </si>
   <si>
     <t>Outorga o Título de Cidadão Riograndino ao Sr. Anderson Luís Trindade Ferrão.</t>
   </si>
   <si>
     <t>25878</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25878/pdl31.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25878/pdl31.pdf</t>
   </si>
   <si>
     <t>Outorga o Título de Cidadã Rio-grandina à Cátia Rejane Lindemann.</t>
   </si>
   <si>
     <t>25892</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25892/pdl32.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25892/pdl32.pdf</t>
   </si>
   <si>
     <t>Concede o Prêmio Mérito da Segurança Pública aos Servidores Públicos Estadual da Draco Rio Grande.</t>
   </si>
   <si>
     <t>25916</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25916/pdl33.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25916/pdl33.pdf</t>
   </si>
   <si>
     <t>"OUTORGA O TÍTULO DE CIDADÃ RIO-GRANDINA A SRª NATÁLIA CONTREIRA SOUZA"</t>
   </si>
   <si>
     <t>25943</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25943/pdl34.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25943/pdl34.pdf</t>
   </si>
   <si>
     <t>CONCEDE HOMENAGEM DE MÉRITO DA SAÚDE À ZELIONARA PEREIRA BRANCO.</t>
   </si>
   <si>
     <t>25977</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25977/pdl35.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25977/pdl35.pdf</t>
   </si>
   <si>
     <t>OUTORGA O TÍTULO DE CIDADÃO RIO-GRANDINO AO SR. SIDOMAR DOS SANTOS BRAGA</t>
   </si>
   <si>
     <t>26361</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26361/pdl36.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26361/pdl36.pdf</t>
   </si>
   <si>
     <t>CONCEDE HOMENAGEM DE MÉRITO DA SAÚDE AO DOUTOR LUIZ ANTÔNIO CARVALHO DO AMARAL.</t>
   </si>
   <si>
     <t>26702</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26702/pdl37.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26702/pdl37.pdf</t>
   </si>
   <si>
     <t>Outorga o título de Cidadão Rio-grandino ao Senhor Edgar Ferreira Neto.</t>
   </si>
   <si>
     <t>26713</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26713/pdl38.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26713/pdl38.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO RIO-GRANDINO AO SENHOR RONALDO GARCIA JARDIM.</t>
   </si>
   <si>
     <t>25489</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>SPLV</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Lei de Vereador</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25489/splv64..pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25489/splv64..pdf</t>
   </si>
   <si>
     <t>INCLUI NO CALENDÁRIO DE DATAS COMEMORATIVAS E DE CONCIENTIZAÇÃO DO MUNICÍPIO DO RIO GRANDE, LEI Nº 8770/2022, DE 17 DE MARÇO DE 2022 PASSEIO CICLÍSTICO NÃO TEM GARANTIA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1203,68 +1203,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25622/ple_058_-_denomina_gilberto_machado_de_pinho_uma_via_publica.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25626/ple_059_-_denomina_gilberto_machado_de_pinho_a_emei_do_povo_novo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25811/ple_061_-_revoga_a_lei_municipal_9.220.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25880/ple_069_-_denomina_pedro_goulart_dos_santos_a_emei_do_povo_novo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25891/ple_070_-_altera_lei_9.229-24_-_contratacao_emergencial_cargos_da_secretaria_da_saude.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25965/ple_071_-_prorroga_data_de_vencimento_dos_pagamentos_de_obrigacoes_com_o_municipio_do_rio_grande.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27483/ple_074_-_denomina_largo_do_imigrante.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28434/ple_079_-_acresce_elemento_gabex_r_523.93202.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23869/plv3.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24030/plv11.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24104/plv15.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24416/plv41.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24437/plv43.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24641/plv52.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24896/plv58.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25173/plv65.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25305/plv71.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25532/plv74.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25720/plv77.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25879/plv83.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25894/plv85.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25987/plv89.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26747/plv92.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27923/plv93.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28873/plv97.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23893/pdl1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23948/pdl2.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24013/pdl3.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24109/pdl4.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24115/pdl5.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24401/pdl7.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24426/pdl8.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24536/pdl9.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24559/pdl10.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24618/2024-12-11_2.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24619/pdl12.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24620/pdl13.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24638/pdl14.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24650/pdl15.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24669/pdl16.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24886/pdl18.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24913/pdl19.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24989/pdl20.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25064/pdl21.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25080/pdl22.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25135/pdl23.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25139/pdl24.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25147/pdl25.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25156/pdl26.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25166/pdl27.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25170/pdl28.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25188/pdl29.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25872/pdl30.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25878/pdl31.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25892/pdl32.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25916/pdl33.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25943/pdl34.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25977/pdl35.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26361/pdl36.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26702/pdl37.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26713/pdl38.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25489/splv64..pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25622/ple_058_-_denomina_gilberto_machado_de_pinho_uma_via_publica.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25626/ple_059_-_denomina_gilberto_machado_de_pinho_a_emei_do_povo_novo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25811/ple_061_-_revoga_a_lei_municipal_9.220.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25880/ple_069_-_denomina_pedro_goulart_dos_santos_a_emei_do_povo_novo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25891/ple_070_-_altera_lei_9.229-24_-_contratacao_emergencial_cargos_da_secretaria_da_saude.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25965/ple_071_-_prorroga_data_de_vencimento_dos_pagamentos_de_obrigacoes_com_o_municipio_do_rio_grande.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27483/ple_074_-_denomina_largo_do_imigrante.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28434/ple_079_-_acresce_elemento_gabex_r_523.93202.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23869/plv3.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24030/plv11.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24104/plv15.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24416/plv41.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24437/plv43.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24641/plv52.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24896/plv58.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25173/plv65.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25305/plv71.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25532/plv74.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25720/plv77.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25879/plv83.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25894/plv85.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25987/plv89.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26747/plv92.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27923/plv93.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28873/plv97.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23893/pdl1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23948/pdl2.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24013/pdl3.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24109/pdl4.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24115/pdl5.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24401/pdl7.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24426/pdl8.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24536/pdl9.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24559/pdl10.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24618/2024-12-11_2.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24619/pdl12.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24620/pdl13.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24638/pdl14.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24650/pdl15.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24669/pdl16.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24886/pdl18.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24913/pdl19.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24989/pdl20.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25064/pdl21.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25080/pdl22.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25135/pdl23.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25139/pdl24.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25147/pdl25.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25156/pdl26.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25166/pdl27.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25170/pdl28.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25188/pdl29.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25872/pdl30.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25878/pdl31.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25892/pdl32.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25916/pdl33.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25943/pdl34.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25977/pdl35.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26361/pdl36.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26702/pdl37.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26713/pdl38.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25489/splv64..pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H63"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="33.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="174.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="173.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>