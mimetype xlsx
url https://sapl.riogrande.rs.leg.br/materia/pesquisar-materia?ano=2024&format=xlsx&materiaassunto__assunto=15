--- v0 (2026-01-15)
+++ v1 (2026-04-26)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>24041</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Vereador Giovani Moralles, Vereador Julio Cesar, Vereador Juquinha, Vereador Júlio Lamim, Vereador Lary, Vereador Miguel Degani, Vereador Nilton Machado, Vereador Paulo Roldão, Vereador Repolhinho, Vereador Rogério Gomes, Vereador Sgt Rodrigues, Vereador Vavá, Vereadora Laurinha, Vereadora Professora Denise, Vereadora Profª Diacuiara, Vereadora Regininha</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24041/pre_01..pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24041/pre_01..pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 42 E ACRESCE OS §§ 7º  NO REFERIDO DISPOSITIVO DA RESOLUÇÃO Nº 03 DE 01 DE FEVEREIRO DE 1977, REGIMENTO INTERNO DA CÂMARA MUNICIPAL DO  RIO GRANDE.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -405,68 +405,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24041/pre_01..pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24041/pre_01..pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="84" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="83.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="174.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>