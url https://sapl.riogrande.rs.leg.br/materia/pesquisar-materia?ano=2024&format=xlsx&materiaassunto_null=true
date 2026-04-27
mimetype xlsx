--- v0 (2026-01-15)
+++ v1 (2026-04-27)
@@ -54,11904 +54,11904 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>24444</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24444/ple_014_-_altera_anexo_da_lei_7.265-2012_-_cargo_assessor_superior.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24444/ple_014_-_altera_anexo_da_lei_7.265-2012_-_cargo_assessor_superior.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 041 QUE  ALTERA O ANEXO II DA LEI MUNICIPAL N° 7.265/2012, INSERINDO AS FUNÇÕES DE DIREÇÃO E CHEFIA E GRATIFICAÇÃO DE COORDENAÇÃO E SERVIÇOS AO CARGO DE ASSESSOR SUPERIOR.</t>
   </si>
   <si>
     <t>24531</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24531/ple_017_-_reposicao_servidores.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24531/ple_017_-_reposicao_servidores.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 041 QUE  CONCEDE REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS DO PODER EXECUTIVO E DO PODER LEGISLATIVO DO MUNICÍPIO DO RIO GRANDE.</t>
   </si>
   <si>
     <t>24643</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24643/ple_021_-_acresce_elemento_gabex_r_119.79525.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24643/ple_021_-_acresce_elemento_gabex_r_119.79525.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 041 QUE  ACRESCE ELEMENTO DE DESPENSA NO ANEXO DE METAS E PRIORIDADES DA LEI 8.644, DE 25 DE MAIO DE 2021, QUE DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DO RIO GRANDE PARA O QUADRIÊNIO 2022/2025 E NO ANEXO DE METAS DA LEI 9.030 DE 23 DE AGOSTO DE 2023, QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DO RIO GRANDE PARA O EXERCÍCIO DE 2024, E NA LEI ORÇAMENTÁRIA ANUAL, LEI 9.091 DE 07 DE DEZEMBRO DE 2023, E AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL, NO GABINETE DO PREFEITO, NO VALOR DE R$ 119.795,25.</t>
   </si>
   <si>
     <t>24832</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24832/ple_037_-_adequacao_a_agenda_2030.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24832/ple_037_-_adequacao_a_agenda_2030.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 041 QUE INSTITUI O PROGRAMA MUNICIPAL PARA O DESENVOLVIMENTO SUSTENTÁVEL DA AGENDA 2030 DA ORGANIZAÇÃO DAS NAÇÕES UNIDAS – ONU COMO DIRETRIZ DE POLÍTICAS PÚBLICAS EM ÂMBITO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>25036</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25036/ple_043_-_altera_lei_8.855-2022_previne.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25036/ple_043_-_altera_lei_8.855-2022_previne.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 043 que ALTERA O §5º, DO ART. 1º E OS INCISOS I E V DO ART. 3º DA LEI MUNICIPAL N° 8.855/2022 QUE “AUTORIZA O REPASSE DO INCENTIVO FINANCEIRO DO PROGRAMA PREVINE BRASIL, MODELO DE FINANCIAMENTO DE CUSTEIO DA ATENÇÃO PRIMÁRIA À SAÚDE NO ÂMBITO DO SISTEMA ÚNICO DE SAÚDE, POR MEIO DA ALTERAÇÃO DA PORTARIA DE CONSOLIDAÇÃO Nº 06/GM/MS, DE 28 DE SETEMBRO DE 2017, AOS PROFISSIONAIS DAS EQUIPES LOTADOS NA ESTRATÉGIA DE SAÚDE DA FAMÍLIA – EQUIPES ESF, EQUIPES MULTIPROFISSIONAIS E EQUIPES DE SAÚDE BUCAL, DA SECRETARIA DE MUNICÍPIO DA SAÚDE”.</t>
   </si>
   <si>
     <t>25150</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25150/ple_047_-_cria_unidade_residencial_ur-48.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25150/ple_047_-_cria_unidade_residencial_ur-48.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LE N° 047 QUE REVOGA A LEI 6.744/2009 CRIA NA ÁREA URBANA DO MUNICÍPIO A UNIDADE DE PLANEJAMENTO UR-48, ESTABELECE O RESPECTIVO REGIME E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>25152</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25152/ple_048_-_autorizacao_diferimento_obrigacoes_previdenciarias_e_patronais.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25152/ple_048_-_autorizacao_diferimento_obrigacoes_previdenciarias_e_patronais.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LE N° 048 QUE DISPÕE SOBRE A AUTORIZAÇÃO DO DIFERIMENTO DAS OBRIGAÇÕES PREVIDENCIÁRIAS PATRONAIS E DAS CONTRIBUIÇÕES A TÍTULO DE RECUPERAÇÃO DO DÉFICIT ATUARIAL E FINANCEIRO NO PERÍODO DE JUNHO A DEZEMBRO DE 2024, NO ÂMBITO DA PREVIDÊNCIA DO RIO GRANDE – PREVIRG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>25366</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25366/ple_055_-_autoriza_venda_dominio_util_de_terrenos_de_marinha_no_loteamento_abc_ix_aos_atuais_ocupantes.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25366/ple_055_-_autoriza_venda_dominio_util_de_terrenos_de_marinha_no_loteamento_abc_ix_aos_atuais_ocupantes.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 055 QUE AUTORIZA A VENDA DO DOMÍNIO ÚTIL DE TERRENOS DE MARINHA NO LOTEAMENTO ABC IX, NO BALNEÁRIO CASSINO AOS SEUS ATUAIS OCUPANTES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>25723</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25723/ple_060_-_regulamenta_funcionamento_dos_acougues_casas_de_carne_estabelecimentos_de_comercio_varejista_de_carnes_in_natura.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25723/ple_060_-_regulamenta_funcionamento_dos_acougues_casas_de_carne_estabelecimentos_de_comercio_varejista_de_carnes_in_natura.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 060 QUE REGULAMENTA O FUNCIONAMENTO DOS AÇOUGUES, CASAS DE CARNES, ESTABELECIMENTOS DE COMÉRCIO VAREJISTA DE CARNES IN NATURA E/OU TRANSFORMADAS NO MUNICÍPIO DO RIO GRANDE.</t>
   </si>
   <si>
     <t>25837</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25837/ple_062_-_ratifica_alteracao_do_protocolo_de_intencoes_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25837/ple_062_-_ratifica_alteracao_do_protocolo_de_intencoes_1.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 062 QUE RATIFICA, SEM RESSALVAS, ALTERAÇÃO DO PROTOCOLO DE INTENÇÕES FIRMADO PELO PODER EXECUTIVO VISANDO A CELEBRAÇÃO DE CONTRATO DE CONSÓRCIO PÚBLICO JUNTO AO CONSÓRCIO PÚBLICO DO EXTREMO SUL - COPES.</t>
   </si>
   <si>
     <t>25839</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25839/ple_067_-_revoga_a_lei_municipal_8.468-2019.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25839/ple_067_-_revoga_a_lei_municipal_8.468-2019.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 067 QUE REVOGA A LEI MUNICIPAL N° 8.468, DE 19 DE DEZEMBRO DE 2019 QUE “DISPÕE SOBRE A REGULAMENTAÇÃO DA PRESTAÇÃO DO SERVIÇO DE TRANSPORTE REMUNERADO PRIVADO INDIVIDUAL DE PASSAGEIROS BASEADO EM TECNOLOGIA DE COMUNICAÇÃO EM REDE”.</t>
   </si>
   <si>
     <t>25967</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25967/ple_072_-_altera_lei_9.033_-_desafetacao_de_area.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25967/ple_072_-_altera_lei_9.033_-_desafetacao_de_area.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 072, QUE ALTERA O ARTIGO 1º DA LEI MUNICIPAL Nº 9.033, DE 29 DE AGOSTO DE 2023 QUE “AUTORIZA O EXECUTIVO MUNICIPAL A DESAFETAR UMA ÁREA PÚBLICA NO BAIRRO SANTA ROSA E PERMITIR OUTORGA DA ESCRITURA PARA A IGREJA EVANGÉLICA PENTECOSTAL ASSEMBLEIA DE DEUS, ENQUANTO A MESMA MANTIVER A FINALIDADE DESCRITA NO ARTIGO 2º DA LEI MUNICIPAL Nº 3.301/1978”</t>
   </si>
   <si>
     <t>27882</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27882/ple_075_-_sistema_unico_de_assistencia_social.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27882/ple_075_-_sistema_unico_de_assistencia_social.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº075 QUE DISPÕE SOBRE O SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DO RIO GRANDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>28495</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28495/ple_081_-_altera_lei_6.067-2023.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28495/ple_081_-_altera_lei_6.067-2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 081 QUE ALTERA O ARTIGO 41A, DA LEI MUNICIPAL Nº 6.067/2023. CONSIDERANDO A FINALIZAÇÃO DAS OBRAS E INAUGURAÇÃO DE 04 NOVAS ESCOLAS MUNICIPAIS DE EDUCAÇÃO INFANTIL, LOCALIZADAS NOS BAIRROS PARQUE MARINHA, PARQUE SÃO PEDRO E POVO NOVO. CONSIDERANDO QUE LEI MUNICIPAL 9.067/2023, PREVIA EM SEU ARTIGO 41A, 65 FDCS DE DIRETORES E 125 DE VICE-DIRETORES, E, CONSIDERANDO QUE TODOS SE ENCONTRAM OCUPADOS COM AS ESCOLAS JÁ EXISTENTE, SE FAZ NECESSÁRIO A CRIAÇÃO DAS NOVAS FUNÇÕES A FIM DE SUPRIR AS DEMANDAS DAS ESCOLAS DE EDUCAÇÃO INFANTIL. CABE REFERIR, QUE, TENDO EM VISTA O FATO DE ESTARMOS EM ANO ELEITORAL, CONSOANTE O DISPOSTO NO INCISO II DO ARTIGO 21 DA LEI COMPLEMENTAR 101/00, É NULO O ATO DE QUE RESULTE AUMENTO DA DESPESA COM PESSOAL NOS 180 (CENTO E OITENTA) DIAS ANTERIORES AO FINAL DO MANDATO DO TITULAR DE PODER OU ÓRGÃO REFERIDO NO ARTIGO 20. EM VIRTUDE DISSO, UMA VEZ ATENDIDAS AS EXIGÊNCIAS DA CONSTITUIÇÃO FEDERAL E DA LEI DE RESPONSABILIDADE FISCAL, O PROJETO DE LEI.</t>
   </si>
   <si>
     <t>28860</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28860/ple_087_-_regulamenta_proc._adm._para_apuracao_infracoes_adm_condutas_e_atividades_lesivas_ao_meio_ambiente.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28860/ple_087_-_regulamenta_proc._adm._para_apuracao_infracoes_adm_condutas_e_atividades_lesivas_ao_meio_ambiente.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 087, que REGULAMENTA O PROCESSO ADMINISTRATIVO PARA APURAÇÃO DE INFRAÇÕES ADMINISTRATIVAS POR CONDUTAS E ATIVIDADES LESIVAS AO MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>29044</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/</t>
   </si>
   <si>
     <t>REGULAMENTA O TEMPO DE ESPERA NAS FILAS DOS CAIXAS DE SUPERMERCADOS E HIPERMERCADOS NO MUNICIPIO DO RIO GRANDE</t>
   </si>
   <si>
     <t>23868</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLV</t>
   </si>
   <si>
     <t>Projeto de Lei de Vereador</t>
   </si>
   <si>
     <t>Vereador Rogério Gomes</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23868/plv2.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23868/plv2.pdf</t>
   </si>
   <si>
     <t>INCLUI O RÉVEILLON NO BALNEÁRIO CASSINO NO CALENDÁRIO OFICIAL DE DATAS COMEMORATIVAS E DE CONSCIENTIZAÇÃO DO MUNICÍPIO DO RIO GRANDE</t>
   </si>
   <si>
     <t>23917</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Vereador Rovam Castro</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23917/plv05.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23917/plv05.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE USO DA “CANNABIS” PARA FINS MEDICINAIS E MEDICAMENTOS PRESCRITOS A BASE DA PLANTA INTEIRA OU DE SEUS COMPONENTES ISOLADOS, QUE CONTENHAM EM SUA FÓRMULA AS SUBST NCIAS “CANABIDIOL” (CBD) E-OU “TETRAHIDROCANABINOL” (THC) E/OU DEMAIS COMPONENTES PRESENTES NO EXTRATO INTEGRAL DA CANNABIS SSP, NO  MBITO DO MUNICÍPIO DE RIO GRANDE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>23971</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Vereador Julio Cesar</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23971/plv08.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23971/plv08.pdf</t>
   </si>
   <si>
     <t>FICA DETERMINADO QUE AS REDES DE INFRAESTRUTURA DE CABEAMENTO PARA A TRANSMISSÃO DE ENERGIA ELÉTRICA, DE TELEFONIA, DE COMUNICAÇÃO DE DADOS VIA FIBRA ÓPTICA, DE TELEVISÃO A CABO E DE OUTROS CABEAMENTOS DEVERÃO SER EXCLUSIVAMENTE SUBTERRÂNEAS</t>
   </si>
   <si>
     <t>24094</t>
   </si>
   <si>
     <t>Vereadora Professora Denise</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24094/plv14.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24094/plv14.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reserva de leitos para mães em situação de perda gestacional.</t>
   </si>
   <si>
     <t>24117</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24117/plv18.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24117/plv18.pdf</t>
   </si>
   <si>
     <t>INCLUI NO CALENDÁRIO OFICIAL DE DATAS COMEMORATIVAS E DE CONSCIENTIZAÇÃO DO MUNICÍPIO DO RIO GRANDE, LEI 8.770/22 O “DIA MUNICIPAL DE INFORMAÇÃO E CONSCIENTIZAÇÃO SOBRE DOENÇAS RARAS” E A “SEMANA MUNICIPAL DE INFORMAÇÃO E CONSCIENTIZAÇÃO SOBRE DOENÇAS RARAS”</t>
   </si>
   <si>
     <t>24118</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Vereador Filipe Branco</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24118/plv19.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24118/plv19.pdf</t>
   </si>
   <si>
     <t>DÁ A DENOMINAÇÃO DE JOÃO ANTÔNIO VARELA (1926-2017) A UMA VIA PÚBLICA NO MUNICÍPIO DO RIO GRANDE</t>
   </si>
   <si>
     <t>24137</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Vereador Luciano Figueiredo - Luka</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24137/plv20.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24137/plv20.pdf</t>
   </si>
   <si>
     <t>INCLUI o “DIA DO EMPREENDEDOR” no calendário oficial de Eventos do Município, nos termos que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>24306</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Vereador Juquinha</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24306/plv36..pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24306/plv36..pdf</t>
   </si>
   <si>
     <t>DÁ O NOME DE MISSIONÁRIA NADIR PORCIUNCULA CEZAR A UMA RUA DO MUNICÍPIO DO RIO GRANDE.</t>
   </si>
   <si>
     <t>24523</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Vereadora Regininha</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24523/plv44.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24523/plv44.pdf</t>
   </si>
   <si>
     <t>Dá o nome de Mãe Neli de Oiá, a uma rua do município do Rio Grande.</t>
   </si>
   <si>
     <t>24544</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24544/plv46.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24544/plv46.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei da Mulher Trans e Cis Parlamentar e ocupante de cargo público e terceirizadas.</t>
   </si>
   <si>
     <t>24553</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24553/plv47.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24553/plv47.pdf</t>
   </si>
   <si>
     <t>Dispôe sobre conjunto de ações e campanhas de conscientização e combate ao capacitismo nas escolas do município do Rio Grande.</t>
   </si>
   <si>
     <t>25125</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25125/plv59.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25125/plv59.pdf</t>
   </si>
   <si>
     <t>Dá-se o nome de Ivan Juliano Fernandes a uma rua do município.</t>
   </si>
   <si>
     <t>25163</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Vereador Repolhinho</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25163/plv64.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25163/plv64.pdf</t>
   </si>
   <si>
     <t>Inclui no Calendário de Datas Comemorativas e de Conscientização do Município do Rio Grande, Lei n° 8770/2022, de 17 de março de 2022, o Passeio Ciclístico Não tem Garantia.</t>
   </si>
   <si>
     <t>25656</t>
   </si>
   <si>
     <t>Vereadora Laurinha</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25656/plv75.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25656/plv75.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A SOCIEDADE ESPÍRITA RECANTO DA LUZ</t>
   </si>
   <si>
     <t>25716</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25716/plv76.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25716/plv76.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DA COMERCIALIZAÇÃO DE ANIMAIS VIVOS EM PET SHOPS, LOJAS DE RAÇÕES, LOJAS DE AGROPECUÁRIAS E SIMILARES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>25840</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Vereador Giovani Moralles</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25840/plv79.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25840/plv79.pdf</t>
   </si>
   <si>
     <t>Da denominação a uma via pública do município à Eva Lilia Vasconcelos Lopes.</t>
   </si>
   <si>
     <t>25843</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25843/plv81.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25843/plv81.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA O CENTRO ESPÍRITA JOÃO BATISTA.</t>
   </si>
   <si>
     <t>25847</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25847/plv82.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25847/plv82.pdf</t>
   </si>
   <si>
     <t>Dá o nome de Mãe Neli de Oiá a uma rua do município do Rio Grande.</t>
   </si>
   <si>
     <t>25893</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25893/plv84.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25893/plv84.pdf</t>
   </si>
   <si>
     <t>Fica permitida utilização de quadras esportivas públicas somente para atividades esportivas.</t>
   </si>
   <si>
     <t>25949</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25949/plv88.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25949/plv88.pdf</t>
   </si>
   <si>
     <t>"DÁ A DEMOMINAÇÃO DE DARCY LOPES DA SILVA, A UMA  PRAÇA NO DISTRITO DE POVO NOVO, NESTE MUNICÍPIO"</t>
   </si>
   <si>
     <t>28987</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28987/s126.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28987/s126.pdf</t>
   </si>
   <si>
     <t>DÁ A DENOMINAÇÃO DE “JORNALISTA JULIETA AMARAL” À UMA VIA PÚBLICA DO MUNICÍPIO</t>
   </si>
   <si>
     <t>24116</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Vereador Miguel Degani</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24116/pdl6.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24116/pdl6.pdf</t>
   </si>
   <si>
     <t>CONCEDE O PRÊMIO DE MÉRITO DA SAÚDE A DOUTORA LUCIANA BALDINO LAGES</t>
   </si>
   <si>
     <t>24246</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda Lei Orgânica</t>
   </si>
   <si>
     <t>Vereador Professor Rodrigo Maio</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24246/pelo1...pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24246/pelo1...pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado vem, por meio deste, apresentar Emenda à Lei Orgânica Municipal a fim de acrescentar o inciso XIII ao artigo 58 da Lei Orgânica do Município do Rio Grande.</t>
   </si>
   <si>
     <t>24081</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Vereadora Professora Denise, Vereador Filipe Branco, Vereador Fábio Domingues - Fabinho, Vereador Julio Cesar, Vereador Juquinha, Vereador Júlio Lamim, Vereador Lary, Vereador Luciano Figueiredo - Luka, Vereador Miguel Degani, Vereador Nilton Machado, Vereador Paulo Roldão, Vereador Rafael Missiunas, Vereador Repolhinho, Vereador Rogério Gomes, Vereador Sgt Rodrigues, Vereador Vavá, Vereadora Laurinha, Vereadora Profª Diacuiara, Vereadora Regininha</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24081/mocao_01..pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24081/mocao_01..pdf</t>
   </si>
   <si>
     <t>Moção de repudio ao fechamento de diversas turmas de Ensino de jovens e Adultos em Escolas Estaduais do Município do Rio grande/RS</t>
   </si>
   <si>
     <t>24088</t>
   </si>
   <si>
     <t>Vereador Nilton Machado, Vereador Filipe Branco, Vereador Francisco Spotorno, Vereador Fábio Domingues - Fabinho, Vereador Giovani Moralles, Vereador Julio Cesar, Vereador Juquinha, Vereador Júlio Lamim, Vereador Lary, Vereador Luciano Figueiredo - Luka, Vereador Miguel Degani, Vereador Paulo Roldão, Vereador Rafael Missiunas, Vereador Rogério Gomes, Vereador Sgt Rodrigues, Vereador Vavá, Vereadora Laurinha, Vereadora Professora Denise, Vereadora Profª Diacuiara, Vereadora Regininha</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24088/m02.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24088/m02.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo ao Governo Federal e Bancada Gaúcha na Câmara Federal dos Deputados a fim de que agilizem o pagamento do auxílio Extraordinário destinado aos pescadores e pescadores artesanais, afetados pelos fenômenos climáticos ocorridos em nossa região, que tem impossibilitado os pescadores de trabalhar e buscar seu sustento pela falta de pescados, deixando os mesmos sem renda.</t>
   </si>
   <si>
     <t>24090</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Vereador Francisco Spotorno, Vereador Lary, Vereador Luciano Figueiredo - Luka, Vereador Nilton Machado, Vereador Rafael Missiunas, Vereador Repolhinho, Vereador Rogério Gomes, Vereador Sgt Rodrigues, Vereadora Professora Denise, Vereadora Regininha</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24090/mocao3..pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24090/mocao3..pdf</t>
   </si>
   <si>
     <t>Requerem que seja enviada à Assembleia Legislativa moção de apoio à criação de uma comissão parlamentar de inquérito (CPI) para investigar a qualidade dos serviços prestados pela CEEE Equatorial proposta pelo Deputado Estadual Miguel Rossetto (PT).</t>
   </si>
   <si>
     <t>24130</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Vereador Fábio Domingues - Fabinho</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24130/m4.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24130/m4.pdf</t>
   </si>
   <si>
     <t>Os Vereadores e Vereadoras que abaixo assinam, depois de ouvida a Casa, na forma regimental, requerem que seja enviada uma Moção de Apoio ao Excelentíssimo Senhor Ministro de Minas e Energia Alexandre Silveira, solicitando total apoio para transferência da outorga de autorização ao Grupo Cobra, da UTE Termoelétrica Rio Grande, localizada na Cidade do Rio Grande, no Estado do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>24177</t>
   </si>
   <si>
     <t>Vereadora Professora Denise, Vereador Filipe Branco, Vereador Fábio Domingues - Fabinho, Vereador Julio Cesar, Vereador Juquinha, Vereador Júlio Lamim, Vereador Lary, Vereador Luciano Figueiredo - Luka, Vereador Nilton Machado, Vereador Rafael Missiunas, Vereador Repolhinho, Vereador Rogério Gomes, Vereador Rovam Castro, Vereador Sgt Rodrigues, Vereador Vavá, Vereadora Laurinha, Vereadora Profª Diacuiara, Vereadora Regininha</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24177/m5.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24177/m5.pdf</t>
   </si>
   <si>
     <t>Solicitam que, depois de ouvida a Casa e com a devida aprovação em Plenário, seja encaminhada ao Senado Federal e à Câmara dos Deputados a seguinte moção.</t>
   </si>
   <si>
     <t>24260</t>
   </si>
   <si>
     <t>Vereador Professor Rodrigo Maio, Vereador Filipe Branco, Vereador Luciano Figueiredo - Luka, Vereador Miguel Degani, Vereador Nilton Machado, Vereador Paulo Roldão, Vereador Repolhinho, Vereador Rogério Gomes, Vereador Rovam Castro, Vereador Sgt Rodrigues, Vereador Vavá, Vereadora Laurinha, Vereadora Professora Denise, Vereadora Profª Diacuiara, Vereadora Regininha</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24260/mocao06.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24260/mocao06.pdf</t>
   </si>
   <si>
     <t>Vem por meio desta apresentar uma moção  direcionada à Assembleia Legislativa do Estado do Rio Grande do Sul, solicitando o apoio e empenho dos representantes estaduais na aprovação e implementação do piso salarial para os profissional Vigilantes.</t>
   </si>
   <si>
     <t>24282</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Vereador Rafael Missiunas, Vereador Fábio Domingues - Fabinho, Vereador Giovani Moralles, Vereador Luciano Figueiredo - Luka, Vereador Miguel Degani, Vereador Nilton Machado, Vereador Professor Rodrigo Maio, Vereador Rogério Gomes, Vereador Rovam Castro, Vereador Sgt Rodrigues, Vereador Vavá, Vereadora Laurinha, Vereadora Professora Denise, Vereadora Profª Diacuiara, Vereadora Regininha</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24282/mocao7.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24282/mocao7.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal do Rio Grande, por meio do vereador Rafael Missiunas, diante da presente moção expressar nosso total apoio à greve dos técnicos da FURG e IFRS.</t>
   </si>
   <si>
     <t>24387</t>
   </si>
   <si>
     <t>Vereador Miguel Degani, Vereador Filipe Branco, Vereador Fábio Domingues - Fabinho, Vereador Giovani Moralles, Vereador Julio Cesar, Vereador Juquinha, Vereador Júlio Lamim, Vereador Lary, Vereador Luciano Figueiredo - Luka, Vereador Nilton Machado, Vereador Paulo Roldão, Vereador Rogério Gomes, Vereador Sgt Rodrigues, Vereador Vavá</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24387/mocao_8..pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24387/mocao_8..pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Rio Grande, através dos vereadores que abaixa assinam, vem, na forma regimental apresentar Fundação Universidade de Rio Grande (FURG), uma MOÇÃO DE REPÚDIO, em face do acontecido no interior do campus carreiros, onde "veteranos", do curso de artes visuais, recepcionaram os "calouros", totalmente nus, em um ato degenerativo dos costumes e atentatório a moral e as finalidades do ensino, pesquisas e extensão que deveriam ser objetivo principal de uma Universidade Pública.</t>
   </si>
   <si>
     <t>24413</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Vereador Rafael Missiunas, Vereador Filipe Branco, Vereador Giovani Moralles, Vereador Julio Cesar, Vereador Juquinha, Vereador Júlio Lamim, Vereador Lary, Vereador Luciano Figueiredo - Luka, Vereador Miguel Degani, Vereador Nilton Machado, Vereador Paulo Roldão, Vereador Rogério Gomes, Vereador Rovam Castro, Vereador Sgt Rodrigues, Vereador Vavá, Vereadora Laurinha, Vereadora Professora Denise, Vereadora Regininha</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24413/mocao_9.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24413/mocao_9.pdf</t>
   </si>
   <si>
     <t>Os Vereadores Abaixo, requisita  à mesa, após ouvida a Casa na forma regimental, o envio da presente Moção de Repúdio ao Decreto nº 57.366/2023 do Governo do Estado do Rio Grande do Sul, que passa a valer a partir de 1º de Abril.</t>
   </si>
   <si>
     <t>24429</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24429/m10.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24429/m10.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo Assinados, requerem, após ouvida a casa na forma regimental, que seja enviado MOÇÃO DE REPÚDIO AO PROJETO DE LEI 12/2024 a cobrança de tributos para motoristas de aplicativo em âmbito nacional.</t>
   </si>
   <si>
     <t>24480</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Vereador Rafael Missiunas, Vereador Juquinha, Vereador Miguel Degani, Vereador Nilton Machado, Vereador Paulo Roldão, Vereador Rogério Gomes, Vereador Rovam Castro, Vereador Sgt Rodrigues, Vereador Vavá, Vereadora Laurinha, Vereadora Professora Denise, Vereadora Regininha</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24480/mocao_11.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24480/mocao_11.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Rio Grande, por meio do vereador Rafael Missiunas, diante da presente moção manifesta seu apoio integral à greve dos professores da FURG e do IFRS, representados pela APROFURG, reivindicando.</t>
   </si>
   <si>
     <t>24524</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Vereador Luciano Figueiredo - Luka, Vereador Filipe Branco, Vereador Fábio Domingues - Fabinho, Vereador Giovani Moralles, Vereador Julio Cesar, Vereador Júlio Lamim, Vereador Lary, Vereador Miguel Degani, Vereador Nilton Machado, Vereador Paulo Roldão, Vereador Repolhinho, Vereador Rogério Gomes, Vereador Sgt Rodrigues, Vereador Vavá</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24524/mocao_repudio_12-2024_atualizada.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24524/mocao_repudio_12-2024_atualizada.pdf</t>
   </si>
   <si>
     <t>Os vereadores e vereadoras que abaixo assinam, vem, na forma regimental, apresentar ao Instituto Chico Mendes de Conservação da Biodiversidade (ICMBio) esta moção de repúdio a criação do Parque Nacional marinho do Albardão no estado do Rio grande do Sul._x000D_
 _x000D_
 A criação do Parque implica diretamente em uma área de pesca que é uma das principais atividades econômica da região.</t>
   </si>
   <si>
     <t>24668</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24668/mocao13.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24668/mocao13.pdf</t>
   </si>
   <si>
     <t>Vem apresentar a Moção de Apoio para aprovação do PL 431/2024, de autoria dos Deputados Delegado Matheus Laiola (União-PR), Delegado Bruno lima, em tramitação na Câmara dos Deputados.</t>
   </si>
   <si>
     <t>24676</t>
   </si>
   <si>
     <t>Vereador Luciano Figueiredo - Luka, Vereador Repolhinho</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24676/mocao14.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24676/mocao14.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo para a destinação integral do fundo eleitoral para a reconstrução do Rio Grande do Sul</t>
   </si>
   <si>
     <t>24677</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Vereador Júlio Lamim</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24677/mocao15.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24677/mocao15.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal do Rio Grande, por meio do Vereador Júlio Lamim (União Brasil), vem por meio desta apresentar uma moção de repúdio direcionado ao Gabinete do Deputado Federal Alexandre Lindenmeyer (PT), na Câmara dos Deputados, ao voto realizado pelo Deputado Federal Alexandre Lindenmeyer (PT), em desfavor a Emenda de Plenário N. 3 do PLP N. 85/2024, de autoria do Deputado Federal Marcel van Hattem, a qual visava a anistia da dívida do Rio Grande do Sul junto à União dada catástrofe das fortes chuvas e enchentes que atingiram o Estado.</t>
   </si>
   <si>
     <t>24703</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24703/mocao16.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24703/mocao16.pdf</t>
   </si>
   <si>
     <t>A Vereadora vem pelo presente instrumento apresentar Moção de Repúdio contra a nota do Conselho Federal de Medicina Veterinária (CFMV) que critica mutirão de castração de animais resgatados no Rio Grande do Sul.</t>
   </si>
   <si>
     <t>24713</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24713/m17.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24713/m17.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo ao Governo Estadual e Federal para reconstrução e/ou reforma das pontes de acesso à Ilha dos Marinheiros.</t>
   </si>
   <si>
     <t>24722</t>
   </si>
   <si>
     <t>Vereador Lary, Vereador Filipe Branco, Vereador Giovani Moralles, Vereador Julio Cesar, Vereador Júlio Lamim, Vereador Luciano Figueiredo - Luka, Vereador Nilton Machado, Vereador Paulo Roldão, Vereador Rafael Missiunas, Vereador Repolhinho, Vereador Rogério Gomes, Vereador Sgt Rodrigues, Vereador Vavá, Vereadora Laurinha, Vereadora Professora Denise, Vereadora Profª Diacuiara</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24722/mocao18..pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24722/mocao18..pdf</t>
   </si>
   <si>
     <t>Moção de apelo aos Deputados Federais para que cobrem  do Presidente que seja Concedidos Auxilio Emergenciais das Enchentes para todos os munícipes de Rio Grande.</t>
   </si>
   <si>
     <t>24736</t>
   </si>
   <si>
     <t>Vereador Repolhinho, Vereador Filipe Branco, Vereador Fábio Domingues - Fabinho, Vereador Giovani Moralles, Vereador Julio Cesar, Vereador Juquinha, Vereador Lary, Vereador Luciano Figueiredo - Luka, Vereador Miguel Degani, Vereador Nilton Machado, Vereador Paulo Roldão, Vereador Rafael Missiunas, Vereador Rogério Gomes, Vereador Rovam Castro, Vereador Sgt Rodrigues, Vereador Vavá, Vereadora Laurinha, Vereadora Professora Denise, Vereadora Profª Diacuiara, Vereadora Regininha</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24736/m19.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24736/m19.pdf</t>
   </si>
   <si>
     <t>Requerem que a Presidência envie, após deliberação do plenário, a presente moção de poio ao encaminhamento feio pela FARSUL (Federação da Agricultura do Estado do Rio Grande do Sul - cópia do ofício em anexo) em face do difícil momento em que o Estado do Rio Grande do Sul, este enfrentando, e consequentemente nosso município.</t>
   </si>
   <si>
     <t>24740</t>
   </si>
   <si>
     <t>Vereador Sgt Rodrigues, Vereador Filipe Branco, Vereador Fábio Domingues - Fabinho, Vereador Julio Cesar, Vereador Juquinha, Vereador Júlio Lamim, Vereador Lary, Vereador Luciano Figueiredo - Luka, Vereador Miguel Degani, Vereador Nilton Machado, Vereador Paulo Roldão, Vereador Rafael Missiunas, Vereador Repolhinho, Vereador Rogério Gomes, Vereador Rovam Castro, Vereador Vavá, Vereadora Laurinha, Vereadora Professora Denise, Vereadora Profª Diacuiara, Vereadora Regininha</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24740/m20..pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24740/m20..pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo-assinados requerem, após ouvida a Casa na forma regimental, e com a devida aprovação em Plenário, a apreciação desta “MOÇÃO DE APOIO” para que esta casa possa enviá-la ao: ao Exmo. Sr. Chefe da Casa Civil._x000D_
 _x000D_
 Moção de apoio a apreciação e encaminhamento da minuta de Projeto de Lei que visa reestruturar o plano de carreira dos Agentes de Fiscalização Agropecuária de Nível Médio do RS._x000D_
 _x000D_
 Foi protocolada na Casa Civil do Estado do Rio Grande do Sul, pela Associação dos Agentes de Fiscalização Agropecuária de Nível Médio do Estado do Rio Grande do Sul-AGEFA (AGEFA-RS), a minuta de Projeto de Lei que visa reestruturar o regime jurídico aplicável ao plano de carreira do Quadro de Pessoal Técnico, Ensino Médio, Técnico Profissionalizante -Técnico Agrícola, Técnico em Viticultura e Técnico em Enologia do Estado do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>24748</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24748/m21.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24748/m21.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo ao Deputados Federais para que Cobrem do Presidente que seja Destinadas linhas de Crédito para Empresas e Microempresas.</t>
   </si>
   <si>
     <t>24795</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Vereadora Laurinha, Vereador Filipe Branco, Vereador Julio Cesar, Vereador Júlio Lamim, Vereador Lary, Vereador Luciano Figueiredo - Luka, Vereador Miguel Degani, Vereador Nilton Machado, Vereador Paulo Roldão, Vereador Repolhinho, Vereador Rogério Gomes, Vereador Sgt Rodrigues, Vereador Vavá, Vereadora Profª Diacuiara</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24795/mocao_22..pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24795/mocao_22..pdf</t>
   </si>
   <si>
     <t>Os Vereadores com a devida aprovação em Plenário, a apreciação desta Moção de Repúdio para que esta Casa  Legislativa possa enviá-la ao Senado Federal, Câmara dos Deputados Federais e ao Presidente da República Luiz Inácio Lula da Silva.</t>
   </si>
   <si>
     <t>24827</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Vereador Repolhinho, Vereador Filipe Branco, Vereador Fábio Domingues - Fabinho, Vereador Giovani Moralles, Vereador Julio Cesar, Vereador Juquinha, Vereador Júlio Lamim, Vereador Lary, Vereador Luciano Figueiredo - Luka, Vereador Miguel Degani, Vereador Nilton Machado, Vereador Paulo Roldão, Vereador Rafael Missiunas, Vereador Rogério Gomes, Vereador Rovam Castro, Vereador Sgt Rodrigues, Vereador Vavá, Vereadora Laurinha, Vereadora Professora Denise, Vereadora Profª Diacuiara, Vereadora Regininha</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24827/m23.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24827/m23.pdf</t>
   </si>
   <si>
     <t>Requerem que a Presidência desta Casa Legislativa, envie a presente Moção de Apelo ao PL 527/2020, o qual "Dispõe Sobre a Concessão do Benefício do Seguro Desemprego ao Agricultor ou Extrativista Rural Impedido de Exercer Suas Atividades Devido a Inundações, Estiagens Sazonais e Queimadas", que atualmente se encontra na Comissão da Amazônia e dos Povos Originários e Tradicionais na Câmara dos Deputados Federais, solicitando a Presidente desta Comissão, Exma. Senhora Deputada Federal Dilvanda Furtado Faro - PT, a colocação em pauta do importante projeto de lei na referida comissão.</t>
   </si>
   <si>
     <t>24830</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24830/mocao24.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24830/mocao24.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio para Anistia das Parcelas da Dívida Pública do Estado do Rio Grande do Sul com a União.</t>
   </si>
   <si>
     <t>24892</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Vereadora Professora Denise, Vereador Rafael Missiunas, Vereador Rovam Castro, Vereador Sgt Rodrigues, Vereadora Laurinha, Vereadora Profª Diacuiara, Vereadora Regininha</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24892/mocao25.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24892/mocao25.pdf</t>
   </si>
   <si>
     <t>Moção de repúdio ao Projeto de Lei n° 1.904, de 2024, que dispõe sobre equiparação do aborto realizado após 22 semanas de gestação ao crime de homicídio simples, inclusive nos casos de gravidez resultante de estupro.</t>
   </si>
   <si>
     <t>24905</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24905/mocao_26.2024.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24905/mocao_26.2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO AO MINISTRO LUIZ MARINHO PARA QUE SEJA FEITA A INCLUSÃO DA CIDADE DE RIO GRANDE -RS DAS CIDADES CONTEMPLADAS COM AS PARCELAS DO SEGURO DESEMPREGO</t>
   </si>
   <si>
     <t>25079</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Vereador Rafael Missiunas, Vereador Filipe Branco, Vereador Fábio Domingues - Fabinho, Vereador Julio Cesar, Vereador Júlio Lamim, Vereador Miguel Degani, Vereador Paulo Roldão, Vereador Repolhinho, Vereador Vavá, Vereadora Laurinha, Vereadora Profª Diacuiara, Vereadora Regininha</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25079/mocao27.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25079/mocao27.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal do Rio Grande, por meio do Vereador Rafael Missiunas, diante da presente moção expressar total apoio á criação do curso de Medicina Veterinária da Universidade Federal do Rio Grande (FURG).</t>
   </si>
   <si>
     <t>25134</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Vereadora Professora Denise, Vereador Filipe Branco, Vereador Júlio Lamim, Vereador Lary, Vereador Nilton Machado, Vereador Rafael Missiunas, Vereador Rovam Castro, Vereadora Regininha</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25134/mocao_28..pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25134/mocao_28..pdf</t>
   </si>
   <si>
     <t>Moção de apoio à aprovação do Projeto de Lei do Senado - PLS n/ 2062, de 2023, acrescenta na Lei n° 9,394, de 20 de dezembro de 1996, o art. 61 - A, para vedar a exigência de registro e pagamento de anuidade em conselho de classe para o efetivo exercício da docência pelos profissionais da educação. Acrescenta §1° ao art. 1/ da Lei n° 9.696, de 1 de setembro de 1998, para tornar dispensável o registro nos Conselhos Regionais de Educação Física para o Exercício de docência em Educação Física.</t>
   </si>
   <si>
     <t>25155</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25155/mocao29..pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25155/mocao29..pdf</t>
   </si>
   <si>
     <t>Moção de Apelo ao Governo Federal para prorrogação da cobrança dos empréstimos rurais.</t>
   </si>
   <si>
     <t>25417</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25417/mocao30.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25417/mocao30.pdf</t>
   </si>
   <si>
     <t>Solicitam a Vossa Excelência a remessa de presente MOÇÃO DE APOIO, ao Presidente da Câmara dos Deputados, Sr. Arthur Lira, em apoio a PLP 21, da Deputada Federal Luciene Cavalcante, que altera a Lei Complementar n° 173, de 27 de maio de 2020, para contagem de tempo de período aquisitivo de anuênios, triênios, quinquênios, sexta-parte, licença-prêmio e demais mecanismos equivalentes, durante o período de enfrentamento ao Coronavírus SARS-CoV-2 (Covid 19), e dá outras providências.</t>
   </si>
   <si>
     <t>25904</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25904/mocao31.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25904/mocao31.pdf</t>
   </si>
   <si>
     <t>Moção de repúdio ao anteprojeto de lei elaborado pela comissão de juristas instituída pelo presidente da Câmara dos Deputados Arthur Lira, para revisão da exploração de portos e instalações portuárias - CEPORTOS.</t>
   </si>
   <si>
     <t>25972</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Vereadora Professora Denise, Vereador Fábio Domingues - Fabinho, Vereador Juquinha, Vereador Júlio Lamim, Vereador Lary, Vereador Luciano Figueiredo - Luka, Vereador Rafael Missiunas, Vereador Rogério Gomes, Vereador Rovam Castro, Vereador Vavá, Vereadora Regininha</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25972/m32.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25972/m32.pdf</t>
   </si>
   <si>
     <t>Moção de apoio à aprovação do Projeto de Emenda Constitucional - PEC n° 6, de 2024, que altera o inciso X do §22 e insere o §21-A no Art. 40 da Constituição, altera o Art. 11 da Emenda Constitucional n° 103, de 12 de novembro de 2019 e revoga os §§ 1°-A, 1°-B e 1°-C do art. 149 da Constituição e o §8° do art. 9° da Emenda Constitucional n° 103, de 2019.</t>
   </si>
   <si>
     <t>25973</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Vereadora Professora Denise, Vereador Juquinha, Vereador Júlio Lamim, Vereador Lary, Vereador Luciano Figueiredo - Luka, Vereador Rafael Missiunas, Vereador Rogério Gomes, Vereador Rovam Castro, Vereador Vavá, Vereadora Regininha</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25973/m33.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25973/m33.pdf</t>
   </si>
   <si>
     <t>Moção de repúdio à Proposta de Emenda à Constituição - PEC n° 66 de 2023, que abre novo prazo de parcelamento especial de débitos dos municípios com seus Regimes Próprios de Previdência Social dos Servidores Públicos e com o Regime Geral de Previdência Social.</t>
   </si>
   <si>
     <t>25981</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Vereador Sgt Rodrigues, Vereador Filipe Branco, Vereador Fábio Domingues - Fabinho, Vereador Giovani Moralles, Vereador Julio Cesar, Vereador Juquinha, Vereador Júlio Lamim, Vereador Lary, Vereador Luciano Figueiredo - Luka, Vereador Miguel Degani, Vereador Nilton Machado, Vereador Paulo Roldão, Vereador Rafael Missiunas, Vereador Repolhinho, Vereador Rogério Gomes, Vereador Rovam Castro, Vereador Vavá, Vereadora Laurinha, Vereadora Professora Denise, Vereadora Profª Diacuiara, Vereadora Regininha</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25981/m34.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25981/m34.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo-assinados requerem, após ouvida a Casa na forma regimental, e com a devida aprovação em Plenário, a apreciação desta “MOÇÃO” para que esta casa possa enviá-la ao: ao Exmo. Sr. Governador do Estado do Rio Grande do Sul, Chefe da Casa Civil, Secretário Estadual da Segurança Pública, Presidente da Assembleia Legislativa do Rio Grande do Sul, Comandante Geral do Corpo de Bombeiros Militar._x000D_
 _x000D_
 Moção de Solicitação de Contratação emergencial 1200 Bombeiros Militares temporários para o Estado do Rio Grande do Sul._x000D_
 Segurança Pública é investimento!</t>
   </si>
   <si>
     <t>27051</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Vereador Rafael Missiunas</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27051/mocao35.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27051/mocao35.pdf</t>
   </si>
   <si>
     <t>A Câmara de Vereadores do Rio Grande vem por meio do Vereador Rafael Missiunas, diante da presente moção manifestar total apoio à Proposta de Emenda à Constituição (PEC) que defende o fim da escala de trabalho 6x1.</t>
   </si>
   <si>
     <t>23858</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23858/r6.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23858/r6.pdf</t>
   </si>
   <si>
     <t>A Vereadora que abaixo assina requer, após ouvida a Casa, na forma regimental, a realização de uma homenagem em comemoração aos 70 anos da Escola Municipal de Ensino Fundamental França Pinto.</t>
   </si>
   <si>
     <t>23860</t>
   </si>
   <si>
     <t>Vereadora Laurinha, Vereadora Professora Denise, Vereadora Profª Diacuiara, Vereadora Regininha</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23860/r7.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23860/r7.pdf</t>
   </si>
   <si>
     <t>As Vereadoras que abaixo assinam requerem, após ouvida a Casa, na forma regimental, a realização de uma SESSÃO ESPECIAL, no dia 08 de março de 2024, em referência ao Dia Internacional da Mulher.</t>
   </si>
   <si>
     <t>23861</t>
   </si>
   <si>
     <t>Vereador Rafael Missiunas, Vereadora Professora Denise</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23861/r8.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23861/r8.pdf</t>
   </si>
   <si>
     <t>A Vereadora e o vereador que abaixo assinam requerem, após ouvida a Casa, na forma regimental, a realização de uma homenagem em comemoração aos 60 anos do Campus Rio Grande do Instituto Federal de Educação, Ciência e Tecnologia do Rio Grande do Sul (IFRS), que tem sua origem no Colégio Técnico Industrial (CTI), criado em 1964.</t>
   </si>
   <si>
     <t>23862</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23862/r9.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23862/r9.pdf</t>
   </si>
   <si>
     <t>A Vereadora que abaixo assina requer, após ouvida a Casa, na forma regimental, a realização de uma homenagem em comemoração aos 20 anos da Escola Municipal de Ensino Fundamental Professora Zelly Pereira Esmeraldo.</t>
   </si>
   <si>
     <t>23863</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23863/r10.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23863/r10.pdf</t>
   </si>
   <si>
     <t>A Vereadora que abaixo assina requer, após ouvida a Casa, na forma regimental, a realização de uma homenagem em comemoração aos 85 anos da Escola Municipal de Ensino Fundamental Apolinário Porto Alegre.</t>
   </si>
   <si>
     <t>23864</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23864/r11.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23864/r11.pdf</t>
   </si>
   <si>
     <t>A Vereadora que abaixo assina requer, após ouvida a Casa, na forma regimental, a realização de uma AUDIÊNCIA PÚBLICA sobre o tema “Merenda Escolar e a Segurança Alimentar”.</t>
   </si>
   <si>
     <t>23865</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23865/r12.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23865/r12.pdf</t>
   </si>
   <si>
     <t>A Vereadora que abaixo assina requer, após ouvida a Casa, na forma regimental, a realização de uma Sessão Especial em comemoração aos 50 anos da Escola Municipal de Ensino Fundamental Professora Maria Angélica Villanova Leal Campello.</t>
   </si>
   <si>
     <t>23866</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23866/r13.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23866/r13.pdf</t>
   </si>
   <si>
     <t>A Vereadora que abaixo assina requer, após ouvida a Casa, na forma regimental, a realização de uma homenagem em comemoração aos 80 anos da Escola Municipal de Ensino Fundamental Humberto de Campos.</t>
   </si>
   <si>
     <t>23867</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23867/r14.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23867/r14.pdf</t>
   </si>
   <si>
     <t>A Vereadora que abaixo assina requer, após ouvida a Casa, na forma regimental, a realização de uma homenagem em comemoração aos 30 anos da Escola Municipal Cidade do Rio Grande e do Centro de Atenção Integral à Criança e ao Adolescente - CAIC.</t>
   </si>
   <si>
     <t>23872</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23872/r15.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23872/r15.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada Sessão Especial em homenagem aos 100 anos da Igreja Evangélica Assembleia de Deus no Estado do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>23874</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23874/r16.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23874/r16.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente, o Vereador Rogério Gomes, Bancada do Cidadania 23, requer após ouvida a Casa, que seja enviado ofício a Diretoria de Infra-estrutura Rodoviária e a 7ª Superintendência Regional do Departamento Autô-nomo de Estradas de Rodagem (DAER-RS) solicitando a elaboração de projeto com a finalidade de construir uma rótula de acesso em frente ao Country Club do Rio Grande na ERS-734, a fim de eliminar um dos principais gargalos da rodovia, permitindo a continuidade da pista dupla e proporcionando mais se-gurança para os motoristas. _x000D_
  Reitera requerimento nº 135/2023.</t>
   </si>
   <si>
     <t>23875</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23875/r17..pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23875/r17..pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal, junto à Secretaria de Município da Causa Animal - SMCA, forneça informações sobre o plano orçamentário para o Fundo Municipal de Defesa dos Direitos dos Animais para o presente ano.</t>
   </si>
   <si>
     <t>23876</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23876/r18..pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23876/r18..pdf</t>
   </si>
   <si>
     <t>Requer a realização de uma Sessão Especial em homenagem aos 55 anos da Universidade Federal do Rio Grande (FURG).</t>
   </si>
   <si>
     <t>23877</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23877/r19..pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23877/r19..pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal, junto  à Secretaria Competente, forneça informações acerca o cumprimento da Lei nº 8.986,  de junho de 2023.</t>
   </si>
   <si>
     <t>23878</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23878/r20..pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23878/r20..pdf</t>
   </si>
   <si>
     <t>Requer a realização de uma Sessão Especial em homenagem aos 70 anos da Escola Técnica Estadual Getúlio Vargas.</t>
   </si>
   <si>
     <t>23879</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23879/r21..pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23879/r21..pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada uma Audiência Pública para tratar sobre assutnos referentes à Causa Animal no Município do Rio Grande.</t>
   </si>
   <si>
     <t>23880</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23880/r22..pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23880/r22..pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal forneça informações sobre quais são os planos de ação adotados pelo governo para proteger as famílias atingidas pelas enchentes da laguna dos Patos.</t>
   </si>
   <si>
     <t>23881</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23881/r23..pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23881/r23..pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada uma Audiência Pública para debater a importância das políticas públicas em saúde mental na atualidade.</t>
   </si>
   <si>
     <t>23882</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23882/r24..pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23882/r24..pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada uma Audiência Pública para tratar sobre a Segurança Pública no Município do Rio Grande.</t>
   </si>
   <si>
     <t>23883</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23883/r25..pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23883/r25..pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal, através da Secretaria de Município da Causa Animal, forneça as seguintes informações para o presente ano de 2024.</t>
   </si>
   <si>
     <t>23884</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23884/r26..pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23884/r26..pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal, forneça informções sobre quais serão as medidas adotadas para a prevenção e mitigação de possíveis danos, caso outros ciclones extratropicais atinjam o nosso município.</t>
   </si>
   <si>
     <t>23885</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23885/r27..pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23885/r27..pdf</t>
   </si>
   <si>
     <t>Requer que seja autorizada uma Audiencia Pública para tratar sobre o Plano Diretor de Arborização Urbana do Município do Rio Grande.</t>
   </si>
   <si>
     <t>23886</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23886/r28..pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23886/r28..pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal, junto a Secretaria Competente, forneça informações a esta Casa Legislativa da movimentação financeira dos últimos 12 meses, do fundo Municipal de Trânsito e Transporte (FMTT).</t>
   </si>
   <si>
     <t>23887</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23887/r29.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23887/r29.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal forneça informação sobre os gastos Municipal com publicidade e propaganda nos anos de 2021,2022,2023, bem como a projeção dos mesmo gastos para o presente ano de 2024.</t>
   </si>
   <si>
     <t>23888</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23888/r30.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23888/r30.pdf</t>
   </si>
   <si>
     <t>Requer o fornecimento de informações sobre quais as medidas de prevenção adotadas pelo município contra a gripe aviária (H5N1) após o descobrimento de focos praia do Cassino.</t>
   </si>
   <si>
     <t>23889</t>
   </si>
   <si>
     <t>Vereador Lary</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23889/r31.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23889/r31.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedido a Sessão Especial em Homenagem aos 70 anos da EMEF França Pinto, fundada em 26/04/1954 mais Voto de Louvor à Diretora da Escola Fabiana Simões Machado.</t>
   </si>
   <si>
     <t>23890</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23890/r32.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23890/r32.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedido a Sessão Especial em Homenagem aos 50 anos da Escola EMEF Professora Luiza Sophia Schimidt Tavares, Bairro Povo Novo, mais Voto de Louvor para à Diretora Vivian Gonçalves Paes.</t>
   </si>
   <si>
     <t>23891</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23891/r33.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23891/r33.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedido Sessão Especial para a EMEF Helena Small, mais Voto de Louvor para à Diretora Andréa Santiago Escovar.</t>
   </si>
   <si>
     <t>23892</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23892/r39.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23892/r39.pdf</t>
   </si>
   <si>
     <t>Solicita que seja concedido a Sessão Especial em Homenagem a EMEI Professora Nilza Alves Gonçalves, mais voto de Louvor para a Diretora Roseane Rosenhein.</t>
   </si>
   <si>
     <t>23898</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23898/r35.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23898/r35.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada uma Sessão Solene em comemoração ao Dia do Vigilante, a ocorrer no dia 20 de junho.</t>
   </si>
   <si>
     <t>23900</t>
   </si>
   <si>
     <t>Vereador Paulo Roldão</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23900/r36.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23900/r36.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada uma SESSÃO ESPECIAL em Homenagem ao Dia OBREIRO UNIVERSAL, a ser realizado no mês de maio de 2024.</t>
   </si>
   <si>
     <t>23901</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23901/r37.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23901/r37.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada uma SESSÃO ESPECIAL em Homenagem ao Dia da Bíblia a ser realizado dia 6 de dezembro de 2024.</t>
   </si>
   <si>
     <t>23902</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23902/r38.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23902/r38.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, requer, após ouvida a Casa na forma regimental, que seja formada Comissão Especial para defender a reativação do Polo Naval.</t>
   </si>
   <si>
     <t>23903</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23903/r39.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23903/r39.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada uma Sessão Especial em comemoração ao Dia do Vigilante, a ocorrer no dia 20 de Junho.</t>
   </si>
   <si>
     <t>23904</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23904/r40.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23904/r40.pdf</t>
   </si>
   <si>
     <t>Requer a realização de Sessão Especial em Homeagem ao Dia do Arrumador, comemorada no dia 20 de Dezembro.</t>
   </si>
   <si>
     <t>23906</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23906/r41..pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23906/r41..pdf</t>
   </si>
   <si>
     <t>O Vereador Requer a realização de Sessão Especial em Homenagem ao Dia do Vigilante no dia 20 de Junho.</t>
   </si>
   <si>
     <t>23905</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23905/r42..pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23905/r42..pdf</t>
   </si>
   <si>
     <t>Requer Sessão Especial em Homenagem ao Dia do Estivador, comemorada no dia 18 de Outubro.</t>
   </si>
   <si>
     <t>23907</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23907/r43.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23907/r43.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedido Voto de Louvor ao Sr. Gilmar Alves Nunes, Presidente e Fundador da Sociedade Esportiva e Recreativa  Zodíaco, Clube de Futebol de Rio Grande.</t>
   </si>
   <si>
     <t>23911</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23911/r44.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23911/r44.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada sessão especial para homenagear os 35 anos da Escola Municipal de Esnino Fundamental Admar Corrêa.</t>
   </si>
   <si>
     <t>23919</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23919/r45.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23919/r45.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, requer, após ouvida a Casa na forma regimental, que seja realizada Audiência Pública para tratar sobre o PLV nº 05/2024.</t>
   </si>
   <si>
     <t>23920</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23920/r6.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23920/r6.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado requer, após ouvida a Casa, na forma regimental, que seja concedido o voto de louvor à Liga Feminina de Combate ao Câncer do Rio Grande, pela passagem dos seus 70 anos de atuação em nosso Município.</t>
   </si>
   <si>
     <t>23921</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23921/r47.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23921/r47.pdf</t>
   </si>
   <si>
     <t>Requer  que seja realizada sessão especial para homenagear os 5 anos da igreja Pentecostal Bereana Apostólica.</t>
   </si>
   <si>
     <t>23922</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23922/r48.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23922/r48.pdf</t>
   </si>
   <si>
     <t>requer que seja formada uma Comissão Especial para ir a Brasília, tratar sobre a outorga da exploração da bacia Pelotas na Agência Nacional de Petróleo (ANP).</t>
   </si>
   <si>
     <t>23924</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23924/r49.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23924/r49.pdf</t>
   </si>
   <si>
     <t>Solicita a V. Exª a autorização para uma viagem a Porto Alegre nos dias 22 e 23 de Janeiro, com o propósito de tratar de assuntos pertinentes ao esporte a nossa Cidade.</t>
   </si>
   <si>
     <t>23925</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23925/r50.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23925/r50.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedido a Sessão Especial em Homenagem aos 15 anos da E.M.E.I. Profª Disy Maria Guma Pagel, fundada 26/06/2009 mais Voto de Louvor à Diretora da Escola Eloiza Bastos.</t>
   </si>
   <si>
     <t>23926</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23926/r51.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23926/r51.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, requer após ouvida a Casa na forma regimental, que seja realizada Audiência Pública para tratar da cultura no Município de Rio Grande.</t>
   </si>
   <si>
     <t>23927</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23927/r52.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23927/r52.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, requer após ouvida a Casa, na forma regimental, que seja realizada Audiência Pública para tratar do piso salarial da Enfermagem no Município do Rio Grande.</t>
   </si>
   <si>
     <t>23928</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23928/r53.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23928/r53.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, requer, após ouvida a Casa na forma regimental, que seja realizada Sessão Especial em alusão ao Dia da Consciência Negra comemorado em 20 de novembro.</t>
   </si>
   <si>
     <t>23929</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23929/r54.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23929/r54.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, requer, após ouvida a Casa na forma regimental, que seja realizada Audiência Pública para tratar sobre a situação da agricultura na cidade de Rio Grande.</t>
   </si>
   <si>
     <t>23930</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23930/r55.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23930/r55.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, requer após ouvida a Casa na forma regimental, que seja realizada Audiência Pública para tratar da retomada do Polo Naval no município de Rio Grande.</t>
   </si>
   <si>
     <t>23931</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23931/r56.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23931/r56.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, requer após ouvida a Casa na forma regimental, que seja realizada Audiência Pública para tratar do serviço de transporte coletivo que vem sendo prestado à comunidade riograndina.</t>
   </si>
   <si>
     <t>23934</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23934/r57.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23934/r57.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal, junto à Secretaria competente, forneça informações sobre a utilização de Veículos de Tração Animal (VTAs) em obra da Prefeitura realizada na Praça Sete de Setembro, durante a manhã do dia 10 de janeiro.</t>
   </si>
   <si>
     <t>23935</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23935/r58.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23935/r58.pdf</t>
   </si>
   <si>
     <t>Requer, após ouvida a Casa, na forma regimental, que o Executivo Municipal, junto a Secretaria de Município de Educação e demais secretarias competentes, informem o NÚMERO E O MOTIVO de matrículas indeferidas para alunos autistas na rede municipal de ensino POR ESCOLA, tendo em vista relatos recebidos de responsáveis por esses alunos que tiveram a matrícula negada para o ano letivo de 2024.</t>
   </si>
   <si>
     <t>23936</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23936/r59.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23936/r59.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal, junto a Secretaria de Município de Educação e demais secretarias competentes, adotem COM URGÊNCIA as providências necessárias para a ampliação e abertura de novas turmas nas Escolas Municipais de Educação Fundamental do Cassino.</t>
   </si>
   <si>
     <t>23937</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23937/r60.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23937/r60.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal, junto a Secretaria de Município de Educação e demais secretarias competentes, adotem COM URGÊNCIA as providências necessárias para a abertura das Escolas Municipais de Educação Infantil construídas no cassino, com a abertura de novas turmas e nomeação dos professores já aprovados no concurso vigente.</t>
   </si>
   <si>
     <t>23938</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23938/r61.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23938/r61.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal, junto a Secretaria de Educação  adotem com urgência as providências necessárias para a ampliação e abertura de novas turmas na Escola De educação Fundamental Professora Luiza Sophia Schmidt Tavares.</t>
   </si>
   <si>
     <t>23941</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23941/r62..pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23941/r62..pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo assina, requer após ouvida a casa, na forma regimental, autorização para ir a Capital Federal nos dias 30 e 31 de janeiro e 1° de fevereiro, para cumprir agendas no Senado Federal, Câmara dos Deputados e TCU.</t>
   </si>
   <si>
     <t>23942</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23942/r63.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23942/r63.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada uma sessão especial em homenagem aos 30 anos da ACORRG - Associação dos corredores de Rua do Rio Grande, comemorada em Janeiro de 2024.</t>
   </si>
   <si>
     <t>23943</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23943/r64.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23943/r64.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada uma Audiência Pública a fim de discutir os problemas de falta de energia  e a consequente necessidade de investimentos na subestação e linhas de transmissão de energia para o balneário Cassino.</t>
   </si>
   <si>
     <t>23946</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Vereador Nilton Machado</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23946/r65..pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23946/r65..pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo-assinado, após ouvida a Casa na forma regimental, requer que seja autorizado viagem a Porto Alegre para reunião da Federação de Pesca, no dia 23/01/2024, a fim de tratar de assuntos pertinentes ao município.</t>
   </si>
   <si>
     <t>23947</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23947/r66.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23947/r66.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedido Voto de Louvor ao Eduador Físico Rodrigo Torman de Sá, pela conquista do primeiro lugar na categoria Professor/Profisional no prestigiado Troféu Top FIEPS Brasil/2024.</t>
   </si>
   <si>
     <t>23949</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23949/r67.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23949/r67.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedido Sessão Especial em Homenagem aos 110 anos do I.E.E. Juvenal Miller, fundada em 12/10/1913, mais Voto de Louvor ao Diretor da Escola, Ernon Gaspar.</t>
   </si>
   <si>
     <t>23950</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23950/r68.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23950/r68.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedido Voto de Louvor ao Projeto Maná, pela passagem dos seus 05 anos de atuação em nosso Município.</t>
   </si>
   <si>
     <t>23951</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23951/r69.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23951/r69.pdf</t>
   </si>
   <si>
     <t>O Vereador Rafael Missiunas, após ouvida a Casa na forma regimental, indica que o Executivo Municipal, junto à Secretaria competente, a realização de um plano de ação para aumentar os horários de ônibus da linha FURG durante o período de exames. Esta demanda tem como finalidade proporcionar aos alunos que estão prestando exames maior segurança de entrada e saída da universidade, bem como evitar longos trajetos dos docentes, usuários do transporte coletivo, na chuva, ou no sol forte.</t>
   </si>
   <si>
     <t>23952</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23952/r70.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23952/r70.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo assina, requer, após ouvida a Casa na forma regimental, que seja realizada uma Sessão Solene em homenagem ao Dia do Jornalista, que se comemora no dia 07 de abril.</t>
   </si>
   <si>
     <t>23955</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Vereador Paulo Roldão, Vereador Juquinha</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23955/r71..pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23955/r71..pdf</t>
   </si>
   <si>
     <t>Solicitam autorização para se dirigirem à capital do Estado para tratar de assuntos pertinentes ao mandado da Secretaria de Habitação, Secretaria de Educação e Secretaria de Segurança.</t>
   </si>
   <si>
     <t>23957</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23957/r72.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23957/r72.pdf</t>
   </si>
   <si>
     <t>Solicitar autorização para deslocamento a Brasília, no período de 27/01 á 28/01 com retorno no dia 29/01/2024. Tratar Pautas relacionadas a LGBTQIA+</t>
   </si>
   <si>
     <t>23958</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23958/r73.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23958/r73.pdf</t>
   </si>
   <si>
     <t>Requer a realização de uma Sessão Especial, em comemoração aos 50 anos do Centro de Recuperação de Animais Marinhos CRAM , da universidade Federal do Rio Grande.</t>
   </si>
   <si>
     <t>23959</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23959/r74.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23959/r74.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, requer após ouvida a Casa na forma regimental, que o Executivo Municipal, através de seu órgão competente, envie a esta casa legislativa a relação de todos os contratos de aluguel firmados entre a Prefeitura e particulares, em que esta atua como locatária.</t>
   </si>
   <si>
     <t>23965</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23965/r75.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23965/r75.pdf</t>
   </si>
   <si>
     <t>requer que seja outorgado o Prêmio Atleta Destaque em homenagem a Eduardo Strapasson, que representando o Município, tem se destacado em sua Modalidade Esportiva de Skeleton, compondo a delegação atlética brasileira nos Jogos Olímpicos de Inverno da Juventude.</t>
   </si>
   <si>
     <t>23967</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23967/r76.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23967/r76.pdf</t>
   </si>
   <si>
     <t>requer que seja outorgado Voto de Louvor em homenagem à Escola Municipal de Educação Infantil Fraternidade pelos relevantes serviços prestados à comunidade.</t>
   </si>
   <si>
     <t>23968</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23968/r77.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23968/r77.pdf</t>
   </si>
   <si>
     <t>Requer autorização para deslocar-se a capital do Estado Porto alegre, junto ao gabinete do Deputado Estadual, Carlos Búrigo. para tratar sobre assuntos a SPU.</t>
   </si>
   <si>
     <t>23969</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23969/r78.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23969/r78.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado a Secretario Municipal de Mobilidade, Sr. Anderson Castro, que seja feito o estudo de viabilidade e execução, para uma Faixa Elevada de Pedestre ou um Quebra Molas, também conhecido como lombada ou ondulação transversal, na Avenida João de Oliveira, em frente aos números 211 e 2020, no Parque Residencial Jardim do Sol, em nossa cidade do Rio Grande/RS.</t>
   </si>
   <si>
     <t>23970</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23970/r79.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23970/r79.pdf</t>
   </si>
   <si>
     <t>Solicita a Secretaria de Município do Meio Ambiente, na pessoa de seu Secretário Sr. Pedro Friedrich Fruet, com URGÊNCIA, poda das árvores localizadas na rua Garibaldi, na frente e em torno do n° 591, devido a densidade de galhos, falta de visibilidade e insegurança, conforme fotos em anexo.</t>
   </si>
   <si>
     <t>23995</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23995/r80.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23995/r80.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a pintura e sinalização dos quebra molas na rua Ângelo Trindade que compreendo os bairros Trevo e Humaitá.</t>
   </si>
   <si>
     <t>24015</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24015/r81.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24015/r81.pdf</t>
   </si>
   <si>
     <t>Requer a realização de uma homenagem em comemoração aos 35 anos do Sindicato das Trabalhadoras e Trabalhadores em Educação do Rio Grande - SINTERG.</t>
   </si>
   <si>
     <t>24018</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24018/r82.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24018/r82.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado ofício a Secretaria Estadual de Educação, Coordenadoria Regional de Obras Públicas, a 18ª Coordenadoria Regional de Educação, com cópia ao Conselho Municipal de Educação para que inclua no orçamento e realize a ampliação da Escola Estadual de Ensino Médio Silva Gama do Balneário Cassino, a fim de viabilizar maior oferta de vagas para os alunos do ensino médio.</t>
   </si>
   <si>
     <t>24022</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Vereador Luciano Figueiredo - Luka, Vereador Fábio Domingues - Fabinho, Vereador Julio Cesar, Vereador Juquinha, Vereador Nilton Machado, Vereador Rafael Missiunas, Vereador Repolhinho, Vereador Rogério Gomes, Vereador Rovam Castro, Vereadora Laurinha, Vereadora Professora Denise, Vereadora Profª Diacuiara</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24022/r83.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24022/r83.pdf</t>
   </si>
   <si>
     <t>Os Vereadores e as Vereadoras que abaixo assinam, requerem, após ouvida a Casa na forma regimental, que seja realizada uma Audiência Pública para tratar sobre os Pedágios da Região Sul.</t>
   </si>
   <si>
     <t>24024</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24024/r84.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24024/r84.pdf</t>
   </si>
   <si>
     <t>Requer formação de comissão e autorização para deslocamento até a cidade de Brasília/DF, afim de tratar de assuntos referentes à melhorias para nossa comunidade e, pontualmente, à causa animal.</t>
   </si>
   <si>
     <t>24026</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24026/r85.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24026/r85.pdf</t>
   </si>
   <si>
     <t>Requer formação de comissão e autorização para deslocamento até a cidade de Pelotas/RS, afim de visitar o gatil municipal de modo a entender o Programa Municipal de Controle de Esporotricose.</t>
   </si>
   <si>
     <t>24029</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24029/r86.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24029/r86.pdf</t>
   </si>
   <si>
     <t>Requer formação de comissão e autorização para deslocamento até a cidade de Porto Alegre/RS, afim de tratar de assuntos de interesse do Município junto à Secretaria de Turismo e ao Conselho Regional de Medicina Veterinária quanto ao programa de hotelaria Pet Friendly.</t>
   </si>
   <si>
     <t>24031</t>
   </si>
   <si>
     <t>Vereadora Profª Diacuiara</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24031/r87.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24031/r87.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada Sessão Especial em Homenagem aos "35 anos da E.M.E.I Eva Mann", situada no Bairro Parque Marinha, nesta cidade.</t>
   </si>
   <si>
     <t>24032</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24032/r88.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24032/r88.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada Sessão Especial em Homenagem aos "50 anos da Escola Municipal de Ensino Fundamental Maria Angélica Villanova Leal Campello", situada no Taim, nesta cidade.</t>
   </si>
   <si>
     <t>24033</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24033/r89.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24033/r89.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada Sessão Especial em Homenagem aos "65 anos do Centro de Formação Escola Viva", situada no Bairro Cidade Nova, nesta cidade.</t>
   </si>
   <si>
     <t>24036</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24036/r90.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24036/r90.pdf</t>
   </si>
   <si>
     <t>Requer autorização para deslocar-se à capital do estado Porto Alegre, junto ao gabinete do Vereador Plablo Mello. Para tratar sobre assuntos relacionados à SPU (Superintendência do Patrimônio da União).</t>
   </si>
   <si>
     <t>24037</t>
   </si>
   <si>
     <t>Vereador Rogério Gomes, Vereador Miguel Degani</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24037/r91.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24037/r91.pdf</t>
   </si>
   <si>
     <t>Requerem autorização para ir à Porto Alegre com intuito de tratar de assuntos de interesse do Município, junto ao DETRAN, DAER e CEEE Equatorial.</t>
   </si>
   <si>
     <t>24038</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24038/r92.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24038/r92.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal, através da Secretaria de Município do Meio Ambiente (SMMA) forneça as seguintes informações sobre as áreas verdes/praças ao entorno do campo do Cassino Futebol Clube, que estão sendo utilizadas como estacionamento.</t>
   </si>
   <si>
     <t>24039</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24039/r93.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24039/r93.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada uma Audiência Pública alusiva ao dia 17 de maio, dia Municipal contra a LGBTfobia.</t>
   </si>
   <si>
     <t>24040</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24040/r94.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24040/r94.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada uma Audiência Pública alusiva ao dia 1º de dezembro, Dia Mundial de Combate ao HIV/AIDS.</t>
   </si>
   <si>
     <t>24042</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24042/r95.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24042/r95.pdf</t>
   </si>
   <si>
     <t>O Vereador Rafael Missiunas, após ouvida a Casa na forma regimental,_x000D_
 requer que seja outorgado Voto de Louvor em homenagem ao Centro de _x000D_
 Recuperação de Animais Marinhos (CRAM-FURG) e ao Núcleo de Educação e _x000D_
 Monitoramento Ambiental (NEMA) pela dedicação e cuidado diário com os _x000D_
 animais marinhos.</t>
   </si>
   <si>
     <t>24043</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24043/r96.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24043/r96.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo-assinado, após ouvida a Casa na forma regimental, requer que seja enviado ofício desa casa para a Secretaria da Agricultura, Pecuária, Produção Sustentável e Irrigação do Rio Grande do Sul, a reativação do Conselho Gaúcho de Aquicultura e Pesca Sustentáveis (Congapes), tal pedido se faz necessário tendo em vista as importantes pautas que trata o conselho.</t>
   </si>
   <si>
     <t>24044</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24044/r97.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24044/r97.pdf</t>
   </si>
   <si>
     <t>O Vereador Rafael Missiunas, após ouvida a Casa na forma regimental,_x000D_
 REQUER ao Executivo Municipal informações sobre o cumprimento do novo _x000D_
 piso salarial nacional do magistério, reajustado em 3,62% para o exercício de _x000D_
 2024, passando de R$ 4.420,55 para R$ 4.580,57.</t>
   </si>
   <si>
     <t>24046</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24046/r98.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24046/r98.pdf</t>
   </si>
   <si>
     <t>Reitera, com base no protocolo 2137/2023, a Secretaria Municipal de Mobilidade, Acessibilidade e Segurança (SMMAS), para que coloque a placa de PARE (R-1), na intersecção das vias Av. Dos Arquipélagos e Av. Das Enseadas no Bairro Parque Marinha.</t>
   </si>
   <si>
     <t>24049</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24049/r99.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24049/r99.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo assina, requer, após ouvida a Casa na forma regimental, que seja realizada uma Sessão Especial em homenagem ao time feminino de futsal do S.E.R NEVOEIRO que ficaram com o título de VICE CAMPEÃS DO CAMPEONATO GAÚCHO DE FUTSAL FEMININO SÉRIE BRONZE 2023/2024.</t>
   </si>
   <si>
     <t>24050</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24050/r100.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24050/r100.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada uma Sessão Especial em Homenagem aos "25 anos da E.M.E.I Daisy Pagel", situada no Bairro Nossa Senhora de Fátima, nesta cidade.</t>
   </si>
   <si>
     <t>24051</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24051/r101.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24051/r101.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizado voto de louvor para Claudia Figueiredo Antunes Louzada aos 28 anos dedicados ao magistério, sendo 24 anos como Diretora da escola Admar Corrêa.</t>
   </si>
   <si>
     <t>24052</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24052/r102.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24052/r102.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizado voto de louvor para Maikel Morais da Conceição, pela sua dedicação aos trabalhos prestados e por todo auxílio principalmente no primeiro ano do meu mandato.</t>
   </si>
   <si>
     <t>24056</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>Vereadora Profª Diacuiara, Vereador Rogério Gomes, Vereador Rovam Castro</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24056/r103.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24056/r103.pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhado o ofício à Secretaria Estadual de Educação, à Coordenadoria Regional de Obras Públicas e à 18ª Coordenadoria Regional de Educação, com cópia para o Conselho Municipal de Educação, solicitando a inclusão no orçamento e a execução do projeto de ampliação da Escola Estadual de Ensino Médio Silva Gama, situada no Balneário Cassino.</t>
   </si>
   <si>
     <t>24057</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24057/r104.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24057/r104.pdf</t>
   </si>
   <si>
     <t>Requer a realização de um voto de louvor em honra ao Babalorixá Pai Deivid de Ogum (Deivid Denizar de Souza Costa), reconhecendo sua notável dedicação e atuação religiosa, destacando especialmente sua representatividade para a comunidade africanista e seus relevantes trabalhos de caridade quanto como vice-presidente do bairro São Miguel.</t>
   </si>
   <si>
     <t>24060</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24060/r105.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24060/r105.pdf</t>
   </si>
   <si>
     <t>Requer após ouvida a Casa, na forma regimental, que seja realizada uma Audiência Pública em caráter de urgência com a presença da gerência local, corpo técnico, bem como a direção da Equatorial Energia – CEEE, a fim de tratar a recorrente falta de energia em diversos bairros do município, a demora no restabelecimento da luz e discutir a necessidade de investimentos em redes, subestações, para garantir qualidade no fornecimento de energia na cidade e Balneário Cassino.</t>
   </si>
   <si>
     <t>24062</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24062/r106.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24062/r106.pdf</t>
   </si>
   <si>
     <t>Solicita que seja concedido a Sessão Especial em Homenagem a EMEF Sant' Ana, mais Voto Louvor para Diretora Denise Dutra Lopes.</t>
   </si>
   <si>
     <t>24063</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24063/r107.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24063/r107.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo assina, requer após ouvida a casa, na forma regimental, autorização para viagem a Porto Alegre no dia 15 de fevereiro, para reunião na Casa Civil.</t>
   </si>
   <si>
     <t>24065</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Vereador Vavá</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24065/r108.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24065/r108.pdf</t>
   </si>
   <si>
     <t>Requer que seja aprovado Voto de Louvor para o Sr. Luiz Fernando de Oliveira, radialista que através de suas iniciativas realiza transmissões em diversos eventos realizados em nossa cidade.</t>
   </si>
   <si>
     <t>24068</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24068/r109.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24068/r109.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente, o Vereador Rogério Gomes, Líder da Bancada do Cidadania 23, requer após ouvida a Casa, que seja realizada uma Sessão Especial em homenagem aos 50 anos da Expofeira de Rio Grande, a serem completados no ano de 2024.</t>
   </si>
   <si>
     <t>24069</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24069/r110.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24069/r110.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado à SEDUC-RS e 18ª Coordenadoria Regional de Educação, pedido de informações a respeito das turmas de anos iniciais que foram encerradas ou não autorizadas nos últimos cinto anos.</t>
   </si>
   <si>
     <t>24070</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24070/r111.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24070/r111.pdf</t>
   </si>
   <si>
     <t>Requer reiterar o Requerimento n° 361/2016 para que o Executivo Municipal adote as medidas necessárias para incluir A COMUNIDADE DO BOM RETIRO (que fica distante apenas cerca de 2,3 Km da RS-734 pelo Corredor do Senandes) como um Núcleo Urbano, conforme art. 11, da Lei n° 13.466/2017 ou sua inclusão ao perímetro urbano da cidade do Rio Grande.</t>
   </si>
   <si>
     <t>24071</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24071/r112.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24071/r112.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal organize-se em relação aos critérios para adesão ao Programa Nacional de Manejo Populacional Ético de Cães e Gatos e cadastre-se no mesmo.</t>
   </si>
   <si>
     <t>24072</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24072/r113.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24072/r113.pdf</t>
   </si>
   <si>
     <t>Requer que seja entregue a Daiana Kaupe e Edison Silva, Dirigentes do Centro Espírita de Umbanda Estrela Dalva, Voto de Louvor por sua atuação no município do Rio Grande.</t>
   </si>
   <si>
     <t>24073</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24073/r114.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24073/r114.pdf</t>
   </si>
   <si>
     <t>Requer que seja entregue a Juciano Ferreira, Professor e Proprietário a KIMBRA, Cia de Dança, Voto de Louvor por sua atuação cultural no município do Rio Grande.</t>
   </si>
   <si>
     <t>24074</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24074/r115.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24074/r115.pdf</t>
   </si>
   <si>
     <t>Requer que seja entregue a Angela Ferreira, Cacica da Aldeia Kaingangue Tãhnve, Voto de Louvor por sua atuação em prol da população indígena do município do Rio Grande.</t>
   </si>
   <si>
     <t>24075</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24075/r116.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24075/r116.pdf</t>
   </si>
   <si>
     <t>Requer que seja entregue a Sula Ravel, Iya Sula de Oxum, Voto de Louvor por sua atuação no município do Rio Grande e pela sua representatividade.</t>
   </si>
   <si>
     <t>24076</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24076/r117.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24076/r117.pdf</t>
   </si>
   <si>
     <t>Requer que seja entregue as Dirigentes Nathália Furtado e Samantha Lacerda, que guiam os trabalhos do Templo Espírita de Umbanda Cruz Verde, Voto de Louvor por sua atuação em prol da população em situação de vulnerabilidade do município do Rio Grande ao longo de 2023.</t>
   </si>
   <si>
     <t>24077</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24077/r118.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24077/r118.pdf</t>
   </si>
   <si>
     <t>Requer que seja entregue a Charlene Bandeira, Claudia Mara Amaral e Fabiana Soares, lideranças do Quilombo Macanudos, Voto de Louvor por sua atuação em prol da população quilombola do município do Rio Grande e a manutenção das suas tradições.</t>
   </si>
   <si>
     <t>24078</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24078/r119.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24078/r119.pdf</t>
   </si>
   <si>
     <t>Requer a esta casa legislativa, que seja realizado uma audiência pública, para debater sobre o Auxílio Extraordinário destinado a pescadores e pescadoras profissionais artesanais, cadastrados nos Municípios das respectivas colônias de pescadores, Z-1, Z-2, Z-3, Z-8 e Z-11. Tal pedido se faz necessário tendo em vista a atual situação de vulnerabilidade econômica em que os pescadores artesanais se encontram, devido aos diversos fenômenos climáticos que enfrentamos, e agora estamos sofrendo as consequências do mesmo como a falta de pescados no estuário que tem gerado uma situação muito grave colocando em risco a subsistência dos pescadores artesanais e suas famílias.</t>
   </si>
   <si>
     <t>24080</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24080/r120.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24080/r120.pdf</t>
   </si>
   <si>
     <t>requer que seja outorgado Voto de Louvor em homenagem_x000D_
 ao Conselheiro Oscar Marcelo Silveira de Silveira pelos relevantes serviços prestados_x000D_
 ao povo rio-grandino na prevenção ao uso indevido de drogas.</t>
   </si>
   <si>
     <t>24085</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>Vereador Sgt Rodrigues, Vereadora Laurinha, Vereadora Professora Denise, Vereadora Profª Diacuiara, Vereadora Regininha</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24085/r121.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24085/r121.pdf</t>
   </si>
   <si>
     <t>O Vereador e Vereadoras que abaixo assinam requerem, após ouvida a casa na forma regimental, que seja concedida autorização para viagem à Porto Alegre, no dia 28/02/2024, a fim de cumprir agenda na Secretaria de Sistemas Penal e Socioeducativa, e também no Corpo de Bombeiros.</t>
   </si>
   <si>
     <t>24086</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24086/r122.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24086/r122.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal, junto à Secretaria de Município de Gestão Administrativa de Licitações, forneça informações acerca do andamento do processo de licitação do transporte coletivo em nosso município.</t>
   </si>
   <si>
     <t>24087</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24087/r123.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24087/r123.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo assina, requer, após ouvida a Casa na forma regimental, que seja realizada uma Sessão Solene em comemoração aos 35 anos do Cassino Motor Clube.</t>
   </si>
   <si>
     <t>24089</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24089/r124.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24089/r124.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal, junto à Secretaria Municipal de Educação, forneça informações sobre a entrega do material escolar, tendo em vista a reclamação e a preocupação das mães, pois o ano letivo já teve início, e seus filhos ainda não receberam os materiais.</t>
   </si>
   <si>
     <t>24092</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>Vereador Sgt Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24092/r125.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24092/r125.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo assina requer, após ouvida a casa na forma regimental, que seja concedida autorização para viagem à Jaguarão, no dia 23/02/2024, junto com uma comissão de Vereadores, para participar do evento denominado “REUNIÃO – PROJETO HIDROVIA DA LAGOA MIRIM”.</t>
   </si>
   <si>
     <t>24095</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24095/r126.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24095/r126.pdf</t>
   </si>
   <si>
     <t>Requer a reconsideração da decisão que restringe o transporte escolar da Ilha dos Marinheiros exclusivamente a crianças que residem a mais de 2 km da escola.</t>
   </si>
   <si>
     <t>24098</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24098/r127.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24098/r127.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal através da Secretaria de Município de Mobilidade, Acessibilidade e Segurança, retome a rota da linha Cassino, passando pela Avenida Rio Grande, de modo a dar maior segurança aos usuários do transporte coletivo dos munícipes daquela região.</t>
   </si>
   <si>
     <t>24099</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24099/r128.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24099/r128.pdf</t>
   </si>
   <si>
     <t>Requer autorização para deslocar-se a Brasília no dia 14 de março do corrente ano, afim de cumprir agenda pautada na causa animal, junto ao Departamento de Proteção, Defesa e Direito dos Animais que ocorrerá na sede do IBAMA.</t>
   </si>
   <si>
     <t>24101</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24101/r129.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24101/r129.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal, junto à Secretaria Municipal de Educação, forneça informações sobre a falta de professores na rede municipal de ensino,</t>
   </si>
   <si>
     <t>24102</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>Vereador Francisco Spotorno</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24102/r130.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24102/r130.pdf</t>
   </si>
   <si>
     <t>Requer que o DAER realize estudos para elaboração de um projeto de duplicação do viaduto da RS 734 sobre a BR 392.</t>
   </si>
   <si>
     <t>24105</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24105/r131.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24105/r131.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal envie informações referente ao Termo de Compromisso de Registro de Preços n° 715/2023/SMC, sobre quantos banheiros químicos foram contratados de acordo com o referido instrumento.</t>
   </si>
   <si>
     <t>24106</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24106/r132.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24106/r132.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado com urgência ao Secretário Municipal de Zeladoria, Sr. Marlon Nunes Soares, que seja realizado a recuperação ou troca do bebedouro de água, na Escola Municipal Fundamental Porto Seguro, endereço Rua das Algas, 340 Parque Marinha.</t>
   </si>
   <si>
     <t>24107</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24107/r133..pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24107/r133..pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado com urgência a CEEE Equatorial, que seja efetuada a troca de todos os postes que fazem a transmissão de energia da Subestação Quinta em direção ao bairro Parque Marinha.</t>
   </si>
   <si>
     <t>24108</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24108/r134.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24108/r134.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado com urgência ao secretário Municipal de Zeladoria , a recuperação e restauração , da praça na Escola municipal Ensino Fundamental Porto Seguro.</t>
   </si>
   <si>
     <t>24110</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24110/r135.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24110/r135.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado com urgência ao secretário Municipal o corte de Grama na Escola Municipal de Ensino Fundamental Porto Seguro.</t>
   </si>
   <si>
     <t>24114</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24114/r136.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24114/r136.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal, junto à Secretaria Competente, forneça informações de todos os parâmetros Técnicos e legais que fundamentaram e justificaram o anuncio no aumento da tarifa de ônibus.</t>
   </si>
   <si>
     <t>24119</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24119/r137.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24119/r137.pdf</t>
   </si>
   <si>
     <t>A Vereadora, abaixo assinada, solicita, após ouvida a Casa na forma regimental, a realização de um Voto de Louvor em homenagem ao atleta Elton Almeida, em reconhecimento aos inúmeros títulos na modalidade de corrida que ele tem conquistado para o nosso município</t>
   </si>
   <si>
     <t>24120</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24120/r138.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24120/r138.pdf</t>
   </si>
   <si>
     <t>Requer a realização de uma Audiência Pública para tratar sobre as condições do transporte público coletivo municipal, executado pela empresa Transpessoal Transportes LTDA, bem como as respectivas mudanças de horários, extinção de linhas e valor das tarifas.</t>
   </si>
   <si>
     <t>24121</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24121/r139.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24121/r139.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado a Secretaria de Zeladoria, na pessoa de seu Secretario Sr. Marlon Nunes Soares, que seja realizado o corte de grama em todas as ruas, da Vila Mangueira (fotos em anexo).</t>
   </si>
   <si>
     <t>24122</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24122/r140.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24122/r140.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente	_x000D_
 _x000D_
 O Vereador que abaixo assina, requer após ouvida a casa, na forma regimental, autorização para viagem a Jaguarão, no dia 26 de fevereiro, as 19h. No local será realizada audiência pública sobre os pedágios.</t>
   </si>
   <si>
     <t>24124</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24124/r141.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24124/r141.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal, providencie a instalação de placas de sinalização de trânsito nas ruas do entroncamento da Praça Augusto César de Leivas, no Cassino.</t>
   </si>
   <si>
     <t>24126</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24126/r142.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24126/r142.pdf</t>
   </si>
   <si>
     <t>Requer a realização de uma sessão especial em comemoração aos 45 anos da Fundação de Articulação e Desenvolvimento de Políticas Públicas para Pessoas com Deficiência e Pessoas com Altas Habilidades no Rio Grande do Sul (FADERS).</t>
   </si>
   <si>
     <t>24127</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24127/r143.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24127/r143.pdf</t>
   </si>
   <si>
     <t>Requer a realização de uma Audiência Pública no mês de abril para tratar sobre o Movimento Abril Verde, alusivo ao Dia Mundial da Segurança e Saúde no Trabalho.</t>
   </si>
   <si>
     <t>24128</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24128/r144.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24128/r144.pdf</t>
   </si>
   <si>
     <t>Solicita respeitosamente a Vossa Excelência a autorização para o deslocamento de uma comissão representando a Câmara de Vereadores em uma viagem a Porto Alegre.</t>
   </si>
   <si>
     <t>24129</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24129/r145.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24129/r145.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada audiência pública a fim de tratar sobre a importância da sociedade no transtorno do aspectro autista "TEA".</t>
   </si>
   <si>
     <t>24135</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24135/r146.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24135/r146.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedido Voto de Louvor à Professora Denise Dutra Lopes, Diretora da Escola Sant'Ana pelos seus serviços prestados a comunidade escolar.</t>
   </si>
   <si>
     <t>24136</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>Vereador Fábio Domingues - Fabinho, Vereador Luciano Figueiredo - Luka, Vereador Vavá</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24136/r147.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24136/r147.pdf</t>
   </si>
   <si>
     <t>Requerem que seja autorizado viagem a Capital Porto Alegre, para reuniões nas Secretarias do Esporte, da Agricultura, do Desenvolvimento, Corsan AEGEA e CEEE Equatorial para tratar de assuntos pertinentes ao Município nos dias 06 e 07 de março de 2024.</t>
   </si>
   <si>
     <t>24143</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24143/r148.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24143/r148.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada com EXTREMA URGÊNCIA, a limpeza através  da capina e da varrição nas ruas do bairro Parque São Pedro.</t>
   </si>
   <si>
     <t>24144</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24144/r149.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24144/r149.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada com urgência, a limpeza das valetas, bem como limpeza dos tubos que estão obstruídos devido a sujeiras, areia e grama, na Rua G no bairro Parque São Pedro, entre a Avenida Osvaldo Martensen até a Rua João Fernandes Cardoso.</t>
   </si>
   <si>
     <t>24145</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>Vereador Cabeleireiro Dirnei Motta</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24145/r150.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24145/r150.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado ofício a CORSAN/AEGEA, para que realize estudo de viabilidade para Realizar a Extensão da Rede de Água com finalidade de atender as necessidades das famílias que residem na localidade denominada como Corredor do Mel, Bairro Senandes.</t>
   </si>
   <si>
     <t>24156</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24156/r151.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24156/r151.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal através da Secretaria de Município da Causa Animal encaminhe a esta Casa Legislativa em caráter de urgência os documentos que amparam a abertura de abrigo Municipal para animais, dito "Lar de Passagem", citado na reunião realizada em 04/03/2024 pelo Secretário da Pasta com Comitê Gestor de Defesa dos Direitos dos Animais, sejam eles.</t>
   </si>
   <si>
     <t>24167</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24167/r152.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24167/r152.pdf</t>
   </si>
   <si>
     <t>Homenagem aos 90 anos da Escola Estadual de Ensino Fundamental Saldanha da Gama</t>
   </si>
   <si>
     <t>24179</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24179/r153.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24179/r153.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada uma Sessão Solene em homenagem aos 200 anos da Igreja Luterana no Brasil.</t>
   </si>
   <si>
     <t>24207</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>Vereador Rafael Missiunas, Vereador Rovam Castro, Vereadora Professora Denise, Vereadora Regininha</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24207/r154.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24207/r154.pdf</t>
   </si>
   <si>
     <t>Requer a realização de uma Sessão Especial em comemoração aos 30 anos do Conselho Municipal dos Direitos das Pessoas Com Deficiências e Altas Habilidades. (COMDES).</t>
   </si>
   <si>
     <t>24208</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24208/requerimento_-_sessao_solene_50_anos_ccaa.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24208/requerimento_-_sessao_solene_50_anos_ccaa.pdf</t>
   </si>
   <si>
     <t>requer que seja realizada uma Sessão Solene em homenagem aos 50 anos do CCAA Rio Grande.</t>
   </si>
   <si>
     <t>24227</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24227/s197.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24227/s197.pdf</t>
   </si>
   <si>
     <t>requer que seja outorgado Voto de Louvor em homenagem aos_x000D_
 alunos do Instituto Federal de Educação, Ciência e Tecnologia do Rio Grande do_x000D_
 Sul - Campus Rio Grande, que fazem parte da equipe IFECO, pelos relevantes_x000D_
 estudos feitos e pelo proeminente projeto de produzir veículos eficientes e_x000D_
 sustentáveis, levando-os ao 4ᴼ lugar na Shell Eco-marathon de 2023—uma competição_x000D_
 acadêmica de eficiência energética que reuniu universitários da América Latina no Rio_x000D_
 de Janeiro.</t>
   </si>
   <si>
     <t>24234</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24234/r157.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24234/r157.pdf</t>
   </si>
   <si>
     <t>Requer a realização de uma Sessão Especial com a finalidade de homenagear e comemorar os 85 anos da Escola Estadual de Ensino Médio  Alfredo Rodrigues. no Povo Novo.</t>
   </si>
   <si>
     <t>24239</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>Vereador Repolhinho, Vereador Sgt Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24239/r158.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24239/r158.pdf</t>
   </si>
   <si>
     <t>Os vereadores abaixo-assinados, requerem após ouvida a casa, na forma regimental, que seja formada Comissão Especial para viagem a Porto Alegre/RS na Casa Civil e IPÊ (O Sistema de Assistência de Saúde dos Servidores Públicos do Estado do Rio Grande do Sul) para tratar de assuntos oriundos ao plano de saúde dos aposentados.</t>
   </si>
   <si>
     <t>24247</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24247/r159.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24247/r159.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada uma Sessão Especial em comemoração ao Dia do Vigilante, a ocorrer no dia 20 de junho do corrente ano.</t>
   </si>
   <si>
     <t>24248</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24248/r160.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24248/r160.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada uma Sessão Especial em Homenagem aos "15 anos da E.M.E.I Daisy Pagel", situada no Bairro Nossa Senhora de Fátima, nesta cidade.</t>
   </si>
   <si>
     <t>24249</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>Vereador Repolhinho, Vereador Fábio Domingues - Fabinho, Vereador Vavá, Vereadora Profª Diacuiara</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24249/r161.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24249/r161.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo-assinados, depois de ouvida a Casa na forma regimental, requer a formação de uma comissão de vereadores a fim de se deslocar até Brasília, para cumprir agendas.</t>
   </si>
   <si>
     <t>24250</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24250/r162.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24250/r162.pdf</t>
   </si>
   <si>
     <t>requer que seja realizada uma Sessão Solene em homenagem aos 175 anos do Corpo de Saúde da Marinha.</t>
   </si>
   <si>
     <t>24255</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24255/r163.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24255/r163.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizado Voto de Louvor, para União Riograndina de Associação de Bairros (URAB) , que completa 50 anos em 01/08/2024.</t>
   </si>
   <si>
     <t>24261</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24261/r164.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24261/r164.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado ofício a 18a CRE - Coordenadoria Regional da Educação, que viabilize junto a Secretaria Estadual da Educação e na Secretaria de Obras Públicas (SOP) do Estado do Rio Grande do Sul, a construção de um Ginásio poliesportivo, para atender as necessidades da Escola Estadual de Ensino Médio Lilia Neves, localizada na Rua Trajano Lopes, na Vila da Quinta</t>
   </si>
   <si>
     <t>24279</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24279/r165.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24279/r165.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, requer após ouvida a Casa na forma regimental, que seja concedido Voto de Louvor ao Núcleo de Combate ao Abigeato e Crimes Rurais de Rio Grande pelos serviços prestados ao município.</t>
   </si>
   <si>
     <t>24308</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24308/r166.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24308/r166.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedido Sessão Especial em homenagem aos 65 anos de Fundação da EMEFF Helena Small, mais Voto de Louvor para à Diretora Andreá Santiago Escovar.</t>
   </si>
   <si>
     <t>24309</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24309/r167.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24309/r167.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedido Voto de Louvor à  Professora e Diretora Roseane Rosenhein, Diretora da EMEI  Professora Nilza Alves Gonçalves.</t>
   </si>
   <si>
     <t>24311</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24311/r168.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24311/r168.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal, através da Secretaria de Município da Saúde (SMS) , forneça as seguintes informações sobre a recorrente falta de medicamente nas farmácias municipais.</t>
   </si>
   <si>
     <t>24312</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24312/r169.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24312/r169.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente, o Vereador Rogério Gomes, Bancada do Cidadania 23, requer após ouvida a Casa na forma regimental, que seja enviado ofício a Dire-toria de Infraestrutura Rodoviária com cópia para a 7ª Superintendência Regional do Departamento Autônomo de Estradas de Rodagem (DAER-RS) a fim de reiterar os seguintes pedidos: _x000D_
 _x000D_
 •	Viabilize junto ao Governo do Estado recurso financeiro para execução da sinalização horizontal completa da ERS-734;_x000D_
 _x000D_
 •	Recapeamento asfáltico das alças de acesso do Trevo da Cidade do Rio Grande junto a ERS-734;_x000D_
 _x000D_
 •	Construção de rótula de acesso em frente ao Country Club do Rio Gran-de na ERS-734, a fim de eliminar um dos principais gargalos da rodovia, permitindo a continuidade da pista dupla e proporcionando mais segurança para os motoristas.</t>
   </si>
   <si>
     <t>24320</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24320/r170.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24320/r170.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal, junto à Secretaria competente, realize um plano de ação para ampliar os horários de ônibus da linha FURG/Vila Maria. especialmente aos sábados, domingos e feriado, pois não há horários do transporte coletivo nesses dias.</t>
   </si>
   <si>
     <t>24333</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24333/r171.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24333/r171.pdf</t>
   </si>
   <si>
     <t>requer que seja realizada uma Sessão Solene em homenagem aos 40 anos da EMEF Manoel Martins Mano.</t>
   </si>
   <si>
     <t>24349</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24349/r172.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24349/r172.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo assina, requer, após ouvida a Casa na forma regimental, que seja realizada uma Sessão Solene em comemoração aos 35 anos do CTG GUAPOS DA QUERENCIA, Fundado em 15/09/89.</t>
   </si>
   <si>
     <t>24352</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24352/r173.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24352/r173.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de um elevador para pessoas com deficiência nas dependências da Escola Municipal de Ensino Fundamental Helena Small.</t>
   </si>
   <si>
     <t>24353</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24353/r174.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24353/r174.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal, através da Secretaria competente, realize o calçamento da Rua Cassemiro de Abreu, no Bairro Lagoa em toda sua extensão.</t>
   </si>
   <si>
     <t>24370</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24370/requerimento_-_175.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24370/requerimento_-_175.pdf</t>
   </si>
   <si>
     <t>requer que seja oficiado ao Magnífico Reitor da Universidade Federal do Rio Grande para prestar informações sobre as providências tomadas em relação a “apresentação artística” com nudes, que ocorreu no dia 8 de março de 2024, no prédio do Curso de Artes Visuais. O ato foi promovido pelos alunos do curso de Artes Visuais, dentro dos recintos da Universidade Federal do Rio Grande.</t>
   </si>
   <si>
     <t>24371</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>Vereador Rogério Gomes, Vereador Filipe Branco, Vereador Fábio Domingues - Fabinho, Vereador Julio Cesar, Vereador Juquinha, Vereador Júlio Lamim, Vereador Lary, Vereador Luciano Figueiredo - Luka, Vereador Miguel Degani, Vereador Nilton Machado, Vereador Paulo Roldão, Vereador Rafael Missiunas, Vereador Repolhinho, Vereador Rovam Castro, Vereador Sgt Rodrigues, Vereador Vavá, Vereadora Laurinha, Vereadora Professora Denise, Vereadora Profª Diacuiara, Vereadora Regininha</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24371/r176.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24371/r176.pdf</t>
   </si>
   <si>
     <t>Requerem após ouvida a Casa, na forma regimental, que seja realizada uma Audiência Pública para tratar sobre a duplicação do Lote 04 na BR-392.</t>
   </si>
   <si>
     <t>24373</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24373/r177.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24373/r177.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal, forneça informações sobre os valores destinados para a Cultura do ano de 2023 até a presente data, bem como o relatório detalhado dos gastos realizados nesse período.</t>
   </si>
   <si>
     <t>24382</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24382/r178.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24382/r178.pdf</t>
   </si>
   <si>
     <t>Requer que seja disponibilizada a viatura oficial desta casa para deslocamento até a cidade de Pelotas. a fim de participar de reunião com o DAER para tratar sobre o projeto da obra de duplicação da RS 734. A reunião acontecerá no dia 21 do corrente mês, às 14 horas.</t>
   </si>
   <si>
     <t>24391</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24391/r179.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24391/r179.pdf</t>
   </si>
   <si>
     <t>Requer que seja autorizado viagem a Capital Porto Alegre, juntamente com o Vereador José Antônio Repolhinho, para reuniões na CEEE Equatorial, Casa Civil, Secretaria de Obras, Agricultura e DAER para tratar de assuntos pertinentes ao Município nos dias 27 e 28 de março de 2024.</t>
   </si>
   <si>
     <t>24394</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24394/r180.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24394/r180.pdf</t>
   </si>
   <si>
     <t>Vem por meio deste solicitar ao Presidente desta Casa autorização para viagem à porto Alegre no dia 25/03/2024, para cumprir agenda junto a Secretaria da Educação (SEDUC), Deputada Delegada Nadine e Assessor do Vice-Governador, Janir Branco.</t>
   </si>
   <si>
     <t>24395</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24395/r181.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24395/r181.pdf</t>
   </si>
   <si>
     <t>Requer que seja autorizado viagem a Capital Porto Alegre, juntamente com o vereador José Antônio Repolhinho, para reuniões na CEEE Equatorial, Casa Civil, Secretaria de Obras, Agricultura e DAER para tratar de assuntos pertinentes ao Município nos dias 27 e 28 de março de 2024.</t>
   </si>
   <si>
     <t>24397</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24397/r182.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24397/r182.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo-assinado, após ouvida a Casa na forma regimental, requer que seja autorizado viagem a cidade de Jaguarão, no dia 05/04/2024 para reunião do Conselho Cooperativo para Ações nas Lagoas Mirim e Mangueira ( COMIRIM ), a fim de tratar de assuntos de interesse do Município.</t>
   </si>
   <si>
     <t>24399</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24399/r183.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24399/r183.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada uma Sessão Especial em homenagem ao centro de referencia em atendimento infanto-juvenil CRAI Rio Grande a realizar -se no próximo mês de Maio.</t>
   </si>
   <si>
     <t>24403</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24403/r184.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24403/r184.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo assina, requer, após ouvida a Casa na forma regimental, que seja realizada uma Sessão Especial em homenagem aos 180 anos da Câmara do Comércio que foi fundada em 26 de setembro de 1844.</t>
   </si>
   <si>
     <t>24405</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24405/r185.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24405/r185.pdf</t>
   </si>
   <si>
     <t>Requer autorização para deslocamento à cidade de Teresina - PI, sendo necessário um translado Rio Grande x Porto Alegre e um translado Porto Alegre x Rio Grande.</t>
   </si>
   <si>
     <t>24408</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>Vereador Rovam Castro, Vereador Filipe Branco, Vereador Juquinha, Vereador Júlio Lamim, Vereador Luciano Figueiredo - Luka, Vereador Nilton Machado, Vereador Paulo Roldão, Vereador Rafael Missiunas, Vereador Sgt Rodrigues, Vereador Vavá, Vereadora Laurinha, Vereadora Professora Denise, Vereadora Regininha</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24408/r186.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24408/r186.pdf</t>
   </si>
   <si>
     <t>Os vereadores que abaixam assinam, requerem, após ouvida a casa na forma regimental, com fulcro no art. 35 do Regimento Interno, que seja formada Comissão Parlamentar de Inquérito (CPI), para investigar as recorrentes falhas no serviço público concedido de distribuição de energia elétrica pela CEEE - Equatorial no município de Rio Grande, questionando os seguintes fatos.</t>
   </si>
   <si>
     <t>24435</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24435/r187.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24435/r187.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado à Secretaria de educação a elaboração de um projeto executivo de uma edificação na Escola Municipal Porto Seguro, em alvenaria, contendo o levantamento quantitativo e orçamentário da obra, afim de auxiliar na captação de recursos para executá-la.</t>
   </si>
   <si>
     <t>24439</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24439/r188.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24439/r188.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo assina, requer, após ouvida a Casa na forma regimental, que seja realizada uma Sessão Especial em homenagem aos 30 anos da Cia Teatral Sobrinhos de Shakespeare.</t>
   </si>
   <si>
     <t>24440</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24440/r189.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24440/r189.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado requer, após ouvida a casa na forma regimental, que seja feita outorga de Voto de Louvor aos Soldados PMs Jaime Henrique Reichow Mendes e Fabio Gonçalves Henriques do 6º Batalhão de Polícia Militar, em Rio Grande, por terem no dia 30 de março de 2024, salvo a vida de um bebê de seis meses de idade que havia se engasgado com leite materno.</t>
   </si>
   <si>
     <t>24441</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24441/r190.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24441/r190.pdf</t>
   </si>
   <si>
     <t>Requer autorização para deslocar-se a Porto Alegre junto a Secretaria de Meio Ambiente e Infraestrutura - SEMA junto a Divisão de Políticas Públicas de Animais - DIPPA, para realizar reunião pautada no recurso de R$50.000,00 (cinquenta mil reais), oriundo de uma emenda Parlamentar que visa amparar a Causa Animal no município do Rio Grande.</t>
   </si>
   <si>
     <t>24442</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24442/r191.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24442/r191.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida autorização para viagem à Porto Alegre, no dia 02/04/2024 e no dia 03/04/2024, a fim de tratar sobre a Ponte de Santa Isabel com o Departamento Autônomo de Estradas de Rodagem - DAER, e sobre o convênio do Governo do Estado do Rio Grande do Sul com a Comunidade Terapêutica Vida Nova, na Secretaria de Justiça, Cidadania e Direitos Humanos.</t>
   </si>
   <si>
     <t>24450</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24450/r192.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24450/r192.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo assinam, requerem, autorização para viagem à Brasília, para as seguintes agendas.</t>
   </si>
   <si>
     <t>24462</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24462/r193.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24462/r193.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida autorização para viagem à capital Porto Alegre nos dias 8,9 e 10 de abril, a fim de cumprir agenda para tratar de assuntos pertinentes ao Município, sem utilização de diária e sem utilização de transporte da Câmara.</t>
   </si>
   <si>
     <t>24463</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24463/r194.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24463/r194.pdf</t>
   </si>
   <si>
     <t>Requerem autorização para deslocar-se a Brasília para cumprir agenda nos seguintes órgãos com os seguintes pautas.</t>
   </si>
   <si>
     <t>24465</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24465/r195.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24465/r195.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, requer após ouvida a Casa na forma regimental, com fulcro no art. 52 da Lei Orgânica, que o Executivo Municipal, através da Secretaria da Educação, envie informações referentes à quantidade de professores lotados na SMED (em atividade meio), e quantos destes possuem convocação.</t>
   </si>
   <si>
     <t>24472</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24472/r196.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24472/r196.pdf</t>
   </si>
   <si>
     <t>Requer reiterar o Requerimento n° 361/2016 para que o Executivo Municipal adote as medidas legais necessárias para incluir A Comunidade do Bom Retiro (que fica distante apenas cerca de 2,3 km da RS-734 pelo Corredor do Senandes) como um Núcleo Urbano, conforme art. 11, da Lei n° 13.465/2017 ou sua inclusão ao perímetro urbano da cidade do Rio Grande.</t>
   </si>
   <si>
     <t>24473</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24473/r197.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24473/r197.pdf</t>
   </si>
   <si>
     <t>Solicita a Vossa Excelência a autorização para o deslocamento de uma comissão representando a Câmara de Vereadores em uma viagem a Porto Alegre.</t>
   </si>
   <si>
     <t>24477</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24477/r198.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24477/r198.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, requer após ouvida a Casa, na forma regimental, que seja realizada Audiência Pública para tratar da Conscientização do Transtorno do Espectro Autista - TEA.</t>
   </si>
   <si>
     <t>24478</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24478/r199.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24478/r199.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, requer após ouvida a Casa na forma regimental, que seja concedido Voto de Louvor ao Ponto de Cultura ArtEstação, pela passagem de seus 20 anos.</t>
   </si>
   <si>
     <t>24481</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24481/r200.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24481/r200.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado à Equatorial Energia - CEEE, ofício contendo a seguinte solicitação: Em casos de interrupções prolongadas no fornecimento de energia, que excedam o período de 48 horas, solicitamos que a Equatorial forneça geradores de energia temporários para os moradores afetados, especialmente aqueles que se encontram em situação de maior vulnerabilidade, garantindo assim que as necessidades básicas dos consumidores sejam atendidas.</t>
   </si>
   <si>
     <t>24482</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24482/r201.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24482/r201.pdf</t>
   </si>
   <si>
     <t>requer depois de ouvida a Casa, na forma regimental, que seja oficiado o Reitor da FURG – Universidade Federal do Rio Grande, no sentido de que a Instituição RECONSIDERE a decisão tomada no Processo nº 23116.005156/2024-61, pelo Conselho Superior – CONSUN, no dia 5/4/2024, no sentido de REVER a cassação da concessão de Títulos Honoríficos concedidos ao General Golbery do Couto e Silva, em 1981, e ao Almirante-de-Esquadra Maximiano Eduardo da Silva Fonseca, em 1984.</t>
   </si>
   <si>
     <t>24483</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24483/r202.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24483/r202.pdf</t>
   </si>
   <si>
     <t>requer depois de ouvida_x000D_
 a Casa, na forma regimental, que seja formada uma comissão de vereadores para ir a_x000D_
 Porto Alegre na Fundação Estadual de Proteção Ambiental (FEPAM) para tratar do_x000D_
 termo de referência dos projetos de porto no Litoral Norte.</t>
   </si>
   <si>
     <t>24484</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24484/r203.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24484/r203.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, após ouvida a Casa na forma regimental, requer ao o Executivo Municipal, através da Secretaria de Educação, informações se há projeto de ampliação da EMEF Humberto de Campos, e, se houver, envie uma cópia do projeto.</t>
   </si>
   <si>
     <t>24487</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24487/r204.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24487/r204.pdf</t>
   </si>
   <si>
     <t>A Vereadora, abaixo assinada, solicita, após ouvida a Casa na forma regimental, a realização de uma Sessão Especial em homenagem ao Instituto Cultural Filhos de Aruanda. Além disso, propõe um voto de louvor ao Coordenador de Projetos do Instituto, Cristiano Ávila.</t>
   </si>
   <si>
     <t>24488</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24488/r205.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24488/r205.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizado voto de louvor ´para o Coordenador de projetos do Instituto Cultural Filhos de Aruanda (ICFA), Cristiano Ávila, onde desempenha um papel significativo na comunidade rio-grandina, o que levou a ser reconhecido pelo Ministério da Cultura como Ponto de Cultura.</t>
   </si>
   <si>
     <t>24489</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24489/r206.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24489/r206.pdf</t>
   </si>
   <si>
     <t>Requer que seja criada uma Comissão para deslocar-se à Brasília, formada pelos vereadores Rubilar Tavares - Juquinha (PSB), Jefferson Bonilha Mendes - Lary (MDB) e Rogério Gomes (Cidadania), para tratar das pautas a seguir.</t>
   </si>
   <si>
     <t>24491</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24491/r207.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24491/r207.pdf</t>
   </si>
   <si>
     <t>Requer que seja autorizado viagem a Capital Porto Alegre, juntamente com o vereador Miguel Degani, para reuniões na Secretaria do Trabalho, Secretaria do Esporte, Secretaria de Habitação, Secretaria da Educação e DAER para tratar de assuntos pertinentes ao Município nos dias 18 e 19 de abril de 2024.</t>
   </si>
   <si>
     <t>24494</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24494/r208.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24494/r208.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhada à Prefeitura Municipal do Rio Grande a seguinte solicitação: Que seja colocada uma guarita ou cobertura no portão de entrada da E.M.E.F. Mate Amargo.</t>
   </si>
   <si>
     <t>24495</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24495/r209.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24495/r209.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhada à Prefeitura Municipal do Rio Grande a seguinte solicitação: Que seja feito o mapeamento dos focos de lixo em nossa cidade e a colocação de placas informativas em locais estratégicos.</t>
   </si>
   <si>
     <t>24500</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24500/r210.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24500/r210.pdf</t>
   </si>
   <si>
     <t>Requer a realização de uma Sessão Especial alusiva aos 45 anos do Partido Democrático Trabalhista (PDT).</t>
   </si>
   <si>
     <t>24511</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24511/r211.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24511/r211.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedido Voto de Louvor a Mário Roberto da Silva Marin, Coordenador da Unidade de Rio Grande, na Empresa CORSAN.</t>
   </si>
   <si>
     <t>24512</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24512/r212.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24512/r212.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado desta casa Convite à Secretaria da Educação Denise Dutra Lopes para tratar de assuntos referente a Educação do nosso município.</t>
   </si>
   <si>
     <t>24519</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24519/r213.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24519/r213.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedido Voto de Louvor a Fernando Larralde Techera pelos relevantes serviços prestados ao Município de Rio Grande, no âmbito do Esporte "basquete".</t>
   </si>
   <si>
     <t>24525</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24525/r214.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24525/r214.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de uma lombada ou faixa elevada na Rua Saldanha Marinho, entre as ruas Tiradentes e General Abreu.</t>
   </si>
   <si>
     <t>24527</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24527/r215.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24527/r215.pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhado ofício a Diretora-Presidente, Samara Popow Takimi, da Companhia Riograndense de Saneamento CORSAN, solicitando estudos no sentido de que as pessoas que possuam CadÚnico, tenham isenção na taxa de cobrança de ligações prediais de água principalmente as que o imóvel esteja localizado em ria com pavimentação.</t>
   </si>
   <si>
     <t>24542</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24542/r216.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24542/r216.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo-assinado, após ouvida a Casa na forma regimental, requer que seja enviado ofício desta casa para o Comando do 5° Distrito Naval, solicitando copia do resultado do Inquérito referente ao incidente do dia 10/02/2024 onde o Navio passou acima da velocidade, na localidade da Barra, danificando embarcações e trapiches,</t>
   </si>
   <si>
     <t>24543</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24543/r217.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24543/r217.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal, junto a Secretaria de Município da Educação e demais secretarias competentes, adotem com urgência as providências necessárias para as seguintes solicitações da Escola Municipal de Educação Infantil Castelo Branco.</t>
   </si>
   <si>
     <t>24551</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24551/r218.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24551/r218.pdf</t>
   </si>
   <si>
     <t>O Vereador Abaixo Assinado, após ouvida a casa, na forma regimental, que seja concedido Voto de louvor ao Senhor Giovane Araújo Brandão.</t>
   </si>
   <si>
     <t>24554</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24554/r219.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24554/r219.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedido Voto de Louvor à empresa Top Gear-Centro Automotivo, pelos seus 5 anos de funcionamento.</t>
   </si>
   <si>
     <t>24560</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24560/r220.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24560/r220.pdf</t>
   </si>
   <si>
     <t>Requer após ouvida a Casa, que seja concedido Voto de Louvor aos locutores Vilmar Pereira – Gaguinho e Juares Martins, responsáveis pela apresentação do Programa Som do Sul na rádio 97,1 Oceano FM.</t>
   </si>
   <si>
     <t>24561</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, requer, após ouvida a Casa na forma regimental, que seja concedido Voto de Louvor ao Piá Pedro Barboza das Neves e ao Peão Thiago Rodrigues Miranda, representantes da 6ª RT, do CCN Sentinela do Rio Grande no 35º Entrevero Cultural dos Peões, Guris e Piás, pelas conquistas dos títulos de 2º Piá Farroupilha e 2º Peão Farroupilha do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>24562</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24562/r222.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24562/r222.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada uma Sessão especial em Homenagem aos 35 anos da Associação de Pais e Amigos dos Autistas de Rio Grande (AMAR).</t>
   </si>
   <si>
     <t>24565</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24565/r223.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24565/r223.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida um Voto de Louvor em Homenagem aos 10 anos de atividades do Praça Rio Grande Shopping a comemorar no dia 23 de Abril.</t>
   </si>
   <si>
     <t>24575</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24575/r224.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24575/r224.pdf</t>
   </si>
   <si>
     <t>Requerem autorização para deslocamento a Porto Alegre com intuito de tratar de assuntos de interesse do Município junto ao IGP, DAER e Secretaria de Educação.</t>
   </si>
   <si>
     <t>24578</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24578/r225.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24578/r225.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada Audiência Pública com a finalidade de tratar da Criação do Parque Ecológico do Albardão.</t>
   </si>
   <si>
     <t>24579</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24579/r226.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24579/r226.pdf</t>
   </si>
   <si>
     <t>O Vereador Nilton Machado do Republicanos requer, após ouvida a casa, na forma regimental que seja realizado uma Audiência Pública, com as autoridades competentes, para tratar sobre a Unidade de Conservação na Região do Albardão no Litoral Sul do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>24580</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24580/r227.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24580/r227.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal, providencie a limpeza e escoamento da água da chuva acumulada na valeta localizada no ABC X, bairro Cassino.</t>
   </si>
   <si>
     <t>24584</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24584/r228.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24584/r228.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado requer, após ouvida a casa na forma regimental, que seja outorgado Voto de Louvor aos servidores da Policia Rodoviária Federal, Vitalício Ávila e Maurício Bolt por terem, em 13/09/2023, efetuado buscas e prestado socorro a um jovem em crise que havia saído de casa conduzindo um automóvel, colocando em risco sua própria vida e a de outras pessoas.</t>
   </si>
   <si>
     <t>24586</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24586/r229.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24586/r229.pdf</t>
   </si>
   <si>
     <t>Requer a formação de uma comissão de vereadores a fim de se deslocar a Porto Alegre, para cumprir agendas.</t>
   </si>
   <si>
     <t>24587</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24587/r230.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24587/r230.pdf</t>
   </si>
   <si>
     <t>requer que seja realizada uma Sessão Solene com entrega de Voto de Louvor em homenagem a Thiago Rodrigues Miranda e Pedro Barbosa das Neves que conquistaram títulos no evento Entrevero Cultural de Peões, Guris e Piás, em Três Ijuís.</t>
   </si>
   <si>
     <t>24589</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>Vereador Rogério Gomes, Vereador Filipe Branco, Vereador Julio Cesar, Vereador Juquinha, Vereador Júlio Lamim, Vereador Lary, Vereador Luciano Figueiredo - Luka, Vereador Miguel Degani, Vereador Repolhinho, Vereador Rovam Castro, Vereador Vavá, Vereadora Profª Diacuiara</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24589/231.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24589/231.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo-assinados, requerem após ouvida a casa, na forma regimental, que seja realizada uma audiência Pública para discutir os impactos da criação do parque Nacional do Albardão.</t>
   </si>
   <si>
     <t>24592</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24592/r232.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24592/r232.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado ofício desta casa para a Companhia Riograndense de Saneamento CORSAN, solicitando estudos a fim de que as pessoas que possuam CadÚnico, tenham isenção na taxa de cobrança de ligações de água nos imóveis que estejam localizados no interior do município.</t>
   </si>
   <si>
     <t>24614</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24614/r233.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24614/r233.pdf</t>
   </si>
   <si>
     <t>Requer autorização para deslocar-se á capital Porto Alegre no dia 20 de Maio, afim de cumprir agenda na Superintendência do Patrimônio da União (SPU).</t>
   </si>
   <si>
     <t>24616</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24616/r234.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24616/r234.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedido Voto de Louvor ao Policial Militar Sargento Alessandro Garcia da Silva pelo ato de bravura realizado no dia 19 de abril de 2024, culminando no salvamento da vida de um bebê de 10 meses que estava desfalecido.</t>
   </si>
   <si>
     <t>24622</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>Vereadora Regininha, Vereador Rovam Castro, Vereadora Professora Denise</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24622/r235.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24622/r235.pdf</t>
   </si>
   <si>
     <t>Requer as seguintes informações à Prefeitura Municipal do Rio Grande, em relação às denuncias dos munícipes sobre a distribuição de alimentos na região do Z1.</t>
   </si>
   <si>
     <t>24623</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24623/r236.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24623/r236.pdf</t>
   </si>
   <si>
     <t>Requer a realização de uma Audiência Pública para discutir detalhes técnicos, cronograma de execução, impacto ambiental e social, bem como possíveis ajustes ou considerações adicionais que possam otimizar e desenvolvimento e a implementação da obra de duplicação da ERS 734.</t>
   </si>
   <si>
     <t>24629</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24629/r237.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24629/r237.pdf</t>
   </si>
   <si>
     <t>Requer após ouvida a Casa, que seja encaminhado ofício à Comandante do 3º Batalhão de Bombeiro Militar, Sulenir Abreu da Rosa, com cópia ao Comandante Geral do Corpo de Bombeiros do Rio Grando do Sul, Coronel Eduardo Estêvam Rodrigues, e ao Secretário de Segurança Pública do Estado, Sr. Sandro Caron de Moraes, requerendo que seja disponibilizado efetivo necessário para manter o atendimento em tempo integral no Quartel de Bombeiros do Balneário Cassino.</t>
   </si>
   <si>
     <t>24631</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24631/r238.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24631/r238.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedido Voto de Louvor ao Rio-Grandino Arthur Albuquerque, o mesmo que foi convidado a integrar a equipe da Seleção Gaúcha Sub-13 de Basquete.</t>
   </si>
   <si>
     <t>24632</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24632/r239.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24632/r239.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo assina, requer após ouvida a casa, na forma regimental, autorização para deslocamento a Porto Alegre, nos dias 02 e 03 de maio, no local será cumprida agenda na Casa Civil,SDR, Secretaria Estadual da Pesca, e Assembleia Legislativa.</t>
   </si>
   <si>
     <t>24633</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24633/r240.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24633/r240.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal, junto à Secretaria Competente, encaminhe a esta Casa Legislativa informações acerca do aplicativo Ju.Li.A, contendo relatório estatístico desde sua implantação (número de denúncias, números de atendimentos, ações tomadas a partir das denúncias, etc...).</t>
   </si>
   <si>
     <t>24634</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24634/r241.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24634/r241.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo assina requer, após ouvida a casa na forma regimental, que seja concedido uma sessão especial a Missão Pioneira do Brasil.</t>
   </si>
   <si>
     <t>24639</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24639/r242.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24639/r242.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal, junto à Secretaria competente, forneça informações sobre o estado de conservação dos veículos de transporte coletivo público em nosso município, em especial a linha Circular Parque Guanabara.</t>
   </si>
   <si>
     <t>24642</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24642/r243.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24642/r243.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedido Voto de Louvor para os Policiais Militares Mayra Rodrigues Konradt, Rafael Silveira Magalhães e Raphael da Silva Sena pelo ato heroico realizado no dia 29/04/2024 que culminou no salvamento de uma bebê de apenas três meses que encontrava-se engasgada.</t>
   </si>
   <si>
     <t>24644</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24644/r244.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24644/r244.pdf</t>
   </si>
   <si>
     <t>Requer autorização para ir a Capital Federal Brasília-DF afim de cumprir agenda pré-definida de interesses da Comunidade Riograndina junto ao Ministério da Saúde, Ministério da Pesca, Ministério do Desenvolvimento e Assistência Social, Departamento Nacional de Infraestrutura de Transporte (DNIT), Câmara dos Deputados e Senado Federal nos dias 21,22,23 e 24 de maio do corrente ano.</t>
   </si>
   <si>
     <t>24645</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24645/r245.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24645/r245.pdf</t>
   </si>
   <si>
     <t>Requer após ouvida a casa, na forma regimental, que seja concedido Voto de Louvor À Professora e Diretora Greice Kelly  Silva Gomes, da EEEF Juvêncio Lemos.</t>
   </si>
   <si>
     <t>24647</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24647/r246.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24647/r246.pdf</t>
   </si>
   <si>
     <t>Requer na forma regimental, que seja realizada com Urgência a limpeza das bocas de lobo da Estrada Roberto Socoowski, no trecho compreendido entre a rótula da junção até a Rua Prof. Odenath.</t>
   </si>
   <si>
     <t>24648</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24648/r247.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24648/r247.pdf</t>
   </si>
   <si>
     <t>Requer que seja feito, voto de louvor em Homenagem aos 40 anos da escola estadual de ensino médio Engenheiro Roberto Bastos Tellechea, fundada em 02 de maio de 1984, hoje implementando o ensino médio integral.</t>
   </si>
   <si>
     <t>24651</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24651/r248.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24651/r248.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo-assinado, após ouvida a Casa na forma regimental, requer que seja enviado ofício desta casa para a Bancada Gaucha, na câmara de deputados Federal e Estadual a fim de solicitar aos deputados, apoio aos pescadores que juntamente com suas colônias são CONTRÁRIOS a criação do Parque Nacional do Albardão, tendo em vista que a criação do mesmo trará grande prejuízo aos trabalhadores de todo o setor pesqueiro, devido a restrição de uma área de mar de aproximadamente um milhão e seiscentos mil quilômetros, o que praticamente inviabilizaria a pesca nesta região levando assim muitos deste setor a falência.</t>
   </si>
   <si>
     <t>24652</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24652/r249.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24652/r249.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo-assinado, após ouvida a Casa na forma regimental, requer autorização para viagem a Porto Alegre- RS. no dia 17 de Maio. A fim de tratar de assuntos de interesse do município em agenda marcada com o deputado Ronaldo Nogueira.</t>
   </si>
   <si>
     <t>24662</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24662/r250.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24662/r250.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal, envie uma cópia do Plano de Contingência abrangente da cidade do Rio Grande, que inclua todas as áreas relevantes, tais como saúde, educação, segurança pública, transporte, assistência social, entre outras.</t>
   </si>
   <si>
     <t>24666</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24666/r251.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24666/r251.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado requer, após ouvida a casa na forma regimental, que seja feita outorga de Voto de Louvor aos Soldado PM Valdoir Amaral Centeno, Identidade Funcional 291265,1 e SdFem Yasmin Eduarda Longchamp Almeida, Id Func. 4829794, do 6º Batalhão de Polícia Militar, em Rio Grande, por terem no dia 04 de maio de 2024, por volta das 10:00 horas, salvo a vida de uma mulher, que havia entrado nas aguas do Saco da Mangueira, próximo a Vila Bernadeth.</t>
   </si>
   <si>
     <t>24667</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>Vereador Sgt Rodrigues, Vereador Filipe Branco, Vereador Julio Cesar, Vereador Juquinha, Vereador Lary, Vereador Luciano Figueiredo - Luka, Vereador Miguel Degani, Vereador Paulo Roldão, Vereador Rafael Missiunas, Vereador Repolhinho, Vereador Rogério Gomes, Vereador Vavá, Vereadora Laurinha, Vereadora Professora Denise, Vereadora Profª Diacuiara, Vereadora Regininha</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24667/r252.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24667/r252.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo-assinados depois de ouvida a casa na forma regimental, requerem que seja enviado um pedido ao Governador do Estado do Rio Grande do sul, para que se crie uma Delegacia Especializada em Crimes Rurais e Abigeato na Cidade do Rio Grande</t>
   </si>
   <si>
     <t>24671</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24671/r253.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24671/r253.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente, o Vereador ROGÉRIO GOMES, Líder da Bancada do Cidadania 23, abaixo-assinado requer após ouvida a Casa, na forma regimental, que seja concedido Voto de Louvor à Associação de Salvamento Aquático do Litoral Sul – ASASUL._x000D_
 Esse reconhecimento é em virtude do ato humanitário realizado pelos guarda-vidas civis durante a cheia da Lagoa dos Patos no mês de maio de 2024, onde demostraram bravura e coragem ao regatar diversas pessoas residentes em áreas de risco no Município do Rio Grande.</t>
   </si>
   <si>
     <t>24672</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24672/r254.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24672/r254.pdf</t>
   </si>
   <si>
     <t>Requer após ouvida a Casa, na forma regimental, que seja encaminhado ofício a Diretoria dos Grupos Equatorial CEEE e AEGEA/Corsan solicitando que estude a possibilidade de isentar as tarifas de luz e água para os moradores que comprovadamente foram atingidos pela cheia da Lagoa dos Patos pelo período de 90 dias, ou alternativamente, assim como fez o Departamento Municipal de Água e Esgotos (Dmae) em Porto Alegre, isentar aqueles que foram atingidos e que pagam tarifa social por 6 meses de todo e qualquer custo, e para a tarifa não social, isenção por dois meses.</t>
   </si>
   <si>
     <t>24674</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24674/r255.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24674/r255.pdf</t>
   </si>
   <si>
     <t>O Vereador Nilton Machado Partido Republicanos requer, após ouvida a Casa na sua forma regimental, que seja enviado um oficio à CEEE-Equatorial e para a Corsan, solicitando a isenção das contas de energia elétrica e de água durante os períodos de enchentes, das residências atingidas pelas águas nas Localidades da Ilha da Torotama, Ilha dos Marinheiros, Ilha do Leonídio e Pesqueiro.</t>
   </si>
   <si>
     <t>24678</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24678/r256.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24678/r256.pdf</t>
   </si>
   <si>
     <t>O Vereador Nilton Machado Partido Republicanos requer, após ouvida a Casa na sua forma regimental, que seja enviado um ofício à CEEE-Equatorial e para a Corsan, solicitando a isenção das contas de energia elétrica e de água durante os períodos de enchentes, das residências atingidas pelas águas nas áreas ribeirinhas da Cidade de Rio Grande.</t>
   </si>
   <si>
     <t>24682</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24682/r257.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24682/r257.pdf</t>
   </si>
   <si>
     <t>Requer ao poder Municipal que interceda junto à Defesa Civil para que agilizem o cadastro e a entrega das cestas básicas para as famílias desalojadas em função da enchente que assola o nosso Município.</t>
   </si>
   <si>
     <t>24683</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24683/r258.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24683/r258.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Municipal que interceda Junto à companhia de abastecimento de água, Corsan, bem como, a abastecedora de energia Elétrica - Equatorial, para que suspendam as cobranças de água e luz dos moradores de Rio Grande de baixa-renda atingidos pelas enchentes, pelo período de 3 meses.</t>
   </si>
   <si>
     <t>24686</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24686/r259.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24686/r259.pdf</t>
   </si>
   <si>
     <t>Requer, após ouvida a Casa, na forma regimental, que a secretaria responsável providencie, o mais breve possível, o registro das pessoas que estão nos abrigos municipais com a finalidade de atualizar/regularizar a aplicação de vacinas, tais como a da gripe e Covid.</t>
   </si>
   <si>
     <t>24687</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24687/r260.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24687/r260.pdf</t>
   </si>
   <si>
     <t>Requer, após ouvida a Casa, na forma regimental, que seja encaminhado a Prefeitura Municipal do Rio Grande a seguinte solicitação, EM CARÁTER DE URGÊNCIA, que o Executivo Municipal, junto as secretarias competentes, providencie um local seguro para que as pessoas que estão saindo de suas casas em função das cheias possam guardar móveis ou eletrodomésticos, tais como geladeiras, fogões, máquinas de lavar e etc.</t>
   </si>
   <si>
     <t>24688</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24688/r261.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24688/r261.pdf</t>
   </si>
   <si>
     <t>Requer, após ouvida a Casa, na forma regimental, que o Executivo Municipal, providencie intérprete de Libras para as lives que vem sendo realizadas sobre as cheias na nossa cidade.</t>
   </si>
   <si>
     <t>24689</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24689/r262.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24689/r262.pdf</t>
   </si>
   <si>
     <t>A Vereadora que abaixo assina requer, após ouvida a Casa, na forma regimental, que o Executivo Municipal realize um estudo sobre a viabilidade de suspender a cobrança da Zona Azul durante o estado de calamidade pública.</t>
   </si>
   <si>
     <t>24691</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24691/r263.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24691/r263.pdf</t>
   </si>
   <si>
     <t>Requer após ouvida a casa, na forma regimental, que Vossa Excelência solicite a intervenção do Govenador do Estado Eduardo Leite, do Deputado Federal Lucas Redecker e do chefe do Casa Civil Arthur Lemos, para que SUSPENDAM o estudo que visa a Criação do Parque Nacional do Albardão o qual pretende criar como área de preservação aproximadamente 1,6 milhões de hectares, sendo a maioria em ambiente marinho, o que vem prejudicar consideravelmente a classe de Pescadores que vivem da pesca e 21 mil hectares em ambiente terrestre, prejudicando a classe dos agricultores locais.</t>
   </si>
   <si>
     <t>24692</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>O Vereador abaixo-assinado, após ouvida a Casa na forma regimental, Requer que seja realizado Sessão Especial em homenagem a Associação Flashover Resgate, pelo serviço voluntário e incansável no resgate, atendimento com equipe médica e de enfermagem, em prol das famílias atingidas pelas enchentes em nosso Município.</t>
   </si>
   <si>
     <t>24694</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24694/265.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24694/265.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo-assinado, após ouvida a Casa na forma regimental, Requer que seja realizado Voto de Louvor em homenagem a Associação Flashover Resgate, pelos relevantes serviços prestados em prol das famílias atingidas pelas enchentes em nosso Município.</t>
   </si>
   <si>
     <t>24696</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24696/r266.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24696/r266.pdf</t>
   </si>
   <si>
     <t>Requer após ouvida a Casa, na forma regimental, que seja concedido Voto de Louvor à Everaldo Schaun, por ter compartilhado nas suas redes sociais o seu conhecimento e atualizado a comunidade sobre a previsão do tempo, especialmente no que se refere aos ventos e medições da tábua de maré durante o período das enchentes no Município, passando informações confiáveis de forma clara e objetiva, tendo conquistado o carinho dos rio-grandinos, além de auxiliar de forma expressiva, através das atualizações, a minimizar as perdas daquelas famílias que foram afetadas pelas enchentes, eis que diariamente alertava a comunidade acerca do avanço do nível do mar na cidade do Rio Grande.</t>
   </si>
   <si>
     <t>24699</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24699/r267.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24699/r267.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente, o Vereador Rogério Gomes, Líder da Bancada do Cidadania 23, requer após ouvida a Casa, que seja encaminhado ofício ao Delega-do Titular Sr. Juliano Rigatti Campeol, da Delegacia da Receita Federal de Pelotas, solicitando que viabilize a alteração da Portaria 415/2024, a fim de incluir a ci-dade do Rio Grande-RS no anexo de municípios em Estado de Calamidade Pública, para prorrogar prazos e cumprimento de obrigações acessórias no âmbito da Secretaria Especial da Receita Federal do Brasil._x000D_
 A solicitação se faz necessária considerando a homologação do decreto de calamidade pública do Município do Rio Grande (documento em anexo). No entan-to, nas duas portarias emitidas pela Receita Federal que tratam das prorroga-ções dos prazos aos contribuintes domiciliados nos municípios em que foi decretado e homologado o estado de calamidade pública, ao analisar as porta-rias 415 e 419 relativas a esse tema, constatamos que a cidade do Rio Grande não foi incluída no anexo único dos respectivos documentos.</t>
   </si>
   <si>
     <t>24700</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24700/r268.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24700/r268.pdf</t>
   </si>
   <si>
     <t>Requer que Vossa Excelência solicite a Câmara de Deputados que seja votado em caráter de urgência o projeto de lei N° 527 de 2020 que prevê  a concessão do benefício do seguro-desemprego aos agricultores ou extrativistas rurais impedidos de exercerem suas atividades devido a inundações, e situações de emergência ou em estado de calamidade pública.</t>
   </si>
   <si>
     <t>24701</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24701/r269.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24701/r269.pdf</t>
   </si>
   <si>
     <t>Requer que o  Executivo Municipal, junto ás secretarias competentes , providencie um plano de esterilização dos animais que encontra-se  nos abrigos Municipais.</t>
   </si>
   <si>
     <t>24706</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24706/r270.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24706/r270.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, requer, após ouvida a Casa na forma regimental, que o Executivo Municipal envie informações quanto ao andamento do cadastro de futuros beneficiários do Auxílio Reconstrução do Governo Federal, etapa inicial e fundamental para recebimento do benefício e de responsabilidade da Prefeitura. Além disso, requer o envio da relação de famílias cadastradas ao tempo da aprovação da presente proposição.</t>
   </si>
   <si>
     <t>24715</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24715/r271.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24715/r271.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizado um Voto de Louvor em homenagem a Igreja Batista Peniel em nome do Pastor Vaniel da Costa Silva pelos serviços prestados a comunidade Riograndina no período das enchentes em nosso Município.</t>
   </si>
   <si>
     <t>24718</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24718/r272.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24718/r272.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizado um Voto de Louvor em homenagem ao Grupo de Jipeiros 4X4 Província de São Pedro pelos serviços prestados a comunidade Riograndina no período das enchentes em nosso Município.</t>
   </si>
   <si>
     <t>24720</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24720/r273.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24720/r273.pdf</t>
   </si>
   <si>
     <t>Requer após ouvido a Casa, na forma regimental, que seja isentado a cobrança do serviço básico da Corsan, as famílias  que foram afetadas pelas enchentes.</t>
   </si>
   <si>
     <t>24721</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24721/r274..pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24721/r274..pdf</t>
   </si>
   <si>
     <t>Requer que seja isentado a cobrança de Energia, as famílias que foram afetadas pelas enchentes, ou seja, que moram em área consideradas de alto risco.</t>
   </si>
   <si>
     <t>24728</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24728/r275.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24728/r275.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente, o Vereador Rogério Gomes, Bancada do Cidadania 23, requer após ouvida a Casa, que seja criada uma Comissão Especial para acompanhamento das ações de recuperação, adaptação e preparação do Município com relação aos danos causados pelos eventos climáticos, especi-almente as cheias de 2024.</t>
   </si>
   <si>
     <t>24731</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24731/r276.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24731/r276.pdf</t>
   </si>
   <si>
     <t>Requer que seja outorgado Voto de Louvor em homenagem ao grupo de voluntários, pelos relevantes serviços prestados em prol das famílias atingidas pelas enchentes em nosso Município, em especial pelo salvamento de duas éguas ilhadas, em uma pequena porção de terra na Ilha do Torotama.</t>
   </si>
   <si>
     <t>24734</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24734/r277.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24734/r277.pdf</t>
   </si>
   <si>
     <t>Requer que o estado, através do Instituto de Identificação, veja a possibilidade de disponibilizar ao Município do Rio Grande uma unidade móvel para fazer a identidade nos abrigos.</t>
   </si>
   <si>
     <t>24741</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24741/r278.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24741/r278.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado ofício ao Deputado Federal Lucas Redecker-PSDB, solicitando uma emenda parlamentar que será destinada a reconstrução das pontes que ligam o município do Rio Grande as Ilhas dos Marinheiros e a Ilha do Leonídio, as quais foram parcialmente destruídas pelas águas oriundas das enchentes que assolam o nosso município.</t>
   </si>
   <si>
     <t>24742</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24742/r279.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24742/r279.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada em caráter de urgência a operação tapa buraco e colocação de material para amenizar a quantidade de buracos na localidade do corredor do Buffon (Rua Eng. Metalúrgico Carlos Firmo Schmidt Rover) e corredor da Vanzin (Rua Romar Demétrio Vanzin), no Distrito Industrial.</t>
   </si>
   <si>
     <t>24745</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24745/r280.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24745/r280.pdf</t>
   </si>
   <si>
     <t>Requer que seja outorgado Voto de Louvor ao Instituto Federal do Rio Grande do Sul - IFRS e à Anhanguera, pelos relevantes serviços prestados por seus discentes em realizar o cadastro da comunidade rio0grandina afetada pelas recentes inundações.</t>
   </si>
   <si>
     <t>24746</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24746/r281.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24746/r281.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal, junto às secretarias competentes, providencie com urgência a limpeza dos canais de escoamento de água do Corredor do mel que, segundo relato de moradores, está sem manutenção desde setembro de 2023.</t>
   </si>
   <si>
     <t>24747</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>Vereador Julio Cesar, Vereador Fábio Domingues - Fabinho, Vereador Juquinha, Vereador Júlio Lamim, Vereador Lary, Vereador Miguel Degani, Vereador Nilton Machado, Vereador Paulo Roldão, Vereador Rafael Missiunas, Vereador Rogério Gomes, Vereador Rovam Castro, Vereador Sgt Rodrigues, Vereador Vavá, Vereadora Laurinha, Vereadora Professora Denise, Vereadora Profª Diacuiara, Vereadora Regininha</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24747/r282.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24747/r282.pdf</t>
   </si>
   <si>
     <t>Requerem, com fulcro no art. 35 do Regimento Interno, que seja prorrogada por 60 dias a vigência da Comissão Parlamentar de Inquérito (CPI), que investigar as recorrentes falhas no serviço público concedido de distribuição de energia elétrica pela CEEE - Equatorial no município de Rio Grande.</t>
   </si>
   <si>
     <t>24749</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>Vereadora Regininha, Vereador Juquinha, Vereador Rafael Missiunas, Vereador Rovam Castro, Vereadora Professora Denise</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24749/r283.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24749/r283.pdf</t>
   </si>
   <si>
     <t>Solicitam a presença do Secretário de Município da Cidadania e Assistência Social, Evandro Silveira, na Hora da Doutrina do dia 29/05/2024.</t>
   </si>
   <si>
     <t>24750</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24750/r284.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24750/r284.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente,_x000D_
 _x000D_
 O Vereador abaixo assinado requer, após ouvida a Casa, na forma regimental, em caráter de urgência, que seja encaminhado ao Grupo Equatorial Energia CEEE Distribuição, cujo valor de mercado passa dos trinta bilhões de reais na bolsa, o presente requerimento para realização da troca dos postes de madeira situados no Balneário Cassino, conforme demonstrativo em anexo.</t>
   </si>
   <si>
     <t>24758</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24758/r285.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24758/r285.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal, junto às secretarias competentes, providencie com urgência aquisição de novas ambulâncias com recursos da Emenda Parlamentar n° 42950010, destinada através do gabinete do Deputado Federal Alexandre Lindenmeyer.</t>
   </si>
   <si>
     <t>24761</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24761/r286.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24761/r286.pdf</t>
   </si>
   <si>
     <t>Requer após ouvida a Casa, que seja encaminhado ofício à Ministra de Estado da Gestão e da Inovação em Serviços Públicos, Srª Esther Dweck, ao Secretário de Gestão do Patrimônio da União, Sr. Lucio Geraldo de Andrade, ao Superintendente do Patrimônio da União no Rio Grande do Sul, Sr. Émerson Vitsrki Rodrigues e a Bancada Gaúcha no Congresso Nacional,  solicitando que seja estudada a possibilidade de isentar o pagamento das taxas sobre os imóveis situados em área de marinha, considerando que por estarem essencialmente localizados em zonas ribeirinhas, foram os mais atingidos pelas enchentes.</t>
   </si>
   <si>
     <t>24762</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24762/r287.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24762/r287.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente	_x000D_
 _x000D_
 O Vereador que abaixo assina, requer após ouvida a casa, na forma regimental, requer, que seja feita a manutenção da via asfáltica dos trilhos da Avenida Almirante Maximiano Fonseca até os molhes da barra.</t>
   </si>
   <si>
     <t>24765</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24765/r288.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24765/r288.pdf</t>
   </si>
   <si>
     <t>Requer que o grupo equatorial Energia, que seja feito estudo de viabilidade de Isenção por 3 meses nas taxas de Serviços das residências das pessoas atingidas pelas enchentes em Rio Grande.</t>
   </si>
   <si>
     <t>24766</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24766/r289.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24766/r289.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado ofício a Secretaria de Zeladoria da Cidade, para que se efetue na Rua Pinto Bandeira, o recapeamento da pista de rolamento.</t>
   </si>
   <si>
     <t>24767</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24767/r290.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24767/r290.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizado estudo dos governos (Municipal, Estadual e Federal) para que sejam prorrogadas por no mínimo 90 dias os prazos das certidões emitidas para as licitações de serviço e comércio em geral, tendo em vista a calamidade enfrentada pelo estado do Rio Grande do Sul e também no município do Rio Grande através do Decreto nº 20.807 de 08 de Maio de 2024.</t>
   </si>
   <si>
     <t>24768</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24768/r291.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24768/r291.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal, junto às Secretarias competentes, providencie com urgência a higienização das escolas da rede municipal, tendo em vista o retorno das atividades no dia 03 de Junho *próxima de segunda-feira), bem como solicitar que a empresa Fênix forneça treinamento e EPI's necessários para os trabalhadores da educação, tanto os profissionais da limpeza, quanto aos manipuladores de alimentos.</t>
   </si>
   <si>
     <t>24769</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24769/r292.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24769/r292.pdf</t>
   </si>
   <si>
     <t>Solicitam acesso à íntegra da Notícia de Fato sob o número 00852.001.555/2024 apresentada a esta Casa pelo ilustríssimo Ministério Público do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>24771</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24771/r293.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24771/r293.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado oficio desta Casa para o Ministério da pesca e Aquicultura, e demais Ministérios competentes , solicitando recurso  para as famílias que tiveram suas casas destruídas ou danificadas.</t>
   </si>
   <si>
     <t>24778</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24778/r294.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24778/r294.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal, junto ás secretarias competentes, providencie a limpeza do lodo acumulado nas vias do município pertencentes a zonas de risco de alagamentos, bem como a higienização do calçamento com produtos adequados, a fim de remover qualquer mau cheiro e possibilidade de proliferação de doenças, além de evitar acidentes por conta da substância ter característica escorregadia.</t>
   </si>
   <si>
     <t>24783</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24783/r295.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24783/r295.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo assina, requer após ouvida a casa, na forma regimental, que seja realizado estudos dos órgãos competentes (Metroplan, ANTAQ, Governo Federal e Estadual) para construir atracadouros/plataformas flutuantes e/ou fixas (mais elevadas) na hidroviária (para transporte de pedestres) e no acesso a balsa (para transporte de veículos) na cidade do Rio Grande.</t>
   </si>
   <si>
     <t>24784</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24784/r296.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24784/r296.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo assina, requer após ouvida a casa, na forma regimental, que seja encaminhado ao Excelentíssimo Senhor Ministro da Reconstrução do RS Paulo Pimenta, o pedido de liberação do projeto da usina termoelétrica. Ressaltamos que este projeto já possui todas as liberações ambientais necessárias, e os recursos financeiros assegurados pela iniciativa privada.</t>
   </si>
   <si>
     <t>24796</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24796/r297.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24796/r297.pdf</t>
   </si>
   <si>
     <t>Vem solicitar informações sobre a redistribuição de kits escolares para comunidades afetadas pela enchente no município do Rio Grande.</t>
   </si>
   <si>
     <t>24797</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24797/r298.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24797/r298.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, requer, após ouvida a Casa na forma regimental, que seja realizada Audiência Pública em alusão ao Dia Mundial do Meio Ambiente, a ser comemorado no dia 05 de junho, aproveitando a oportunidade para tratar de pautas relacionadas ao tema na cidade de Rio Grande.</t>
   </si>
   <si>
     <t>24800</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24800/r299.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24800/r299.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal, junto às secretarias competentes, providencie com urgência o estudo de viabilidade da revitalização e manutenção do asfalto da totalidade da Rua Pinto Bandeira.</t>
   </si>
   <si>
     <t>24801</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24801/r300.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24801/r300.pdf</t>
   </si>
   <si>
     <t>Sr. Presidente,	_x000D_
 _x000D_
 O Vereador que abaixo assina, requer, após ouvida a Casa na forma regimental, que a ANTT, divulgue o cronograma de processo licitatório das rodovias do Rio Grande do Sul, principalmente as do Polo Sul que tem a atual concessionária a empresa Ecosul onde o contrato se expira em março de 2026.</t>
   </si>
   <si>
     <t>24803</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24803/r301.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24803/r301.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado à Secretaria Municipal de Zeladoria, na pessoa de seu Secretario Sr. Vinicius Moraes da Silva, que seja realizado o patrolamento das ruas A, B  e suas transversais, no Sítio Santa Cruz (foto em anexo).</t>
   </si>
   <si>
     <t>24814</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24814/r302.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24814/r302.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal, junto ás secretarias competentes, providencie com urgência a instalação de banheiros químicos junto aos CRAS, visando condições dignas para os munícipes que estão aguardando atendimento nas filas, além de garantir segurança e higiene aos moradores do entorno destas localidades, que têm trazido reclamações acerca do mau cheiro de urina em suas calçadas.</t>
   </si>
   <si>
     <t>24816</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24816/r303.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24816/r303.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente	_x000D_
 _x000D_
 O Vereador que abaixo assina, requer após ouvida a casa, na forma regimental, autorização para deslocamento a Porto Alegre no dia 07 de junho do presente ano, para tratar de assuntos da cidade na Casa Civil e Assembleia Legislativa.</t>
   </si>
   <si>
     <t>24820</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24820/r304.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24820/r304.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, após ouvida a casa na forma regimental, solicita a Vossa Excelência a autorização para deslocamento a Porto Alegre no dia 10 de Junho do presente ano, para tratar de assuntos da cidade na Assembleia legislativa.</t>
   </si>
   <si>
     <t>24835</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24835/r305.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24835/r305.pdf</t>
   </si>
   <si>
     <t>Requer que seja outorgado Voto de Louvor à Universidade Federal do Rio Grande (FURG), pelos relevantes serviços prestados em ajudar aos desabrigados afetados pelas recentes inundações.</t>
   </si>
   <si>
     <t>24836</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24836/r306.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24836/r306.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado a Secretaria de Mobilidade Acessibilidade e Segurança, oficio solicitando a pintura dos quebra molas ao longo da Rua Roberto Socoowski, além das linhas divisória de pistas, pois as mesmas se encontram apagadas dificultando a trafegabilidade dos veículos que por ali circulam.</t>
   </si>
   <si>
     <t>24837</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24837/r307.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24837/r307.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal, junto às Secretarias Competentes, providencie com urgência o estudo de viabilidade da revitalização e manutenção do asfalto da totalidade da Rua José Bonifácio.</t>
   </si>
   <si>
     <t>24839</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24839/r308.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24839/r308.pdf</t>
   </si>
   <si>
     <t>Requer o cronograma acerca de como a Prefeitura tem se organizado na questão no tapa buracos, em virtude das enchentes que assolaram os moradores da cidade de Rio Grande, bem como a manutenção das ruas onde n]ao há calçamento, necessitando de nivelamento nos diferentes pontos da cidade.</t>
   </si>
   <si>
     <t>24840</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24840/r309.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24840/r309.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal informe, através da Secretaria correspondente, o levantamento das famílias que tiveram suas casas atingidas e condenadas pela enchente na cidade de Rio Grande, uma vez que há possibilidade de serem habilitadas no programa federal Minha Casa, Minha Vida.</t>
   </si>
   <si>
     <t>24841</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24841/r310.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24841/r310.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal providencie projetos de obras de engenharia nas regiões que foram fortemente atingidas pelas inundações, a fim de prevenir-se contra futuros eventos climáticos.</t>
   </si>
   <si>
     <t>24844</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24844/r311.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24844/r311.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedido o prêmio Destaque Esportivo ao esportista NILSON ROBERTO DA ROSA PINHEIRO, por suas contribuições com o esporte rio-grandino.</t>
   </si>
   <si>
     <t>24846</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24846/r312.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24846/r312.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada com Urgência a Limpeza das bocas de lobo das Avenidas do Bairro Parque Marinha, devido ao grande acúmulo de água.</t>
   </si>
   <si>
     <t>24853</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24853/r313.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24853/r313.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo assina, requer após ouvida a casa, na forma regimental, autorização para viagem a Brasília para cumprir agenda de 17 a 20 de junho.</t>
   </si>
   <si>
     <t>24854</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24854/r314.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24854/r314.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Executivo Municipal, o Sr. Prefeito Fábio branco, que seja solicitado à Secretaria Municipal de Mobilidade, Acessibilidade e Segurança, a sinalização horizontal (pintura) e a recolocação de tachões como linha de divisão de fluxo na Rua Oito esquina com a Rua Um, no Bairro Profilurbi II, conforme fotos abaixo.</t>
   </si>
   <si>
     <t>24855</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24855/r315.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24855/r315.pdf</t>
   </si>
   <si>
     <t>Requerem que seja concedido Voto de Louvor alusivo aos 30 anos do Conselho municipal dos Direitos das Pessoas com Deficiência e Altas Habilidades.</t>
   </si>
   <si>
     <t>24856</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24856/r316.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24856/r316.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedido Voto de Louvor em comemoração aos 50 anos do Centro de Recuperação de Animais Marinhos - CRAM, na Universidade Federal do Rio Grande.</t>
   </si>
   <si>
     <t>24857</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24857/r317.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24857/r317.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedido Voto de Louvor em comemoração aos 30 anos da Escola Municipal Cidade do Rio Grande e do Centro de Atenção Integral à Criança e ao Adolescente - CAIC.</t>
   </si>
   <si>
     <t>24859</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24859/r318.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24859/r318.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedido Voto de Louvor em comemoração aos 80 anos da Escola Municipal de Ensino Fundamental Humberto de Campos.</t>
   </si>
   <si>
     <t>24860</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24860/r319.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24860/r319.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedido Voto de Louvor em comemoração aos 50 anos da Escola Municipal de Ensino Fundamental Professora Maria Angélica Villanova Leal Campello.</t>
   </si>
   <si>
     <t>24861</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24861/r320.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24861/r320.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedido Voto de Louvor em comemoração aos 70 anos da Escola Municipal de Ensino Fundamental França Pinto.</t>
   </si>
   <si>
     <t>24862</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24862/r321.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24862/r321.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedido Voto de Louvor em comemoração aos 20 anos da Escola Municipal de Ensino Fundamental Professora Zelly Pereira Esmeraldo.</t>
   </si>
   <si>
     <t>24863</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24863/r322.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24863/r322.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedido Voto de Louvor em comemoração aos 85 anos da Escola Municipal de Ensino Fundamental Apolinário Porto Alegre.</t>
   </si>
   <si>
     <t>24864</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24864/r323.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24864/r323.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedido Voto de Louvor em comemoração aos 45 anos da Fraternidade Cristã de Deficientes - FCD Rio Grande.</t>
   </si>
   <si>
     <t>24869</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24869/r324.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24869/r324.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedido Voto de Louvor ao Médico Veterinário Dr. Marcelo Ferreira Pereira por sua participação no resgate de um pônei na Ilha da Torotama.</t>
   </si>
   <si>
     <t>24872</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24872/r325.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24872/r325.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada Sessão Especial alusiva aos 5 anos do projeto Centro Social São João Calabria, pelos relevantes serviços prestados a sociedade de Rio Grande.</t>
   </si>
   <si>
     <t>24887</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24887/req_326..pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24887/req_326..pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente, o Vereador Rogério Gomes, Líder da Bancada do Cida-dania 23, requer, após ouvida a Casa, que seja enviado ofício à Diretoria de Infraestrutura Rodoviária e à 7ª Superintendência Regional do Departamento Autônomo de Estradas de Rodagem (DAER-RS) solicitando a elaboração de projeto de duplicação do viaduto sob a viação férrea na ERS-734, próximo ao Shopping Partage._x000D_
 A solicitação justifica-se considerando a necessidade de eliminar este gargalo, uma vez que o viaduto não acompanha a pista dupla da rodovia. Essa situação, devido ao expressivo número de motoristas que trafegam pelo local diariamente no sentido Balneário Cassino-Centro e vice-versa, afunila o fluxo, gerando risco iminente de acidentes.</t>
   </si>
   <si>
     <t>24888</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24888/r327.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24888/r327.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado ofício à Diretoria de Infraestrutura Rodoviária e à 7ª Superintendência Regional do Departamento Autônomo de Estradas de Rodagem (DAER-RS) solicitando um adendo contratual no projeto de duplicação da ERS-734 para incluir a construção de uma passarela de pedestres em frente ao Condomínio Waldemar Duarte - Trevo.</t>
   </si>
   <si>
     <t>24890</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24890/r328.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24890/r328.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado a Secretaria de Mobilidade, Acessibilidade e Segurança (SMMAS) ofício, solicitando a pintura das lombadas assim como a colocação de placas de advertência (A-18), placa de lombada ao longo da Rua Roberto Socoowski, em ambos os sentidos nas proximidades no Bairro Castelo Branco.</t>
   </si>
   <si>
     <t>24893</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24893/r329.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24893/r329.pdf</t>
   </si>
   <si>
     <t>requer, depois de ouvida a casa na forma regimental, no uso de suas atribuições legais e regimentais, que seja encaminhado à Secretaria para Apoio à Reconstrução do Rio Grande do Sul proposta de isenção da taxa de ocupação dos terrenos de marinha no Estado do Rio Grande do Sul durante todo o ano de 2024.</t>
   </si>
   <si>
     <t>24895</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24895/r330.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24895/r330.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Câmara dos Deputados em especial a Bancada Gaúcha e aos Deputados representantes da Causa Animal, ofício solicitando ao nobres parlamentares que proponham que seja alterada a Lei complementar n°68/2024 que "Institui o Imposto sobre Bens e Serviços - IBS, a Contribuição Social Sobre Bens e Serviços - CBS e o imposto Seletivo - IS e dá outras providências.</t>
   </si>
   <si>
     <t>24898</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24898/r331.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24898/r331.pdf</t>
   </si>
   <si>
     <t>Quer que seja instalada lombadas  ou faixas elevadas nas Ruas  Saldanha Marinho, Venâncio Aires e Ernesto Alves, entre as ruas Tiradentes e General Abreu.</t>
   </si>
   <si>
     <t>24902</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24902/332.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24902/332.pdf</t>
   </si>
   <si>
     <t>Solicita Autorização para o descolamento  de uma Comissão de vereadores, para uma viagem a Porto Alegre , a fim de cumprir Agenda com o Ministério e Reconstrução do RS, Paulo Pimenta.</t>
   </si>
   <si>
     <t>24910</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24910/r333.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24910/r333.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedido Voto de Louvor á Neuropsicopedagoga Denise de Aguiar Mendes, pós graduada em Educação Especial e atualmente Coordenadora Pedagógica na Escola Estadual de Ensino Médio Lília Neves na Vila da Quinta por seu notável trabalho na implementação efetiva da LEI N° 8166, de 1° de Novembro de 2017 que institui, no âmbito do município do Rio Grande, o Programa Municipal da Dislexia.</t>
   </si>
   <si>
     <t>24911</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>Vereador Rogério Gomes, Vereador Juquinha</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24911/r334.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24911/r334.pdf</t>
   </si>
   <si>
     <t>Requerem autorização para deslocamento a Porto Alegre com intuito de tratar assuntos de interesse do Município nas Secretarias Estaduais de Educação e Habitação, bem como, na Aegea Corsan.</t>
   </si>
   <si>
     <t>24923</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>Vereador Paulo Roldão, Vereador Miguel Degani, Vereador Nilton Machado</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24923/r335.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24923/r335.pdf</t>
   </si>
   <si>
     <t>Requer autorização para ir a Capital Federal Brasília-DF afim de cumprir agenda pré-definida de interesses da Comunidade Riograndina junto ao Ministério da Saúde, Ministério da Pesca, Ministério do Desenvolvimento e Assistência Social, Departamento Nacional de Infraestrutura de Transporte (DNIT) e Câmara dos Deputados e Senado Federal.</t>
   </si>
   <si>
     <t>24928</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24928/r336.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24928/r336.pdf</t>
   </si>
   <si>
     <t>Requer que a Prefeitura Municipal tome medidas urgentes a respeito da reestruturação da ponte da Ilha dos Marinheiros, tendo em vista que os moradores do local relatam que a ponte está cedendo, trazendo risco de acidentes aos que transitam nesta localidade.</t>
   </si>
   <si>
     <t>24930</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24930/r337.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24930/r337.pdf</t>
   </si>
   <si>
     <t>Requer que e o Executivo Municipal tome medidas Urgentes a respeito da restruturação da ponte da ilha dos marinheiros.</t>
   </si>
   <si>
     <t>24953</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24953/r338.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24953/r338.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, requer após ouvida a Casa na forma regimental, que o Executivo Municipal, envie cópia de todos os relatórios técnicos informativos produzidos pelo Núcleo de Coleta e Tratamento de Resíduos da SMZC, as providências tomadas pela Secretaria de Zeladoria da Cidade quanto aos contratos de Coleta do lixo Domiciliar e o contrato de Manutenção e Monitoramento do Aterro Sanitário do Rio Grande, com seus devidos relatórios, bem como indicando quais empresas atuaram no período de 01/01/2021 até a presente data, fornecendo cópia dos referidos contratos.</t>
   </si>
   <si>
     <t>24962</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24962/r339.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24962/r339.pdf</t>
   </si>
   <si>
     <t>Requer que Vossa Excelência solicite a Secretaria Extraordinária para Apoio à Reconstrução do Rio Grande do Sul, que apresente o cronograma de pagamento do benefício Reconstrução pago às famílias atingidas pelas enchentes, tendo em vista que muitas famílias ainda não receberam o benefício.</t>
   </si>
   <si>
     <t>24973</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24973/r340.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24973/r340.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedido voto de Louvor ao Centro de Referência em Atendimento Infanto-juvenil - CRAI Rio Grande que completou 1 ano no mês de março de suas atividades rompendo ciclos de violência em nossa região.</t>
   </si>
   <si>
     <t>24974</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24974/r341.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24974/r341.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo-assinado, após ouvida a Casa na forma regimental, requer que seja realizado uma Audiência Pública, para tratar sobre a ponte da Ilha Dos Marinheiros, a possibilidade de reparo, e sobre a urgente necessidade de se disponibilizar uma balsa provisória para travessia dos moradores e comerciantes neste período.</t>
   </si>
   <si>
     <t>25000</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25000/r342.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25000/r342.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de um Voto de Louvor em homenagem a Professora Juliana Boeira Lemos, vice-diretora da E.M.E.F Profª Wanda Rocha Martins pela dedicação, trabalho e a seus serviços prestados ao atletismo junto à comunidade escolar.</t>
   </si>
   <si>
     <t>25001</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25001/r343.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25001/r343.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, requer após ouvida a Casa na forma regimental, autorização de viagem à Porto Alegre, para agenda do Ministério da Cultura, com intuito de tratar sobre investimentos no setor cultural riograndino.</t>
   </si>
   <si>
     <t>25006</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>Vereador Filipe Branco, Vereador Fábio Domingues - Fabinho, Vereador Julio Cesar, Vereador Júlio Lamim, Vereador Lary, Vereador Miguel Degani, Vereador Nilton Machado, Vereador Paulo Roldão, Vereador Rafael Missiunas, Vereador Repolhinho, Vereador Rogério Gomes, Vereador Rovam Castro, Vereador Sgt Rodrigues, Vereador Vavá, Vereadora Laurinha, Vereadora Professora Denise, Vereadora Profª Diacuiara, Vereadora Regininha</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25006/r344.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25006/r344.pdf</t>
   </si>
   <si>
     <t>Requerem que seja realizada de forma emergencial ainda neste semestre, audiência Pública para tratar sobre os Auxílios Emergências ofertados pelos governos Estadual e Federal as famílias afetadas pelas enchentes.</t>
   </si>
   <si>
     <t>25012</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25012/r345.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25012/r345.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizado voto de louvor, para Sr: Sergio Omar Peixoto, pelos relevantes serviços prestados a cidade no campo do esporte Rio Grandino.</t>
   </si>
   <si>
     <t>25014</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25014/r347.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25014/r347.pdf</t>
   </si>
   <si>
     <t>Requerimento de Audiência Pública para Discussão das Potencialidades do Porto e do Distrito Industrial de Rio Grande_x000D_
 _x000D_
 Senhor Presidente,_x000D_
 _x000D_
 O vereador que abaixo assina, requer, após ouvida a casa na forma regimental, respeitosamente, por meio deste, solicitar a realização de uma audiência pública no âmbito deste Município, com o objetivo de discutir e explorar as potencialidades do Porto e do Distrito Industrial de Rio Grande.</t>
   </si>
   <si>
     <t>25049</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25049/r347.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25049/r347.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedido voto de Louvor ao Centro de Referência em Atendimento Infanto-Juvenil - CRAI Rio Grande pelos serviços prestados, rompendo através de suas atividades o ciclos de violência em nossa região.</t>
   </si>
   <si>
     <t>25052</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25052/r348.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25052/r348.pdf</t>
   </si>
   <si>
     <t>Requer autorização para deslocar-se até a cidade de Pelotas/RS, afim de visitar a Secretária Municipal de Qualidade Ambiental - SQA para tratar sobre o programa adotado pela gestão Municipal no Controle da esporotricose.</t>
   </si>
   <si>
     <t>25053</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25053/r349.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25053/r349.pdf</t>
   </si>
   <si>
     <t>Solicita a Vossa Excelência a autorização para deslocamento a Porto Alegre no mês de Julho do presente ano, para tratar de assuntos da cidade na Secretaria de Habitação e Regularização Fundiária.</t>
   </si>
   <si>
     <t>25062</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25062/r350.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25062/r350.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedido Voto de Louvor em homenagem a Igreja Evangélica Assembleia de Deus de Rio Grande, em nome do Pastor Presidente Davi dos Santos Paixão, em reconhecimento aos serviços prestados em prol do município do Rio Grande, bem como de toda a comunidade rio-grandina, durante o período de calamidade das enchentes que assolou a nossa cidade.</t>
   </si>
   <si>
     <t>25066</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25066/r351.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25066/r351.pdf</t>
   </si>
   <si>
     <t>25077</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25077/r352.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25077/r352.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo assinam, requerem, após ouvida a Casa na forma regimental, que a Assembleia Legislativa crie uma lei com base no projeto de lei 2.613/2022 aprovado pelo Senado para que os portos repassem 1,5% da receita aos municípios para compensar possíveis danos causados pela atividade portuária.</t>
   </si>
   <si>
     <t>25119</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25119/r353.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25119/r353.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que estude a possibilidade de aderir ao programa CUIDAR TCHÊ 60+ do Governo do Estado o qual visa beneficiar os idosos atingidos pelas enchentes, fornecendo um kit com itens essenciais, no valor de R$3 mil, podendo escolher entre utensílios de cozinha, móveis, equipamentos de mobilidade e eletroeletrônicos.</t>
   </si>
   <si>
     <t>25126</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25126/r354.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25126/r354.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedido Voto de Louvor em homenagem ao Pastor Walmir Pereira e a sua esposa Irmã Ana Nery Rodrigues Pereira, que foram os pioneiros começando em sua casa a Igreja Assembleia de Deus no Parque Marinha, onde este mês completará 40 anos.</t>
   </si>
   <si>
     <t>25129</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25129/r355.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25129/r355.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada uma sessão solene em homenagem aos 25 anos de fundação do Centro Espírita Dr. Bezerra de Menezes.</t>
   </si>
   <si>
     <t>25136</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>Vereador Luciano Figueiredo - Luka, Vereador Juquinha, Vereador Lary, Vereador Rogério Gomes</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25136/r356.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25136/r356.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo assinam, requerem após ouvida a casa, na forma regimental, que seja criada uma Comissão Especial de Vereadores para acompanhar o processo licitatório da concessão dos pedágios da BR-116 e BR-392.</t>
   </si>
   <si>
     <t>25137</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25137/r357.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25137/r357.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizado um Voto de Louvor em homenagem aos 20 anos do Reino Africano de Caridade Pai Oxalá Mãe Oxum Seguidores de Oxum Brilham, a ser comemorado no dia 26 de Julho.</t>
   </si>
   <si>
     <t>25140</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25140/r358.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25140/r358.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo-assinado, após ouvida a Casa na forma regimental, Requer que seja concedido voto de louvor em homenagem ao DR. Dinomar Ramires, em reconhecimento ao excelente serviço prestado a todos os pescadores e sócios da Colonia de pescadores Z-1.</t>
   </si>
   <si>
     <t>25141</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25141/r359.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25141/r359.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo-assinado, após ouvida a Casa na forma regimental, Requer que seja concedido voto de louvor em homenagem ao DR. Luiz Carlos Fernandes, em reconhecimento ao excelente serviço prestado a todos os pescadores e sócios da Colonia de pescadores Z-1.</t>
   </si>
   <si>
     <t>25143</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25143/r360.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25143/r360.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo-assinado, após ouvida a Casa na forma regimental, Requer que seja concedido voto de louvor em homenagem ao DR. a. Verginea Leite, em reconhecimento ao excelente serviço prestado a todos os pescadores e sócios da Colonia de pescadores Z-1.</t>
   </si>
   <si>
     <t>25144</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25144/r361.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25144/r361.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo-assinado, após ouvida a Casa na forma regimental, Requer que seja concedido voto de louvor em homenagem ao DR.a Margareth Silva de Almeida, em reconhecimento ao excelente serviço prestado a todos os pescadores e sócios da Colonia de pescadores Z-1.</t>
   </si>
   <si>
     <t>25146</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25146/r362.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25146/r362.pdf</t>
   </si>
   <si>
     <t>Requer que seja aprovado voto de Louvor ao Sr. Isnard Antunes Mendes da Silva, pelos relevantes serviços prestados ao Bailinho da Igreja Balneário Cassino recepcionando turistas de vários lugares, inclusive de fora do Brasil.</t>
   </si>
   <si>
     <t>25148</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25148/r363.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25148/r363.pdf</t>
   </si>
   <si>
     <t>Vem por meio deste solicitar que seja enviado o requerimento ao DAER (DEPARTAMENTO AUTÔNOMO DE ESTRADAS E RODAGENS) para que sejam Instalados Redutores de Velocidades nos dois sentidos da ERS 734, entre O Bairro Parque São Pedro e Partage Shopping</t>
   </si>
   <si>
     <t>25151</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25151/r364.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25151/r364.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 047 que REVOGA A LEI 6.744/2009 CRIA NA ÁREA URBANA DO MUNICÍPIO A UNIDADE DE PLANEJAMENTO UR-48, ESTABELECE O RESPECTIVO REGIME E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>25153</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25153/r365.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25153/r365.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo-assinado, após ouvida a Casa na forma regimental, requer a esta casa Legislativa, que seja realizado uma Audiência Pública, para tratar sobre a Reconstrução e Reforma das casas dos Pescadores e das demais pessoas que tiveram suas casas destruídas ou danificadas pela enchente.</t>
   </si>
   <si>
     <t>25158</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25158/r366.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25158/r366.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado ofício desta casa, ao DNIT e ECOSUL, solicitando a pintura e marcação na estrada BR-392 do Parque Marinha até o Povo Novo, tal pedido se faz necessário tendo em vista que a noite não se enxerga mais as mesmas</t>
   </si>
   <si>
     <t>25159</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25159/r367.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25159/r367.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente	_x000D_
 _x000D_
 O Vereador que abaixo assina, requer após ouvida a casa, na forma regimental, que o DAER, estude toda a sinalização e instalação de dispositivos de segurança no trecho da ERS-734.</t>
   </si>
   <si>
     <t>25160</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25160/r368.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25160/r368.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente, o Vereador Rogério Gomes, Líder da Bancada do Cidadania 23, requer após ouvida a Casa, que seja concedido Voto de Louvor ao Médico Generalista Dr. Daniel Aguiar em reconhecimento à sua atuação exemplar durante um parto de emergência no trajeto de lancha entre São José do Norte e Rio Grande, no meio do canal da Lagoa dos Patos. Sua conduta médica foi fundamental para que mãe e recém-nascido fos-sem encaminhados com segurança para o Hospital Universitário para continuidade do atendimento. _x000D_
 Este episódio ressalta a capacidade técnica, a calma sob pressão e o comprometi-mento do Dr. Daniel Aguiar com a saúde e bem-estar de seus pacientes, um profissional que exemplifica os valores mais altos da medicina.</t>
   </si>
   <si>
     <t>25161</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25161/r369.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25161/r369.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado requer, após ouvida a casa na forma regimental, que seja feita outorga de Voto de Louvor aos Soldados PMs Nicolas Maciel Coelho Reichow e Fábio Gonçalves Henriques do 6º Batalhão de Polícia Militar, em Rio Grande, por terem no dia 30 de março de 2024, salvo a vida de um bebê de seis meses de idade que havia se engasgado com leite materno.</t>
   </si>
   <si>
     <t>25162</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25162/r370.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25162/r370.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que encaminhe ofício ao Sr. Rodrigo Kessler Pontes, Gerente da CORSAN - Unidade Rio Grande, solicitando que firme uma parceria com a Prefeitura Municipal do Rio Grande, no intuito da cedência do prédio da CORSAN, localizado na Rua Trajano, 41, na Vila da Quinta, para o Executivo Municipal.</t>
   </si>
   <si>
     <t>25164</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25164/r371.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25164/r371.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizado voto de louvor para Roberta Freitas Teixeira aos 36 anos dedicados ao magistério, sendo 12 anos como Diretora da Escola Municipal Ensino Fundamental Anselmo Dias Lopes.</t>
   </si>
   <si>
     <t>25165</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25165/r372.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25165/r372.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente, o Vereador Rogério Gomes, Líder da Bancada do Cidadania 23, requer, após ouvida a Casa, que seja concedido Voto de Louvor a Noraci Angrisano Ferreira, em reconhecimento aos seus relevantes trabalhos prestados ao município, especialmente por sua atuação incansável na defesa dos direitos das crianças e adolescentes, e pela importância dos projetos desenvolvidos, alguns dos quais existem até hoje, contribuindo para a melhoria da qualidade de vida e a garantia dos direitos fundamentais das nossas crianças e adolescentes.</t>
   </si>
   <si>
     <t>25169</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25169/r373.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25169/r373.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente,_x000D_
 _x000D_
 O Vereador abaixo assinado requer, após ouvida a Casa, na forma regimental, que seja concedido o voto de louvor ao Projeto Social Chamados Para Fora da Comunidade Graça e Vida, pela sua contínua contribuição à comunidade do Rio Grande, através da sua atuação solidária e fraterna.</t>
   </si>
   <si>
     <t>25171</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>Requer que seja concedido voto de louvor ao servidor Antônio César Corrêa, pelos relevantes serviços prestados junto a vigilância em saúde no Município,</t>
   </si>
   <si>
     <t>25172</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25172/r375.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25172/r375.pdf</t>
   </si>
   <si>
     <t>Requer a realização de Sessão Solene com a Finalidade de Homenagear e Comemorar os 65 (sessenta e cinco anos) da  Escola Barão do Cerro Largo.</t>
   </si>
   <si>
     <t>25175</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25175/r376.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25175/r376.pdf</t>
   </si>
   <si>
     <t>Requer autorização para deslocamento a Porto Alegre com intuito de tratar de assuntos de interesse do Município.</t>
   </si>
   <si>
     <t>25194</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25194/r377.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25194/r377.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedido voto de louvor à escritora rio-grandina, Daiane Chaves, por sua indicação ao 66° Prêmio Jabuti pelo romance histórico "Ozzy e Johnny".</t>
   </si>
   <si>
     <t>25195</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>Vereador Repolhinho, Vereador Fábio Domingues - Fabinho, Vereadora Laurinha, Vereadora Profª Diacuiara</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25195/r378.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25195/r378.pdf</t>
   </si>
   <si>
     <t>Requerem que a formação de uma comissão de vereadores afim de se deslocar até Brasília, para cumprir agendas.</t>
   </si>
   <si>
     <t>25200</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>Vereador Fábio Domingues - Fabinho, Vereador Repolhinho</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25200/r379.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25200/r379.pdf</t>
   </si>
   <si>
     <t>requer que seja autorizado viagem a Capital Porto Alegre, juntamente com o vereador José Antonio da Silva para reuniões na Casa Civil. Secretaria da Agricultura, Secretaria de Habitação e Secretaria da Cidadania.</t>
   </si>
   <si>
     <t>25213</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25213/r380.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25213/r380.pdf</t>
   </si>
   <si>
     <t>Requer após ouvida a casa  na forma Regimental seja realizada Sessão Solene para homenagear os 06 anos do Instituto Projeta.</t>
   </si>
   <si>
     <t>25224</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25224/r381.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25224/r381.pdf</t>
   </si>
   <si>
     <t>requer que seja outorgado Voto de Louvor em homenagem a Cia_x000D_
 de Dança Freedom, de Rio Grande, que ficou em 1ᴼ lugar, na categoria Danças_x000D_
 Populares Internacionais Conjunto Sênior da 38ª edição do Festival de Dança de_x000D_
 Joinville.</t>
   </si>
   <si>
     <t>25240</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25240/r382.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25240/r382.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizado um Voto de Louvor em homenagem Ao Sr. Marcelo Hermínio Silveira Porto pela excelente trabalho prestado ao Município frente a Banda Rafael Pinto Bandeira.</t>
   </si>
   <si>
     <t>25257</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25257/r383.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25257/r383.pdf</t>
   </si>
   <si>
     <t>Requer autorização para ir a Capital do Estado para cumprir agenda na Secretaria da Educação, Secretaria de Habitação e Secretaria de Segurança, nos dia 08 e 09 de Agosto do corrente ano.</t>
   </si>
   <si>
     <t>25258</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25258/r384.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25258/r384.pdf</t>
   </si>
   <si>
     <t>Requer que seja verificada pela secretaria competente a sinalização referente a assentos preferenciais em postos de saúde da rede municipal.</t>
   </si>
   <si>
     <t>25262</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25262/r385.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25262/r385.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo assina, requer, após ouvida a Casa na forma regimental, que seja realizada uma Sessão Especial em homenagem aos 25 anos da TV Mar, fundada em 9 de novembro de 1999.</t>
   </si>
   <si>
     <t>25263</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>Vereador Filipe Branco, Vereador Rogério Gomes</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25263/r386.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25263/r386.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada uma sessão solene, em homenagem aos 30 anos de fundação da Loja Maçônica Ideal Campagna.</t>
   </si>
   <si>
     <t>25293</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25293/r387..pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25293/r387..pdf</t>
   </si>
   <si>
     <t>Requer, que a Prefeitura Municipal tome medidas Urgentes para realizar a limpeza da Travessa João Touguinha, bairro Salgado filho e a retirada dos entulhos  que são provenientes das enchentes em nosso Município.</t>
   </si>
   <si>
     <t>25294</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25294/r388.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25294/r388.pdf</t>
   </si>
   <si>
     <t>Requer na forma regimental que o Executivo Municipal tome medidas Urgentes para providenciar a substituição de duas paradas de onibus na Rodovia Brigadeiro José da Silva Paes, BR 471, Km 74, Cerrito Taim.</t>
   </si>
   <si>
     <t>25295</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25295/r389.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25295/r389.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal que tome medidas Urgentes para instalação de uma parada de Ônibus na BR 471 na localidade do Sitio Santa Cruz.</t>
   </si>
   <si>
     <t>25299</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25299/r390.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25299/r390.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizado um Voto de Louvor em homenagem ao Sr. Valdecir Rodrigues Vieira pelos Serviços restados a comunidade Riograndina em nosso Município.</t>
   </si>
   <si>
     <t>25304</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25304/sala_das_comissoes..pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25304/sala_das_comissoes..pdf</t>
   </si>
   <si>
     <t>Cedência da sala das comissões.</t>
   </si>
   <si>
     <t>25364</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25364/r392.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25364/r392.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente	_x000D_
 _x000D_
 O Vereador que abaixo assina, requer após ouvida a casa, na forma regimental, autorização para deslocamento a Porto Alegre para cumprir agenda na Casa Civil e assembleia legislativa.</t>
   </si>
   <si>
     <t>25372</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25372/r393.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25372/r393.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizado voto de louvor para Nicomedes Guedes pelo seu trabalho de instrutor de Invernada junto as escolas públicas do município, desta forma promovendo a cultura nativista.</t>
   </si>
   <si>
     <t>25385</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25385/r394.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25385/r394.pdf</t>
   </si>
   <si>
     <t>Requer que a Prefeitura Municipal informe sobre o mapa da merenda dos anos de 2023 e 2024.</t>
   </si>
   <si>
     <t>25407</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25407/r395.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25407/r395.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal, junto a Secretaria competentes, providencie Com Urgência o aterramento e a elevação do Nível da rua no Corredor do Mel, bem como na entrada do povoado do Bom Retiro.</t>
   </si>
   <si>
     <t>25408</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25408/r396.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25408/r396.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado por esta casa, ofício para a Universidade Federal do Rio Grande (FURG), solicitando a mesma que seja realizado uma análise do pescado no estuário da laguna dos Patos, Mirim e Mangueira, a fim de verificar se há algum tipo de contaminação devido as enchentes, tal pedido se faz necessário tendo em vista a divulgação nas mídias, informando que os pescados da região encontrasse contaminados, gerando assim grande prejuízo aos pescadores artesanais, que não estão conseguindo comercializar seus pescados.</t>
   </si>
   <si>
     <t>25463</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25463/r397.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25463/r397.pdf</t>
   </si>
   <si>
     <t>Requer que providencie com urgência a regulamentação da Lei Ordinária 8115/2017, que dispõe sobre a garantia do direito a acessibilidade das pessoas ostomizadas aos banheiros de uso público, mediante a instalação de equipamentos adequados para a utilização no âmbito do município.</t>
   </si>
   <si>
     <t>25464</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25464/r398.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25464/r398.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal, providencie com urgência que as unidades básicas de saúde, forneçam aos profissionais de saúde formação para atendimento dos ostomizados, bem como orientação para familiares destes pacientes, para que possa ser realizado um atendimento mais completo e humanizado nos postos de saúde e em suas residências.</t>
   </si>
   <si>
     <t>25485</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25485/r399.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25485/r399.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedido Voto de Louvor ao jovem Anthony Rodrigues Wronski da Silva, que de forma espontânea e admirável, tem cultivado nossas tradições através da música. Apesar de sua pouca idade, já possui um talento amplamente reconhecido no meio nativista.</t>
   </si>
   <si>
     <t>25486</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25486/r400.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25486/r400.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedida autorização para viagem a Porto Alegre no dia 22/08/2024, e também solicita transporte através de uma aviatura e um motorista, para a sua locomoção, a fim de cumprir agenda com a Secretaria de Desenvolvimento Social do Estado do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>25503</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25503/r401.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25503/r401.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo-assinado, após ouvida a Casa na forma regimental, requer que seja autorizado viagem a Ilha da Pinta em Porto Alegre, para reunião dia 27/08/2024 as 09h na Federação dos Pescadores, para tratar de assuntos de interesse do município, como as recentes enchentes.</t>
   </si>
   <si>
     <t>25506</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25506/r402.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25506/r402.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal, junto a Secretaria de Educação, providencie com Urgência o conserto do telado da sala de ginastica da escola França Pinto.</t>
   </si>
   <si>
     <t>25507</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25507/r403.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25507/r403.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal , junto a Secretaria de Educação, providencie as guias da merenda de todas as escolas da rede municipal dos anos de 2023 e 2024.</t>
   </si>
   <si>
     <t>25517</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25517/r404.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25517/r404.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado a Secretaria de Mobilidade Acessibilidade e Segurança (SMMAS), para que seja feita rondas no Comitê de Ação e Cidadania, nas segundas, quartas e sextas feiras entre as 14h e 18h, na rua Buarque de Macedo n° 109.</t>
   </si>
   <si>
     <t>25522</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25522/r405.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25522/r405.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal informe acerca do pagamento da terceirizada que presta serviço para UPA Junção, se o mesmo está em dia, uma vez que os funcionários alegam não estar recebendo cerca de 30 a 40 dias.</t>
   </si>
   <si>
     <t>25531</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25531/r406.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25531/r406.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedido Voto de Louvor em homenagem a Igreja Evangélica Ministério Cristo Vive, em nome do Pastor Presidente Vilela da Costa, em reconhecimento dos serviços prestados em prol do município do Rio Grande, bem como de toda a comunidade rio-grandina, durante o período de calamidade das enchentes que assolou a nossa cidade.</t>
   </si>
   <si>
     <t>25534</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25534/r407.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25534/r407.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, requer, após ouvida a Casa na forma regimental, que o Executivo Municipal, através de sua Secretaria competente, considerando a proibição de circulação de veículos de tração animal em diversas vias do município, informe se já foram e quais foram “as ações que viabilizarão a transposição dos condutores de VTAs para outras formas de trabalho que não envolvam a tração animal, por meio de políticas públicas de transposição anual que contemplem todos os condutores de VTAs identificados e cadastrados pelo Executivo Municipal”.</t>
   </si>
   <si>
     <t>25538</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25538/r408.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25538/r408.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, requer, após ouvida Casa na forma regimental, reiterando o Requerimento 338/2024, aprovado em 25/06/2024, e considerando o art. 52 da Lei Orgânica do município, que o Executivo Municipal, envie cópia de todos os relatórios técnicos informativos produzidos pelo Núcleo de Coleta e Tratamento de Resíduos da SMZC, as providências tomadas pela Secretaria de Zeladoria da Cidade quanto aos contratos de Coleta do lixo Domiciliar e o contrato de Manutenção e Monitoramento do Aterro Sanitário do Rio Grande, com seus devidos relatórios, bem como indicando quais empresas atuaram no período de 01/01/2021 até a presente data, fornecendo cópia dos referidos contratos.</t>
   </si>
   <si>
     <t>25620</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25620/r409.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25620/r409.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal regulamente a Lei 8.235, de 16 de julho de 2018 de modo que a fiscalização referente ao tema que trata a lei seja feita através da Secretaria Municipal de Mobilidade, Acessibilidade e Segurança - SMMAS através da fiscalização de Posturas, Guarda Municipal Ambiental e Guarda Municipal.</t>
   </si>
   <si>
     <t>25680</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25680/r410.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25680/r410.pdf</t>
   </si>
   <si>
     <t>Requer no uso de suas atribuições legais e regimentais, que seja encaminhado ao Tribunal de Justiça do Estado do Rio Grande do Sul com o objetivo de credenciar um dos tabelionatos da cidade de Rio Grande para atuar como tabelionato de notas e registros de contratos marítimos, acumulando as atribuições legais estabelecidas no artigo 10 da lei n° 8.935/94.</t>
   </si>
   <si>
     <t>25691</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25691/r411.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25691/r411.pdf</t>
   </si>
   <si>
     <t>Requer que a Câmara Municipal do Rio Grande providencie a criação de um canal para notificação e registros de casos, um protocolo de denúncias, a fim de garantir a prevenção e proteção às mulheres vítimas de violência política de gênero no Legislativo Municipal.</t>
   </si>
   <si>
     <t>25695</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25695/r412.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25695/r412.pdf</t>
   </si>
   <si>
     <t>Requer que a Prefeitura de Rio Grande providencia a criação de um canal para notificação e registros de casos, um protocolo de denúncias, a fim de garantir a prevenção e proteção às mulheres vítimas de violência de gênero no Executivo Municipal.</t>
   </si>
   <si>
     <t>25697</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>Vereadora Professora Denise, Vereadora Laurinha, Vereadora Regininha</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25697/r413.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25697/r413.pdf</t>
   </si>
   <si>
     <t>Requerem, após ouvida a Casa, na forma regimental, que a Câmara Municipal do Rio Grande providencie a criação de um canal para notificarão e registro de casos, um protocolo de denúncias, a fim de garantir a prevenção e proteção às mulheres vitimas de violência politica de gênero no Executivo Municipal.</t>
   </si>
   <si>
     <t>25722</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25722/r414.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25722/r414.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo assina, requer, após ouvida a Casa na forma regimental, que seja realizada uma Sessão Especial em homenagem aos 20 anos do Programa Palavra de Mulher, da Rádio Cultura.</t>
   </si>
   <si>
     <t>25794</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25794/r415.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25794/r415.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, requer, após ouvida Casa na forma regimental, que o Executivo Municipal envie informações referentes ao recurso vindo do Governo Federal para a construção da nova Ponte da Ilha dos Marinheiros, se este recurso já se encontra nos cofres da Prefeitura, se já existe um projeto e um plano de trabalho, bem como uma data prevista para o início das obras.</t>
   </si>
   <si>
     <t>25842</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25842/r416.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25842/r416.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo assina, requer, após ouvida a Casa na forma regimental, que seja realizada um Voto de Louvor à Yalorixá Jussara D´Oyá Nirê pela passagem dos 30 anos dentro das Tradições de Matriz Africana</t>
   </si>
   <si>
     <t>25844</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25844/r417.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25844/r417.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo assinam, requerem após ouvida a casa, na forma regimental, que seja criada uma Comissão Especial para deslocar-se a Brasília para tratar de assuntos do segmento portuário, pesqueiro e pedágios.</t>
   </si>
   <si>
     <t>25845</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25845/r418.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25845/r418.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizado Voto de Louvor a Thiago Rodrigues Miranda e a Pedro Barboza das Neves, Cidadãos do Município de Rio Grande, que conquistaram os títulos de 2° Peão Farroupilha e 2° Piá Farroupilha do Rio Grande do Sul, no concurso Entrevero Cultural.</t>
   </si>
   <si>
     <t>25848</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>Requer que seja concedido Voto de louvor ao Artista Gui Gerundo , reconhecendo seu talento, levando há mais de 20 anos sua arte por meio do grafite.</t>
   </si>
   <si>
     <t>25850</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25850/r420.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25850/r420.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal, junto às secretarias competentes, solicitar a realização do nivelamento na via da Rua Paulo Rocha Guimarães, n° 81 (antiga Rua 4) no Bairro Jardim Huimaitá, uma vez que os moradores da localidade relatam problemas de locomoção de veículos e de transeuntes.</t>
   </si>
   <si>
     <t>25851</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25851/r421.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25851/r421.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal, junto às secretarias competentes, solicitar a retirada de entulhos e móveis na Rua Lagoa Azul, no Bairro Cidade Nova.</t>
   </si>
   <si>
     <t>25853</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25853/r422.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25853/r422.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal, junto às secretarias competentes, a substituição da tubulação existente na rua 169, trecho entre a Av. Santos Dumont e Avenida Primeiro de Maio.</t>
   </si>
   <si>
     <t>25852</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25852/r423.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25852/r423.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal, junto às secretarias competentes, solicitar informações acerca da contração da balsa que faz o translado da ilha dos Marinheiros até Rio Grande e vice-versa, bem como qual o seu custo diário. Solicito também, cópia desta licitação.</t>
   </si>
   <si>
     <t>25854</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25854/r424.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25854/r424.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal, junto às secretarias competentes, solicitar o estudo técnico para possível alargamento do Arroio das Cabeças, na Vila da Quinta.</t>
   </si>
   <si>
     <t>25855</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25855/r425.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25855/r425.pdf</t>
   </si>
   <si>
     <t>Requer que Executivo Municipal, junto ás secretarias competentes, a substituição da tubulação existente na Rua Mário Werneck, a partir  do número 100 em diante, uma vez que a mesma se encontra entupida.</t>
   </si>
   <si>
     <t>25856</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25856/r426.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25856/r426.pdf</t>
   </si>
   <si>
     <t>Requer, que o Executivo Municipal, junto às secretarias competentes, solicitar a limpeza do Arroio das Cabeças, na Vila da Quinta, que se encontra assoreado.</t>
   </si>
   <si>
     <t>25857</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25857/r427.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25857/r427.pdf</t>
   </si>
   <si>
     <t>Requer, que o Executivo Municipal, junto às secretarias competentes, solicitar a continuidade da pavimentação da Rua Gonçalves Dias, no Bairro COHAB I.</t>
   </si>
   <si>
     <t>25858</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25858/r428.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25858/r428.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, que o Executivo Municipal, junto às secretarias competentes, solicitar a retirada de entulhos e móveis na Rua Bolívia, entre as casas n° 576 e 594, no Bairro Frederico Ernesto Buchholz.</t>
   </si>
   <si>
     <t>25859</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25859/r429.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25859/r429.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, que o Executivo Municipal, junto às secretarias competentes, solicitar o calçamento da Rua Guadalajara, no Bairro Vila Maria.</t>
   </si>
   <si>
     <t>25860</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25860/r430.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25860/r430.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal, junto as secretarias competentes, providencie Com Urgência a realização da limpeza e recolocação da tubulação, bem como nivelamento da rua 15 do Bairro Profilurb.</t>
   </si>
   <si>
     <t>25861</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25861/r431.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25861/r431.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, que o Executivo Municipal, junto às secretarias competentes, solicitar a colocação de um contêiner de lixo na Rua Nelo Germano, no Bairro Senandes.</t>
   </si>
   <si>
     <t>25862</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25862/r432.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25862/r432.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal, junto às Secretarias competentes, solicitar informações a respeito da situação da pavimentação da Rua Arthur Rocha, no bairro Junção.</t>
   </si>
   <si>
     <t>25863</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25863/r433.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25863/r433.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, que o Executivo Municipal, junto às secretarias competentes, solicitar informações a respeito da situação da pavimentação da Rua Arthur Rocha, no Bairro Junção, pois há informações de moradores de que a rua consta como calçada no site da prefeitura, e, no caso, se existe precisão de calçamento.</t>
   </si>
   <si>
     <t>25864</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25864/r434.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25864/r434.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, que o Executivo Municipal, junto às secretarias competentes, solicitar avaliação técnica na drenagem na Rua Carlos Nunes, no Bairro Bolaxa, perto da Escola Ana Neri, tendo em vista que em tempos de chuvas ocorrem alagamentos nas residências da localidade.</t>
   </si>
   <si>
     <t>25865</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25865/r435.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25865/r435.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal, junto ás secretarias competentes, forneça informações acerca dos motivos que a obra se encontrar parada há tanto tempo, na Rua São Domingos Sávio, bem como Solicitamos, fruto das reinvindicações dos moradores.</t>
   </si>
   <si>
     <t>25867</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25867/r436.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25867/r436.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal, junto ás secretarias Competentes, realize  a retirada de entulhos e móveis na Rua Alvina Cavalheiro, no Bairro Cidade Nova, próximo a Rua Marechal Deodoro.</t>
   </si>
   <si>
     <t>25868</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25868/r437.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25868/r437.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, que o Executivo Municipal, junto às secretarias competentes, solicitar que envie agentes de endemia para realizarem uma visita na Rua São Domingo Sávio, tendo em vista o alto número de mosquitos entre as residências, devido aos alagamentos ocorridos, bem como a existência de casas abandonadas na localidade.</t>
   </si>
   <si>
     <t>25869</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25869/r438.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25869/r438.pdf</t>
   </si>
   <si>
     <t>Requer, na forma regimental, que o Executivo Municipal, junto às secretarias competentes, solicitar a retirada de entulhos na Rua Dr. James Darci, ao lado do número 824, no Bairro Santa Rosa.</t>
   </si>
   <si>
     <t>25870</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25870/r439.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25870/r439.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo assina, requer, após ouvida a Casa na forma regimental, que seja criada uma comissão de frente parlamentar em defesa dos trabalhadores terceirizados em Rio Grande.</t>
   </si>
   <si>
     <t>25874</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25874/r440.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25874/r440.pdf</t>
   </si>
   <si>
     <t>requer que seja realizada uma Sessão Solene com entrega de Voto de Louvor em homenagem ao centenário do fundador do Riachuelo.</t>
   </si>
   <si>
     <t>25876</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25876/r441.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25876/r441.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedido Sessão Especial em homenagem aos Diretores de Escolas, a ser Comemorado no dia 12 de Novembro, dia do Diretor Escolar.</t>
   </si>
   <si>
     <t>25877</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25877/r442.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25877/r442.pdf</t>
   </si>
   <si>
     <t>Requer que providencie a colocação de uma pracinha na Casa de Passagem, na Rua Visconde do Rio Branco, 254, bem como o envio de uma equipe para realização de manutenção no local.</t>
   </si>
   <si>
     <t>25881</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25881/r443.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25881/r443.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo assinam, requerem, após ouvida a Casa na forma regimental, que seja realizada uma Audiência Pública para tratar sobre a construção do Porto de Arroio do Sal.</t>
   </si>
   <si>
     <t>25886</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25886/r444.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25886/r444.pdf</t>
   </si>
   <si>
     <t>Solicita, em caráter de urgência, a ligação da iluminação da Rua Marlene Teresinha de La Rocha Arruda, no bairro Parque Residencial São Pedro, Rio Grande.</t>
   </si>
   <si>
     <t>25887</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25887/r445.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25887/r445.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado por esta casa um ofício, para Superintendência do Instituto Nacional de Seguro Social INSS, em Santa Catarina, solicitando informações acerca dos Seguro Defeso 2024 destinado aos pescadores artesanais de Rio Grande.</t>
   </si>
   <si>
     <t>25890</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25890/r446.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25890/r446.pdf</t>
   </si>
   <si>
     <t>Requerem que seja concedida autorização para viagem a Porto Alegre, a fim de realizarem reunião com o comando-geral do Corpo de Bombeiros do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>25895</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25895/r447.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25895/r447.pdf</t>
   </si>
   <si>
     <t>Requerem a formação de uma comissão de vereadores a fim de se deslocar até Porto Alegre, para cumprir agendas.</t>
   </si>
   <si>
     <t>25896</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25896/r448.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25896/r448.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal providencia com urgência o aterramento e nivelamento da via de acesso ao povoado do Bom Retiro, bem como na rua que se localiza o mesmo, para que o tráfego de veículos e pessoas seja viável e seguro.</t>
   </si>
   <si>
     <t>25897</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25897/r449.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25897/r449.pdf</t>
   </si>
   <si>
     <t>Sessão Especial a Instituição AMAR Rio Grande por seus 35 anos.</t>
   </si>
   <si>
     <t>25899</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25899/r450.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25899/r450.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente, o Vereador Rogério Gomes, Líder da Bancada do Cida-dania 23, requer após ouvida a Casa, que seja enviado ofício a Direção do Grupo AEGEA, nova controladora da Companhia Riograndense de Saneamento (Corsan), ao Prefeito da Cidade do Rio Grande, Fábio Branco, com cópia a AGERGS - Agên-cia Estadual de Regulação dos Serviços Públicos Delegados do Rio Grande do Sul, solicitando aditivo no atual contrato garantindo a manutenção da TARIFA SOCIAL nos condomínios populares, os quais eram contemplados no contrato anterior, visto que o atual contrato remete a legislação federal, abrangendo o referido des-conto somente para os condomínios vinculados ao programa Minha Casa Minha Vida. No entanto os conjuntos habitacionais que foram contemplados no contrato anterior são pretéritos ao programa Minha Casa Minha Vida.</t>
   </si>
   <si>
     <t>25906</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25906/r451.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25906/r451.pdf</t>
   </si>
   <si>
     <t>Requer a RUMO Logística e a ANTT - Agência Nacional de Transportes Terrestres, a abertura da Rua João Meirelles Leite, no entroncamento da Rua João Moreira, na Vila da Quinta, com a retirada das hastes de ferro que se encontram no local e posterior nivelamento para que os transeuntes possam utilizar a referida via pública.</t>
   </si>
   <si>
     <t>25907</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25907/r452.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25907/r452.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada uma sessão solene, em homenagem aos 20 anos de reerguimento da Loja Maçônica  Almirante Tamandaré.</t>
   </si>
   <si>
     <t>25908</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25908/r453.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25908/r453.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedido Voto de Louvor ao time de futebol + QAmigos , categoria 50 anos, pela vitória no Campeonato de futebol de sete.</t>
   </si>
   <si>
     <t>25910</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25910/r454.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25910/r454.pdf</t>
   </si>
   <si>
     <t>Requer, após ouvida a Casa, na forma regimental, que seja concedido Voto de Louvor ao baterista Leandro Batera, em reconhecimento à sua dedicação e comprometimento na promoção de uma educação musical inclusiva para alunos com deficiência.</t>
   </si>
   <si>
     <t>25912</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25912/r455.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25912/r455.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedido Voto de Louvor ao Professor Mestre de Muay Thai e fundador da Escola Black Dragon School, RICARDO SOUZA, em reconhecimento aos seus mais de 35 anos de dedicação ao esporte e às artes marciais.</t>
   </si>
   <si>
     <t>25913</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25913/r456.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25913/r456.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedido voto de louvor ao Projeto Fabrica de Esperança, pela sua contínua contribuição à comunidade do Rio Grande, através da sua atuação solidária e fraterna.</t>
   </si>
   <si>
     <t>25914</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25914/r457.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25914/r457.pdf</t>
   </si>
   <si>
     <t>Vem à presença de Vossa Senhoria requerer, se possível, licença dos dias 4 até 6 de Novembro para cumprir agenda em Portugal à convite do Ministério dos Negócios Estrangeiros, participando de uma formação.</t>
   </si>
   <si>
     <t>25915</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25915/r458.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25915/r458.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizado um estudo de viabilidade, orçamento e execução, para uma reforma e colocação de um novo sistema de iluminação na pista de Skate localizada na Praça Lambari, situada na Rua das Caravelas no Bairro Parque Marinha.</t>
   </si>
   <si>
     <t>25917</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25917/r459.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25917/r459.pdf</t>
   </si>
   <si>
     <t>Requer que a Prefeitura Municipal tome medidas urgentes para instalação de uma parada de ônibus em frente ao Condomínio Residencial Maria Carmen, localizado na Av. Santos Dumont, 653, retirado em razão da duplicação da ERS-374.</t>
   </si>
   <si>
     <t>25935</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25935/r460.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25935/r460.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizado Audiência Pública, para tratar sobre o direto aos pescadores artesanais da Lagoa dos Patos, pescar fora da Barra. Requer ainda que seja convidado o Ministério Publico, Ministro da Pesca e Aquicultura, FURG, IBAMA, PATRAM, Federação de Pesca, Colonias de Pescadores, Fórum da Lago dos Patos, Bancada Gaucha na Câmara dos Deputados Estadual e Federal, Secretaria Municipal de Pesca e a Frente Parlamentar da Pesca do Estado do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>25936</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25936/r461.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25936/r461.pdf</t>
   </si>
   <si>
     <t>requerer, se possível, licença dos dias 4 até 6 de Novembro para cumprir agenda em Portugal à convite do Ministério dos Negócios Estrangeiros, participando de uma formação.</t>
   </si>
   <si>
     <t>25966</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25966/r462.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25966/r462.pdf</t>
   </si>
   <si>
     <t>Requer, após ouvida a Casa na forma regimental, que seja realizada uma sessão especial em homenagem aos 20 anos do Restaurante Malu, que foi fundada em 14 de novembro de 2004.</t>
   </si>
   <si>
     <t>25974</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25974/r463.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25974/r463.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedido Voto de Louvor à empresa Lancheria e Pizzaria Alegria, pelos seus 20 anos de funcionamento.</t>
   </si>
   <si>
     <t>25976</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25976/r464.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25976/r464.pdf</t>
   </si>
   <si>
     <t>Requer a realização de uma SESSÃO ESPECIAL, em referência ao Dia Internacional de Solidariedade ao Povo Palestino, celebrando dia 29 de novembro.</t>
   </si>
   <si>
     <t>25979</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25979/r465.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25979/r465.pdf</t>
   </si>
   <si>
     <t>Requer autorização para ir a Capital do Estado no início de novembro do corrente ano, para cumprir agenda junto a Secretaria de Habitação, Assembleia Legislativa e Corsan (Campanha Rio-grandense de Saneamento).</t>
   </si>
   <si>
     <t>25982</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25982/r466.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25982/r466.pdf</t>
   </si>
   <si>
     <t>Solicita a Vossa Excelência a autorização para uma viagem a Porto Alegre, no Gabinete do Vice-Governador Gabriel Souza no mês de Novembro, com o propósito de tratar de assuntos pertinentes ao nosso Município.</t>
   </si>
   <si>
     <t>26013</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26013/r467.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26013/r467.pdf</t>
   </si>
   <si>
     <t>Requer autorização para deslocamento à cidade de Esteio - RS, sendo necessário translado Rio Grande x Esteio, na data de 23/11/2024, e translado Esteio x Rio Grande, na data de 24/11/2024, para participar do 1° Seminário LGBT+ de Esteio, evento realizado pela ONG Amigos da Diversidade de Esteio, dia 24 de Novembro de 2024.</t>
   </si>
   <si>
     <t>26014</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26014/r468.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26014/r468.pdf</t>
   </si>
   <si>
     <t>Solicita a Vossa Excelência a autorização para uma viagem a Porto Alegre no Gabinete do Vice-Governador Gabriel Souza e Caxias do Sul no Gabinete do Vereador Felipe Gromelmainer (MDB), no mês de Novembro, com o propósito de tratar de assuntos pertinentes ao nosso município.</t>
   </si>
   <si>
     <t>26016</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>Vereador Edson Costa</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26016/r469.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26016/r469.pdf</t>
   </si>
   <si>
     <t>Requer o envio de pedido de informações à Presidência do Hospital de Caridade Santa Casa de Rio Grande acerca de tema recorrente, gravíssimo e de elevado interesse público: a falta de maior número de anestesistas no complexo.</t>
   </si>
   <si>
     <t>26114</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26114/r470.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26114/r470.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado oficio a comandante do 3° Grupamento de Incêndio, Sulenir Abreu, para que explique o motivo da demora em atender o incêndio ocorrido na data de 04/11/2024, no bairro Cassino, e também, o porque do deslocamento de viatura do centro da cidade, sendo que, h[a corpo de bombeiros no Cassino.</t>
   </si>
   <si>
     <t>26121</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>Vereadora Professora Denise, Vereador Edson Costa, Vereador Filipe Branco, Vereador Juquinha, Vereador Lary, Vereador Luciano Figueiredo - Luka, Vereador Miguel Degani, Vereador Paulo Roldão, Vereador Rafael Missiunas, Vereador Rogério Gomes, Vereador Rovam Castro, Vereador Sgt Rodrigues, Vereador Vavá, Vereadora Regininha</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26121/r471.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26121/r471.pdf</t>
   </si>
   <si>
     <t>Requerem a realização de uma Audiência Pública no dia 11/11/2024 para tratar acerca do Anteprojeto de Lei aprovado pela Comissão Jurista - CEPORTO, que revoga as Leis: número 4.860/1965, número 7.919/1998 e número 12.815/2013 ( Lei dos Portos).</t>
   </si>
   <si>
     <t>26178</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26178/r472.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26178/r472.pdf</t>
   </si>
   <si>
     <t>Requer que a Prefeitura Municipal em conjunto com a secretaria competente, realize análise de viabilidade de arborização na Praça Saraiva em pontos estratégicos, para que existam áreas abrigadas à sombra para os frequentadores do local, muitas vezes acompanhados de crianças, estimulando também, a prática de exercícios físicos com garantia de maior conforto térmico ao longo do dia.</t>
   </si>
   <si>
     <t>26321</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26321/r473.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26321/r473.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente	_x000D_
 _x000D_
 O Vereador que abaixo assina, requer após ouvida a casa, na forma regimental, autorização para deslocamento a Porto Alegre, nos dias 07 e 08 de novembro, no local será cumprida agenda na Casa Civil, Assembleia Legislativa, MPF, CEEE e Secretaria de Desenvolvimento do RS.</t>
   </si>
   <si>
     <t>26687</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26687/r474.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26687/r474.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado requer, após ouvida a Casa na forma regimental, que seja realizada nesta casa legislativa uma Sessão Especial em homenagem a passagem dos Vinte e Cinco anos do Programa Educacional de Resistência às Drogas e a Violência, PROERD RG.</t>
   </si>
   <si>
     <t>26709</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26709/r475.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26709/r475.pdf</t>
   </si>
   <si>
     <t>Requer que sejam instalados postes de iluminação pública próximo a para de ônibus localizado na BR-392, na estrada do bairro Santa Rosa, entre os quilômetros 19 e 20.</t>
   </si>
   <si>
     <t>26733</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26733/r476.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26733/r476.pdf</t>
   </si>
   <si>
     <t>Requer que a Prefeitura Municipal em conjunto com a secretaria competente, realize a colocação de telas atrás das traves dos gols existentes em praças e campos comunitários da cidade.</t>
   </si>
   <si>
     <t>26735</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26735/r477.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26735/r477.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal, através da Secretaria competente, realize a capinagem e recuperação da pista de atletismo da Praça Saraiva, uma vez que o recuo de 100 m se encontra tomado pelo capim.</t>
   </si>
   <si>
     <t>26736</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26736/r478.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26736/r478.pdf</t>
   </si>
   <si>
     <t>Requer que a Prefeitura Municipal em conjunto com a secretaria competente, realize a instalação de ganchos para utilização de equipamentos de TRX e corda naval em praças da cidade, para que a população possa usufruir de tais mecanismos para práticas de exercícios.</t>
   </si>
   <si>
     <t>26750</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26750/r479.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26750/r479.pdf</t>
   </si>
   <si>
     <t>Requer que a Prefeitura Municipal em conjunto com a secretaria competente, realize o cercamento do velódromo na Praça Saraiva, bem como a substituição dos mourões já existentes por outros mais altos.</t>
   </si>
   <si>
     <t>26768</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26768/r480.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26768/r480.pdf</t>
   </si>
   <si>
     <t>Requerem que seja concedida autorização para viagem à Porto Alegre, a fim de realizar agendas importante, junto à Diretora-Presidente da AEGEA/Corsan, Secretaria de Habitação Regularização Fundiária, DAER e outros órgãos para tratar de assuntos de interesse da comunidade.</t>
   </si>
   <si>
     <t>26811</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26811/r481.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26811/r481.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal, realize a retirada de entulhos e móveis na Rua Visconde do Rio Grande, Próximo a Lagoa, no Bairro Cidade Nova.</t>
   </si>
   <si>
     <t>26833</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26833/r482.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26833/r482.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal, através da Secretaria Competente, que apresente proposta junto ao Ministério da Cultura, a fim de implantar um CEUs da Cultura.</t>
   </si>
   <si>
     <t>27114</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>Requer que seja determinada uma data para a realização de uma Sessão Especial em homenagem  aos 20 anos de fundação do Rio Grande Moto Grupo.</t>
   </si>
   <si>
     <t>27337</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27337/r484.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27337/r484.pdf</t>
   </si>
   <si>
     <t>A Vereadora Requer a limpeza no trapiche do Bairro Mangueira , situado na continuidade da Rua Maria Rosa, Em anexo Fotos .</t>
   </si>
   <si>
     <t>27369</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27369/r485.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27369/r485.pdf</t>
   </si>
   <si>
     <t>Requer autorização para viagem a Brasília no dia 25 a 28 de Novembro , a fim de cumprir agenda com o ministério da Pesca, Meio ambiente .</t>
   </si>
   <si>
     <t>27465</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27465/r486.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27465/r486.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedido Voto de Louvor ao SR. MARIO AUGUSTO DE LIME E SILVA, Superintendente Regional Sul, na CORSAN, em reconhecimento ao excelente serviço prestado a comunidade Riograndina.</t>
   </si>
   <si>
     <t>27582</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>Vereador Lary, Vereador Juquinha, Vereador Rogério Gomes</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27582/r487.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27582/r487.pdf</t>
   </si>
   <si>
     <t>Requerem que seja formada Comissão Especial para deslocarem-se à Brasília, visando cumprimento de agendas, dos dias 1° a 05 de dezembro de 2024.</t>
   </si>
   <si>
     <t>27990</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27990/r488.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27990/r488.pdf</t>
   </si>
   <si>
     <t>Requer que seja formada uma Comissão para se deslocar a Porto Alegre afim de participar da Audiência Pública que será realizada no Auditório da FAMURS.</t>
   </si>
   <si>
     <t>27999</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27999/r489.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27999/r489.pdf</t>
   </si>
   <si>
     <t>Requer que realize a colocação de placas de chapa soldadas nas paradas de ônibus ao longo da Av. Presidente Vargas, uma vez que as mesmas foram roubadas e avariadas.</t>
   </si>
   <si>
     <t>28002</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28002/r490.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28002/r490.pdf</t>
   </si>
   <si>
     <t>Requer que seja aprovado voto de LOUVOR ao Sr. Daniel Ionkoski Gonçalves, pelos 55 anos de atividade de feirista e sendo o mais antigo em atividades da nossa cidade de Rio Grande.</t>
   </si>
   <si>
     <t>28339</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28339/req_491..pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28339/req_491..pdf</t>
   </si>
   <si>
     <t>O Vereador que subscreve o presente requerimento solicita, após a apreciação e aprovação desta Casa, na forma regimental, a concessão de um Voto de Louvor ao Senhor Ricardo Nogueira, em reconhecimento ao seu trabalho exemplar e à dedicação como Capitão de Fragata, no comando dos Navios-Patrulha Benevente e Babitonga, do Rebocador de Alto-Mar Tritão e dos Navio de Apoio Oceânico Mearim.</t>
   </si>
   <si>
     <t>28402</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28402/r492.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28402/r492.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal encaminhe a esta casa legislativa a cópia do projeto atual referente às obras da Rua Luiz Leivas Otero, no Cassino.</t>
   </si>
   <si>
     <t>28427</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28427/r493.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28427/r493.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedido Voto de Louvor ao senhor Alex Mendes de Oliveira, que no dia 11 de abril de 2025, completa 19 anos de trabalho no cartório junto à 163ª Zona Eleitoral de Rio Grande, onde se dedicou e se comprometeu, servindo a comunidade Rio-grandina, bem como no ano de 2024 em plena calamidade devido as enchentes em nosso município, ajudou na coordenação do abrigo administrado pelo Ministério Público Estadual, localizado no Ginásio FM - Grêmio Ball (na Rua General Vitorino 447).</t>
   </si>
   <si>
     <t>28482</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28482/r494.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28482/r494.pdf</t>
   </si>
   <si>
     <t>Requer que a Prefeitura Municipal realize o conserto do carrossel e a realização de corte de grama na pracinha da escola Frederico Ernesto Buchholz.</t>
   </si>
   <si>
     <t>28712</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28712/r495.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28712/r495.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo-assinado, após ouvida a Casa na forma regimental, requer ao executivo municipal que seja enviado a está casa legislativa, a Lei 9128 de 02 de Janeiro de 2024, a fim de a mesma ser apreciada e entrar em votação. Tal lei é de extrema importância para os produtores rurais e pescadores tendo em vista, Garantir da isenção da Taxa de Licenciamento Ambiental (TLA)  e as taxas correspondentes ao produtor Rural e Pescador.</t>
   </si>
   <si>
     <t>28715</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28715/r496.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28715/r496.pdf</t>
   </si>
   <si>
     <t>Requer, amparada ao Art. 17 da Lei Orgânica Municipal que o Executivo Municipal envie a esta Casa Legislativa cópia de todos os contratos de prestação de serviço em andamento junto a Secretaria de Município da Causa Animal, bem como os planos de trabalho aos quais os contratos fazem referência, sejam eles em atendimento veterinário, acolhimento de equinos, e acolhimento de animais domésticos.</t>
   </si>
   <si>
     <t>28724</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28724/r497.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28724/r497.pdf</t>
   </si>
   <si>
     <t>Requer que sejam convocados para vir a esta Casa a Secretaria de Habitação bem como do tabelião Responsável pelo cartório de Registro de Imóveis localizado a Rua Duque de Caxias. Número 574. centro do Rio Grande.</t>
   </si>
   <si>
     <t>28756</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28756/r498.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28756/r498.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado a esta casa, ofício, para Superintendência Regional Sul do Instituto Nacional de Seguro Social (INSS), solicitando agilidade na análise e resposta nos pedidos de auxílio-doença de 12 pescadores artesanais, o pedido se faz necessário tendo em vista a incapacidade dos mesmo de exercerem sua profissão.</t>
   </si>
   <si>
     <t>28777</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28777/r499.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28777/r499.pdf</t>
   </si>
   <si>
     <t>Requer, através da Secretaria Estadual de Educação que determine ao setor competente estudos no sentido de implantar na Escola Estadual de Ensino Médio Lilia Neves, na Vila da Quinta, município de Rio Grande, o Projeto de uma Escola de Ensino Médio Politécnico visando qualificar profissionalmente os jovens, na área e trabalho.</t>
   </si>
   <si>
     <t>28779</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28779/r500.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28779/r500.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, requer após ouvida a Casa na forma regimental, que o Secretário do Gabinete de Programas e Projetos Especiais, Eng. Gilberto Arabidian Junior, envie informações sobre a destinação dos recursos recebidos através da Emenda Parlamentar nº 202336610004 – Transferências Especiais, cujo valor de R$100.000,00 (cem mil reais) tinha como intuito a construção de uma Praça de Recreação Infantil no Bairro Boa Vista II, na localidade do Senandes.</t>
   </si>
   <si>
     <t>28790</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28790/r501.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28790/r501.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente,_x000D_
 O Vereador ROGÉRIO GOMES, Líder da Bancada do Cidadania 23, abaixo-assinado, requer, após ouvida a Casa, na forma regimental, que seja encaminhado ofício ao Secretário de Segurança Pública do Estado, Sr. Sandro Caron de Moraes, com cópia ao Comando Geral da Polícia Rodoviária Estadual e Batalhão de Bombeiro Militar do Rio Grande do Sul, solicitando que seja analisada a possibilidade de, com a conclusão e entrega da obra de duplicação da ERS-734, momento em que o trecho compreendido entre o Pórtico e o Trevo de acesso a cidade será municipalizado, em havendo o deslocamento da base da Polícia Rodoviária Estadual (PRE) para o trecho estadual, especificamente entre o Viaduto do Trevo e o Balneário Cassino, sugerimos que o prédio atualmente ocupado pela PRE seja destinado à instalação do Corpo de Bombeiros do Trevo, aproveitando a estrutura existente e promovendo maior eficiência nos atendimentos à comunidade. _x000D_
 Essa medida trará benefícios relevantes para a segurança da população, além de otimizar o uso dos espaços públicos e adaptando-os às demandas locais.</t>
   </si>
   <si>
     <t>28791</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28791/r502.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28791/r502.pdf</t>
   </si>
   <si>
     <t>Requer que seja disponibilizada a viatura oficial desta casa para deslocamento até a cidade de Porto Alegre, a fim de participar da sessão de posse do Deputado Estadual Halley Lino de Souza. A cerimônia acontecerá no dia 18/12 do corrente mês, às 14 horas.</t>
   </si>
   <si>
     <t>28803</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28803/r503.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28803/r503.pdf</t>
   </si>
   <si>
     <t>Requer que empresa CEEE Equatorial seja oficiada solicitando que se instale em regime de urgência em Eletroponto no Balneário Cassino, tendo em vista a temporada vindoura, bem como a necessidade da disponibilidade deste serviço à comunidade da região sul que descola-se para o balneário neste período e veraneio.</t>
   </si>
   <si>
     <t>28805</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>Vereador Luciano Figueiredo - Luka, Vereador Fábio Domingues - Fabinho, Vereador Rovam Castro</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28805/r504.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28805/r504.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo assina, requer após ouvida a casa, na forma regimental, autorização para deslocamento a Porto Alegre, nos dias 18 e 19 de dezembro, onde será cumprida agenda na Casa Civil, Assembleia Legislativa e Palácio Piratini.</t>
   </si>
   <si>
     <t>28816</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28816/r505.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28816/r505.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada uma Sessão Especial em homenagem a E.M Professora Maria da Graça Reis pelo seu jubileu da prata (25 anos)</t>
   </si>
   <si>
     <t>28821</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28821/r506.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28821/r506.pdf</t>
   </si>
   <si>
     <t>Requer que seja autorizado o deslocamento para a cidade de Porto Alegre, na data de 17 de Dezembro, com retorno no dia 18 de Dezembro, a fim de cumprir agenda na Assembleia Legislativa. para tratar assuntos pertinentes ao mandato.</t>
   </si>
   <si>
     <t>28826</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28826/r507.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28826/r507.pdf</t>
   </si>
   <si>
     <t>Requer que seja colocada faixas elevadas de pedestres e redutor de velocidades em alguns pontos na Avenida Osvaldo MArtensen no Bairro PArque São Pedro.</t>
   </si>
   <si>
     <t>28897</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28897/r508.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28897/r508.pdf</t>
   </si>
   <si>
     <t>Requer que seja aprovado voto de LOUVOR ao Sr. Daniel Iankoski Gonçalves, pelos 55 anos de atividade de feirista e sendo o mais antigo em atividades na nossa cidade de Rio Grande.</t>
   </si>
   <si>
     <t>23870</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23870/i1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23870/i1.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente, o Vereador ROGÉRIO GOMES, Bancada do Cidadania 23, abaixo-assinado, indica ao Executivo Municipal, após ouvida a Casa, na forma regi-mental, por meio da Secretaria Competente realize a recuperação da iluminação da Pista de Skate do Balneário Cassino, sugerimos a substituição dos atuais refletores de sódio por refletores de LED, qualificando a iluminação no local.</t>
   </si>
   <si>
     <t>23873</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23873/i2.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23873/i2.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente, o Vereador ROGÉRIO GOMES, Bancada do Cidadania 23, abaixo-assinado, indica ao Executivo Municipal, após ouvida a Casa, na forma regi-mental, por meio da Secretaria de Município de Pesca, Agricultura e Cooperativismo viabilize a recuperação do trapiche localizado no final da Rua Quintino Bocaiuva no Bairro São Miguel.</t>
   </si>
   <si>
     <t>23908</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23908/i3.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23908/i3.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, após ouvida a casa na forma regimental, indica  ao Executivo Municipal, na forma regimental, que seja encaminhado projeto de lei a fim de alterar a Lei Municipal n°8.954/2023 para que haja adequação no vencimento inicial dos Agentes Comunitários de Saúde (ACS) e dos Agentes de Combate as Endemias (ACE).</t>
   </si>
   <si>
     <t>23910</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23910/i4.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23910/i4.pdf</t>
   </si>
   <si>
     <t>Indica que o Executivo Municipal, realize a manutenção ao longo da Aveida Atlântica no Cassino, pois a localidade encontra-se com capim alto ocasionando o acúmulo de lixo. Fotos em anexo.</t>
   </si>
   <si>
     <t>23912</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23912/i5.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23912/i5.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo para que através da Secretaria competente realize estudo para que seja feito a Substituição das Lixeiras instaladas nas Praças Públicas as quais econtram-se danificadas pela ferrugem.</t>
   </si>
   <si>
     <t>23913</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23913/i6.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23913/i6.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, para que realize a susbtituição do toldo da Unidade Básica de Saúde da Família - UBSF Rita Lobato.</t>
   </si>
   <si>
     <t>23923</t>
   </si>
   <si>
     <t>Vereador Luciano Figueiredo - Luka, Vereador Vavá</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23923/i7.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23923/i7.pdf</t>
   </si>
   <si>
     <t>Indicama o Executivo Municipal para que através da Secretaria de Município de Mobilidade, Acessibilidade e Segurança, realize um estudo sobre a possibilidade de colocação de dois semáforos na Av. Atlântica, no Balneário Cassino. Um no cruzamento com a rua Lisboa e o outro no cruzamento com a rua Rio de Janeiro.</t>
   </si>
   <si>
     <t>23932</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23932/i08.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23932/i08.pdf</t>
   </si>
   <si>
     <t>Indica Ao Executivo Municipal que, durante a reforma do Ginásio Municipal Farydo Salomão que sejam retiradas as quatro traves dos campos de onze da praça saraiva , e os buracos das goleiras possam ser aterrados.</t>
   </si>
   <si>
     <t>23933</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23933/i09.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23933/i09.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que, através do setor competente, o semáforo da Avenida Aquidaban, em frente ao antigo Figueiras Shopping, seja transformado em um semáforo com botoeira para pedestres, ao invés de ser apenas semáforo para carros.</t>
   </si>
   <si>
     <t>23940</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23940/i10.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23940/i10.pdf</t>
   </si>
   <si>
     <t>O Vereador Rafael Missiunas, após ouvida a Casa na forma regimental, indica que o Executivo Municipal, junto à Secretaria competente, realize a manutenção, com corte de grama, nas ruas ao longo do Bairro Parque São Pedro, especialmente, nos logradouros localizados entre as ruas O e P, pois a localidade encontra-se com o capim muito alto ocasionando o acúmulo de lixo.</t>
   </si>
   <si>
     <t>23944</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23944/i11.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23944/i11.pdf</t>
   </si>
   <si>
     <t>Indica que realize estudo para que seja feito uma quadra de basquete junto a Praça Miguel de Castro Moreira entre as Ruas Paraná, Saldanha Marinho e Tiradentes.</t>
   </si>
   <si>
     <t>23945</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23945/i12.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23945/i12.pdf</t>
   </si>
   <si>
     <t>indica ao Executivo Municipal que realize estudo para que seja reativado o Chimarródromo localizado na Avenida Rio Grande no Balneário Cassino.</t>
   </si>
   <si>
     <t>23953</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23953/i13.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23953/i13.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente,_x000D_
 _x000D_
 O Vereador abaixo assinado, depois de ouvida a Casa, na forma regimental, indica ao Executivo Municipal, por meio da Secretaria competente, para que seja realizado um estudo de caráter  urgente a fim de realizar a extensão da rede das águas residuais na Rua Itaqui, Rua São Borja e Rua Santa Maria, situadas no Balneário Cassino.</t>
   </si>
   <si>
     <t>23954</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23954/i14.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23954/i14.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, indica, após ouvida a Casa na forma regimental, que o Executivo Municipal, através da Secretaria competente, realize estudos para construção de uma academia ao ar livre na Avenida dos Oceanos, esquina Avenida dos Arquipélagos, no Parque Marinha.</t>
   </si>
   <si>
     <t>23956</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23956/i15.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23956/i15.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, após ouvida a Casa, na forma regimental, estude a possibilidade de implantar um semáforo no cruzamento da Rua Engenheiro Alfredo Huck com Rua Val Porto, em frente a Refinaria de Petróleo Riograndense, ou outra medida que vise regrar o fluxo de veículos no local,</t>
   </si>
   <si>
     <t>23961</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23961/i16.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23961/i16.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, por meio da Secretaria competente, a realização de um estudo para a criação de um terminal de ônibus, na localidade dos Molhes da Barra.</t>
   </si>
   <si>
     <t>23962</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23962/i17.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23962/i17.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, por meio da Secretaria competente, a realização de um estudo para a criação de uma passarela para pedestres, na lateral da ponte, na área de domínio do município, localizada às margens da RS 734, estrada Centro/Cassino, no Senandes.</t>
   </si>
   <si>
     <t>23963</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23963/i18.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23963/i18.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal para que através da Secretaria competente realize estudo para que seja Fornecido Merenda escolar no Município do Rio Grande Diferenciada para estudantes Diabéticos, Hiperglicêmicos e Celíacos.</t>
   </si>
   <si>
     <t>23976</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23976/i19.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23976/i19.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, indica, após ouvida a Casa na forma regimental, que o Executivo Municipal, efetivada a doação da Casa do Conde Bianchini, que será utilizada como um espaço cultural na Avenida Rio Grande, no Cassino, abranja, entre suas atividades e memoriais, um espaço para contar a história do município de Rio Grande, desde sua primeira povoação em 1737 com a chegada do Brigadeiro José da Silva Paes.</t>
   </si>
   <si>
     <t>23977</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23977/i20.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23977/i20.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal para que através da Secretaria competente a recolocação das paradas de ônibus na Avenida Maximiliano da Fonseca (rótula dos molhes da Barra).</t>
   </si>
   <si>
     <t>23982</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23982/i21.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23982/i21.pdf</t>
   </si>
   <si>
     <t>indica ao Executivo Municipal para que através da Secretaria competente, estude a viabilidade do Município de Rio Grande ter um cartão específico para famílias comprarem materiais escolares, assim como foi feito no Município de Gravataí (RS), por meio da LEI N° 4682/2023.</t>
   </si>
   <si>
     <t>23983</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23983/i22.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23983/i22.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente,_x000D_
 _x000D_
 O Vereador abaixo assinado, depois de ouvida a Casa, na forma regimental, indica à Secretaria Estadual da Saúde, que seja realizado o aumento do repasse estadual previsto na resolução da CIB nº 242/2020, uma vez que nosso município realiza atendimentos voltados ao tratamento fisioterápico considerados de média complexidade, a fim de atender a demanda reprimida existente, que atualmente totaliza 838 pacientes na fila de espera por tratamento fisioterápico na rede SUS, conforme informado pela Secretaria de Município da Saúde, através do Oficio n° 085/ADM/SMS/2024, em anexo.</t>
   </si>
   <si>
     <t>23984</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23984/i23.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23984/i23.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo para que através da Secretaria competente realize estudo para que seja feito Um Quebra-Molas na Rua Primeiro de Maio Próximo ao N° 687, devido ao alto número de acidentes que vem ocorrendo neste cruzamento, inclusive com vitimas fatais.</t>
   </si>
   <si>
     <t>23985</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23985/i24.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23985/i24.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo para que através da Secretaria competente estude a possibilidade de Refazer o Quebra-Molas já existente na Avenida Arquipélagos Bairro Parque Marinha "em frente a Escola Almirante Tamandaré" bem como refazer a Faixa de Pedestres.</t>
   </si>
   <si>
     <t>23987</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23987/i25.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23987/i25.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, após ouvida a Casa, na forma regimental, por meio do Gabinete de Programas e Projetos Especiais-GPPE, que elabore o projeto e inclua nos programas de pavimentação de Município, a pavimentação da Av. B, no Sítio Santa Cruz no Bairro Quinta.</t>
   </si>
   <si>
     <t>23988</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23988/i26.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23988/i26.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, após ouvida a Casa, na forma regimental, que a secretaria competente, realize a recuperação do guard rail existente na ponte localizada sobre o Arroio das Cabeças, na Vila Quinta.</t>
   </si>
   <si>
     <t>23989</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23989/i27.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23989/i27.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, por meio do Gabinete de programas e projetos Especiais-GPPE, que elabore o projeto e inclua nos programas de pavimentação da Rua seis (06) na Vila Santo Antônio. Localizada na Quinta Até a BR 392.</t>
   </si>
   <si>
     <t>23991</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23991/i28.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23991/i28.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal , por meio do Gabinete de Programas e Projetos Especiais, GPPE, inclua a pavimentação no perímetro da travessa 29 a rua Seis (06), e a escola Olavo Bilac, na Vila Santo Antônio, no Bairro Quinta.</t>
   </si>
   <si>
     <t>24008</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24008/i29.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24008/i29.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal , que a Secretaria realize o cadastramento no sistema do MCIDADES,  no proposito de habilitar o Município e receber Recursos do orçamento Geral da União , mais especificamente do Programa Minha Casa Minha Vida Rural.</t>
   </si>
   <si>
     <t>24009</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24009/i30.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24009/i30.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que a Secretaria de Município de Educação reiterando as indicações 1880/2020 sobre o numero 2054/2020 e a 854/2021 sobre o numero 1890/2021. Para Agilizar os términos das obras da EMEIS.</t>
   </si>
   <si>
     <t>24010</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24010/i31.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24010/i31.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente, o Vereador ROGÉRIO GOMES, Bancada do Cidadania 23, abaixo-assinado, indica ao Executivo Municipal, após ouvida a Casa, na forma regi-mental, através da Secretaria de Município da Saúde, realize novo mutirão para avaliação e encaminhamento de CIRURGIAS DE CATARATA, considerando que ainda há grande demanda reprimida que aguarda a primeira avalição oftalmológica. _x000D_
 Reitera indicação: 502/2023.</t>
   </si>
   <si>
     <t>24011</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24011/i32.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24011/i32.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente, o Vereador ROGÉRIO GOMES, Bancada do Cidadania 23, abaixo-assinado, indica ao Executivo Municipal, após ouvida a Casa, na forma regi-mental, através da Secretaria de Município de Gestão Administrativa, encaminhe a esta Casa Legislativa Projeto de Lei a fim de conceder aos servidores públicos municipais a reposição salarial/reajuste na tabela de remuneração, conforme disposto no art. 249 da Lei 5.819/03 (Estatuto do Servidor).</t>
   </si>
   <si>
     <t>24012</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24012/i33.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24012/i33.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, após ouvida a Casa, na forma regimental, através da Secretaria de Município de Gestão Administrativa estude a possibilidade de firmar convênio com o Hospital MonPorto, a fim de viabilizar plano de saúde voltado para o atendimento dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>24047</t>
   </si>
   <si>
     <t>Vereadora Profª Diacuiara, Vereadora Laurinha</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24047/i34.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24047/i34.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, através da Secretaria competente, que estude a possibilidade e a viabilidade de que o modelo de uniformes da rede escolar municipal volte a respeitar as identidades específicas das sua comunidades,</t>
   </si>
   <si>
     <t>24048</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24048/i35.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24048/i35.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal para que através da Secretaria competente estude a possibilidade de realizar o corte de grama na praça e no campo de futebol localizados próximos à Av. Irmão Roque Maria bairro Humaitá.</t>
   </si>
   <si>
     <t>24053</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24053/i36.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24053/i36.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo-assinado, após ouvida a Casa na forma regimental, INDICA ao executivo municipal, através da secretaria competente, a construção de uma academia ao ar-livre na praça da Rua Paulo Rocha Guimarães, antiga Rua 04 no Bairro Jardim Humaitá.</t>
   </si>
   <si>
     <t>24054</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24054/i37.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24054/i37.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal, junto à Secretaria competente, indica a realização do patrolamento das principais vias de acesso à praia do Cassino, pois a localidade encontra-se com muita areia solta e péssimas condições de tráfego, e ocasionam grandes transtornos aos munícipes e turistas, por inúmeras vezes, ficam com os carros atolados.</t>
   </si>
   <si>
     <t>24055</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24055/i38.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24055/i38.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo-assinado, após ouvida a Casa na forma regimental, INDICA ao executivo municipal, através da secretaria competente, a Pavimentação e drenagem da Rua Paulo Rocha Guimarães, antiga Rua 04 no bairro Jardim Humaitá.</t>
   </si>
   <si>
     <t>24059</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24059/i39.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24059/i39.pdf</t>
   </si>
   <si>
     <t>A vereadora abaixo assinada, após ouvida a Casa na forma regimental, indica ao Executivo Municipal que determine à Secretaria Municipal competente, a criação e montagem de um Laboratório Farmacêutico Municipal para produção e manipulação dos medicamentos mais consumidos na Rede Municipal de Rio Grande.</t>
   </si>
   <si>
     <t>24061</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24061/i40.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24061/i40.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo para que através da Secretaria competente realize estudo para que seja feito a restauração do chafariz situado no calçadão da Luiz Lorea.</t>
   </si>
   <si>
     <t>24064</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24064/i41.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24064/i41.pdf</t>
   </si>
   <si>
     <t>Indica após ouvida a Casa, na forma regimental, que o Executivo Municipal encaminhe a esta Casa Legislativa Projeto de Lei visando autorizar a entrada dos agentes de endemias em imóveis abandonados ou sem uso, cujo a limpeza do terreno, pátio, ou piscinas não estejam de acordo com o necessário para fins de fiscalização.</t>
   </si>
   <si>
     <t>24083</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24083/i42.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24083/i42.pdf</t>
   </si>
   <si>
     <t>Indicado o Executivo Municipal, através da secretaria competente, construa uma pista de caminhada no entorno do Ginásio Robson Castro e Castro Castelo Branco, localizado na Rua Roberto Socoowisk com a Rua Irmão Isício, no Bairro Castelo Branco I.</t>
   </si>
   <si>
     <t>24084</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24084/i43.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24084/i43.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, através da secretaria competente, realize revitalização da praça recreativa, localizada ao lado do Ginásio Robson Castro e Castro Castelo Branco, localizado na Rua Roberto Socoowisk com a Rua Irmão Isício, no Bairro Castelo Branco I.</t>
   </si>
   <si>
     <t>24091</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24091/i44.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24091/i44.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal , através da Secretaria competente, estude a possibilidade  de que a farmácia do SUS possa fazer atendimento 24 horas , o qual sugerimos que a implantação seja no posto DR. Pedro Armando, na vila da Quinta.</t>
   </si>
   <si>
     <t>24093</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24093/i45.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24093/i45.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, após ouvida a casa na forma regimental, indica  ao Executivo Municipal, para que na medida do possível verifique a possibilidade de colocar iluminação pública na rua Coronel Salgado, bairro Vila da Quinta, no trecho situado entre a travessa 16 até o pontilhão do Arroio das Cabeças (Vila Nova),</t>
   </si>
   <si>
     <t>24096</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24096/i46.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24096/i46.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que seja criada uma clinica de reabilitação destinada não apenas a crianças, mas também a adultos com deficiências, abrangendo fisioterapias, terapia ocupacional e fonoaudiologia.</t>
   </si>
   <si>
     <t>24097</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24097/i47.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24097/i47.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que sejam criadas ao menos 30 vagas de Técnicos em Enfermagem no quadro de servidores da prefeitura.</t>
   </si>
   <si>
     <t>24100</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24100/i48.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24100/i48.pdf</t>
   </si>
   <si>
     <t>Indica que o Executivo Municipal através da Secretaria de Município do Cassino, providencie a colocação de lixeiras na extensão das passarelas da praia do Cassino, visando a preservação do entorno, bem como acúmulo de lixo nas dunas.</t>
   </si>
   <si>
     <t>24103</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24103/i49.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24103/i49.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal para que através da Secretaria competente seja colocada iluminação pública na Praça da Ilha Torotama.</t>
   </si>
   <si>
     <t>24123</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24123/i50.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24123/i50.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que seja construída uma pista de caminhada e instalados uma academia de ginástica ao ar livre e balanços para crianças na Praça Humaitá, que fica entra a Avenida Irmão Roque Maria e as Ruas Treze, Cinco e Seis, no Bairro Humaitá.</t>
   </si>
   <si>
     <t>24125</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24125/i51.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24125/i51.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado ao Secretário Municipal de Mobilidade, Sr Anderson Castro, o estudo da viabilidade e execução, de uma faixa elevada de pedestre ou quebra molas, também conhecido como lombada ou ondulação transversal, no entroncamento da Av. Bello Brum com a Rua Jorge Gustavo Mário Schimidt no Bairro Santa Rosa.</t>
   </si>
   <si>
     <t>24131</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24131/i52.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24131/i52.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo-assinado, após ouvida a Casa na forma regimental, INDICA ao executivo municipal, que seja providenciado junto a secretaria competente, o nivelamento da Rua Alvaro Costa nas proximidades do n° 148 bairro Salgado Filho.</t>
   </si>
   <si>
     <t>24132</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24132/i53.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24132/i53.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo-assinado, após ouvida a Casa na forma regimental, INDICA ao executivo municipal, que seja providenciado junto a secretaria competente,a construção de bocas de lobo na rua Alvaro Costa nas proximidades do n° 148, bairro Salgado Filho</t>
   </si>
   <si>
     <t>24138</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24138/i54.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24138/i54.pdf</t>
   </si>
   <si>
     <t>Indica que o Executivo Municipal, junto à Secretaria competente, estude a viabilidade da construção de mais Ecopontos na cidade, reduzindo o impacto ambiental associado ao descarte de resíduos em locais inapropriados e fomentando a economia circular através da reciclagem e reutilização.</t>
   </si>
   <si>
     <t>24139</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24139/i55.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24139/i55.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, junto à Secretaria competente, estude a possibilidade de criação de uma plataforma online de adoção de animais resgatados, conscientizando a população da autoria responsável.</t>
   </si>
   <si>
     <t>24140</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24140/i56.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24140/i56.pdf</t>
   </si>
   <si>
     <t>Indica que o Executivo Municipal encaminhe a esta Casa Legislativa Projeto de Lei instituindo um Programa Municipal de Incentivo à Agricultura Familiar, beneficiando agricultores familiares enquadrados no PRONAF e auxiliando na geração de renda e empregos no meio rural.</t>
   </si>
   <si>
     <t>24141</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24141/i57.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24141/i57.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, junto à Secretaria competente, estude a possibilidade da implementação de um sistema de aluguel compartilhado de bicicletas, incentivando a população a utilizar novos meios de locomoção, aliando a saúde, inovação tecnológica e sustentabilidade.</t>
   </si>
   <si>
     <t>24146</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24146/i58.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24146/i58.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal para que através da Secretaria competente realize estudo para que seja Feito a Regularização Fundiária das Posses na Vila Mangueira.</t>
   </si>
   <si>
     <t>24147</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24147/i59.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24147/i59.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal para que através da Secretaria competente realize estudo para que seja Realizado um Mutirão de Limpeza e Corte de Grama na Vila Maria.</t>
   </si>
   <si>
     <t>24148</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24148/i60.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24148/i60.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal para que através da Secretaria competente realize estudo para que seja Feito a Regularização Fundiária no bairro Navegantes.</t>
   </si>
   <si>
     <t>24149</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24149/i61.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24149/i61.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal para que através da Secretaria competente realize estudo para que seja Feito um Mutirão de Limpeza e Corte de Grama nos Bairros, Navegantes, Lar Gaúcho, Vila Santinha e Vila dos estivadores.</t>
   </si>
   <si>
     <t>24150</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24150/i62.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24150/i62.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal para que através da Secretaria competente realize estudo para que seja Feito (Mutirão de Limpeza na Praça dos Navegantes) situada entre as Ruas Allan Kardec e Modesto Rei Dorneles.</t>
   </si>
   <si>
     <t>24151</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24151/i63.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24151/i63.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal para que através da Secretaria competente realize estudo para que seja Feito a Pavimentação do Final da Rua Ernandes Fornari Bairro, Navegantes.</t>
   </si>
   <si>
     <t>24152</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24152/i64.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24152/i64.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal para que através da Secretaria competente realize estudo para que seja Feito a Pavimentação na Parte Final da Rua Major Carlos Pinto, sentido praia.</t>
   </si>
   <si>
     <t>24153</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24153/i65.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24153/i65.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal para que através da Secretaria competente realize estudo para que seja Feito a Pavimentação da Rua Tamandaré no Bairro, Navegantes.</t>
   </si>
   <si>
     <t>24154</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24154/i66.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24154/i66.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal para que através da Secretaria competente realize estudo para que seja Feito a Restauração da Pavimentação da Rua Capitão Lemos Farias, Bairro Lar Gaúcho.</t>
   </si>
   <si>
     <t>24155</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24155/i67.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24155/i67.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal para que através da Secretaria competente realize estudo para que seja Feito a Pavimentação da Rua Padre José de Matos na Vila Maria.</t>
   </si>
   <si>
     <t>24159</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24159/i68.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24159/i68.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo para que através da Secretaria competente realize estudo para que seja feito a Recuperação do Calçamento da Rua Allan Kardec.</t>
   </si>
   <si>
     <t>24161</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24161/i69.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24161/i69.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal para que através da Secretaria competente realize estudo para que seja feito o Asfaltamento da Rua Rita Lobato no Bairro Lar Gaúcho.</t>
   </si>
   <si>
     <t>24168</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24168/i70.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24168/i70.pdf</t>
   </si>
   <si>
     <t>O Vereador Nilton Machado, Partido Republicanos, depois de ouvida a Casa, na forma regimental, indica ao Executivo Municipal para que através da Secretaria competente seja construído quebra-molas na Rua 8 no Bairro Profilurb I.</t>
   </si>
   <si>
     <t>24169</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24169/i71.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24169/i71.pdf</t>
   </si>
   <si>
     <t>O Vereador Nilton Machado, Partido Republicanos, depois de ouvida a Casa, na forma regimental, indica ao Executivo Municipal para que através da Secretaria competente seja feito o corte de vegetação na beira da Estrada do entorno da Ilha dos Marinheiros.</t>
   </si>
   <si>
     <t>24170</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24170/i72.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24170/i72.pdf</t>
   </si>
   <si>
     <t>O Vereador Nilton Machado, Partido Republicanos, depois de ouvida a Casa, na forma regimental, indica ao Executivo Municipal para que através da Secretaria competente seja feito o corte da vegetação na beira da Estrada de acesso a Ilha da Torotama, da localidade da Quitéria até a Torotama.</t>
   </si>
   <si>
     <t>24171</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24171/i73.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24171/i73.pdf</t>
   </si>
   <si>
     <t>O Vereador Nilton Machado, Partido Republicanos, depois de ouvida a Casa, na forma regimental, indica ao Executivo Municipal para que através da Secretaria competente seja feito o corte da vegetação na beira da Estrada no Corredor do Brete no Povo Novo.</t>
   </si>
   <si>
     <t>24172</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24172/i74.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24172/i74.pdf</t>
   </si>
   <si>
     <t>INDICA ao executivo municipal, que seja providenciado junto a secretaria competente, um estudo de viabilidade para um espaço publico destinado a construção de um monumento ao povo Evangélico. Que o mesmo sirva de referência ao povo Evangélico que exalte ao único Deus criador do céu, da terra, do mar e de tudo que neles ha, sendo utilizado como espaço de Culto, Evangelização, Encontros, Meditação e Visitação. No Largo Barbosa Coelho._x000D_
 _x000D_
 Mensagem para ser inserida no monumento. _x000D_
 Porque Deus amou o mundo de tal maneira que deu o seu Filho unigênito, para que todo aquele que nele crê não pereça, mas tenha a vida eterna.                                     João 3:16</t>
   </si>
   <si>
     <t>24180</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24180/i75.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24180/i75.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente, o Vereador ROGÉRIO GOMES, Bancada do Cidadania 23, abaixo-assinado, indica ao Executivo Municipal, após ouvida a Casa, na forma regi-mental, através do Gabinete de Programas e Projetos Especiais, que estude a possibilidade de elaborar projeto a fim de realizar a continuidade da pavimen-tação da Av. Nova Atlântica em ambos os sentidos da via, até a Rua Farroupi-lha, bem como, paisagismo, ciclovia e iluminação pública no canteiro central. _x000D_
 A solicitação se faz necessária considerando o grande fluxo de veículos que utili-zam a via para acessar os loteamentos ABC IX e X, além de ser uma das principais vias de acesso à praia. Importante levar em consideração que após a entrega do loteamento ABC X o fluxo de veículos no local tende a aumentar significativamente, uma vez que cerca de 300 lotes estão previstos para serem entregues.</t>
   </si>
   <si>
     <t>24182</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24182/i76.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24182/i76.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que sejam fornecidas máscaras descartáveis gratuitamente nas Unidades de Pronto Atendimento - UPA e Unidades Básicas de Saúde - UBS do município.</t>
   </si>
   <si>
     <t>24183</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24183/i77.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24183/i77.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo municipal para que através da Secretaria competente realize estudo para que seja feito a complementação da Pavimentação do final da Rua Tamandaré.</t>
   </si>
   <si>
     <t>24184</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24184/i78.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24184/i78.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo municipal para que através da Secretaria competente realize estudo para que seja feito a complementação da Pavimentação do final da Rua Allan Kardec.</t>
   </si>
   <si>
     <t>24185</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24185/i79.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24185/i79.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo municipal para que através da Secretaria competente realize estudo para que seja feito estudo de Viabilidade que seja feito Um Mutirão de Limpeza no Bairro Buchholz.</t>
   </si>
   <si>
     <t>24187</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24187/i80.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24187/i80.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo para que através da secretaria competente realize estudo de Viabilidade e que seja feito um mutirão de Limpeza no Bairro Santa Rosa.</t>
   </si>
   <si>
     <t>24186</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24186/i81.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24186/i81.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo municipal para que através da Secretaria competente realize estudo de Viabilidade que seja feito Um Mutirão de Limpeza no Bairro Getúlio Vargas.</t>
   </si>
   <si>
     <t>24188</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24188/i82.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24188/i82.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo municipal para que através da Secretaria competente realize estudo de Viabilidade que seja feito Um Mutirão de Limpeza no Bairro Mangueira</t>
   </si>
   <si>
     <t>24191</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24191/i83.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24191/i83.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal para através da Secretaria Competente, realize a viabilidade de um mutirão de limpeza no Bairro Castelo Branco.</t>
   </si>
   <si>
     <t>24190</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24190/i84.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24190/i84.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo municipal para que através da Secretaria competente realize estudo de Viabilidade que seja feito Um Mutirão de Limpeza no Bairro Barra Velha.</t>
   </si>
   <si>
     <t>24192</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24192/i85.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24192/i85.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo municipal para que através da Secretaria competente realize estudo de Viabilidade que seja feito Um Mutirão de Limpeza no Bairro Barra Nova.</t>
   </si>
   <si>
     <t>24193</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24193/i86.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24193/i86.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo municipal para que através da Secretaria competente realize estudo de Viabilidade que seja feito Um Mutirão de Limpeza no Bairro São João.</t>
   </si>
   <si>
     <t>24194</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24194/i87.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24194/i87.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal para que através da Secretaria competente, realize estudo de viabilidade e um mutirão de Limpeza no Bairro  Cidade de Águeda.</t>
   </si>
   <si>
     <t>24195</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24195/i88.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24195/i88.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo municipal para que através da Secretaria competente realize estudo de Viabilidade que seja feito Um Mutirão de Limpeza no Bairro São Miguel.</t>
   </si>
   <si>
     <t>24196</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24196/i89.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24196/i89.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal para que através da Secretaria Competente, realize estudo de Viabilidade, um mutirão de Limpeza no Bairro Junção.</t>
   </si>
   <si>
     <t>24200</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24200/i90.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24200/i90.pdf</t>
   </si>
   <si>
     <t>Reiterando as indicações nº 773/2022 e 156/2023, indica que o Executivo Municipal, junto à Secretaria Competente, estude a viabilidade de ampliar os horários da linha do transporte coletivo. que atende a Vila da Quinta, especialmente nos domingos e feriados.</t>
   </si>
   <si>
     <t>24202</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24202/i91.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24202/i91.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, através da Secretaria de Município da Educação (SMED) realizar o corte das árvores existentes em torno da EMEI ABEL TROCA, localizada na Vila da Quinta.</t>
   </si>
   <si>
     <t>24235</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24235/i92.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24235/i92.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal para que através da Secretaria de Município de Zeladoria da cidade, solicitar que seja feita à manutenção do corredor Avelino Teixeira de Almeida, localizado na Barra Falsa.</t>
   </si>
   <si>
     <t>24268</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24268/i93.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24268/i93.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que através do setor Competente, seja realizado o estudo de viabilidade e Execução da Drenagem e pavimentação/Calçamento da Rua F no Bairro Castelo Branco.</t>
   </si>
   <si>
     <t>24269</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24269/i94.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24269/i94.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal para que através da Secretaria competente seja elaborado um plano sobre a dengue para conscientizar os estudantes da rede pública, apresentando hábitos preventivos e cuidados necessários para evitar a disseminação do mosquito e da doença.</t>
   </si>
   <si>
     <t>24288</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24288/i95.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24288/i95.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal para que através da Secretaria competente estude a possibilidade da construção de uma UNIDADE BÁSICA DE SAÚDE DA FAMÍLIA (UBSF) na localidade Bairro Buchholz, a qual irá abranger também os Bairros Rural, Vila Eulina, Lagoa América, Santana e Vila Braz.</t>
   </si>
   <si>
     <t>24289</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24289/i96.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24289/i96.pdf</t>
   </si>
   <si>
     <t>Indica após ouvida a Casa, na forma regimental, que o Executivo Municipal considerando o princípio de saúde única estude a possibilidade de inclusão de um médico veterinário as equipes do PROGRAMA SAÚDE DA FAMÍLIA.</t>
   </si>
   <si>
     <t>24303</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24303/i97.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24303/i97.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal na forma regimental, por meio do gabinete de programas especiais , estude a possibilidade de encaminhar ao legislativo Municipal projeto de lei alterando a redação da lei nº 7.693/2014.</t>
   </si>
   <si>
     <t>24310</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24310/i98.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24310/i98.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a realização de Benfeitorias na unidade de Saúde da Família- UBSF Rita Lobato para amenizar o calor, como a substituição do toldo da localidade , a troca do ar condicionado da sala médica.</t>
   </si>
   <si>
     <t>24313</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24313/i99.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24313/i99.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, junto a secretaria competente, providencie a ampliação dos horários das linhas do transporte coletivo que atendem o Bairro Parque Marinha. Especialmente em razão dos constantes atrasos.</t>
   </si>
   <si>
     <t>24318</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24318/i100.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24318/i100.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que, através do setor competente, realize estudo de viabilidade e construção de uma ciclofaixa, na Avenida Principal da Barra Velha, começando na Rua 23 e terminando na Rua 3 no entroncamento na Avenida Principal, em frente a escola Saldanha da Gama.</t>
   </si>
   <si>
     <t>24331</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24331/i101.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24331/i101.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente, o Vereador ROGÉRIO GOMES, Bancada do Cidadania 23, abaixo-assinado, indica após ouvida a Casa, na forma regimental, que o Executivo Municipal determine a Secretaria Competente, que seja realizada a revitalização e implantação de área de lazer e esportiva no canteiro central da Avenida dos Bandeirantes, nos Bairros Vila Braz e Junção, como a construção de quadra  de grama sintética, colocação de bancos, paisagismo, playground infantil, iluminação pública e a construção de passeio público. _x000D_
 _x000D_
 Reiteramos as indicações nº 109/2017, 212/2018, 106/2019, 403/2020 e 385/2023.</t>
   </si>
   <si>
     <t>24332</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24332/i102.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24332/i102.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente, o Vereador ROGÉRIO GOMES, Bancada do Cidadania 23, abaixo-assinado, indica ao Executivo Municipal, após ouvida a Casa, na forma regi-mental, que inclua no orçamento a elaboração de projeto e execução da cons-trução de uma quadra poliesportiva, com cercamento e iluminação no Bairro Atlântico Sul, conforme modelo em anexo._x000D_
  Sugerimos que a mesma seja construída ao lado da sede da Associação de Mora-dores do Bairro Atlântico Sul.</t>
   </si>
   <si>
     <t>24334</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24334/i103..pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24334/i103..pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, o pedido de cedência de parte do prédio onde funcionava o Hospital Guaiba Racha na rua Minas Gerais , esquina Avenida Pelotas.</t>
   </si>
   <si>
     <t>24348</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24348/i104.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24348/i104.pdf</t>
   </si>
   <si>
     <t>Indica após ouvida a Casa, na forma regimental, que o Executivo Municipal através da Secretaria de Município da Pesca, Agricultura e Cooperativismo, e Secretaria da Fazenda, estude a possibilidade de realizar a minoração dos valores cobrados à título de aluguel por metro quadrado dos quartos, chalés e bancas do mercado público municipal, pelo período mínimo de um ano.</t>
   </si>
   <si>
     <t>24365</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24365/i105.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24365/i105.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal para que através da Secretaria competente estude a viabilidade sobre a construção de uma rótula na Rua Peru esquinas com as ruas Honorato de Carvalho e Rua Visc. De Rio Branco Bairro Rural, devido ao grande fluxo de veículos, podendo ocasionar acidentes no local referido.</t>
   </si>
   <si>
     <t>24374</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24374/i106.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24374/i106.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, através da Secretaria competente, estude a viabilidade de criar um plano procedimental sobre o uso rechaud em restaurantes, bem como um protocolo de segurança para o seu reabastecimento.</t>
   </si>
   <si>
     <t>24375</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24375/i107.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24375/i107.pdf</t>
   </si>
   <si>
     <t>O Vereador Nilton Machado, Partido Republicanos, depois de ouvida a Casa, na forma regimental, indica ao Executivo Municipal para que através da Secretaria competente revisada a iluminação publica da Travessa Antônio de Souza Neto no Povo Novo e também a colocação de 4 braços de luz nos postes com as numerações a seguir, 550945, 550946, 550947 e 550948.</t>
   </si>
   <si>
     <t>24376</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24376/i108.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24376/i108.pdf</t>
   </si>
   <si>
     <t>O Vereador Nilton Machado, Partido Republicanos, depois de ouvida a Casa, na forma regimental, indica ao Executivo Municipal para que através da Secretaria competente seja feito o corte de grama ao longo da Rua Antônio de Souza Neto e limpeza de entulho na esquina da mesma rua com a Rua João dos Santos.</t>
   </si>
   <si>
     <t>24377</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24377/i109.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24377/i109.pdf</t>
   </si>
   <si>
     <t>O Vereador Nilton Machado, Partido Republicanos, depois de ouvida a Casa, na forma regimental, indica ao Executivo Municipal para que através da Secretaria competente seja feito o aterramento e o nivelamento da Travessa Antônio de Souza Neto.</t>
   </si>
   <si>
     <t>24379</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24379/i110.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24379/i110.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que, através da secretaria competente, que seja colocado cadeiras, no lugar dos bancos de madeiras, para espera de atendimento na UPA do Cassino.</t>
   </si>
   <si>
     <t>24392</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24392/indicacao_111.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24392/indicacao_111.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal para que através da Secretaria competente estude a possibilidade de Implantar uma ciclovia na rua 25 do bairro Parque Guanabara depois de feita a pavimentação da via.</t>
   </si>
   <si>
     <t>24393</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24393/i112.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24393/i112.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, após ouvida a casa na forma regimental, indica ao Executivo Municipal para que, na medida do possível, verifique a possibilidade de disponibilizar parte do prédio da antiga Escola Cipriano Porto Alegre, localizado na rua Henrique Pancada, para a instalação da base da SAMU.</t>
   </si>
   <si>
     <t>24400</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24400/i113.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24400/i113.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo-assinado, após ouvida a Casa na forma regimental, INDICA ao executivo municipal, que seja providenciado junto a secretaria competente, a colocação de placas de sinalização, animais na estrada. Nas estradas do interior do município</t>
   </si>
   <si>
     <t>24402</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24402/i114.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24402/i114.pdf</t>
   </si>
   <si>
     <t>Indica após ouvida a Casa, na forma Regimental que o Executivo Municipal através  da Secretaria de Município de Mobilidade, Acessibilidade e Segurança estudada a possibilidade  de tornar o estacionamento oblíquo localizado junto ao canteiro Central no cruzamento da Avenida Rio Grande com a Rua Porto alegre.</t>
   </si>
   <si>
     <t>24404</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24404/i115.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24404/i115.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, através da Secretaria competente, que estude a viabilidade de melhorias no Parque Urbano do Bolaxa, localizado: RS-734 - Rio Grande, RS, tais como.</t>
   </si>
   <si>
     <t>24406</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24406/i116.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24406/i116.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que através da Secretaria competente, que estude a viabilidade de disponibilizar calendários de limpeza urbana através das suas redes sociais, bem como a disponibilização de telefones de contato para a população.</t>
   </si>
   <si>
     <t>24407</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24407/i117.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24407/i117.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que através da Secretaria competente, que estude a viabilidade de disponibilização de uma aba específica, através do site da Prefeitura, a lista de medicamentos disponíveis nas farmácias do município, com atualização quinzenal.</t>
   </si>
   <si>
     <t>24428</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24428/i118.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24428/i118.pdf</t>
   </si>
   <si>
     <t>Indica após ouvida a Casa, na forma regimental que o Executivo Municipal através da Secretaria de Município de Mobilidade, Acessibilidade e Segurança estude a possibilidade de tornar o estacionamento oblíquo localizado junto ao canteiro central no cruzamento da Avenida Rio Grande com Rua Alfredo Ferreira Rodrigues estacionamento com tempo de tolerância durante o horário comercial que seja igual ou inferior a 30 minutos.</t>
   </si>
   <si>
     <t>24436</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24436/i119.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24436/i119.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo-assinado, após ouvida a Casa na forma regimental, INDICA ao executivo municipal, que seja providenciado junto a secretaria competente, a religação de energia elétrica e instalação de ventilador na Capela da Ilha da Torotama,</t>
   </si>
   <si>
     <t>24468</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24468/i120.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24468/i120.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, através da secretaria competente, estude a possibilidade de realizar um projeto para asfaltar as Ruas Alvares Cabral no Bairro Cohab II e a Coronel Pedroso, no Bairro Rural.</t>
   </si>
   <si>
     <t>24470</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24470/i121.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24470/i121.pdf</t>
   </si>
   <si>
     <t>Indica após ouvida a casa, na forma regimental, que o Executivo Municipal, através da Secretaria de Município de Mobilidade, Acessibilidade e Segurança, inclua a rota do ônibus circular o Loteamento Princesa do Sul, no Balneário Cassino.</t>
   </si>
   <si>
     <t>24474</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24474/i122.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24474/i122.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal para que através da Secretaria competente estude a possibilidade de colocar dois redutores de velocidade com faixa elevada na Rua 15 na Quarta Secção da Barra.</t>
   </si>
   <si>
     <t>24490</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24490/i123.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24490/i123.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que seja firmado, através da Secretaria de Município da Educação, um convênio junto à 18 Coordenadoria Regional de Educação a fim de otimizar a utilização dos veículos de transporte escolar.</t>
   </si>
   <si>
     <t>24492</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24492/i124.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24492/i124.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, por meio da Secretaria de Município de Zeladoria da Cidade, estude a possibilidade de pavimentar a Rua Cento e Cinquenta, a qual possui cerca de 60m (-32.0659422, -52.1504817), e faz ligação das Ruas 05 e Pedro Carneiro Pereira, ambas já pavimentadas, no Bairro Vila Maria.</t>
   </si>
   <si>
     <t>24493</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24493/i125.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24493/i125.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo-assinado, após ouvida a Casa na forma regimental, INDICA ao executivo municipal, que seja providenciado junto a secretaria competente, a Pavimentação de Drenagem da Rua Trajano Lopes,</t>
   </si>
   <si>
     <t>24496</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24496/i126.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24496/i126.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo-assinado, indica, após ouvida a Casa na forma regimental, que o Executivo Municipal, através da Secretaria competente, estude a viabilidade de implantar uma faixa elevada na rua Senador Salgado Filho em frente ao SESI e a Escola Cristo Rei, nos dois sentidos da rua.</t>
   </si>
   <si>
     <t>24497</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24497/i127.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24497/i127.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal para que através da Secretaria competente realize estudo para a viabilidade de criação de uma faixa de pedestre na Rua Val Porto em frente ao n°120 com a intenção de evitar acidentes envolvendo pedestres e veículos automotivos</t>
   </si>
   <si>
     <t>24514</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24514/i128.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24514/i128.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, após ouvida a casa na forma regimental, indica ao Executivo Municipal para que, através da secretaria competente, intensifique a fiscalização e coloque placas indicativas de “Proibido cães sem guia” e “Proibido cães de grande porte sem guia e sem focinheira” nas praças, principalmente na Praça Saraiva e em locais onde acontece aglomeração de pessoas.</t>
   </si>
   <si>
     <t>24528</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24528/i129.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24528/i129.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, através da Secretaria competente, com apoio da Policia Civil, Guarda Municipal e do CRAM, a criação do Protocolo "Ei, Guria, não se cale!", que visará atender, acolher, orientar e encaminhar as mulheres que se encontram em situação de violência.</t>
   </si>
   <si>
     <t>24529</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24529/i130.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24529/i130.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, indica, após ouvida a Casa na forma regimental, que o Executivo Municipal, através da Secretaria da Cultura, Esporte e Economia Criativa, apresente ao Governo do Estado proposta para implantação do CEU da Cultura no Município de Rio Grande, equipamento cultural, de pequeno a médio porte e caráter comunitário, composto por espaços associados à expressão corporal, educação cidadã, arte e educação, trabalho e renda e meio ambiente.</t>
   </si>
   <si>
     <t>24541</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24541/i131.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24541/i131.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, através da secretaria competente, estude a possibilidade de REVITALIZAR a Praça Cidade de Águeda, localizada na Rua Coronel Salgado, na Quinta.</t>
   </si>
   <si>
     <t>24552</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24552/i132.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24552/i132.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, através da secretaria competente, que realiza as tratativas junto ao Ministério da Saúde, a fim de construir uma POLICLÍNICA, o qual esta no cronograma do Programa de Aceleração do Crescimento (Novo PAC), eixo Saúde do Governo Federal, sugerindo que a mesma seja instalada na Vila da Quinta, o qual abrangerá todo o interior do município.</t>
   </si>
   <si>
     <t>24555</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24555/i133.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24555/i133.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, indica, após ouvida a Casa na forma regimental, que o Executivo Municipal, através da Secretaria competente, efetue um levantamento topográfico na travessa 23, no Loteamento do Engenho, na Vila Quinta com a finalidade de efetivar o escoamento das águas de chuva.</t>
   </si>
   <si>
     <t>24581</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24581/i134.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24581/i134.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal para que através da Secretaria competente estude seja feita a continuação do asfaltamento naAugusto Duprat no trecho compreendido entre as ruas Guilherme Schutz e August Saint Hilaire no Bairro Cohab II. Reiterando indicação n° 921/21.</t>
   </si>
   <si>
     <t>24588</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24588/i135.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24588/i135.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal para que através da Secretaria competente, realize a limpeza dos bueiros localizados na Rua da praia, nas proximidades do número 83, na Ilha da Torotama.</t>
   </si>
   <si>
     <t>24621</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24621/i136.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24621/i136.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, por meio da Secretaria de Município de Zeladoria da Cidade, que realize o valeteamento e nivelamento de todas as ruas da Vila Braz e Vila Eulina, realizando ainda uma revisão no sistema de drenagem, substituindo a tubulação quando necessário, realizando a limpeza das caixas de bocas de lodo, visto que os referidos bairros tem apresentado muitos problemas de escoamento.</t>
   </si>
   <si>
     <t>24624</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24624/i137.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24624/i137.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal para que através da Secretaria competente estude a possibilidade de juntamente com a empresa responsável, realize a Extensão de Rede Elétrica, na Barra Velha E Barra Nova.</t>
   </si>
   <si>
     <t>24628</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24628/i138.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24628/i138.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que estude a possibilidade de aderir ao programa Mãe Gaúcha do Governo do Estado o qual prevê a entrega de kits para gestantes a partir da 28° semana gestacional, em situação de vulnerabilidade social, em pobreza ou extrema pobreza e que recebem o benefício do Programa Bolsa Família.</t>
   </si>
   <si>
     <t>24635</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24635/i139.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24635/i139.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal para que através da Secretaria competente para que seja feito uma operação Tapa buraco com urgência na Rua Roberto Socoowski, devido a obra de duplicação da RS734 o número de veículos aumentou tornando a mesma quase que intransitável com o grande número de buracos.</t>
   </si>
   <si>
     <t>24646</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24646/i140.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24646/i140.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, através da secretaria competente, a limpeza urgente do Arroio das Cabeças localizado na Vila da Quinta.</t>
   </si>
   <si>
     <t>24649</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24649/i141.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24649/i141.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal para que através da Secretaria Competente seja realizado o calçamento e drenagem na Rua Doutor Miguel  Rietch Corrêa., Bairro Vila Maria.</t>
   </si>
   <si>
     <t>24654</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24654/i142.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24654/i142.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que, através da Secretaria de Saúde, seja realizada a troca de horário de funcionamento das Farmácias Municipais dos Postos de Saúde do bairro Parque Marinha e do bairro Cassino do período da manhã para o período da tarde.</t>
   </si>
   <si>
     <t>24655</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24655/i143.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24655/i143.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal estude a possibilidade de adaptar espaços que possibilitem a formação de alojamentos nas dependências do ginásio da Praça Saraiva, tendo em vista que os mesmos se encontram em fase de reforma estrutural.</t>
   </si>
   <si>
     <t>24657</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24657/i144.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24657/i144.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, após ouvida a casa na forma regimental, indica  ao Executivo Municipal, para que junto a secretaria competente a colocação de Placas (PARE), e que faça um estudo para Redutor de velocidade ou Rotula, na esquina das ruas Teixeira de Freitas com Bernardo Taveira.</t>
   </si>
   <si>
     <t>24658</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24658/i145.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24658/i145.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente, o Vereador ROGÉRIO GOMES, Líder da Bancada do Cida-dania 23, abaixo-assinado, indica ao Executivo Municipal, após ouvida a Casa, na forma regimental, por meio da Secretaria de Município do Cassino, que realize a revitalização da denominada praça do Vicente, localizada na Rua Arroio Grande, especialmente para realizar a manutenção dos brinquedos, dos bancos, recolocação das telas e melhoria na iluminação.</t>
   </si>
   <si>
     <t>24659</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24659/i146.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24659/i146.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente, o Vereador ROGÉRIO GOMES, Líder da Bancada do Ci-dadania 23, abaixo-assinado, indica ao Executivo Municipal, após ouvida a Casa, na forma regimental, por meio das Secretarias de Município da Educação e da Ges-tão Administrativa, que estude a possibilidade de encaminhar a esta Casa Legislati-va, projeto de lei, alterando o Art. 81 caput e inciso I da Lei 5.819/03, a fim de incluir o pagamento do adicional de risco de vida aos Monitores e Motoristas que atuam no Transporte Escolar do Município.</t>
   </si>
   <si>
     <t>24660</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24660/i147.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24660/i147.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal para que através da secretaria competente realize estudos para, permitir estacionamento apenas em um dos lados da Rua Coronel Salgado entre as travessas 16 e 17, vila da Quinta (loteamento vila nova).</t>
   </si>
   <si>
     <t>24661</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24661/i148.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24661/i148.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal para que através da secretaria competente realize estudo para, a revitalização da área pública situada na ria Coronel Salgado, entre o arroio das cabeças, via ferrea e a travessa 16. Vila da Quinta, (loteamento vila nova) construindo neste local uma área de lazer para a comunidade.</t>
   </si>
   <si>
     <t>24670</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24670/i149.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24670/i149.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Fábio de Oliveira Branco, que encaminhe a solicitação de calamidade pública para o nosso Município, Como já fez os municípios vizinhos Pelotas e São Jose do Norte.</t>
   </si>
   <si>
     <t>24673</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24673/i150.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24673/i150.pdf</t>
   </si>
   <si>
     <t>O Vereador Rafael Missiunas, após ouvida a Casa na forma_x000D_
 regimental, indica que o Executivo Municipal, junto à Secretaria competente,_x000D_
 estude a possibilidade de elaborar um plano municipal de contingência contra _x000D_
 enchentes em nosso município,</t>
   </si>
   <si>
     <t>24684</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24684/i151.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24684/i151.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que estude a possibilidade de enviar colchões e cobertores a população indígena da Tribo Guarani, localizada em Domingos Petroline. Essa medida se faz necessária para que esta população possa enfrentar as adversidades do clima que nos estamos começando a enfrentar, principalmente devido a esse momento humanitário que estamos vivendo.</t>
   </si>
   <si>
     <t>24690</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24690/i152.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24690/i152.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal, que interceda com urgência junto ao Governo do Estado do RS que determine ao setor competente a liberação de um auxílio emergencial , para ajudar os produtores rurais, principalmente aos da agricultura familiar e pequenos agricultores ; que tiveram perda total das suas lavouras, devido as graves enchentes que assolam o nosso município . Solicitamos também a doação de cestas básicas, que venham suprir de imediato a necessidade de manutenção alimentar de suas famílias e que tal beneficio das referidas cestas básica se estendam também aos Pescadores que atuam nestas duas lagoas ; devendo ser liberado em caráter de urgência o auxílio enchente fornecido pelo Programa por Cima, do RS.</t>
   </si>
   <si>
     <t>24693</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24693/i153.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24693/i153.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, indica, após ouvida a Casa na forma regimental, que o Executivo Municipal, através da Secretaria de Cidadania e_x000D_
 Assistência Social, realize um estudo para descentralização do Cadastro Único, possibilitando que este seja feito também nos Centros de Referência de Assistência Social dos bairros.</t>
   </si>
   <si>
     <t>24695</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24695/i154.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24695/i154.pdf</t>
   </si>
   <si>
     <t>O Vereador Rafael Missiunas, após ouvida a Casa na forma regimental, indica que o Executivo Municipal encaminhe a esta Casa Legislativa Projeto de Lei a fim de conceder isenção do Imposto Predial e Territorial Urbano (IPTU) para todos os moradores atingidos pelas recentes inundações da Lagoa dos Patos, pela cheia dos arroios e pelos alagamentos das chuvas em nosso município.</t>
   </si>
   <si>
     <t>24704</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24704/i155.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24704/i155.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal para que através da Secretaria competente, estude a viabilidade de fazer oitenta metros de pavimentação na Rua Antônio Carlos Leite, antiga Rua F, no Bairro Cibrazem, ligando com a Rua B.</t>
   </si>
   <si>
     <t>24705</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24705/i156.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24705/i156.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal encaminhe a esta Casa Legislativa Projeto de Lei a fim de criar o Fundo Municipal de Catástrofes, Intempéries Climáticas e Desastres Naturais, com intuito de prover recursos para ações de prevenção, preparação e reconstrução da nossa cidade para eventuais eventos climáticos extremos.</t>
   </si>
   <si>
     <t>24707</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24707/i157.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24707/i157.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, após ouvida a Casa, na forma regimental, que por meio da Secretaria Competente, estude a possibilidade de disponibilizar formulário online para que as famílias atingidas pelas enchentes possam se cadastrar no Auxílio Reconstrução do Governo Federal.</t>
   </si>
   <si>
     <t>24708</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24708/i158.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24708/i158.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, junto à Secretaria competente, crie um sistema de atendimento online para o Centro de Referência de Assistência Social - CRAS para obtenção de dados das famílias atingidas pelas recentes enchentes a fim de conceder os benefícios concedidos , e excepcionalmente. realizar atendimentos presenciais e com hora marcada.</t>
   </si>
   <si>
     <t>24709</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24709/i159.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24709/i159.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que, através do setor competente, seja verificada a possibilidade de liberação do pagamento da Licença Prêmio aos servidores da Prefeitura Municipal do Rio Grande, onde suas residências foram totalmente impactadas pelas enchentes em nosso município, por fazerem parte das áreas de risco e estarem alagadas.</t>
   </si>
   <si>
     <t>24710</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24710/i160.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24710/i160.pdf</t>
   </si>
   <si>
     <t>A vereadora abaixo assinada, após ouvida a Casa na forma regimental, indica ao Executivo Municipal que solicite à secretaria municipal competente um estudo de viabilidade para a instalação temporária de um Centro de Referência de Assistência Social (CRAS) no balneário Cassino, com o intuito de atender às necessidades das pessoas atualmente alojadas nos abrigos locais.</t>
   </si>
   <si>
     <t>24711</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24711/i161.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24711/i161.pdf</t>
   </si>
   <si>
     <t>A vereadora abaixo assinada, após ouvida a Casa na forma regimental, indica ao Executivo Municipal que solicite à secretaria municipal competente um estudo de viabilidade para a instalação de um sistema de fichas para atendimento prioritário nos Centros de Referência de Assistência Social (CRAS), com o intuito de melhor servir às necessidades das pessoas com mobilidade reduzida, idosos e outros grupos prioritários.</t>
   </si>
   <si>
     <t>24712</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24712/i162.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24712/i162.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, após ouvida a Casa na forma regimental, tendo em vista o Estado de Calamidade Pública vigente em nosso município, que permite a flexibilização da Lei Complementar nº 101/2000 (Lei da Responsabilidade Fiscal), indica que o Executivo Municipal, através da Secretaria competente, estude concessão das licenças prêmio pendentes, em pecúnia, aos servidores municipais.</t>
   </si>
   <si>
     <t>24714</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24714/i163.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24714/i163.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, através da Secretaria competente, que suspenda a cobrança das vagas de Zona Azul em decorrência das chuvas e enchentes do município.</t>
   </si>
   <si>
     <t>24716</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24716/i164.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24716/i164.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, que seja criado equipes volantes para os CRAS, (Lucia Nader, Hidráulica e Zona Portuária), em caráter emergencial e temporário, afim de melhor atender as pessoas atingidas pelas enchentes.</t>
   </si>
   <si>
     <t>24717</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24717/i165.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24717/i165.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, através da Secretaria competente, para que seja feito o estudo da viabilidade da elaboração de um projeto para drenagem e infraestrutura do corredor São Pedro 1 e 2, Vila da Quinta.</t>
   </si>
   <si>
     <t>24719</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24719/i166.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24719/i166.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, indica, após ouvida a Casa na forma regimental, que o Executivo Municipal, através da Secretaria de Zeladoria da Cidade, realize o nivelamento, do Corredor do Mel, no Senandes, com colocação de aterro e patrolamento em toda sua extensão.</t>
   </si>
   <si>
     <t>24723</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24723/i167.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24723/i167.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo-assinado, após ouvida a Casa na forma regimental, INDICA ao executivo municipal, que seja providenciado junto a secretaria competente, que seja disponibilizado provisoriamente até a reconstrução da ponte da Ilha dos Marinheiros, uma Balsa para transporte de veículos e pessoas, neste período. _x000D_
 _x000D_
 Justificativa: Em Plenário</t>
   </si>
   <si>
     <t>24724</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24724/i168.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24724/i168.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, indica, após ouvida a Casa na forma regimental, que o Executivo Municipal em conjunto com a Defesa Civil, em novo mapeamento de áreas afetadas pelas enchentes, estude incluir as ruas próximas ao Arroio Bolaxa, no Bolaxa, que foram atingidas pela suba do arroio.</t>
   </si>
   <si>
     <t>24725</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24725/i169.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24725/i169.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo-assinado, após ouvida a Casa na forma regimental, INDICA ao executivo municipal, que seja providenciado junto a secretaria competente, a reconstrução das estradas de Ilha da Torotama, Ilha dos Marinheiro, Pesqueiro, Barra Falsa e Capão Seco, tal pedido se faz necessário tendo em vista que as mesmas foram muito danificadas com a enchente, necessitando de Reensaibramento, valeteamento e colocação de boeiros. _x000D_
 _x000D_
 Justificativa: Em Plenário</t>
   </si>
   <si>
     <t>24726</t>
   </si>
   <si>
     <t>Vereador Rovam Castro, Vereadora Professora Denise, Vereadora Regininha</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24726/i170.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24726/i170.pdf</t>
   </si>
   <si>
     <t>Os vereadores que abaixo assinam, após ouvida a Casa na forma regimental, indicam, em caráter de urgência, que o Executivo Municipal, devido a insuficiência de vias/residências atingidas pelas cheias no link de Cadastramento Unificado disponibilizado pela Prefeitura, realize uma busca ativa nas comunidades alagadas para o cadastro no Auxílio Reconstrução e demais benefícios, e a ampliação de ruas e números de casas atingidas através de um contato acessível e não presencial.</t>
   </si>
   <si>
     <t>24727</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24727/i171.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24727/i171.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo-assinado, após ouvida a Casa na forma regimental, INDICA ao executivo municipal, que seja providenciado junto a secretaria competente, que seja disponibilizado linha de ônibus até a localidade do Arraial, a fim de transportar as pessoas até o centro da cidade, com vinda no período da manha e retorno a tarde,</t>
   </si>
   <si>
     <t>24729</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24729/i172.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24729/i172.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, após ouvida a casa na forma regimental, indica ao Executivo Municipal para que, através da secretaria competente, realize estudo para a construção de muretas de contenção nas ruas que ligam a Av. Presidente Vargas e Santos Dumont a orla do Saco da Mangueira.</t>
   </si>
   <si>
     <t>24730</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24730/i173.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24730/i173.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente, o Vereador ROGÉRIO GOMES, Bancada do Cidadania 23, abaixo-assinado, indica após ouvida a Casa, na forma regimental, que o Executivo Municipal através da Secretaria de Município da Pesca, Agricultura e Cooperativis-mo, e Secretaria da Fazenda, estude a possibilidade de realizar a isenção dos va-lores referente a locação do mês de maio dos quartos, chalés e bancas dos permissionários do mercado público municipal e da hidroviária, bem como, a suspensão do pagamento do aluguel pelos próximos 60 dias._x000D_
 A solicitação se faz necessária considerando que esses microempreendedores fo-ram afetados diretamente pelas enchentes, não tendo faturamento, sendo as medi-das pleiteadas uma forma de recuperação dessas empresas.</t>
   </si>
   <si>
     <t>24733</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24733/i174.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24733/i174.pdf</t>
   </si>
   <si>
     <t>Indica que Executivo Municipal, através da Secretaria competente, realize a vacinação dos animais que estão nos abrigos provisórios, visto que a imunização em massa minimizará a transmissão de doenças.</t>
   </si>
   <si>
     <t>24735</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24735/i175.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24735/i175.pdf</t>
   </si>
   <si>
     <t>Solicita que o Executivo Municipal elabore um plano, com cronograma e devida divulgação, de recolhimento de imóveis e materiais inservíveis que necessitem ser descartados pela comunidade atingida pela enchente.</t>
   </si>
   <si>
     <t>24737</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24737/i176.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24737/i176.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, junto a secretaria competente , cri um sistema de agendamento online dos centros de referência de Assistência Social CRAS para que os atendimentos presenciais seja por hora marcada.</t>
   </si>
   <si>
     <t>24739</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24739/i177.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24739/i177.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, indica, após ouvida a Casa na forma regimental, que o Executivo Municipal, em conjunto com a Secretaria de Saúde, considerando o atendimento restrito à emergências na A.C Santa Casa e visando o atendimento da população de forma célere, fortaleça as equipes médicas atuantes nas Unidades de Pronto Atendimento e dos Postos 24h da cidade.</t>
   </si>
   <si>
     <t>24760</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24760/i178.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24760/i178.pdf</t>
   </si>
   <si>
     <t>Banheiros Químicos para o CRAS Zona Portuária.</t>
   </si>
   <si>
     <t>24763</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24763/i179.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24763/i179.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, indica, após ouvida a Casa na forma regimental, em caráter de urgência, que o Executivo Municipal, através da Secretaria de Mobilidade Acessibilidade e Segurança, cesse a redução da tabela de horários do transporte coletivo em toda cidade, retomando a normalidade dos serviços prestados pela Transpessoal, visando atender as necessidades dos usuários diante do retorno das aulas no município.</t>
   </si>
   <si>
     <t>24764</t>
   </si>
   <si>
     <t>Vereador Paulo Roldão, Vereador Rafael Missiunas</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24764/i180..pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24764/i180..pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que através  da Secretaria competente seja feito um estudo com a finalidade de viabilizar a isenção do IPTU das residências famílias atingidas pelas enchentes no Município do Rio Grande.</t>
   </si>
   <si>
     <t>24770</t>
   </si>
   <si>
     <t>Vereadora Professora Denise, Vereador Rovam Castro, Vereadora Regininha</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24770/i181.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24770/i181.pdf</t>
   </si>
   <si>
     <t>indica ao Executivo Municipal e a secretaria Competente o estudo de viabilidade da elaboração de editais que visem prestar assistências aos profissionais da cultura, que estão sendo impactados diretamente pela situação da enchente no Município.</t>
   </si>
   <si>
     <t>24772</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24772/i182.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24772/i182.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que estude a possibilidade de realizar o ensaibramento no corredor de acesso ao Loteamento Princesa do Sul no Balneário Cassino.</t>
   </si>
   <si>
     <t>24774</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24774/i183.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24774/i183.pdf</t>
   </si>
   <si>
     <t>Indicam que o Prefeito Municipal, a exemplo da Prefeitura de Pelotas, lance um Plano Municipal de Recuperação, que consiste em um pacote de projetos para auxiliar os atingidos pelas enchentes na cidade, abrangendo o seguinte:_x000D_
 - Isenção do IPTU nos imóveis atingidos;_x000D_
 - Isenção da contribuição de iluminação pública;_x000D_
 - Prorrogação de dois meses no pagamento de ISS para empresas e microempresas;_x000D_
 - Prorrogação da validade dos alvarás e a isenção da taxa de emissão de alvarás de novos negócios;_x000D_
 - Suspensão de negativações, protestos e encaminhamentos de dívidas para execução fiscal.</t>
   </si>
   <si>
     <t>24776</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24776/i184.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24776/i184.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que solicite à secretaria municipal competente um estudo de viabilidade para implementação de projetos pedagógicos destinados a mitigar os impactos psicólogos dos estudantes da rede pública municipal afetados pelas recentes enchentes, especialmente neste momento de retorno às aulas.</t>
   </si>
   <si>
     <t>24779</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24779/i185.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24779/i185.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo-assinado, após ouvida a Casa na forma regimental, indica ao Executivo Municipal, que seja providenciado junto a secretaria competente, que seja realizado operação tapa buracos na Rua Cristóvão Pereira, principalmente nas localidades onde a enchente abriu mais buracos.</t>
   </si>
   <si>
     <t>24780</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24780/i186.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24780/i186.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, através da secretaria competente, a reconstrução da área de contenção das águas do Saco da Mangueira, na Rua Intendente Mesquita e da Travessa Bonfim no Bairro Junção.</t>
   </si>
   <si>
     <t>24781</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24781/i187.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24781/i187.pdf</t>
   </si>
   <si>
     <t>Indica que o Executivo Municipal através da Secretaria de Município de Zeladoria da Cidade construa de modo emergencial um cronograma de retirada dos materiais oriundos dos prejuízos tidos pelos cidadãos durante a enchente.</t>
   </si>
   <si>
     <t>24782</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24782/i188.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24782/i188.pdf</t>
   </si>
   <si>
     <t>Indica que o Executivo Municipal envie a esta Casa Legislativa Projeto de Lei visando implementar Programa de "Aluguel Social", para famílias em situação de vulnerabilidade social, desalojados e desabrigados no município do Rio Grande que não possuíram condições de retornar para seus lares devido aos prejuízos causados pelas cheias, sugiro ainda que além dos critérios que venham ser estabelecidos pelo Projeto de Lei, o mesmo estabeleça como prioridade famílias tutoras de animais, visto a dificuldade que estas famílias encontram em buscar abrigo muitas vezes em meio aos familiares por possuírem animais.</t>
   </si>
   <si>
     <t>24786</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24786/i189.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24786/i189.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que solicite à secretaria municipal competente um estudo de viabilidade para a distribuição de material escolar aos estudantes afetados pelas recentes enchentes em nosso município, especialmente neste retorno às aulas.</t>
   </si>
   <si>
     <t>24787</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24787/i190.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24787/i190.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, por intermédio da Secretaria competente, que sejam instalados pontos de iluminação nas áreas de suporte da obra de duplicação, especificamente na Rua Olavo Bilac com a Rua 1° de maio. Tais pontos são necessários, visto que a falta de iluminação atualmente dificulta a visão dos transeuntes, representando riscos para sua segurança.</t>
   </si>
   <si>
     <t>24788</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24788/i191.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24788/i191.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal e a Secretaria competente a disponibilização e divulgação, através das Redes Sociais oficiais da Prefeitura, do cronograma de limpeza urbana neste período de pós-enchente.</t>
   </si>
   <si>
     <t>24789</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24789/i192.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24789/i192.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal e a Secretaria competente a troca ou restauro, quando possível, das paradas de ônibus afetados pelos fortes temporais de 2023 que ainda estão aguardando manutenção.</t>
   </si>
   <si>
     <t>24790</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24790/i193.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24790/i193.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal e a Secretaria competente a disponibilização e divulgação, através das Redes Sociais oficiais da prefeitura, do calendário do ano letivo atualizado.</t>
   </si>
   <si>
     <t>24791</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24791/i194.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24791/i194.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que seja incluso os pagamentos das convocações dos trabalhadoras e trabalhadores em educação em folha suplementar, referente ao período de Fevereiro ao mês atual.</t>
   </si>
   <si>
     <t>24792</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24792/i195.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24792/i195.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal e a Secretaria competente, que sejam instalados pontos de iluminação nas áreas da obra de duplicação da Avenida Itália. Tais pontos são necessários, visto que a falta de iluminação atualmente dificulta a visão dos trausentes, representando riscos para sua segurança.</t>
   </si>
   <si>
     <t>24793</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24793/i196.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24793/i196.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal e a Secretaria competente o estudo de viabilidade da elaboração de um Plano Municipal de mitigação e adaptação às mudanças do clima no município.</t>
   </si>
   <si>
     <t>24794</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24794/i197.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24794/i197.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal e a Secretaria competente o reforço da sinalização dos trechos em obra na ERS-734, bem como, comunique ao DAER que seja também reforçada a sinalização dos trechos em obra.</t>
   </si>
   <si>
     <t>24798</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24798/i198.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24798/i198.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, através da Secretaria competente, a instalação de iluminação na Rua Oteiro Gonçalves, na Vila Mangueira, visto que esta rua carece deste serviço fundamental.</t>
   </si>
   <si>
     <t>24802</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24802/i199.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24802/i199.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo-assinado, indica, após ouvida a Casa na forma regimental, que o Executivo Municipal, através da Secretaria competente, estude a possibilidade de realizar a isenção dos valores referente a locação durante o período da enchente, no mercado de hortifrutigranjeiros, bem como, a suspensão do pagamento do aluguel pelos próximos 60 dias. A solicitação se faz necessária considerando que esses microempreendedores foram afetados diretamente pelas enchentes, não tendo faturamento, sendo as medidas pleiteadas uma forma de recuperação dessas empresas.</t>
   </si>
   <si>
     <t>24804</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24804/i200_laurinha.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24804/i200_laurinha.pdf</t>
   </si>
   <si>
     <t>Indica que o Executivo Municipal através da Secretaria de Município do Cassino de modo emergencial efetue o cronograma de contenção de danos e limpeza das vias da 4° Secção da Barra, visto os impactos causados pelo acúmulo de detritos oriundos da enchente e da necessidade de remoção de entulhos gerados pelo descarte de móveis das residências atingidas.</t>
   </si>
   <si>
     <t>24817</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24817/i201.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24817/i201.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal através da Secretaria de Mobilidade, Acessibilidade e Segurança, após ouvida a Casa, na forma regimental, considerando necessidade de andamento e execução da obra da RS 734, o que de forma momentânea irá inviabilizar que os ônibus no sentido Rio Grande/Cassino acessem a rótula em frente ao condomínio Waldemar Duarte, e de acordo com informações dos moradores, os mesmos terão que descer no denominado Bar do Beto, tendo que atravessar a rodovia, solicitamos que o Município busque junto ao DAER e a empresa responsável pela execução da obra, que seja melhorada a iluminação e sinalização no ponto de descida do coletivo, proporcionando mais segurança a centenas de pessoas que diariamente acessam o Condomínio e utilizam o transporte coletivo.</t>
   </si>
   <si>
     <t>24818</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24818/i202.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24818/i202.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal por meio da Secretaria de Desenvolvimento, Inovação e Turismo, para que realize um censo identificando os Microempreendedores Individuais - MEIs, as Micro Empresas - ME e Empresas de Pequeno Porte - EPP, que foram diretamente atingidas, com finalidade de buscar recursos junto ao Governo Federal e Estadual, bem como as instituições financeiras, e agências de fomento, para que seja criado um Programa Municipal de Apoio as Micro e Pequenas Empresas, viabilizando apoio financeiro para que essas empresas possam retornar suas atividades, mantendo a economia ativa no Município, bem como garanta a manutenção dos empregos gerados por essas empresas.</t>
   </si>
   <si>
     <t>24828</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24828/i203.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24828/i203.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente, o Vereador ROGÉRIO GOMES, Bancada do Cidadania 23, abaixo-assinado, indica ao Executivo Municipal, após ouvida a Casa, na forma regi-mental, que estude a possibilidade de realizar a pavimentação da pista de cami-nhada em frente a Escola Municipal Profª Wanda Rocha Martins, na Rua Arroio Grande no Balneário Cassino.</t>
   </si>
   <si>
     <t>24829</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24829/i204.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24829/i204.pdf</t>
   </si>
   <si>
     <t>indica ao Executivo Municipal que através da Secretaria Competente seja realizado o estudo de viabilidade e execução de um programa de micro drenagem  e macrodrenagem nas ruas do Bairro Parque São Pedro.</t>
   </si>
   <si>
     <t>24834</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24834/i205.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24834/i205.pdf</t>
   </si>
   <si>
     <t>Reparo na iluminação no corredor dos Carreiros.</t>
   </si>
   <si>
     <t>24865</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24865/i206.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24865/i206.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, por intermédio da Secretaria competente, a criação do Comitê Municipal de enfrentamento da Emergência Climática, no âmbito do Rio Grande, integrando-se às ações regionais, estaduais e federais, incluindo movimentos sociais, entidades, conselhos e ordens de classe.</t>
   </si>
   <si>
     <t>24871</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24871/i207.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24871/i207.pdf</t>
   </si>
   <si>
     <t>Indica que o Executivo Municipal através da Secretaria de Mobilidade, Acessibilidade e Segurança, realize ação de fiscalização e providencie juntamente com a Secretaria Municipal da Causa Animal o recolhimento dos equinos que estão perambulando nas vias da localidade do Povo Novo.</t>
   </si>
   <si>
     <t>24873</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24873/i208.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24873/i208.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, depois de ouvida a Casa, na forma_x000D_
 regimental, indica ao Executivo Municipal para que através da Secretaria_x000D_
 competente, estude a viabilidade de fazer urgentemente a regulamentação do_x000D_
 aluguel social para famílias desabrigadas em nossa cidade.</t>
   </si>
   <si>
     <t>24889</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24889/i209.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24889/i209.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que solicite à secretaria municipal competente um levantamento dos servidores da rede pública municipal de ensino que foram afetados pela enchente que assolou nosso município e o estado do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>24903</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24903/i210.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24903/i210.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo para que através da Secretaria competente realize estudo para que seja feito uma Operação Tapa Buracos com Urgência em toda a extensão da Rua Pandeá Calogeras, pois a mesma tem tido um grande fluxo de veículos.</t>
   </si>
   <si>
     <t>24904</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24904/i211.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24904/i211.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo para que através da Secretaria competente realize estudo para que seja feito uma Operação Tapa Buracos com Urgência em toda a extensão da Rua Pinto Bandeira, pois a mesma tem tido um grande fluxo de veículos.</t>
   </si>
   <si>
     <t>24906</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24906/i212.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24906/i212.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, indica, após ouvida a Casa na forma regimental, em caráter de urgência, que o Executivo Municipal, através da Secretaria de Cidadania e Assistência Social, crie um Auxílio Moradia a ser disponibilizado aos riograndinos, riograndinas e munícipes que tiveram suas residências atingidas pelas enchentes.</t>
   </si>
   <si>
     <t>24919</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24919/i213.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24919/i213.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, por meio do Gabinete e Programas e Projetos Especiais - GPPE, que elabore um projeto e inclua nos programas de pavimentação do Município, a pavimentação da Rua Amazonas no Bairro Rural.</t>
   </si>
   <si>
     <t>24920</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24920/i214.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24920/i214.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, por meio do Gabinete de Programas e Projetos Especiais - GPPE, que elabore um projeto e inclua nos programas de pavimentação do Município, a pavimentação da Rua Coronel Pedroso, no Bairro Rural.</t>
   </si>
   <si>
     <t>24921</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24921/i215.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24921/i215.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, por meio do Gabinete de Programas e Projetos Especiais - GPPE, que elabore um projeto e inclua nos programas de pavimentação do Município, a pavimentação da Rua Amapá, no Bairro Lagoa.</t>
   </si>
   <si>
     <t>24947</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24947/i216.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24947/i216.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal, o Sr. Prefeito Fábio Branco, que através do setor competente, seja realizado o estudo de viabilidade e execução da drenagem e pavimentação/calçamento da Rua Engenheiro Jorge Ruffier, na Vila Maria.</t>
   </si>
   <si>
     <t>24961</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24961/i217.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24961/i217.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal para que através da Secretaria competente seja criado estacionamento exclusivo para motociclistas na Rua Luiz Lorea próximo ao número 255.</t>
   </si>
   <si>
     <t>24975</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24975/i218.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24975/i218.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, por intermédio da Secretaria competente, o reforço das ações de patrolamento e nivelamento das ruas do Parque Guanabara que, após períodos de chuvas no município, permanece alagada por longos dias, dificultando o trânsito de pedestres e veículos (conforme anexos).</t>
   </si>
   <si>
     <t>24982</t>
   </si>
   <si>
     <t>Vereador Dr. Esperon</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24982/1493.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24982/1493.pdf</t>
   </si>
   <si>
     <t>INDICA AP EXECUTIVO MUNICIPAL QUE, ATRAVES DA SECRETARIA COMPETENTE,_x000D_
 VIABILIZE UMA VISTORIA PARA A RECOLOCACAO/ADEQUACAO DE PLACAS NOS CORREDORES_x000D_
 DE ACESSO AO INTERIOR DO MUNICIPIO, COM VISTAS A INFORMAR A COMUNIDADE SOBRE A_x000D_
 LOCALIZACAO DAS ESTRADAS QUE LIGAM A BR-392 A LOCALIDADES, COMO POR EXEMPLO,_x000D_
 ARRAIAL, QUITERIA, CORREDOR MENDONCA, DOMINGOS PETROLINE E ETC...</t>
   </si>
   <si>
     <t>24986</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24986/i220.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24986/i220.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que solicite à Secretaria competente a realização e avaliação da viabilidade para regularização da área ocupada pela EMEF Dr. Liberato Salzano Vieira da Cunha, situada na Quiteria.</t>
   </si>
   <si>
     <t>25037</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25037/i221.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25037/i221.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, indica, após ouvida a Casa na forma regimental, que o Executivo Municipal, através de sua secretaria competente, realize a revitalização dos trapiches públicos afetados pelas enchentes.</t>
   </si>
   <si>
     <t>25043</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25043/i222.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25043/i222.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que sejam tomadas medidas urgentes em Relação à Rua A, no bairro Humaitá, que está passando por situações de alagamentos diários, mesmo em dias que não há chuva, causando transtorno àqueles que ali transitam.</t>
   </si>
   <si>
     <t>25047</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25047/i223.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25047/i223.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, depois de ouvida a Casa, na forma_x000D_
 regimental, indica ao Executivo Municipal que, através da Secretaria_x000D_
 competente, estude a viabilidade de implementar uma legislação similar à Lei_x000D_
 do Retrofit, sancionada em Florianópolis.</t>
   </si>
   <si>
     <t>25048</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25048/i224.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25048/i224.pdf</t>
   </si>
   <si>
     <t>O vereador abaixo assinado, após ouvida a Casa na forma regimental, indica ao Executivo Municipal, por meio da Secretaria de Zeladoria, que realize a limpeza dos bueiros, manutenção das grades dos bueiros e o nivelamento em toda a extensão do calçadão.</t>
   </si>
   <si>
     <t>25050</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25050/i225.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25050/i225.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que seja estudado pela secretaria responsável, a construção de uma calçada na lateral de entrada da Barra Nova ao lado do muro da Estação Naval da Marinha.</t>
   </si>
   <si>
     <t>25055</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25055/i226.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25055/i226.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal para que através da Secretaria Competente seja feito uma Rampa de Acesso ao cruzamento das Ruas, Dr. Nascimento Esquina General Canabarro.</t>
   </si>
   <si>
     <t>25063</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25063/i227.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25063/i227.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal para que realize uma Operação Tapa Buraco em todo anel viário do Bairro Parque Marinha.</t>
   </si>
   <si>
     <t>25084</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25084/i228.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25084/i228.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que solicite, junto ao DAER e a empresa responsável pela execução da obra, que sejam instalados pontos de iluminação nas áreas da obra de duplicação da Avenida Itália.</t>
   </si>
   <si>
     <t>25106</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25106/i229.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25106/i229.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a colocação de um abrigo de ônibus na Rua Coronel Salgado n°266, no Bairro Quinta, mais precisamente em frente ao Bar e Armazém Barbosa, lado oposto, sentido Bairro-Centro e outro abrigo no sentido Centro-Bairro, entre os números 266 e 299, em frente ao depósito de materiais de construção.</t>
   </si>
   <si>
     <t>25120</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25120/i230.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25120/i230.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal para que seja instalada uma academia ao ar livre, na praça localizada na Av. Argentina esquina da Rua Bolívia.</t>
   </si>
   <si>
     <t>25121</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25121/i231.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25121/i231.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que a Secretaria Municipal de Acessibilidade, Mobilidade e Segurança realize um estudo Técnico de viabilidade para ampliação de estacionamento de motos no centro da cidade.</t>
   </si>
   <si>
     <t>25130</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25130/i232.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25130/i232.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a criação de uma praça e uma academia ao ar livre no terreno público situado entre as ruas nove 9, 2 e 3 do bairro Profilurbi.</t>
   </si>
   <si>
     <t>25131</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25131/i233.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25131/i233.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a criação de uma praça no final da Rua Francisco Pastore, localizada no bairro São Paulo.</t>
   </si>
   <si>
     <t>25142</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25142/i234.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25142/i234.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo-assinado, após ouvida a Casa na forma regimental, INDICA ao executivo municipal, que seja providenciado junto a secretaria competente, a limpeza, desobstrução e reparo nos Bueiros na localidade da Ilha da Torotama, que devido a enchente os mesmos estão completamente obstruídos.</t>
   </si>
   <si>
     <t>25145</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25145/i235.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25145/i235.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que seja feito o Rebaixamento do meio fio na Avenida das Enseadas Enfrente a Escola Municipal de Ensino Infantil (EMEI) Eva Mann, bem como a calçada no seguimento da faixa de pedestre entre as vias.</t>
   </si>
   <si>
     <t>25157</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25157/i236.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25157/i236.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que estude a viabilidade do ensaibramento na rua Valter Costa Brum no Bairro Cassino, tendo em vista o estado intransitável em dias de chuva.</t>
   </si>
   <si>
     <t>25189</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25189/i237.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25189/i237.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que tome as medidas necessárias para que os banheiros da praça Didio Duhá estejam disponíveis para uso público durante todo o período, não limitando seu acesso apenas durante eventos.</t>
   </si>
   <si>
     <t>25190</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25190/i238.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25190/i238.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que realize a manutenção e substituição das lâmpadas danificadas na Praça Dídio Duhá, garantindo assim um ambiente seguro aos frequentadores, especialmente durante o período noturno.</t>
   </si>
   <si>
     <t>25191</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25191/i239.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25191/i239.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal o reforço das ações de patrolamento e nivelamento das ruas do bairro Mangueira.</t>
   </si>
   <si>
     <t>25192</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25192/i240.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25192/i240.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a aquisição de uma ambulancha, a fim de atender as demandas de urgência e emergência em saúde dos moradores das regiões das ilhas.</t>
   </si>
   <si>
     <t>25225</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25225/i241.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25225/i241.pdf</t>
   </si>
   <si>
     <t>Indica que o Executivo Municipal determine o retorno das linhas que entram no Campus Carreiros da FURG e no IFRS, considerando o término da greve e a retomada das atividades letivas.</t>
   </si>
   <si>
     <t>25226</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25226/i242.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25226/i242.pdf</t>
   </si>
   <si>
     <t>O Vereador Nilton Machado, Partido Republicanos, depois de ouvida a Casa, na forma regimental, indica ao Executivo Municipal para que através da Secretaria competente seja feita a substituição de boeiros quebrados, que atravessam a Estrada das Alegrias, que fica entre o Barro Vermelho e o Pesqueiro.</t>
   </si>
   <si>
     <t>25227</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25227/i243.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25227/i243.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Presidente_x000D_
 _x000D_
  O Vereador abaixo-assinado, indica, após ouvida a Casa na forma regimental, que o Executivo Municipal, através da Secretaria competente, estude a possibilidade de requalificação no calçamento em toda a extensão do calçadão da Gen. Bacelar.</t>
   </si>
   <si>
     <t>25230</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25230/i244.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25230/i244.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, o presente Projeto de Lei (em anexo), que tem por objetivo priorizar o atendimentos de pessoas portadoras do espectro autista em instituições de saúde, em repartições públicas, concessionários de serviços públicos em estabelecimentos comerciais privados, no município do Rio Grande.</t>
   </si>
   <si>
     <t>25231</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25231/i245.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25231/i245.pdf</t>
   </si>
   <si>
     <t>Indica que o Executivo Municipal realize estudo de modo a providenciar, através da Secretaria competente, a colocação de pedra brita nas áreas cobertas e de circulação da Feira do produtor, que ocorre em área determinada para tal no canteiro Central da Avenida Atlântica altura do número 500, no Balneário Cassino.</t>
   </si>
   <si>
     <t>25238</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25238/1372.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25238/1372.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PARA QUE ATRAVES DA SECRETARIA COMPETENTE_x000D_
 TOME AS PROVIDENCIAS CABIVEIS NO SENTIDO DE QUE SEJA RESOLVIDA A PROBLEMATICA_x000D_
 DA RUA GENERAL PORTINHO PROXIMIDADES A RUA DR. NASCIMENTO.</t>
   </si>
   <si>
     <t>25265</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25265/i247.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25265/i247.pdf</t>
   </si>
   <si>
     <t>O Vereador Nilton Machado, Partido Republicanos, depois de ouvida a Casa, na forma regimental, indica ao Executivo Municipal para que através da Secretaria competente seja feita a reconstrução a pracinha da Localidade da Ilha da Torotama, a praça hoje está praticamente destruída, necessitando de brinquedos, limpeza, corte de grama, aterramento, cercamento e iluminação, a algum tempo a praça já precisava de tais manutenções, o que se agravou após as enchentes que destruiu o que ainda restava.</t>
   </si>
   <si>
     <t>25280</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25280/i248.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25280/i248.pdf</t>
   </si>
   <si>
     <t>Indica que o Executivo Municipal providencie a ampliação dos horários das linhas do transporte coletivo que atendem o Bairro Santa Rosa.</t>
   </si>
   <si>
     <t>25288</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25288/i249.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25288/i249.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal para que realize estudos para a Construção de uma Rótula no entroncamento das ruas Pandia Calógeras com a rua Teixeira de Freitas Situadas no Bairro São Miguel.</t>
   </si>
   <si>
     <t>25292</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25292/i250.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25292/i250.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo-assinado, indica, após ouvida a Casa na forma regimental, que o Executivo Municipal, através da Secretaria competente, que seja realizada a pintura dos quebra-molas e das faixas de pedestre no bairro Parque Marinha.</t>
   </si>
   <si>
     <t>25308</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25308/i251.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25308/i251.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal aprove Voto de Louvor a Equipe de Handebol Feminino do Grêmio Ball (GB) categorial juvenil. Campeã da Liga RS.</t>
   </si>
   <si>
     <t>25330</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25330/i252.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25330/i252.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal através da Secretaria Competente que estude  possibilidade de implementar um redutor de velocidade na Avenida Atlântica antes do Mercado Millenium.</t>
   </si>
   <si>
     <t>25331</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25331/i253.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25331/i253.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que através da Secretaria competente estude a possibilidade de realizar o fechamento valeta que margeia a Avenida Atlântica.</t>
   </si>
   <si>
     <t>25367</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25367/i254.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25367/i254.pdf</t>
   </si>
   <si>
     <t>Indica que o executivo Municipal, junto à Secretaria competente, estude a possibilidade de realizar a ampliação dos horários da balsa de acesso à Ilha dos Marinheiros.</t>
   </si>
   <si>
     <t>25384</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25384/i255.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25384/i255.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que determine a pintura dos quebra molas existentes na Rua 19, Estrada da Ilha imediações da Escola Municipal de Ensino Fundamental Coriolano Benício, localizado na Vila Abel Cravo/Vila da Quinta.</t>
   </si>
   <si>
     <t>25386</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25386/i256.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25386/i256.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal para que realize estudos para a colocação de tachões na curva que liga a Rua Zumbi dos Palmares e rua Vereador Gil dos Santos Ferreira, situada no bairro Cohab IV.</t>
   </si>
   <si>
     <t>25457</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25457/i257.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25457/i257.pdf</t>
   </si>
   <si>
     <t>O Vereador Nilton Machado, Partido Republicanos, depois de ouvida a Casa, na forma regimental, indica ao Executivo Municipal para que através da Secretaria competente que seja instalado dois braços de iluminação pública na Travessa Antônio de Souza Neto n°1084, final do Beco do Max no Povo Novo.</t>
   </si>
   <si>
     <t>25459</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25459/i258.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25459/i258.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal,  que seja notificada a CEEE Equatorial , com relação a falta de energia no Bairro Mangueira.</t>
   </si>
   <si>
     <t>25462</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25462/i259.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25462/i259.pdf</t>
   </si>
   <si>
     <t>Indica que a Secretaria responsável realize um estudo técnico de viabilidade para que, quando da ocorrência de obra nos banheiros do mercado público, haja a implementação no banheiro de pessoas com deficiência banheiros adaptados para os ostomizados, com fulcro na Lei Ordinária 8115/2017.</t>
   </si>
   <si>
     <t>25499</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25499/i260.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25499/i260.pdf</t>
   </si>
   <si>
     <t>O Vereador Nilton Machado, Partido Republicanos, depois de ouvida a Casa, na forma regimental, indica ao Executivo Municipal para que através da Secretaria competente a pavimentação da Rua México no Bairro América.</t>
   </si>
   <si>
     <t>25502</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25502/i261.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25502/i261.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo-assinado, após ouvida a Casa na forma regimental, INDICA ao executivo municipal, que seja providenciado junto a secretaria competente, a colocação de Abrigos nas paradas de Ônibus na Ilha da Torotama, e substituição das que estão em situação inapropriada de utilização. Reiterando a indicação 464/2022.</t>
   </si>
   <si>
     <t>25514</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25514/i262.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25514/i262.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal , através da Secretaria  Competente , a limpeza geral, tais como limpeza das valetas, corte de grama, retirada de entulhos e posterior colocação de um material adequado.</t>
   </si>
   <si>
     <t>25515</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25515/i263.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25515/i263.pdf</t>
   </si>
   <si>
     <t>A vereadora abaixo assinado, após ouvida a Casa na forma regimental, indica ao Executivo Municipal através da Secretaria Municipal competente, seja colocado asfalto no entorno da UPA Cassino para facilitar a chegada dos carros que transportam os pacientes enfermos, devido aos inúmeros pedidos que tem chegado no nosso gabinete.</t>
   </si>
   <si>
     <t>25525</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25525/i264.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25525/i264.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal agilize com urgência a reforma na estrutura da ponte da Ilha dos Marinheiros, o qual este Executivo informou a esta Casa Legislativa que o projeto já está cadastrado para receber recursos federais.</t>
   </si>
   <si>
     <t>25530</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25530/i265.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25530/i265.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal realize o estudo de viabilidade e a pavimentação da Rua Pastor Jesuíno da Silva Lima (Antiga Rua Quarenta e Sete da Vila Junção), conforme anexo abaixo.</t>
   </si>
   <si>
     <t>25533</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25533/i266.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25533/i266.pdf</t>
   </si>
   <si>
     <t>Indica ai Executivo Municipal que distribua medicamentos para as farmácias localizadas nos Postos de Saúde da Vila da Quinta, Parque Marinha e Cassino, que atualmente estão com seus almoxarifados totalmente vazios.</t>
   </si>
   <si>
     <t>25536</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25536/i268.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25536/i268.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado ao Executivo Municipal, para ser analisado a possibilidade de inclusão para calçamento da Rua Arthur Rocha - Bairro Junção, tendo em vista que é uma via de grande circulação de veículos; ou seja, fica próxima a Rodoviária e UPA, além de ser caminho diário de estudantes da Escola Sant'Ana.</t>
   </si>
   <si>
     <t>25557</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25557/i269.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25557/i269.pdf</t>
   </si>
   <si>
     <t>indica ao Executivo Municipal, através da Secretaria competente, a contratação com urgência de Médicos para o Posto de Saúde da Vila Quintinha.</t>
   </si>
   <si>
     <t>25564</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25564/i270.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25564/i270.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal , através da secretaria competente, a contratação com urgência de médicos para o posto de saúde da área 19, na Vila da Quinta, tendo em vista que o referido posto está com grande dificuldade em atender a população.</t>
   </si>
   <si>
     <t>25609</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25609/i271.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25609/i271.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que seja feito a manutenção e ampliação na casa de bombas na rua Acácia Rio-grandense bairro Navegantes.</t>
   </si>
   <si>
     <t>25619</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25619/i272.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25619/i272.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo-assinado, após ouvida a Casa na forma regimental, INDICA ao executivo municipal, que seja providenciado junto a secretaria competente, manutenções urgentes, como patrolamento, aterramento e valeteamento nas Estradas do interior do Municipio, são elas: Torotama, Banhado Silveira, Arraial, Quitéria, Ilha dos Marinheiros, Leonidio, Palma, Petroline, Povo Novo, Pesqueiro, Barro Vermelho, Barra Falsa, Capão Seco, Corredor do Brete, Guamas, Alegrias, Boqueirão II, Roça Velha.</t>
   </si>
   <si>
     <t>25621</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25621/i273.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25621/i273.pdf</t>
   </si>
   <si>
     <t>indica ao Executivo Municipal através da secretaria de Município da Causa Animal, estude a possibilidade de criação de um serviço de Pronto Atendimento a Saúde Animal. UPA.</t>
   </si>
   <si>
     <t>25696</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25696/i274.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25696/i274.pdf</t>
   </si>
   <si>
     <t>Indica que o Executivo Municipal através da Secretaria de Município competente, realize estudos para a pavimentação da Rua João Batista Ferrareto, no bairro Maria José, considerando que com a duplicação da ERS 734, a citada via se tornará de extrema movimentação, visto que será um retorno alternativo para os motoristas.</t>
   </si>
   <si>
     <t>25698</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25698/i275.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25698/i275.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que estude a viabilidade do encaibramento na rua Albuquerque Libório, no Bairro Vila Maria, tendo em vista o estado intransitável pela área em dias de chuva.</t>
   </si>
   <si>
     <t>25721</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25721/i276.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25721/i276.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que seja feito um estudo de viabilidade para a pavimentação da Rua Panamá, entre as Avenidas José Bonifácio e a Av. Uruguai, Bairro América.</t>
   </si>
   <si>
     <t>25730</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25730/i277.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25730/i277.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal para que seja relizada o calçamento ou asfaltamento da Rua Dr. Miguel Rieth Corrêa, a mesma apresenta dificuldade no acesso e trafegabilidade devido aos seus extensos buracos.</t>
   </si>
   <si>
     <t>25731</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25731/i278.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25731/i278.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal para que seja realizada o calçamento em frente ao portão de acesso principal à escola Cívica Cipriano Porto Alegre. Quando chove o local fica alagado, dificultando o acesso dos estudantes e demais funcionários à escola.</t>
   </si>
   <si>
     <t>25751</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25751/i279.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25751/i279.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal para que através da Secretaria competente seja realizada o calçamento ou asfaltamento da Rua Cento e Cinquenta, localizada no Parque Residencial São Pedro (Vila Maria). A mesma apresenta dificuldade no acesso e trafegabilidade devido aos seus extensos buracos. A via é de grande importância para os moradores do bairro ter acesso a Upa Junção.</t>
   </si>
   <si>
     <t>25796</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25796/i280.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25796/i280.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, após ouvida a casa na forma regimental, indica ao Executivo Municipal para que realize estudo para a pavimentação da rua Bolívia, entre as ruas Acre e Antônio Ribeiro Cardoso, no bairro Hidráulica.</t>
   </si>
   <si>
     <t>25810</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25810/i281.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25810/i281.pdf</t>
   </si>
   <si>
     <t>O Vereador Nilton Machado, Partido Republicanos, depois de ouvida a Casa, na forma regimental, indica ao Executivo Municipal para que através da Secretaria competente que sejam substituídos todos os braços de iluminação Pública existentes no interior do Povo Novo por luminárias de led, localidades como Barro Vermelho, Barra Falsa, Pesqueiro, Guamas, Corredor do Brete, não receberam a iluminação do novo sistema led.</t>
   </si>
   <si>
     <t>25812</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25812/i282.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25812/i282.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, após ouvida a casa na forma regimental, indica ao Executivo Municipal para que realize estudo para a colocação de tubos de rede de escoamento pluvial e “bocas-de-lobo”, na rua General Portinho, entre as ruas Gen. Vitorino e Dr. Nascimento, interligada com a rede da rua Dr. Nascimento.</t>
   </si>
   <si>
     <t>25825</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25825/i283.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25825/i283.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que seja providenciado a nivelamento e colocação de aterro no corredor Banhado Silveira, Estrada RG 165 N° 10 - 07 do KM 28, tal pedido se faz necessário tendo em vista que várias famílias moram neste local porém o mesmo encontra-se intransitável, impossibilitando assim o trafego das pessoas e moradores.</t>
   </si>
   <si>
     <t>25849</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25849/i284.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25849/i284.pdf</t>
   </si>
   <si>
     <t>indica ao Executivo Municipal para que através da Secretaria Competente que seja feita a pavimentação da rua Darcy Cunha Mattos no parque Guanabara, por ser acesso da Escola Municipal Dolores Garcia.</t>
   </si>
   <si>
     <t>25871</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25871/i285.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25871/i285.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, após ouvida a casa na forma regimental, indica ao Executivo Municipal para que junto a secretaria competente  realize estudo para a colocação placas de PROIBIDO ESTACIONAR de um lado da via, na rua Ângelo Trindade, Aeroporto.</t>
   </si>
   <si>
     <t>25873</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25873/i286.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25873/i286.pdf</t>
   </si>
   <si>
     <t>Sr. Presidente,	_x000D_
 _x000D_
 O Vereador que abaixo assina, indica, após ouvida a Casa na forma regimental, que seja criada uma comissão de frente parlamentar em defesa dos trabalhadores terceirizados em Rio Grande.</t>
   </si>
   <si>
     <t>25875</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25875/i287.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25875/i287.pdf</t>
   </si>
   <si>
     <t>Pavimentação da Travessa Fluminense bairro Hidráulica.</t>
   </si>
   <si>
     <t>25882</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25882/i288.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25882/i288.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo-assinado, após ouvida a Casa na forma regimental, INDICA ao executivo municipal, que seja providenciado junto a secretaria competente, a construção de um quebra molas na rua Acre entre os números 544/548, tal pedido se faz necessário tendo em vista a proximidade com rua Bolívia, e a alta velocidade dos veículos neste ponto, causando assim alguns acidentes.</t>
   </si>
   <si>
     <t>25883</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25883/i289.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25883/i289.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo-assinado, após ouvida a Casa na forma regimental, INDICA ao executivo municipal, que seja providenciado junto a secretaria competente, a conclusão da Pavimentação da Rua Darcy Cunha Mattos, no Parque Guanabara, netas rua fuca a E.M.E.F Dolores Garcia, e em dias de chuva os pais e alunos tem encontrado dificuldade no trajeto para a escola.</t>
   </si>
   <si>
     <t>25884</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25884/i290.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25884/i290.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo-assinado, após ouvida a Casa na forma regimental, INDICA ao executivo municipal, que seja providenciado junto a secretaria competente, a conclusão da Pavimentação da Rua Otacílio Charão no Bairro Bernadeth.</t>
   </si>
   <si>
     <t>25885</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25885/i291.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25885/i291.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que seja feito uma linha de tubulaçao da travessa 15 para Rua Principal da Barra Velha, ao qual a linha passara por dentro do espaco da AFC Mirim da Barra.</t>
   </si>
   <si>
     <t>25888</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25888/i292.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25888/i292.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo-assinado, após ouvida a Casa na forma regimental, INDICA ao executivo municipal, que seja providenciado junto a secretaria competente, a construção de um quebra-molas na Rua Manuel Gonzales Lopes, vila recreio, nas proximidades do número 420, devido alguns carros andarem em alta velocidade e ate fazendo racha no período da noite.</t>
   </si>
   <si>
     <t>25889</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25889/i293.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25889/i293.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo-assinado, após ouvida a Casa na forma regimental, INDICA ao executivo municipal, que seja providenciado junto a secretaria competente, desobstrução e limpeza nas valetas da Rua Antonio de Souza Neto, no Povo Novo.</t>
   </si>
   <si>
     <t>25898</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25898/i294.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25898/i294.pdf</t>
   </si>
   <si>
     <t>O vereador abaixo assinado, após ouvida a Casa na forma regimental, indica ao Executivo Municipal, por meio da Secretaria competente, que estude a viabilidade que seja colocado uma proteção na pracinha, próximo a rotula que cruza a Avenida Argentina com a Rua Henrique Pancada.</t>
   </si>
   <si>
     <t>25909</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25909/i295.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25909/i295.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo-assinado, após ouvida a Casa na forma regimental, INDICA ao executivo municipal, que seja providenciado junto a secretaria competente, o Nivelamento, Aterramento e Valeteamento, nas ruas Transversais e na estrada do campo na localidade da Ilha da Torotama,</t>
   </si>
   <si>
     <t>25911</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25911/i296.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25911/i296.pdf</t>
   </si>
   <si>
     <t>Indica que o Executivo Municipal através da Secretaria de Município de Zeladoria da Cidade, determine que o setor de coleta seletiva inclua o bairro Cidade de Agueda e, seu cronograma semanal de coleta.</t>
   </si>
   <si>
     <t>25918</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25918/i297.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25918/i297.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, após ouvida a casa na forma regimental, indica ao Executivo Municipal para que realize a manutenção no calçamento da rua João Pessoa no Bairro Getúlio Vargas ( BGV), limpeza na via, corte de grama e limpeza das bocas de lobo.</t>
   </si>
   <si>
     <t>25922</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25922/i298.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25922/i298.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que seja providenciado junto a secretaria competente, a construção de novas gavetas, Jazigo no Cemitério da Ilha da Torotama. Reiterando a Indicação 455/23.</t>
   </si>
   <si>
     <t>25946</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25946/i299.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25946/i299.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo municipal, que realize estudos no sentido da colocação de uma Academia  ao Ar Livre , na praça localizada no Loteamento Malte, Povo Novo.</t>
   </si>
   <si>
     <t>25963</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25963/mensagem_296_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25963/mensagem_296_1.pdf</t>
   </si>
   <si>
     <t>em atenção a Indicação nº277/24, em atendimento à proposição do Vereador Ivair Domingos Pereira Souza (Vavá), solicitando que seja realizada o calçamento ou asfaltamento da Rua Dr. Miguel Rieth Corrêa, a mesma apresenta dificuldade no acesso e trafegabilidade devido aos seus extensos buracos, vimos informar que conforme manifestação da Secretaria de Zeladoria da Cidade, a referida rua não esta na previsão orçamentaria para calçamento.</t>
   </si>
   <si>
     <t>25968</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25968/i301.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25968/i301.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que seja realizado estudo de viabilidade e projeto de implantação de uma quadra de grama sintética de sete, com cercamento e eliminação LED, e um Playground, no campo situado entre as Ruas Ildefonso Poester, Carlos Frederico Engelhadt, Rua C e Rua B, no bairro Parque São Pedro, conforme em anexo.</t>
   </si>
   <si>
     <t>25971</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25971/i302.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25971/i302.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que seja realizado estudo de viabilidade e projeto de implantação de uma quadra de grama sintética de sete, com cercamento e eliminação LED, e um Playground, no campo situado no bairro Cohab IV, entre as Ruas Dinarte Luz Alves, Irmão Fidencio, Luis Loureiro Feio e Rua dos Imigrantes.</t>
   </si>
   <si>
     <t>25975</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25975/i303.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25975/i303.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo assinado, indica, após ouvida a Casa na forma regimental, que o Executivo Municipal, através da Secretaria Municipal de Mobilidade Acessibilidade e Segurança, com intuito de reduzir os constantes acidentes no cruzamento da Avenida Primeiro de Maio com Raul Barlem, no Parque Residencial Coelho, implante duas lombadas próximas ao local.</t>
   </si>
   <si>
     <t>26011</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26011/i304.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26011/i304.pdf</t>
   </si>
   <si>
     <t>REFORMA E PINTURA NA ESCOLA ADMAR CORRÊA NO BAIRRO SANTA TEREZA.</t>
   </si>
   <si>
     <t>26015</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26015/i305.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26015/i305.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal que avalie como prioridade a formação na Secretaria de Cultura, Esporte e Economia Criativa, de um grupo de acompanhamento prévio da participação de atletas de Rio Grande e competições fora do território municipal.</t>
   </si>
   <si>
     <t>26395</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26395/i306.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26395/i306.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que realize tratativas junto ao Ministério da Saúde, afim de Implantar uma UBS 24 Horas, o qual está no Cronograma do Programa de Aceleração do Crescimento (Novo Pac) eixo Saúde do Governo Federal, sugerindo que a mesma seja instalada na Vila da Quinta, o qual abrangerá todo o interior do município, uma vez que está numa localização estratégica, convergindo todas as localidades.</t>
   </si>
   <si>
     <t>26444</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26444/i307.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26444/i307.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que realize estudos para a construção de uma Unidade Básica de Saúde (UBS Porte II), no Bairro Bernadeth.</t>
   </si>
   <si>
     <t>26492</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26492/i308.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26492/i308.pdf</t>
   </si>
   <si>
     <t>Revitalização da praça Municipal Marcilio Dias ( troca de brinquedos e praça de esportes )</t>
   </si>
   <si>
     <t>26580</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26580/i309.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26580/i309.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a colocação de quebra molas na Rua Jorge Carvalho de Campos Morais, Parque Guanabara, Cassino, próximo ao número 283, devido ao fluxo de veículos que transitam em alta velocidade ocasionando riscos para os usuários e moradores desta via pública.</t>
   </si>
   <si>
     <t>26701</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26701/i310.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26701/i310.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a construção de uma quadra de esportes, playground (com acessibilidade) e academia ao ar livre no terreno localizado na Rua Heitor Amaro Barcelos (popularmente conhecido como campo da baixada), Bairro BGV.</t>
   </si>
   <si>
     <t>26722</t>
   </si>
   <si>
     <t>Vereador Luciano Figueiredo - Luka, Vereador Julio Cesar</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26722/i311.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26722/i311.pdf</t>
   </si>
   <si>
     <t>Indicam ao Executivo Municipal para que através da Secretaria competente, conceda-se permissão para o uso de mais três lotes lindeiros ao lote já concedido, com o intuito de expandir os projetos sociais realizados na comunidade.</t>
   </si>
   <si>
     <t>26824</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26824/i312.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26824/i312.pdf</t>
   </si>
   <si>
     <t>Criação de uma função gratificada aos coordenadores pedagógicos das escola municipais.</t>
   </si>
   <si>
     <t>26971</t>
   </si>
   <si>
     <t>Vereador Renatinho</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26971/129.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26971/129.pdf</t>
   </si>
   <si>
     <t>QUE ENCAMINHE A ESTA CASA LEGISLATIVA PROJETO DE LEI AUTORIZANDO A_x000D_
 IMPLANTAR NOS HOSPITAIS DO MUNICIPIO, A DISTRIBUICAO DE BOMBA DE SUCCAO DE_x000D_
 LEITE MATERNO A TODAS AS MAES QUE REALIZAREM PARTOS ATRAVES DO SISTEMA UNICO DE_x000D_
 SAUDE E TENHAM DIFICULDADE DE AMAMENTACAO. TAL PROPOSICAO VISA ATENDER AQUELAS_x000D_
 PESSOAS QUE TEM DIFICULDADES FINANCEIRAS PARA ADQUIRIR O REFERIDO APARELHO,_x000D_
 POSSIBILITANDO A AMAMENTACAO QUE E PRIMORDIAL PARA A IMUNIDADE DO RECEM-NASCIDO_x000D_
 E PROMOVENDO O BEM ESTAR E A SAUDE FISICA. OUTROSSIM, ANEXAMOS A ESTE, SUGESTAO_x000D_
 DE PROJETO DE LEI.</t>
   </si>
   <si>
     <t>27467</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27467/i314.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27467/i314.pdf</t>
   </si>
   <si>
     <t>Requer que seja concedido VOTO DE LOUVOR ao técnico e professor da Equipe de Taekwondo Rio Grandina, Evolution Team, Thiago Pimentel Rodrigues.</t>
   </si>
   <si>
     <t>27883</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27883/i315.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27883/i315.pdf</t>
   </si>
   <si>
     <t>Requer que seja aprovado Voto de Louvor para yalorixá Jussara D'Oyá Nirê pelos 30 anos de serviços prestados a comunidade.</t>
   </si>
   <si>
     <t>27905</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27905/i316.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27905/i316.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, por meio da Secretaria do Cassino, com cópia a Secretaria de Município de Mobilidade, Acessibilidade e Segurança, estude a possibilidade de viabilizar em parceria com o centro comercial localizado na Av. Atlântica com a Rua Antônio Caringi, próximo ao Terminal Rodoviário, a elaboração e execução de projeto de estacionamento oblíquo, visando atender as necessidades dos comerciantes e da comunidade de modo geral.</t>
   </si>
   <si>
     <t>27910</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27910/i317.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27910/i317.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a criação de um estudo para a implementação de um memorial dedicado aos acontecimentos das enchentes que afetaram a cidade de Rio Grande.</t>
   </si>
   <si>
     <t>27914</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27914/i318.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27914/i318.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que determine através do Gabinete de Programas e Projetos Especiais - GPPE, a inclusão de calçamento da rua Dr. Alfredo do Nascimento entre a Rua Trajano Lopes, e Tua João Meirelles Leite, Villa da Quinta; no Cronograma de Obras do Município.</t>
   </si>
   <si>
     <t>27915</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27915/i319.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27915/i319.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que determine através do Gabinete de Programas e Projetos Especiais - GPPE, a inclusão de pavimentação da Rua República do Salvador, Bairro Ernesto Buchollz, no Cronograma de Obras do Município.</t>
   </si>
   <si>
     <t>27916</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27916/i320.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27916/i320.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que determine através do Gabinete de Programas e Projetos Especiais - GPPE, a inclusão de pavimentação da rua Lagoa entre a rua Gustavo Sampaio e Avenida Argentina, Bairro Rural; no Cronograma de Obras do Município.</t>
   </si>
   <si>
     <t>27917</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27917/i321.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27917/i321.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que determine através do Gabinete de Programas e Projetos Especiais - GPPE, a inclusão de calçamento da rua Dos Franceses entre a rua Virgilino da Porciuncula e Rua Trajano Lopes, Vila da Quinta; no Cronograma de Obras do Município.</t>
   </si>
   <si>
     <t>27918</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27918/i322.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27918/i322.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que determine a inclusão da Vila da Quinta no Cronograma de Rota do atendimento do CASTRAMÓVEL, uma vez por mês, para o atendimento da população do interior do município.</t>
   </si>
   <si>
     <t>27977</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27977/i323.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27977/i323.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que determine através do Gabinete de Programas e Projetos Especiais, a inclusão de Calçamento da rua dos Franceses entre a rua Virgilino da Porciúncula e Rua Trajano Lopes.</t>
   </si>
   <si>
     <t>28006</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28006/i324.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28006/i324.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que de continuidade ao projeto ORLA com a finalidade de Solucionar os problemas de alagamentos a exemplo do que aconteceu na última enchente na cidade do Rio Grande.</t>
   </si>
   <si>
     <t>28054</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28054/i325.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28054/i325.pdf</t>
   </si>
   <si>
     <t>indica ao Executivo Municipal, que estude a possibilidade em caráter urgência de retomada do projeto da Orla com a finalidade de minimizar ou solucionar os problemas de alagamentos.</t>
   </si>
   <si>
     <t>28091</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28091/i326.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28091/i326.pdf</t>
   </si>
   <si>
     <t>Implantação de um CAPS no Balneário Cassino.</t>
   </si>
   <si>
     <t>28092</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28092/i327.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28092/i327.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente,_x000D_
 O Vereador ROGÉRIO GOMES, Líder da Bancada do Cidadania 23, abaixo-assinado, após ouvida a Casa na forma regimental, indica ao Executivo Municipal, por meio da Secretaria de Município de Cidadania e Assistência Social, estude a possibilidade de implantar um Centro de Atenção Psicossocial (CAPS), no Balneário Cassino.</t>
   </si>
   <si>
     <t>28340</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28340/i328.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28340/i328.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que estude a possibilidade de encaminhar a esta Casa Legislativa Projeto de Lei a fim de conceder aos servidores públicos municipais a reposição/reajuste na tabela de remuneração, bem como a reposição das perdas inflacionárias ou efetivo aumento no valor do vale alimentação da categoria.</t>
   </si>
   <si>
     <t>28348</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28348/i329.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28348/i329.pdf</t>
   </si>
   <si>
     <t>Indicam ao Executivo Municipal, por meio da Secretaria de Município da Saúde, estude a possibilidade de implantar um Centro de Atenção Psicossial (CAPS), no Balneário Cassino.</t>
   </si>
   <si>
     <t>28354</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28354/i330.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28354/i330.pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhado ao Executivo Municipal que seja feita a cedência do prédio ao lado da Escola Santana situado na Rua Pinto Bandeira n° 1559, bairro América, para que a escola possa abrir mais uma unidade de educação infantil, cuja carência se faz necessária na localidade em tempo integral, bem como o local está abandonado a anos causando transtornos a comunidade.</t>
   </si>
   <si>
     <t>28452</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28452/i331.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28452/i331.pdf</t>
   </si>
   <si>
     <t>Ciclofaixa na rua Vereador Athaydes Rodrigues Parque Guanabara.</t>
   </si>
   <si>
     <t>28453</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28453/i332.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28453/i332.pdf</t>
   </si>
   <si>
     <t>Extensão de rede elétrica na rua 7 bairro profilurb 2.</t>
   </si>
   <si>
     <t>28454</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28454/i333.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28454/i333.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente, _x000D_
 O Vereador Rogério Gomes, Líder da Bancada do Cidadania 23, abaixo-assinado, indica após ouvida a casa, na forma regimental, que o Executivo Municipal estude a possibilidade de adotar horário de verão (expediente pela manhã), nas secretarias municipais, especialmente naquelas que realizam atividades de cunho administrativo, respeitando a jornada de trabalho contratual, isto é, a jornada ordinária dos servidores, em que mesmo em horário especial deve-se manter plantão nas secretarias a fim de garantir atendimento permanente à população.</t>
   </si>
   <si>
     <t>28662</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28662/i334.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28662/i334.pdf</t>
   </si>
   <si>
     <t>Vem através deste solicitar ao Executivo Municipal, um estudo através da secretaria competente a possibilidade da Colocação de uma passarela coberta na entrada da Escola Prof. Luiza Sophia Schmidt Tavares no Barro Vermelho localizada no Povo Novo.</t>
   </si>
   <si>
     <t>28710</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28710/i335.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28710/i335.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo assinados, depois de ouvida a Casa na forma regimental, indica ao Executivo Municipal para que através da Secretaria competente estude a possibilidade de: Implantar um Ginásio Municipal no bairro 4ª Secção da Barra em parceria com o Governo do Estado com o Executivo Municipal.</t>
   </si>
   <si>
     <t>28714</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28714/i336.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28714/i336.pdf</t>
   </si>
   <si>
     <t>O Vereador abaixo-assinado, após ouvida a Casa na forma regimental, INDICA ao executivo municipal, que seja providenciado junto a secretaria competente, o transporte e devolução dos cavalos que foram coletados no período da enchente, na localidade da Ilha da Torotama, tal pedido se faz necessário tendo em vista que muitos proprietários dos mesmos, estão precisando de sues animais.</t>
   </si>
   <si>
     <t>28728</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28728/i337.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28728/i337.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal para que através da Secretaria competente estude a possibilidade de: implantar uma quadra de Futebol Society de grama Sintética,  no bairro 4º Secção da Barra em parceria.</t>
   </si>
   <si>
     <t>28741</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28741/i338.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28741/i338.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal para que estude a possibilidade de ampliar o atual horário de funcionamento do Posto de Puericultura Rita Lobato, sito a rua Apelles Porto Alegre, no Bairro Centro para 24 horas.</t>
   </si>
   <si>
     <t>28752</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28752/i339.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28752/i339.pdf</t>
   </si>
   <si>
     <t>Requerem a formação de uma Comissão de vereadores para tratar da duplicação do Lote - 4 da BR 392. Estrada da Barra, localizada no nosso município.</t>
   </si>
   <si>
     <t>28753</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28753/i340.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28753/i340.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que através da Secretaria competente estude a viabilidade de formar parceria com o Governo do Estado do RS de implantar um CeuS da Cultura-Estação Cidadania, no distrito da Vila da Quinta.</t>
   </si>
   <si>
     <t>28754</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28754/i341.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28754/i341.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que estude a viabilidade de formar parceria com o Governo do Estado do RS, junto a Secretaria do Estado de Esporte e Lazer, para construção de um espaço Esportivo Comunitário que promova esporte educacional, recreativo e de lazer, disponibilizando à comunidade; local adequada para jovens, crianças, adultos e idosos, no distrito da Vila da Quinta.</t>
   </si>
   <si>
     <t>28838</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28838/i342.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28838/i342.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, a construção de faixas elevadas de pedestres em frente a E.M.E.I Fabiele Mescarello presa, na Avenida dos Grandes lagos, no bairro Parque Marinha.</t>
   </si>
   <si>
     <t>28843</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28843/i343.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28843/i343.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente, _x000D_
 O Vereador Rogério Gomes, Líder da Bancada do Cidadania 23, abaixo-assinado, indica após ouvida a Casa, na forma regimental, que o Executivo Municipal, por meio da Secretaria Competente estude a viabilidade de construção de dois redutores de velocidade Rua Lisboa esquina com as Ruas Jaguarão e Fernando Osório Filho no Balneário Cassino.</t>
   </si>
   <si>
     <t>28869</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28869/i344.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28869/i344.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal para que estude a possibilidade de Construção de uma Praça Recreativa na Localidade de Povo Novo, em uma área compreendida entre Travessas Três (03) e Cinco (05); localizando-se entre Estrada Vila Santa Cruz, Estrada do Brete, BR 392.</t>
   </si>
   <si>
     <t>28899</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28899/i345.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28899/i345.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal a Cedência da área da Vila Eulina, localizada entre as esquinas das Ruas Peru e Visconde do Rio Branco em frente ao Parque de Exposição da Rural, área que possui praça de lazer, banheiro e campo de futbol, para as entidades:: - ONG Escolinha de Futebol Leleco &amp; Valdir Lima - PORTO DA VILA; Sociedade Esportiva Recreativa Noiva do Mar; Associação Recreativa Esportiva Cultural Praiano Futebol Clube.</t>
   </si>
   <si>
     <t>28906</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28906/i346.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28906/i346.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal e à Secretaria competente o estudo de viabilidade para a reposição do contêiner de lixo retirado da rua Bertoldo Klinger, nas proximidades da esquina com a rua Belmiro Pegas, bem em frente à entrada do Lar Gaúcho.</t>
   </si>
   <si>
     <t>29052</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/29052/indicacao_132_25_347.doc</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/29052/indicacao_132_25_347.doc</t>
   </si>
   <si>
     <t>O Vereador NILTON MACHADO, Líder da Bancada do Republicanos 10, abaixo-assinado, após ouvida a Casa na forma regimental, INDICA ao executivo municipal, requer que seja providenciado junto a secretaria competente, a construção de um quebra molas na Rua 08 no Bairro Profilurb I._x000D_
 Reiterando a indicações 070/2024</t>
   </si>
   <si>
     <t>24396</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24396/emenda1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24396/emenda1.pdf</t>
   </si>
   <si>
     <t>Apresenta a seguinte EMENDA SUBSTITUTIVA para alterar a redação do artigo 1° do Projeto de Lei n° 139/2023, que "DISPÔE SOBRE A OBRIGATORIEDADE DA DISPONIBILIZAÇÃO NO SITE DA PREFEITURA E EM LOCAL ACESSÍVEL DAS INFORMAÇÕES RELACIONADAS ÀS EMENDAS PARLAMENTARES QUE DESTINAREM RECURSOS AO MUNICÍPIO DO RIO GRANDE", que passa a ter a seguinte redação.</t>
   </si>
   <si>
     <t>25846</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25846/emenda_01.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25846/emenda_01.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Artigo 110-A e §1° da Lei Orgânica de Rio Grande, que passa a vigorar com a seguinte redação.</t>
   </si>
   <si>
     <t>28019</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28019/e04.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28019/e04.pdf</t>
   </si>
   <si>
     <t>Insere Parágrafo Único ao Art. 23 do PLE 98/2023, que passa a valer com a seguinte redação: _x000D_
 _x000D_
 "Art. 23 A Central de Óbitos funcionará no sistema de rodízio com ordem "inicial" de atendimento a ser estabelecida pela Comissão de Serviços Funerários. _x000D_
 _x000D_
 Parágrafo Único: É obrigação da empresa funerária prestar atendimento gratuito à família do falecido quando esta possuir uma renda per capita de até 1/2 salário mínimo vigente, cobrindo as despesas com o sepultamento, fornecimento de urnas e destinação de restos mortais, na forma desta Lei ou qualquer outra legislação aplicável à espécie."</t>
   </si>
   <si>
     <t>28341</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28341/emenda05.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28341/emenda05.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 5° e revoga a letra "b" do § 2° do Art. 7°, do presente projeto:_x000D_
 _x000D_
 Art. 5° - "A delegação, mediante permissão precedida de licitação, somente será possível se a relação entre o número de funerárias existentes e o número de habitantes do município do Rio Grande for inferior a 1 (um) para cada 80.000 (oitenta mil), observando o disposto no art. 4°", que passa a vigorar com a seguinte redação:_x000D_
 _x000D_
 Art. 5° - A delegação, mediante permissão precedida de licitação, será possível conforme a necessidade de oferta e procura dos serviços funerários, observadas pela "Comissão de Serviços Funerários" observando o disposto no Art. 4°",_x000D_
 _x000D_
 Art. 7° - (...) inalterado_x000D_
 § 1° - (...) inalterado_x000D_
 § 2° - (...) inalterado_x000D_
 a) - (...) inalterado_x000D_
 b) Estar em conformidade com o art. 5° desta lei, revogado;_x000D_
 c) (...) inalterado_x000D_
 d) (...) inalterado</t>
   </si>
   <si>
     <t>25460</t>
   </si>
   <si>
     <t>REC</t>
   </si>
   <si>
     <t>Recurso</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25460/pedido_de_reconsideracao.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25460/pedido_de_reconsideracao.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE RECONSIDERAÇÃO AO PARACER DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA, CIDADANIA E DIREITOS HUMANOS (PLV 371/20219)</t>
   </si>
   <si>
     <t>25083</t>
   </si>
   <si>
     <t>SPLV</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Lei de Vereador</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25083/substitutivo14.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25083/substitutivo14.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre assegurar a reserva de leito ou ala separada para as mães de natimorto e/ou mães com óbito fetal, nas redes públicas e privadas de saúde no município de Rio Grande.</t>
   </si>
   <si>
     <t>24498</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24498/splv1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24498/splv1.pdf</t>
   </si>
   <si>
     <t>Inclui no calendário de datas comemorativas e de conscientização do município do Rio Grande, Lei 8.770/22, o "Dia Municipal de Informação e Conscientização Sobre Doenças Raras" e a "Semana Municipal de Informação e Conscientização Sobre Doenças Raras" e dá outras providências.</t>
   </si>
   <si>
     <t>24533</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24533/splv2.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24533/splv2.pdf</t>
   </si>
   <si>
     <t>Dá o nome de Mãe Nelo de Oyá, a uma rua do município do Rio Grande.</t>
   </si>
   <si>
     <t>31613</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/31613/splv_3.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/31613/splv_3.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ANEXO ÚNICO DA LEI N° 8.770, DE 17 DE MARÇO DE 2022, PARA INSTITUIR O DIA DA MÃE ATÍPICA."</t>
   </si>
   <si>
     <t>23914</t>
   </si>
   <si>
     <t>CORR</t>
   </si>
   <si>
     <t>Correspondência Recebida</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23914/oficio_003_-_pmat__fundacao_getulio_vargas_-_04.01.2024.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23914/oficio_003_-_pmat__fundacao_getulio_vargas_-_04.01.2024.pdf</t>
   </si>
   <si>
     <t>Comunica a V. Ex.ª que a CAIXA ECONÔMICA FEDERAL, Agente Financeiro Credenciado pelo BANCO NACIONAL DE DESENVOLVIMENTO ECONÔMICO E SOCIAL – BNDES, para operar o Programa de Modernização da Administração Tributária e dos Setores Sociais Básicos – BNDES PMAT, efetuou no dia 04 de janeiro de 2024, liberação de recursos financeiros para este Município do Rio Grande - RS, no âmbito da Cédula de Crédito Bancário AGENCIA: 2820-7 OPER: 006 CONTA: 00000001-1, no valor de R$ 264.910,80 (duzentos e sessenta e quatro mil, novecentos e dez reais e oitenta centavos)</t>
   </si>
   <si>
     <t>23915</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23915/oficio_002-_pmat__fundacao_getulio_vargas_-_04.01.2024.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23915/oficio_002-_pmat__fundacao_getulio_vargas_-_04.01.2024.pdf</t>
   </si>
   <si>
     <t>Comunica a V. Ex.ª que a CAIXA ECONÔMICA FEDERAL, Agente Financeiro Credenciado pelo BANCO NACIONAL DE DESENVOLVIMENTO ECONÔMICO E SOCIAL – BNDES, para operar o Programa de Modernização da Administração Tributária e dos Setores Sociais Básicos – BNDES PMAT, efetuou no dia 04 de janeiro de 2024, liberação de recursos financeiros para este Município do Rio Grande - RS, no âmbito da Cédula de Crédito Bancário AGENCIA: 2820- OPER: 006 CONTA: 00000001-1, no valor de R$ 256.474,60 (duzentos e cinquenta e seis mil, quatrocentos e setenta e quatro reais e sessenta centavos)</t>
   </si>
   <si>
     <t>23916</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23916/oficio_001_-_pmat__fundacao_getulio_vargas_-_04.01.2024.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23916/oficio_001_-_pmat__fundacao_getulio_vargas_-_04.01.2024.pdf</t>
   </si>
   <si>
     <t>Comunica a V. Ex. ª que a CAIXA ECONÔMICA FEDERAL, Agente Financeiro Credenciado pelo BANCO NACIONAL DE DESENVOLVIMENTO ECONÔMICO E SOCIAL – BNDES, para operar o Programa de Modernização da Administração Tributária e dos Setores Sociais Básicos – BNDES PMAT, efetuou no dia 04 de janeiro de 2024, liberação de recursos financeiros para este Município do Rio Grande - RS, no âmbito da Cédula de Crédito Bancário AGENCIA: 2820-7 OPER: 006 CONTA: 00000001-1, no valor de R$ 97.640,00 (noventa e sete mil, seiscentos e quarenta reais)</t>
   </si>
   <si>
     <t>23939</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23939/mensagem_010_-_devolucao_ple_150.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23939/mensagem_010_-_devolucao_ple_150.pdf</t>
   </si>
   <si>
     <t>Honra-nos cumprimentá-lo, respeitosamente, oportunidade que vimos solicitar a DEVOLUÇÃO do Projeto de Lei do Executivo n° 150/2023, que “ALTERA AS ALÍNEAS “G” E “J” DO ARTIGO 3° DA LEI MUNICIPAL Nº 8.674/2021 QUE “CRIA O CONSELHO MUNICIPAL DE TURISMO E DA OUTRAS PROVIDÊNCIAS”, NA REDAÇÃO DADA PELA LEI MUNICIPAL N° 8.956 DE 29 DE MARÇO DE 2023.”, encaminhado a essa Casa Legislativa pela Mensagem 659 , de 28 de dezembro de 2023.</t>
   </si>
   <si>
     <t>24021</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24021/correspondencia_05.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24021/correspondencia_05.pdf</t>
   </si>
   <si>
     <t>Em atendimento ao disposto no art. 116 da Lei nº 8.666 , de junho de 1993, informamos a celebração do contrato de repasse nº 943185/2023.</t>
   </si>
   <si>
     <t>24058</t>
   </si>
   <si>
     <t>Outros - Externo</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24058/correspondecia_recebida_06.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24058/correspondecia_recebida_06.pdf</t>
   </si>
   <si>
     <t>Em resposta ao requerimento referente à agilização da votação da Medida Provisória 1192/2023 e da Emenda 21-MPV 1192/2023, que visa instituir o Auxílio Extraordinário para Pescadores e Pescadoras Profissionais Artesanais beneficiários do Seguro-Desemprego do Pescador Artesanal, registro meu total apoio a esta tão significativa causa.</t>
   </si>
   <si>
     <t>24082</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24082/mensagem_020_-_rgf_e_rreo.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24082/mensagem_020_-_rgf_e_rreo.pdf</t>
   </si>
   <si>
     <t>Honra-nos cumprimentá-lo, respeitosamente, oportunidade que, venho encaminhar a essa Colenda Casa Legislativa o RGF – Relatório de Gestão Fiscal, referente ao 3° Quadrimestre de 2023 e RREO – Relatório Resumido da Execução Orçamentária, referente ao 6° Bimestre de 2023 para Comissão Financeira da Câmara Municipal de Vereadores do Rio Grande, em cumprimento à Lei de Responsabilidade Fiscal.</t>
   </si>
   <si>
     <t>24181</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24181/mensagem_034_-_devolucao_ple_140-2023.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24181/mensagem_034_-_devolucao_ple_140-2023.pdf</t>
   </si>
   <si>
     <t>DEVOLUÇÃO do Projeto de Lei do Executivo n° 140/2023, que “ALTERA O PARÁGRAFO ÚNICO DO ART. 1º, DA LEI Nº 5859, DE 23 DE DEZEMBRO DE 2003, QUE "DISPÕE SOBRE O PAGAMENTO DE DÉBITOS E OBRIGAÇÕES DO MUNICÍPIO DO RIO GRANDE, DECORRENTES DE DECISÕES JUDICIAIS, CONSIDERADOS DE PEQUENO VALOR”, encaminhado a essa Casa Legislativa pela Mensagem 633 , de 19 de dezembro de 2023.</t>
   </si>
   <si>
     <t>24218</t>
   </si>
   <si>
     <t>Honra-nos cumprimentá-lo, respeitosamente, oportunidade em que enviamos a essa Egrégia Casa Legislativa para análise e apreciação, os Relatório Detalhado do Quadrimestre anterior (Desempenho e Financeiro) da Secretaria de Município da Saúde, referentes ao III Quadrimestre de 2023.</t>
   </si>
   <si>
     <t>24240</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24240/oficio_040.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24240/oficio_040.pdf</t>
   </si>
   <si>
     <t>informar sobre a intenção da municipalidade em avançar na politica de acolhimento de crianças e adolescentes , dever de estado, primando pela qualidade nos serviços de gestão de hospedagem, bem como nos acompanhamento.</t>
   </si>
   <si>
     <t>24378</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24378/oficio_82-2024.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24378/oficio_82-2024.pdf</t>
   </si>
   <si>
     <t>Assunto: Crédito Financeiros - Orçamento Geral da união</t>
   </si>
   <si>
     <t>24380</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24380/oficio_090-2024.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24380/oficio_090-2024.pdf</t>
   </si>
   <si>
     <t>Orçamento Geral da união</t>
   </si>
   <si>
     <t>24438</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24438/mensagem_063_-_balanco_2023.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24438/mensagem_063_-_balanco_2023.pdf</t>
   </si>
   <si>
     <t>Relatórios e Demonstrações Contábeis que compõem o Balanço Anual de 2023 da Prefeitura Municipal do Rio Grande, para fins de atendimento ao inciso IX do art. 51 da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>24447</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24447/mensagem_069_-_devolucao_ple_011-2024.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24447/mensagem_069_-_devolucao_ple_011-2024.pdf</t>
   </si>
   <si>
     <t>Vimos solicitar a DEVOLUÇÃO do Projeto de Lei do Executivo n° 011/2024, que “INSTITUI O IPTU PROGRESSIVO, NOS TERMOS DO ART. 182, § 4º DA CONSTITUIÇÃO FEDERAL, E OS INSTRUMENTOS PARA O CUMPRIMENTO DA FUNÇÃO SOCIAL DA PROPRIEDADE URBANA NO MUNICÍPIO DO RIO GRANDE E DÁ OUTRAS PROVIDÊNCIAS”, encaminhado a essa Casa Legislativa pela Mensagem 064 , de 1º de Abril de 2024.</t>
   </si>
   <si>
     <t>24464</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24464/credito_de_recursos_financeiros_-_orcamento_geral_da_uniao.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24464/credito_de_recursos_financeiros_-_orcamento_geral_da_uniao.pdf</t>
   </si>
   <si>
     <t>Notificamos a V. Exa. o crédito de recursos financeiros, sob bloqueio, em 02/04/2024, no valor de R$180.139,69 (cento e oitenta mil cento e trinta e nove reais e sessenta e nove centavos), na conta vinculada ao Termo de Compromisso n° 0227526-41/2007, firmado com Município de Rio Grande, assinado em 31/12/2007, no âmbito do Programa PPI FAVELAS, sob a gestão do Ministério das cidades, que tem por objeto "URBANIZAÇÃO DE FAVELAS - ORLA PORTUARIA".</t>
   </si>
   <si>
     <t>24636</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24636/anexo_oficio_53.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24636/anexo_oficio_53.pdf</t>
   </si>
   <si>
     <t>Em atendimento ao oficio numero 53/2024. Encaminhamos resposta do mesmo.</t>
   </si>
   <si>
     <t>24732</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24732/mensagem_120.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24732/mensagem_120.pdf</t>
   </si>
   <si>
     <t>Honra-nos cumprimentá-lo, respeitosamente, oportunidade que, venho encaminhar a essa Colenda Casa Legislativa o RGF – Relatório de Gestão Fiscal, referente ao 1° Quadrimestre de 2024 e RREO – Relatório Resumido da Execução Orçamentária, referente ao 2° Bimestre de 2024 para Comissão Financeira da Câmara Municipal de Vereadores do Rio Grande, em cumprimento à Lei de Responsabilidade Fiscal.</t>
   </si>
   <si>
     <t>24866</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24866/oficio_932_2024.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24866/oficio_932_2024.pdf</t>
   </si>
   <si>
     <t>Considerando que o município foi atingido por um desastre classificado como súbito e de grande intensidade, fica este autorizado a movimentar os recursos federais recebidos para ações de resposta, excepcionalmente, sem a utilização do Cartão de Pagamento de Defesa Civil - (CPDC).</t>
   </si>
   <si>
     <t>24907</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24907/oficio_0202_2024.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24907/oficio_0202_2024.pdf</t>
   </si>
   <si>
     <t>Informamos a V.Exa. a celebração do Contrato de Repasse n° 958856/2024 - Operação 1093263-46 que tem por finalidade “pavimentação de rodovia municipal destinada ao escoamento produtivo no município do rio grande/rs".</t>
   </si>
   <si>
     <t>24908</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24908/oficio_0203_2024.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24908/oficio_0203_2024.pdf</t>
   </si>
   <si>
     <t>Informamos a V.Exa. a celebração do Contrato de Repasse n° 959256/2024 - Operação 1093624-16 que tem por finalidade "construção de praças de esportes no município do no grande/rs".</t>
   </si>
   <si>
     <t>24909</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24909/oficio_0204_2024.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24909/oficio_0204_2024.pdf</t>
   </si>
   <si>
     <t>Informamos a V.Exa. a celebração do Contrato de Repasse n° 960561/2024 - Operação 1093655-77 que tem por finalidade "revitalização de calçadas da área central do município do Rio Grande".</t>
   </si>
   <si>
     <t>25038</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25038/mensagem_156_-_relatorios_gestao_saude.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25038/mensagem_156_-_relatorios_gestao_saude.pdf</t>
   </si>
   <si>
     <t>Honra-nos cumprimentá-lo, respeitosamente, oportunidade em que enviamos a essa Egrégia Casa Legislativa para análise e apreciação, os Relatórios Detalhados do quadrimestre Anterior - Desempenho e Financeiro da Secretaria de Município da Saúde, referentes ao I Quadrimestre de 2024.</t>
   </si>
   <si>
     <t>25389</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25389/oficio_1949_2024.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25389/oficio_1949_2024.pdf</t>
   </si>
   <si>
     <t>Comunico a Vossa Excelência a liberação de recursos a esse Município por intermédio da Ordem Bancária n° 2024OB001347, de 01/08/2024, para crédito na conta corrente n° 844896, agência 2694 do Banco do Brasil.</t>
   </si>
   <si>
     <t>25390</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25390/oficio_1957_2024.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25390/oficio_1957_2024.pdf</t>
   </si>
   <si>
     <t>Comunico a Vossa Excelência a liberação de recursos a esse Município por intermédio da Ordem Bancária n° 2024OB001354, de 06/08/2024, para crédito na conta corrente n° 845787, agência 2694 do Banco do Brasil.</t>
   </si>
   <si>
     <t>25458</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25458/oficio_019-2024.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25458/oficio_019-2024.pdf</t>
   </si>
   <si>
     <t>Convênio  FPE 2023/5045 Programa pavimenta - Avenida Presidente Vargas.</t>
   </si>
   <si>
     <t>25477</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25477/oficio_196.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25477/oficio_196.pdf</t>
   </si>
   <si>
     <t>Vimos por meio deste, em atenção ao oficio nº 196/2024.</t>
   </si>
   <si>
     <t>25835</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25835/mensagem_266_-_rgf_relatorios_fiscais.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25835/mensagem_266_-_rgf_relatorios_fiscais.pdf</t>
   </si>
   <si>
     <t>Honra-nos cumprimentá-lo, respeitosamente, oportunidade que, venho encaminhar a essa_x000D_
 Colenda Casa Legislativa o RGF – Relatório de Gestão Fiscal, referente ao 2° Quadrimestre de 2024 e_x000D_
 RREO – Relatório Resumido da Execução Orçamentária, referente ao 4° Bimestre de 2024 para_x000D_
 Comissão Financeira da Câmara Municipal de Vereadores do Rio Grande, em cumprimento à Lei de_x000D_
 Responsabilidade Fiscal.</t>
   </si>
   <si>
     <t>28985</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28985/mensagem_355_-_convocacao_extraordinaria.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28985/mensagem_355_-_convocacao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ao cumprimentar Vossa Excelência e nobres pares, vimos pelo presente solicitar a Convocação Extraordinária dessa Egrégia Casa Legislativa, em caráter de urgência, no dia 26 de dezembro de 2024, sem ônus, com base no § 1°, Inciso I, do art. 10, da Lei Orgânica Municipal, a fim de que sejam apreciadas as seguintes pautas do Executivo Municipal:_x000D_
 _x000D_
 Mensagem 354 de 20 de dezembro de 2024, solicitando a DEVOLUÇÃO dos PLES 055 e 067._x000D_
 _x000D_
 Projeto de Lei n° 097 que “INSTITUI O PROGRAMA DE INCENTIVO AO ESPORTE E À CULTURA JUNTO ÀS ENTIDADES SEM FINS LUCRATIVOS DO MUNICÍPIO”, encaminhado através da Mensagem 460 em 11/10/2023._x000D_
 _x000D_
 Projeto de Lei n° 098 que “ICRIA O SISTEMA FUNERÁRIO MUNICIPAL, DESTINADO AO ATENDIMENTO DE PESSOAS FALECIDAS NO ÂMBITO DO MUNICÍPIO DO RIO GRANDE”, encaminhado através da Mensagem 464 em 13/10/2023._x000D_
 _x000D_
 Projeto de Lei n° 047 que “REVOGA A LEI 6.744/2009 CRIA NA ÁREA URBANA DO MUNICÍPIO A UNIDADE DE PLANEJAMENTO UR-48, ESTABELECE O RESPECTIVO REGIME E DÁ OUTRAS PROVIDÊNCIAS”, encaminhado através da Mensagem 175 em 09/07/2024._x000D_
 _x000D_
 Projeto de Lei n° 060 que “REGULAMENTA O FUNCIONAMENTO DOS AÇOUGUES, CASAS DE CARNES, ESTABELECIMENTOS DE COMÉRCIO VAREJISTA DE CARNES IN NATURA E/OU TRANSFORMADAS NO MUNICÍPIO DO RIO GRANDE”, encaminhado através da Mensagem 250 em 05/09/2024._x000D_
 _x000D_
 Projeto de Lei n° 074/2024, que “DENOMINA DE LARGO DOS IMIGRANTES UM ESPAÇO PÚBLICO, NO MUNICÍPIO DO RIO GRANDE”, encaminhado a essa Casa Legislativa pela Mensagem 306, de 14/11/2024._x000D_
 _x000D_
 Projeto de Lei n° 075/2024, que “DISPÕE SOBRE O SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DO RIO GRANDE E DÁ OUTRAS PROVIDÊNCIAS”, encaminhado a essa Casa Legislativa pela Mensagem 307, de 21/11/2024._x000D_
 _x000D_
 Projeto de Lei n° 077 que “REVOGA A LEI MUNICIPAL N° 3.565, DE 01 DE DEZEMBRO DE 1980 QUE “AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR À UNIÃO FEDERAL – MINISTÉRIO DA MARINHA – UMA ÁREA DE TERRENO DO PATRIMÔNIO PÚBLICO MUNICIPAL , DESTINADA EXCLUSIVAMENTE, À CONSTRUÇÃO DE UMA VILA RESIDENCIAL DE PRAÇAS DA GUARNIÇÃO DO COMANDO DO 5º DISTRITO NAVAL E REVOGA A LEI N° 3.488, DE 02 DE JUNHO DE 1980”, encaminhado através da Mensagem 309 em 29/11/2024._x000D_
 _x000D_
 Projeto de Lei n° 086 que “DISPÕE SOBRE A VINCULAÇÃO DOS RECURSOS PROVENIENTES DO ICMS ECOLÓGICO REPASSADO AO MUNICÍPIO AO ORÇAMENTO DA SECRETARIA DE MUNICÍPIO DE MEIO AMBIENTE E SUSTENTABILIDADE E DÁ OUTRAS PROVIDÊNCIAS”, encaminhado através da Mensagem 349 em 17/12/2044._x000D_
 _x000D_
 Projeto de Lei n° 087/2024, que “REGULAMENTA O PROCESSO ADMINISTRATIVO PARA APURAÇÃO DE INFRAÇÕES ADMINISTRATIVAS POR CONDUTAS E ATIVIDADES LESIVAS AO MEIO AMBIENTE”, encaminhado a essa Casa Legislativa pela Mensagem 350, de 17/12/2024._x000D_
 _x000D_
 Projeto de Lei n° 090/2024, que “AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR DOAÇÃO DE ÁREA AO NÚCLEO DE EDUCAÇÃO E MONITORAMENTO AMBIENTAL -NEMA”, encaminhado a essa Casa Legislativa pela Mensagem 353, de 19/11/2024.</t>
   </si>
   <si>
     <t>23894</t>
   </si>
   <si>
     <t>RESP</t>
   </si>
   <si>
     <t>Resposta</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23894/mensagem_001_1..pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23894/mensagem_001_1..pdf</t>
   </si>
   <si>
     <t>Em atenção a Indicação nº656/23 , em atendimento à proposição da Vereadora Professora Denise.</t>
   </si>
   <si>
     <t>23895</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23895/mensagem_004_2..pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23895/mensagem_004_2..pdf</t>
   </si>
   <si>
     <t>em atenção a Indicação nº642/23 , em atendimento à proposição do Vereador Fabio Domingues, solicitando que seja realizado o calçamento na Rua Pedro Rocha de Andrade no Bairro Vila Maria, vimos informar que o Gabinete de Programas e Projetos Especiais está com uma demanda muito grande para elaboração de projetos, logo solicitamos que os pedidos de projetos sejam encaminhados com indicação de recursos para sua execução, visando priorizar a elaboração de projetos das vias que serão de fato executadas.</t>
   </si>
   <si>
     <t>23896</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23896/mensagem_002_2..pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23896/mensagem_002_2..pdf</t>
   </si>
   <si>
     <t>Em atenção a Indicação nº1452/21 , em atendimento à proposição do Vereador Rogério Gomes.</t>
   </si>
   <si>
     <t>23897</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23897/mensagem_003_2..pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23897/mensagem_003_2..pdf</t>
   </si>
   <si>
     <t>Em atenção a Indicação nº672/23 , em atendimento à proposição do Vereador Sargento Rodrigues.</t>
   </si>
   <si>
     <t>23899</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23899/mensagem_005_2..pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23899/mensagem_005_2..pdf</t>
   </si>
   <si>
     <t>em atenção a Indicação nº337/22 , em atendimento à proposição do Vereador Luciano Figueiredo, solicitando que estude a viabilidade de realizar o calçamento das Ruas Nicolau Copérnico e Nestor Pedreiro no Jardim Humaitá, vimos informar que o Gabinete de Programas e Projetos Especiais está com uma demanda muito grande para elaboração de projetos, logo solicitamos que os pedidos de projetos sejam encaminhados com indicação de recursos para sua execução, visando priorizar a elaboração de projetos das vias que serão de fato executadas.</t>
   </si>
   <si>
     <t>23909</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23909/mensagem_006_2.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23909/mensagem_006_2.pdf</t>
   </si>
   <si>
     <t>Em atenção a Indicação nº619/23 , em atendimento à proposição do Vereador Rovam Castro.</t>
   </si>
   <si>
     <t>23960</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23960/mensagem_011.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23960/mensagem_011.pdf</t>
   </si>
   <si>
     <t>Em atendimento à proposição da Vereadora Professora Denise, solicitando que elabore um projeto de drenagem para mitigação dos efeitos das cheias e inundações no município do Rio Grande, vimos informar que conforme manifestação do GPPE, os problemas de cheias e inundações que afetaram o Município no ano passado e que vêm ao longo dos anos se repetindo com maior frequência são muito complexos e específicos, tornando sua solução ainda mais desafiadora.</t>
   </si>
   <si>
     <t>23964</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23964/mensagem_012_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23964/mensagem_012_1.pdf</t>
   </si>
   <si>
     <t>Em atenção a Indicação nº708/23, em atendimento à proposição do Vereador Rogério Gomes, solicitando que elabore projeto e inclua nos programas de pavimentação do Município o calçamento da Rua Juarez Vasconcelos Torronteguy no Balneário Cassino, vimos informar que conforme manifestação do GPPE, o referido projeto será incluído nas demandas para elaboração de projetos.</t>
   </si>
   <si>
     <t>24079</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24079/mensagem_019_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24079/mensagem_019_1.pdf</t>
   </si>
   <si>
     <t>Em atenção a Indicação nº03/24 , em atendimento à proposição do Vereador Sargento Rodrigues, solicitando que seja encaminhado projeto de lei a fim de alterar a Lei Municipal n°8.954/2023 para que haja adequação no vencimento inicial dos Agentes Comunitários de Saúde (ACS) e dos Agentes de Combate as Endemias (ACE), vimos informar que conforme manifestação da SMS, já esta tramitando desde 25 de janeiro de 24, Minuta de lei para atualização do salário dos ACS e ACE.</t>
   </si>
   <si>
     <t>24112</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24112/mensagem_021_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24112/mensagem_021_1.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº646/23 , em atendimento à proposição do Vereador Rafael Missiunas, solicitando que informe a quantidade de árvores suprimidas desde o início de 2023, vimos informar que encaminhamos em anexo Oficio 002/24- SMMA, em resposta ao solicitado.</t>
   </si>
   <si>
     <t>24157</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24157/mensagem_022_2.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24157/mensagem_022_2.pdf</t>
   </si>
   <si>
     <t>Em atenção a Indicação nº23/24 , em atendimento à proposição do Vereador Paulo Roldão, solicitando que realize estudo para que seja feito Um Quebra-Molas na Rua Primeiro de Maio Próximo ao N° 687, devido ao alto número de acidentes que vem ocorrendo neste cruzamento, inclusive com vítimas fatais, vimos informar que a SMMAS irá avaliar a solicitação, e encaminhará ao setor de Engenharia, e caso aprovado, será incluído no plano de trabalho, aguardando orçamento disponível para execução. Informo, ainda, que conforme plano de governo, dentro do Projeto Cidade do Futuro, há previsão de duplicação da via apontada, o que irá beneficiar muitos usuários do trânsito no local, reduzindo a acidentalidade, com a duplicação da via, no aguardo da liberação do orçamento via AFD.</t>
   </si>
   <si>
     <t>24448</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24448/mensagem_068.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24448/mensagem_068.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº168/24, em atendimento à proposição do Vereador Rafael Missiunas, solicitando informações sobre a recorrente falta de medicamente nas farmácias municipais, vimos informar que conforme manifestação da SMS, primeiramente cabe destacar que, a Constituição Federal instituiu, em seu art. 196 e seguintes, o Direito à Saúde, estabelecendo neste dispositivo que a saúde é um direito de todos, garantido mediante políticas sociais e econômicas que visem à redução do risco de doença e de outros agravos e ao acesso universal e igualitário às ações e serviços para sua promoção, proteção e recuperação. Neste contexto, o Ministério da Saúde cria a Política Nacional de Medicamentos, com isso, União, Estados e Municípios estabelecem a relação de medicamentos padronizados de acordo com o âmbito de Atenção.</t>
   </si>
   <si>
     <t>24743</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24743/oficio_18718377.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24743/oficio_18718377.pdf</t>
   </si>
   <si>
     <t>Ao cumpriment?-lo, fazemos refer?ncia ao Of?cio?n? 080-2024-EXP-CMRG, que encaminha a?Mo??o de Rep?dio n? 12/2024, a qual manifesta avers?o?? cria??o do Parque Nacional Marinho do Albard?o, no Estado do Rio Grande do Sul, para informarmos que o?referido documento?foi recepcionado?por este Instituto e incorporado?ao processo de cria??o da unidade de conserva??o em quest?o.</t>
   </si>
   <si>
     <t>24799</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24799/respota_a_mocao16.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24799/respota_a_mocao16.pdf</t>
   </si>
   <si>
     <t>Em atenção ao ofício mencionado acima, encaminhamos a Manifestação Técnica do CFMV, conforme a ANALISE 13/2024 - TEC/GETEC/SUPEX/DE/CFMV/SISTEMA.</t>
   </si>
   <si>
     <t>25095</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25095/mensagem_159_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25095/mensagem_159_1.pdf</t>
   </si>
   <si>
     <t>em atenção a Indicação nº210/24, em atendimento à proposição do Vereador Paulo Rodão, solicitando que seja feito uma Operação Tapa Buracos com Urgência em toda a extensão da Rua Pandeá Calogeras, pois a mesma tem tido um grande fluxo de veículos, vimos informar que conforme manifestação da Secretaria de Município de Zeladoria da Cidade, a referida rua já está no cronograma da secretaria.</t>
   </si>
   <si>
     <t>25096</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25096/mensagem_160_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25096/mensagem_160_1.pdf</t>
   </si>
   <si>
     <t>Em atenção a Indicação nº185/24 , em atendimento à proposição do Vereador Nilton Machdo, solicitando que seja realizado operação tapa buracos na Rua Cristóvão Pereira, principalmente nas localidades onde a enchente abriu mais buracos, vimos informar que conforme manifestação da Secretaria de Município de Zeladoria da Cidade, a referida rua já está no cronograma da secretaria.</t>
   </si>
   <si>
     <t>25097</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25097/mensagem_161_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25097/mensagem_161_1.pdf</t>
   </si>
   <si>
     <t>em atenção a Indicação nº182/24, em atendimento à proposição do Vereador Rogério Gomes, solicitando que realizar o ensaibramento no corredor de acesso ao Loteamento Princesa do Sul no Balneário Cassino, vimos informar que conforme manifestação da Secretaria do Cassino, dentro das possibilidades Orçamentárias, será realizado estudo no que tange o atendimento ao solicitado</t>
   </si>
   <si>
     <t>25098</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25098/mensagem_162_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25098/mensagem_162_1.pdf</t>
   </si>
   <si>
     <t>em atenção a Indicação nº137/24, em atendimento à proposição do Vereador Fabio de Oliveira Domingues, solicitando que realize a Extensão de Rede Elétrica, na Barra Velha E Barra Nova, vimos informar que conforme manifestação da Secretaria de Município de Zeladoria da Cidade, a extensão de rede e responsabilidade da CEEE equatorial, sobre iluminação publica não temos recurso para extensão no momento.</t>
   </si>
   <si>
     <t>25102</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25102/mensagem_153.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25102/mensagem_153.pdf</t>
   </si>
   <si>
     <t>em atenção ao Requerimento nº308/24, em atendimento à proposição da Vereadora Professora Denise, solicitando que na questão no tapa buracos, em virtude das enchentes que assolaram os moradores da cidade de Rio Grande, bem como a manutenção das ruas onde não há calçamento, necessitando de nivelamento nos diferentes pontos da cidade, vimos informar que conforme manifestação da Secretaria de Zeladoria da Cidade, as ruas calçadas com asfalto tão logo baixou as aguas a secretaria começou as operações de tapa buraco em toda a cidade, sobre as ruas de areia a prefeitura já contratou mais equipamentos e tem trabalhado quando o tempo tem permitido, cabe ressaltar que no mês de junho não tivemos ainda 1 semana completa sem chuva.</t>
   </si>
   <si>
     <t>25103</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25103/mensagem_154.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25103/mensagem_154.pdf</t>
   </si>
   <si>
     <t>Em atenção a Indicação nº211/24, em atendimento à proposição do Vereador Paulo Roldão, solicitando que seja feito_x000D_
 uma Operação Tapa Buracos com Urgência em toda a extensão da Rua Pinto Bandeira, pois a mesma tem tido um grande fluxo de veículos, vimos informar que conforme manifestação da Secretaria de Zeladoria da Cidade, o serviço de tapa buraco na referida rua já foi realizado.</t>
   </si>
   <si>
     <t>25104</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25104/mensagem_155.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25104/mensagem_155.pdf</t>
   </si>
   <si>
     <t>em atenção ao Requerimento nº308/24, em atendimento à proposição da Vereadora Professora Denise, solicitando que na questão no tapa buracos, em virtude das enchentes que assolaram os moradores da cidade de Rio Grande, bem como a manutenção das ruas onde não há calçamento, necessitando de nivelamento nos diferentes pontos da cidade, vimos informar que conforme manifestação da Secretaria de Zeladoria da Cidade, as ruas calçadas com asfalto tão logo baixou as aguas a secretaria começou as operações de tapa buraco em toda a cidade, sobre as ruas de areia a prefeitura já contratou mais equipamentos e tem trabalhado quando o tempo tem permitido, cabe ressaltar que no mês de junho não tivemos ainda 1 semana completa sem chuva</t>
   </si>
   <si>
     <t>25105</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25105/mensagem_149_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25105/mensagem_149_1.pdf</t>
   </si>
   <si>
     <t>em atenção a Indicação nº194/24 , em atendimento à proposição da Vereadora Denise, solicitando que seja incluso os_x000D_
 pagamentos das convocações dos trabalhadoras e trabalhadores em educação em folha_x000D_
 suplementar, referente ao período de Fevereiro ao mês atual, vimos informar que a SMED quem_x000D_
 define quais os servidores devem receber convocação e também desde quando a convocação é_x000D_
 devida. O Núcleo de Registros Financeiros (NRF) apenas implanta na folha de pagamento os_x000D_
 processos encaminhados pela SMED. Para a folha de Junho/2024, informo que os processos de_x000D_
 convocação recebidos pelo núcleo até o dia 10/06/2024 foram implantados na folha do mês_x000D_
 juntamente com as devidas diferenças. Cabe salientar que a folha de pagamento de Junho/2024 já foi encerrado, portanto, não é mais possível efetuar lançamentos na mesma</t>
   </si>
   <si>
     <t>25110</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25110/mensagem_146.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25110/mensagem_146.pdf</t>
   </si>
   <si>
     <t>em atenção a Indicação nº159/24 , em atendimento à proposição do Vereador Rubilar Tavares, solicitando a possibilidade de liberação do pagamento da Licença Prêmio aos servidores da Prefeitura Municipal do Rio Grande, onde suas residencias foram totalmente impactadas pelas enchentes em nosso município, vimos informar que conforme manifestação da Secretaria de Fazenda, está sendo feita uma avaliação de todos os impactos das inundações ocorridas em praticamente todas as áreas do Município que margeiam a Laguna dos Patos, bem como as consequências desses eventos no Estado do Rio Grande do Sul, visto que atingem diretamente o Município</t>
   </si>
   <si>
     <t>25111</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25111/mensagem_097_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25111/mensagem_097_1.pdf</t>
   </si>
   <si>
     <t>25112</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25112/mensagem_164_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25112/mensagem_164_1.pdf</t>
   </si>
   <si>
     <t>em atenção a Indicação nº150/24, em atendimento à proposição do Vereador Rafael Missiunas, solicitando que estude a possibilidade de elaborar um plano municipal de contingência contra enchentes em nosso município, vimos informar que o Executivo Municipal irá elaborar estudos sobre o solicitado.</t>
   </si>
   <si>
     <t>25114</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25114/mensagem_165_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25114/mensagem_165_1.pdf</t>
   </si>
   <si>
     <t>em atenção a Indicação nº737/23, em atendimento à proposição do Vereador Rogério Gomes, solicitando que elabore projeto e realize a pavimentação da Rua Julio de Castilhos entre Av. Atlântica e Beira Mar, viabilizando a conclusão do anel viário, possibilitando para quem entra no Cassino chegar diretamente até a nova Av. Beira Mar sem a necessidade de transitar pela Av. Rio Grande, vimos informar que a referida demanda já está prevista no cronograma de elaboração de projetos do GPPE</t>
   </si>
   <si>
     <t>25117</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25117/mensagem_140_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25117/mensagem_140_1.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº217/24 , em atendimento à proposição da Vereadora Professora Denise, solicitando que adotem com urgência as providências necessárias para as seguintes solicitações da Escola Municipal de Educação Infantil Castelo Branco, vimos informar que encaminhamos em anexo Oficio 1258/24-Gab/SMED, em resposta ao solicitado.</t>
   </si>
   <si>
     <t>25118</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25118/mensagem_141_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25118/mensagem_141_1.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº203/24 , em atendimento à proposição do Vereador Rovam Castro, solicitando informações se há projeto de ampliação da EMEF Humberto de Campos, e, se houver, envie uma cópia do projeto, vimos informar que encaminhamos em anexo Ofício 1256/24-Gab/SMED, em resposta ao solicitado.</t>
   </si>
   <si>
     <t>25127</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25127/mensagem_109_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25127/mensagem_109_1.pdf</t>
   </si>
   <si>
     <t>Em atenção a Indicação nº550/23 , em atendimento à proposição do Vereador Paulo Roldão, solicitando construção de uma Rótula no entroncamento das Avenidas dos Arquipélagos com Avenida das Enseadas, situadas no bairro Parque Marinha, vimos informar que a SMMAS irá analisar a solicitação, e encaminhará ao setor de Engenharia e Sinalização, para verificar disponibilidade técnica e será incluída no plano de trabalho.</t>
   </si>
   <si>
     <t>25128</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25128/mensagem_108_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25128/mensagem_108_1.pdf</t>
   </si>
   <si>
     <t>Em atenção a Indicação nº550/23 , em atendimento à proposição do Vereador Paulo Roldão, solicitando construção de uma Rótula no entroncamento das Avenidas dos Arquipélagos com Avenida das Enseadas, situadas no bairro Parque Marinha, vimos informar que a SMMAS irá analisar a solicitação, e encaminhará ao setor de Engenharia e Sinalização, para verificar disponibilidade técnica e será incluída no plano de trabalho</t>
   </si>
   <si>
     <t>25154</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25154/mensagem_169_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25154/mensagem_169_1.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº307/24, em atendimento à proposição da Vereadora Professora Denise, solicitando que estudo de viabilidade da revitalização e manutenção do asfalto da totalidade da Rua José Bonifácio vimos informar que conforme manifestação da Secretaria de Município de Zeladoria da Cidade, já foi realizado duas operações no local nos últimos dois meses, assim que terminarmos as ruas previstas no cronograma será feito novamente.</t>
   </si>
   <si>
     <t>25177</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25177/mensagem_181_1_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25177/mensagem_181_1_1.pdf</t>
   </si>
   <si>
     <t>Em atenção a Indicação nº224/24, em atendimento à proposição do Vereador Luciano Figueiredo, solicitando que realize a limpeza dos bueiros, manutenção das grades dos bueiros e o nivelamento em toda a extensão do calçadão, vimos informar que conforme manifestação da Secretaria de Zeladoria da Cidade, foi realizado o último serviço nas fugas nessa semana, e semana que vem será feito serviços nas grades mais urgentes.</t>
   </si>
   <si>
     <t>25209</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25209/mensagem_183_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25209/mensagem_183_1.pdf</t>
   </si>
   <si>
     <t>Em atenção a Indicação nº231/24, em atendimento à proposição da Vereadora Professora Senise, solicitando que realize um estudo Técnico de viabilidade para ampliação de estacionamento de motos no centro da cidade, vimos informar que conforme manifestação da SMMAS, a demanda apresentada será encaminhada para análise do setor de Trânsito e Engenharia, e caso aprovada, será incluída no plano de trabalho.</t>
   </si>
   <si>
     <t>25210</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25210/mensagem_184_2.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25210/mensagem_184_2.pdf</t>
   </si>
   <si>
     <t>Em atenção a Indicação nº212/24 , em atendimento à proposição do Vereador Rovam Castro, solicitando que crie um Auxílio Moradia a ser disponibilizado aos riograndinos, riograndinas e munícipes que tiveram suas residências atingidas pelas enchentes, vimos informar que conforme manifestação da SMCAS, está em estudo junto a secretaria de Habitação com respeito a pauta.</t>
   </si>
   <si>
     <t>25228</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25228/mensagem_185_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25228/mensagem_185_1.pdf</t>
   </si>
   <si>
     <t>em atenção ao Requerimento nº285/24, em atendimento à proposição da Vereadora Professora Denise, solicitando que providencie com urgência aquisição de novas ambulâncias com recursos da Emenda Parlamentar n° 42950010, destinada através do gabinete do Deputado Federal Alexandre Lindenmeyer, vimos informar que conforme manifestação da SMS, duas ambulâncias oriundas da emenda parlamentar, já estão em processo de adaptação dos veículos (transformação para ambulância), sendo que a previsão de recebimento de 01 para final de julho e outra final de agosto.</t>
   </si>
   <si>
     <t>25242</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25242/mensagem_197.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25242/mensagem_197.pdf</t>
   </si>
   <si>
     <t>Em atenção a Indicação nº48/24, em atendimento à proposição da Vereadora Laurinha, solicitando a colocação de lixeiras na extensão das passarelas da praia do Cassino, visando a preservação do entorno, bem como acúmulo de lixo nas dunas, vimos informar que conforme manifestação da SMC, estará buscando parcerias para aquisição de lixeiras com a finalidade de colocação na extensão das passarelas em nossa orla.</t>
   </si>
   <si>
     <t>25243</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25243/mensagem_198.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25243/mensagem_198.pdf</t>
   </si>
   <si>
     <t>Em atenção a Indicação nº600/23, em atendimento à proposição do Vereador Ivair Domingos Pereira Souza, solicitando que realize a limpeza das bocas-de-lobo de toda a Extensão da Rua Alberto Torres, no bairro São Miguel, vimos informar que conforme manifestação da Secretaria de Zeladoria da Cidade, está sendo feito monitorando as bocas de lobo para ver o nível da Lagoa, assim que tivermos condições será realizado a limpeza.</t>
   </si>
   <si>
     <t>25244</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25244/mensagem_199.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25244/mensagem_199.pdf</t>
   </si>
   <si>
     <t>Em atenção a Indicação nº235/24, em atendimento à proposição do Vereador Paulo Roldão, solicitando que o Rebaixamento do meio fio na Avenida das Enseadas Enfrente a Escola Municipal de Ensino Infantil (EMEI) Eva Mann, bem como a calçada no seguimento da faixa de pedestre entre as vias , vimos informar que conforme manifestação da SMMAS, a demanda apresentada será encaminhada para o setor de Engenharia e Sinalização de Trânsito para análise técnica, e caso aprovada, será incluída no plano de trabalho.</t>
   </si>
   <si>
     <t>25245</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25245/mensagem_186.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25245/mensagem_186.pdf</t>
   </si>
   <si>
     <t>Em atenção a Indicação nº233/24 , em atendimento à proposição da Vereadora Professora Diacuiara Souza, solicitando que a criação de uma praça no final da Rua Francisco Pastore, localizada no bairro São Paulo, vimos informar que a referida demanda já está prevista no cronograma do GPPE.</t>
   </si>
   <si>
     <t>25246</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25246/mensagem_187_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25246/mensagem_187_1.pdf</t>
   </si>
   <si>
     <t>em atenção a Indicação nº214/24, em atendimento à proposição do Vereador José Antônio da Silva, solicitando que_x000D_
 elabore um projeto e inclua nos programas de pavimentação do Município, a pavimentação da Rua_x000D_
 Coronel Pedroso, no Bairro Rural, vimos informar conforme manifestação do GPPE, que a referida demanda está prevista no financiamento junto à Agência Francesa de Desenvolvimento, cujo contrato ainda não foi assinado</t>
   </si>
   <si>
     <t>25247</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25247/mensagem_188.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25247/mensagem_188.pdf</t>
   </si>
   <si>
     <t>atenção a Indicação nº50/24, em atendimento à proposição da Vereadora Denise Rodrigues, solicitando que seja construída uma pista de caminhada e instalados uma academia de ginástica ao ar livre e balanços para crianças na Praça Humaitá, que fica entra a Avenida Irmão Roque Maria e as Ruas Treze, Cinco e Seis, no Bairro Humaitá, vimos informar que o Gabinete de Programas e Projetos Especiais não possui previsão orçamentária para execução do solicitado neste ano.</t>
   </si>
   <si>
     <t>25248</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25248/mensagem_189.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25248/mensagem_189.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº310/24, em atendimento à proposição da Vereadora Professora Denise, solicitando que providencie projetos de obras de engenharia nas regiões que foram fortemente atingidas pelas inundações, a fim de prevenir-se contra futuros eventos climáticos, vimos informar que o Gabinete de Programas e Projetos Especiais está trabalhando em alguns projetos reestruturantes para algumas regiões do Município, sendo um deles a construção de nova Casa de Bombas.</t>
   </si>
   <si>
     <t>25249</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25249/mensagem_190.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25249/mensagem_190.pdf</t>
   </si>
   <si>
     <t>Em atenção a Indicação nº228/24, em atendimento à proposição da Vereadora Regininha, solicitando que, junto ao DAER e a empresa responsável pela execução da obra, que sejam instalados pontos de iluminação nas áreas da obra de duplicação da Avenida Itália, vimos informar que tal demanda deve ser solicitada diretamente ao DAER, tendo em vista que as referidas obras são de responsabilidade do Governo do Estado.</t>
   </si>
   <si>
     <t>25250</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25250/mensagem_191_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25250/mensagem_191_1.pdf</t>
   </si>
   <si>
     <t>em atenção a Indicação nº155/24, em atendimento à proposição do Vereador Julio Cesar Pereira da Silva, solicitando que estude a viabilidade de fazer oitenta metros de pavimentação na Rua Antônio Carlos Leite, antiga Rua F, no Bairro Cibrazem, ligando com a Rua B, vimos informar que o Gabinete de Programas e Projetos Especiais está com uma demanda muito grande para elaboração de projetos, logo solicitamos que os pedidos de projetos/obras sejam encaminhados com indicação de recursos para sua execução, visando priorizar a elaboração de projetos das vias que serão de fato executadas. Para execução das obras solicitadas neste ofício, não temos previsão orçamentária para este ano.</t>
   </si>
   <si>
     <t>25251</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25251/mensagem_192_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25251/mensagem_192_1.pdf</t>
   </si>
   <si>
     <t>Em atenção a Indicação nº204/24, em atendimento à proposição do Vereador Rubilar Tavares, solicitando que seja realizado o estudo de viabilidade e execução de um programa de micro drenagem e macrodrenagem nas ruas do Bairro Parque São Pedro, vimos informar que o Gabinete de Programas e Projetos Especiais está com uma demanda muito grande para elaboração de projetos, logo solicitamos que os pedidos de projetos/obras sejam encaminhados com indicação de recursos para sua execução, visando priorizar a elaboração de projetos das vias que serão de fato executadas. Para execução das obras solicitadas nesta indicação, não temos previsão orçamentária para este ano.</t>
   </si>
   <si>
     <t>25252</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25252/mensagem_193.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25252/mensagem_193.pdf</t>
   </si>
   <si>
     <t>Em atenção a Indicação nº143/24, em atendimento à proposição do Vereador Filipe de Oliveira Branco, solicitando a possibilidade de adaptar espaços que possibilitem a formação de alojamentos nas dependências do ginásio da Praça Saraiva, tendo em vista que os mesmos se encontram em fase de reforma estrutural, vimos informar que o Gabinete de Programas e Projetos Especiais está analisando a viabilidade de executar as adaptações sugeridas.</t>
   </si>
   <si>
     <t>25254</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25254/mensagem_200_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25254/mensagem_200_1.pdf</t>
   </si>
   <si>
     <t>Em atenção a Indicação nº169/24, em atendimento à proposição do Vereador Nilton Mendes Machado, solicitando que a reconstrução das estradas de Ilha da Torotama, Ilha dos Marinheiro, Pesqueiro, Barra Falsa e Capão Seco, vimos informar que conforme manifestação da Secretaria de Zeladoria da Cidade, a manutenção das referidas estradas estão sendo realizadas de acordo com cronograma e disponibilidade financeira.</t>
   </si>
   <si>
     <t>25255</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25255/mensagem_194_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25255/mensagem_194_1.pdf</t>
   </si>
   <si>
     <t>Em atenção a Indicação nº172/24, em atendimento à proposição do Vereador Sargento Rodrigues, solicitando que realize estudo para a construção de muretas de contenção na ruas que ligam a Av. Presidente Vargas e Santos Dumont a Orla do Saco da Mangueira , vimos informar que o Município já possui o Projeto Orla, que contempla a região citada na indicação, no entanto sem disponibilidade orçamentária para sua execução, estamos trabalhando na captação de recursos.</t>
   </si>
   <si>
     <t>25256</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25256/mensagem_168_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25256/mensagem_168_1.pdf</t>
   </si>
   <si>
     <t>Em atenção a Indicação nº209/24, em atendimento à proposição da Vereadora Professora Diacuiara, solicitando levantamento dos servidores da rede pública municipal de ensino que foram afetados pela enchente que assolou nosso município e o estado do Rio Grande do Sul, vimos informar que encaminhamos em anexo Ofício 1282/24-Gab/SMED, em resposta ao solicitado.</t>
   </si>
   <si>
     <t>25261</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25261/mensagem_201_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25261/mensagem_201_1.pdf</t>
   </si>
   <si>
     <t>Em atenção a Indicação nº126/24, em atendimento à proposição do Vereador Luciano Figueiredo, solicitando que estude a viabilidade de implantar uma faixa elevada na rua Senador Salgado Filho em frente ao SESI e a Escola Cristo Rei, nos dois sentidos da rua, vimos informar que a demanda apresentada será encaminhada para o setor de Engenharia e Sinalização de Trânsito para análise técnica, e caso aprovada, será incluída no plano de trabalho.</t>
   </si>
   <si>
     <t>25279</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25279/mensagem_205_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25279/mensagem_205_1.pdf</t>
   </si>
   <si>
     <t>em atenção a Indicação_x000D_
 nº46/24, em atendimento à proposição da Vereadora Professora Denise, solicitando que seja_x000D_
 criada uma clínica de reabilitação destinada não apenas a crianças, mas também a adultos com_x000D_
 deficiências, abrangendo fisioterapias, terapia ocupacional e fonoaudiologia, vimos informar que_x000D_
 conforme manifestação da SMS, a Política Nacional de Saúde da Pessoa com Deficiência,_x000D_
 INSTITUÍDA PELA PORTARIA MS/GM Nº 1.060, DE 5 DE JUNHO DE 2002, define, como_x000D_
 propósitos gerais: proteger a saúde da pessoa com deficiência; reabilitar a pessoa com deficiência_x000D_
 na sua capacidade funcional e desempenho humano, contribuindo para a sua inclusão em todas as_x000D_
 esferas da vida social; prevenir agravos que determinem o aparecimento de deficiências. seu_x000D_
 principal objetivo é propiciar atenção integral à saúde da pessoa com deficiência, desde a atenção_x000D_
 básica até a sua reabilitação, incluindo a concessão de órteses, próteses e meios auxiliares de_x000D_
 locomoção, quando se fizerem necessários._x000D_
 As diretrizes, a serem implementadas solidariamente nas três esferas de gestão e_x000D_
 incluindo as parcerias interinstitucionais necessárias, são: promoção da qualidade de vida;_x000D_
 prevenção de deficiências; atenção integral à saúde; a melhoria dos mecanismos de informação;_x000D_
 capacitação de recursos humanos; organização e funcionamento dos serviços._x000D_
 Na logica de organização do sistema os serviços de saúde devem se organizar como_x000D_
 uma rede de cuidados, de forma descentralizada, intersetorial e participativa, tendo as unidades_x000D_
 básicas de saúde (ou saúde da família) como porta de entrada para as ações de prevenção e para as_x000D_
 intercorrências gerais de saúde da população com deficiência._x000D_
 As unidades especializadas, Centros de Reabilitação, que são regrados por portarias e_x000D_
 instrutivos específicos às pessoas com deficiência, a atenção será multiprofissional e_x000D_
 interdisciplinar, com a presença da fisioterapia, da terapia ocupacional, da fonoaudiologia, e,_x000D_
 dependendo da disponibilidade dos profissionais no município, também da psicologia e da_x000D_
 assistência social. neste nível será possível a avaliação de cada caso para, junto com a terapia,_x000D_
 fazer a dispensação de órteses, próteses e meios auxiliares de locomoção, e o acompanhamento da_x000D_
 adaptação aos equipamentos.</t>
   </si>
   <si>
     <t>25290</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25290/mensagem_202_1_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25290/mensagem_202_1_1.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº337/24, em atendimento à proposição da Vereadora Professora Denise, solicitando a restruturação da ponte da ilha dos marinheiros, vimos informar que o Executivo Municipal através da secretaria competente, está cadastrando a solicitação via recurso federal para reestruturação da ponte.</t>
   </si>
   <si>
     <t>25291</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25291/mensagem_203.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25291/mensagem_203.pdf</t>
   </si>
   <si>
     <t>Em atenção a Indicação nº232/24, em atendimento à proposição da Vereadora Professora Diacuiara Souza, solicitando a criação de uma praça e uma academia ao ar livre no terreno público situado entre as ruas nove 9, 2 e 3 do bairro Profilurbi, vimos informar que conforme manifestação da Secretaria de Município de Zeladoria da Cidade, está previsto um playground e academia ao ar livre para o bairro</t>
   </si>
   <si>
     <t>25445</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25445/mensagem_214_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25445/mensagem_214_1.pdf</t>
   </si>
   <si>
     <t>Em atenção a Indicação nº245/24, em atendimento à proposição da Vereadora Laurinha, solicitando que a colocação de pedra brita nas áreas cobertas e de circulação da Feira do produtor, que ocorre em área determinada para tal no canteiro Central da Avenida Atlântica altura do número 500, no Balneário Cassino, vimos informar que conforme manifestação da Secretaria do Cassino, no momento não temos como atender a referida demanda em decorrência da indisponibilidade financeira da Secretaria.</t>
   </si>
   <si>
     <t>25446</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25446/mensagem_213_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25446/mensagem_213_1.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº387/24, em atendimento à proposição da Vereadora Professora Denise, solicitando que realize a limpeza da Travessa João Touguinha, bairro Salgado filho e a retirada dos entulhos que são provenientes das enchentes em nosso Município, vimos informar que conforme manifestação da Secretaria de Zeladoria da Cidade, estivemos no local e retiramos o entulho que estava na rua.</t>
   </si>
   <si>
     <t>25447</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25447/mensagem_209_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25447/mensagem_209_1.pdf</t>
   </si>
   <si>
     <t>Em atenção a Indicação nº288/24, em atendimento à proposição da Vereadora Laurinha, solicitando que implemente o Programa de "Aluguel Social" , vimos informar que conforme manifestação da SMCAS, está sendo feito estudo a respeito da pauta para possível implantação no Município do Rio Grande.</t>
   </si>
   <si>
     <t>25448</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25448/mensagem_210_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25448/mensagem_210_1.pdf</t>
   </si>
   <si>
     <t>Em atenção a Indicação nº222/24, em atendimento à proposição da Vereadora Regininha, solicitando que sejam tomadas medidas urgentes em Relação à Rua A, no bairro Humaitá, vimos informar que conforme manifestação da Secretaria de Município de Zeladoria da Cidade, esteve no local não foi encontrado nenhuma água na rua, devido a rua não obter nenhuma vala de drenagem a água acaba secando naturalmente, vamos continuar avaliando a referida rua</t>
   </si>
   <si>
     <t>25449</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25449/mensagem_211_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25449/mensagem_211_1.pdf</t>
   </si>
   <si>
     <t>Em atenção a Indicação nº93/24, em atendimento à proposição do Vereador Rubilar Tavares, solicitando que seja realizado o estudo de viabilidade e Execução da Drenagem e pavimentação/Calçamento da Rua F no Bairro Castelo Branco, vimos informar que conforme manifestação do GPPE, a referida demanda está prevista no financiamento junto à Agência Francesa de Desenvolvimento, cujo contrato ainda não foi assinado.</t>
   </si>
   <si>
     <t>25478</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25478/mensagem_216_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25478/mensagem_216_1.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº388/24, em atendimento à proposição da Vereadora Professora Denise, solicitando a substituição de duas paradas de ônibus na Rodovia Brigadeiro José da Silva Paes, BR 471, Km 74, Cerrito Taim, vimos informar que conforme manifestação da SMMAS, iremos verificar o local indicado, e caso aprovada, será incluída no Plano de Trabalho.</t>
   </si>
   <si>
     <t>25479</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25479/mensagem_217_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25479/mensagem_217_1.pdf</t>
   </si>
   <si>
     <t>Em atenção a Indicação nº249/24, em atendimento à proposição do Vereador Paulo Roldão, solicitando que realize estudos para a Construção de uma Rótula no entroncamento das ruas Pandia Calógeras com a rua Teixeira de Freitas Situadas no Bairro São Miguel, vimos informar que iremos verificar o local indicado, e incluir a Indicação no Plano de Trabalho da SMMAS.</t>
   </si>
   <si>
     <t>25480</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25480/mensagem_218_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25480/mensagem_218_1.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº389/24, em atendimento à proposição da Vereadora Professora Denise, solicitando a instalação de uma parada de Ônibus na BR 471 na localidade do Sitio Santa Cruz, vimos informar que iremos verificar o local indicado, e caso aprovada, será incluída no Plano de Trabalho da SMMAS.</t>
   </si>
   <si>
     <t>25481</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25481/mensagem_219_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25481/mensagem_219_1.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº384/24, em atendimento à proposição do Vereador Miguel Degani, solicitando a sinalização referente a assentos preferenciais em postos de saúde da rede municipal, vimos informar que conforme manifestação da SMS, atualmente a legislação prevê atendimento prioritário às pessoas que especifica, em todos os níveis de serviços de saúde do SUS/RS, respeitando-se apenas situações de maior urgência dos demais usuários. ( LEI Nº 10.945, DE 15 DE ABRIL DE 1997. LEI No 10.048, DE 8 DE NOVEMBRO DE 2000 e suas alteraçoes).</t>
   </si>
   <si>
     <t>25482</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25482/mensagem_220_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25482/mensagem_220_1.pdf</t>
   </si>
   <si>
     <t>Em atenção a Indicação nº248/24, em atendimento à proposição do Vereador Rafael Missiunas, solicitando a ampliação dos horários das linhas do transporte coletivo que atendem o Bairro Santa Rosa, vimos informar que conforme manifestação da SMMAS, irá avaliar a situação geral de atendimento da Linha Santa Rosa, e caso aprovada a indicação, será incluída na tabela de horários.</t>
   </si>
   <si>
     <t>25483</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25483/mensagem_221_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25483/mensagem_221_1.pdf</t>
   </si>
   <si>
     <t>Em atenção a Indicação nº241/24, em atendimento à proposição do Vereador Rafael Missiunas, solicitando que determine o retorno das linhas que entram no Campus Carreiros da FURG e no IFRS, considerando o término da greve e a retomada das atividades letivas, vimos informar que conforme manifestação da SMMAS, com a retomada das aulas na FURG e IFRS, as linhas retornaram aos seus horários normais, conforme ajuste do Setor de Transporte</t>
   </si>
   <si>
     <t>25508</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25508/mensagem_230_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25508/mensagem_230_1.pdf</t>
   </si>
   <si>
     <t>Em atenção a Indicação nº141/24, em atendimento à proposição do Vereador Ivair Souza, solicitando que seja realizado o calçamento e drenagem na Rua Doutor Miguel Rietch Corrêa., Bairro Vila Maria, vimos informar que conforme manifestação do GPPE, a referida demanda está prevista no financiamento junto à Agência Francesa de Desenvolvimento, cujo contrato ainda não foi assinado.</t>
   </si>
   <si>
     <t>25509</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25509/mensagem_231_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25509/mensagem_231_1.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº29/24, em atendimento à proposição do Vereador Rafael Missiunas, solicitando que informe sobre os gastos Municipal com publicidade e propaganda nos anos de 2021,2022,2023, bem como a projeção dos mesmos gastos para o presente ano de 2024, vimos informar que o que segue:  2021 - Contrato 484/2020 Veraz Comunicação Ltda, rescindido em 23/11/2021: Total_x000D_
  pagamentos efetuados referentes ao ano de 2021 R$ 164.378,35;</t>
   </si>
   <si>
     <t>25573</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25573/mensagem_241_2.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25573/mensagem_241_2.pdf</t>
   </si>
   <si>
     <t>Em atenção a Indicação nº259/24, em atendimento à proposição da Vereadora Professora Denise, solicitando que de viabilidade para que, quando da ocorrência de obra nos banheiros do mercado público, haja a implementação no banheiro de pessoas com deficiência banheiros adaptados para os ostomizados, com fulcro na Lei Ordinária 8115/2017, vimos informar que conforme manifestação da Secretaria de Município da Pesca, Agricultura e Cooperativismo, estudaremos a viabilidade da implementação técnica para ostomizados no banheiro de pessoas com deficiência, de forma que atenda os Artigos 2º e 3º da Lei 8.115/2017.</t>
   </si>
   <si>
     <t>25649</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25649/mensagem_244_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25649/mensagem_244_1.pdf</t>
   </si>
   <si>
     <t>Em atenção a Indicação nº255/24, em atendimento à proposição do Vereador José Antônio da Silva, solicitando que determine a pintura dos quebra molas existentes na Rua 19, Estrada da Ilha imediações da Escola Municipal de Ensino Fundamental Coriolano Benício, localizado na Vila Abel Cravo/Vila da Quinta, vimos informar que em relação ao solicitado no pedido em referência, a Indicação será incluída no Plano de Trabalho da SMMAS.</t>
   </si>
   <si>
     <t>25650</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25650/mensagem_245_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25650/mensagem_245_1.pdf</t>
   </si>
   <si>
     <t>Em atenção a Indicação nº252/24, em atendimento à proposição da Vereadora Laurinha, solicitando que estude possibilidade de implementar um redutor de velocidade na Avenida Atlântica antes do Mercado Millenium, vimos informar que relação ao solicitado no pedido em referência, o pedido será analisado, e caso aprovado, será incluído no Plano de Trabalho da SMMAS.</t>
   </si>
   <si>
     <t>25651</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25651/mensagem_228_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25651/mensagem_228_1.pdf</t>
   </si>
   <si>
     <t>Em atenção a Indicação nº163/24, em atendimento à proposição da Vereadora Regininha, solicitando que suspenda a cobrança das vagas da Zona Azul em decorrencia das chuvas e enchentes no município, vimos informar que encaminhamos Ofício 038-SECT-SMMAS/2024, em resposta ao solicitado.</t>
   </si>
   <si>
     <t>25652</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25652/mensagem_227_2.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25652/mensagem_227_2.pdf</t>
   </si>
   <si>
     <t>Em atenção a Indicação nº164/24, em atendimento à proposição do Vereador Miguel Degani, solicitando que seja criado equipes volantes para os CRAS (Lucia Nader, Hidráulica e Zona Portuária), vimos informar que encaminhamos em anexo Ofício 161/2024/GAB/SMCAS, em resposta ao solicitado.</t>
   </si>
   <si>
     <t>25653</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25653/mensagem_226_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25653/mensagem_226_1.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº262/24, em atendimento à proposição da Vereadora Professora Denise, solicitando que realize um estudo sobre a viabilidade de suspender a cobrança da Zona Azul durante o estado de calamidade publica, vimos informar que encaminhamos em anexo Oficio 037- SECT-SMMAS/2024, em resposta ao solicitado.</t>
   </si>
   <si>
     <t>25654</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25654/mensagem_249_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25654/mensagem_249_1.pdf</t>
   </si>
   <si>
     <t>Vimos pelo presente, em atenção a Indicação nº263/24, em atendimento à proposição da Vereadora Professora Diacuiara Souza, solicitando que seja colocado asfalto no entorno da UPA Cassino, vimos informar que conforme manifestação da Secretaria do Cassino, foi adquirido pela Secretaria da Saúde pó de brita para melhorias no entorno da UPA, possibilitando o acesso aos carros que transportam seus pacientes. Registramos que somente estamos aguardando melhoria das condições climáticas para que esta Secretaria execute os serviços.</t>
   </si>
   <si>
     <t>25692</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25692/mensagem_251_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25692/mensagem_251_1.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº404/24, em atendimento à proposição do Vereador Miguel Degani, solicitando que seja feita rondas no Comitê de Ação e Cidadania, nas segundas, quartas e sextas feiras entre as 14h e 18h, na rua Buarque de Macedo n° 109, vimos informar que iremos analisar o pedido, e será incluído no Plano de Trabalho da SMMAS, dentro das possibilidades de efetivo e viaturas da GM.</t>
   </si>
   <si>
     <t>25693</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25693/mensagem_252_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25693/mensagem_252_1.pdf</t>
   </si>
   <si>
     <t>Em atenção a Indicação nº262/24, em atendimento à proposição do Vereador José Antonio da Silva, solicitando a limpeza geral, tais como limpeza das valetas, corte de grama, retirada de entulhos e posterior colocação de um material adequado, vimos informar que conforme manifestação da Secretaria de Município de Zeladoria da Cidade:_x000D_
 1) Corte de grama e retirada de entulho são realizados pela coordenadoria do Povo_x000D_
 Novo e feito regularmente nessas ruas;_x000D_
 2) Manutenção da Rua é feita sobre cronograma conforme disponibilidade financeira e_x000D_
 colocado algo de material</t>
   </si>
   <si>
     <t>25694</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25694/mensagem_253_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25694/mensagem_253_1.pdf</t>
   </si>
   <si>
     <t>Em atenção a Indicação nº54/24, em atendimento à proposição do Vereador Rafael Missiunas, solicitando que estude a viabilidade da construção de mais Ecopontos na cidade, vimos informar que conforme manifestação da Secretaria de Município de Zeladoria da Cidade, já licitou a reforma de dois ecopontos Buarque e BGV, além disso será construído 1 no Parque Marinha e Castelo Branco.</t>
   </si>
   <si>
     <t>25717</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25717/mensagem_254_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25717/mensagem_254_1.pdf</t>
   </si>
   <si>
     <t>Vimos pelo presente, em atenção ao Requerimento nº409/24, em atendimento à proposição da Vereadora Laurinha, solicitando que regulamente a Lei 8.235, de 16 de julho de 2018 de modo que a fiscalização referente ao tema que trata a lei seja feita através da Secretaria Municipal de Mobilidade, Acessibilidade e Segurança - SMMAS através da fiscalização de Posturas, Guarda Municipal Ambiental e Guarda Municipal, vimos informar que a SMMAS é parceira para esse tipo de fiscalização, entendendo que há aspectos de responsabilidade de órgãos estaduais, principalmente a PATRAM. Quanto as responsabilidades municipais, somos parceiros para a devida fiscalização, de acordo com as disponibilidades de efetivo e dentro das rotinas operacionais, devido a complexidade de fiscalizar esse tipo de delito.</t>
   </si>
   <si>
     <t>25718</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25718/mensagem_255_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25718/mensagem_255_1.pdf</t>
   </si>
   <si>
     <t>Vimos pelo presente, em atenção a Indicação nº272/24, em atendimento à proposição do Vereador Nilton Mendes Machado, solicitando que manutenções urgentes, como patrolamento, aterramento e valeteamento nas Estradas do interior do Município, vimos informar que conforme manifestação da Secretaria de Município de Zeladoria da Cidade, as estradas são atendidas conforme cronograma e quando o termo permite, inclusive muitas já foram atendidas antes das chuvas e serão atendidas assim que o tempo permitir.</t>
   </si>
   <si>
     <t>25719</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25719/mensagem_256.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25719/mensagem_256.pdf</t>
   </si>
   <si>
     <t>Vimos pelo presente, em atenção a Indicação nº153/24, em atendimento à proposição da Vereadora Professora Diacuiara, solicitando que a instalação de uma pracinha e uma academia ao ar livre, no terreno localizado na Rua G, entre as Ruas Osvaldo Martensen, esquina com a Rua M, no Parque São Pedro, vimos informar que conforme manifestação da Secretaria de Município de Zeladoria da Cidade, a secretaria não possui disponibilidade financeira para atender a solicitação.</t>
   </si>
   <si>
     <t>25795</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25795/mensagem_257.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25795/mensagem_257.pdf</t>
   </si>
   <si>
     <t>Vimos pelo presente, em atenção a Indicação nº271/24, em atendimento à proposição do Vereador Fabio de Oliveira Domingues (Fabinho), solicitando a manutenção e ampliação na casa de bombas na rua Acácia Rio-grandense bairro Navegantes, vimos informar que conforme manifestação da Secretaria de Município de Zeladoria da Cidade, a casa de bombas sofreu uma grande manutenção pós enchentes, e foi protocolado um pedido de recurso para uma obra na mesma.</t>
   </si>
   <si>
     <t>25798</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25798/mensagem_258_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25798/mensagem_258_1.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº405/24, em atendimento à proposição da Vereadora Denise, solicitando que pagamento da terceirizada que presta serviço para UPA Junção, se o mesmo está em dia, uma vez que os funcionários alegam não estar recebendo cerca de 30 a 40 dias, vimos informar que a SMS possui contrato de gestão para operacionalização da UPA Dr Airton Varela, com o Instituto Ibsaúde. Os pagamentos são realizados por competência, sendo estes divididos em 02 etapas: 40% do valor até o 5 dia útil do mês subsequente e 60% após análise da prestação de contas da competência, sendo este último determinado pela data de envio da documentação pela Instituição. Assim, todos os pagamentos estão sendo realizados dentro dos fluxos de pagamento estabelecidos, não tendo no momento, nenhuma competência pendente.</t>
   </si>
   <si>
     <t>25799</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25799/mensagem_259_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25799/mensagem_259_1.pdf</t>
   </si>
   <si>
     <t>Em atenção a Indicação nº270/24, em atendimento à proposição do Vereador José Antonio da Silva, solicitando a contratação com urgência de médicos para o posto de saúde da área 19, na Vila da Quinta, vimos informar que conforme informação da SMS, Posto de Saúde da Vila da Quinta já possui médico 40hs para atender a área 19 e outro médico 40hs para atender a área 18, na UBSF da vila da Quinta. Assim, não havendo a previsão de mais profissionais, pois contempla a necessidade preconizada pelo Ministério da Saúde.</t>
   </si>
   <si>
     <t>25900</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25900/mensagem_153.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25900/mensagem_153.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº308/24, em atendimento à proposição da Vereadora Professora Denise, solicitando que na questão no tapa buracos, em virtude das enchentes que assolaram os moradores da cidade de Rio Grande, bem como a manutenção das ruas onde não há calçamento, necessitando de nivelamento nos diferentes pontos da cidade, vimos informar que conforme manifestação da Secretaria de Zeladoria da Cidade, as ruas calçadas com asfalto tão logo baixou as aguas a secretaria começou as operações de tapa buraco em toda a cidade, sobre as ruas de areia prefeitura já contratou mais equipamentos e tem trabalhado quando o tempo tem permitido, cabe ressaltar que no mês de junho não tivemos ainda 1 semana completa sem chuva.</t>
   </si>
   <si>
     <t>25901</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25901/mensagem_154.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25901/mensagem_154.pdf</t>
   </si>
   <si>
     <t>Em atenção a Indicação nº211/24, em atendimento à proposição do Vereador Paulo Roldão, solicitando que seja feito uma Operação Tapa Buracos com Urgência em toda a extensão da Rua Pinto Bandeira, pois a mesma tem tido um grande fluxo de veículos, vimos informar que conforme manifestação da Secretaria de Zeladoria da Cidade, o serviço de tapa buraco na referida rua já foi realizado.</t>
   </si>
   <si>
     <t>25902</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25902/mensagem_155.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25902/mensagem_155.pdf</t>
   </si>
   <si>
     <t>Em atenção a Indicação nº13/23 , em atendimento à proposição do Vereador Paulo Roldão, solicitando que realize estudos para fazer o revestimento com saibro pedrisco ou outro material similar do leito da Rua João Moreira, da Vila da Quinta, entre a Rua Germano Antônio Troca (Trav 28) até o antigo Matadouro, vimos informar que conforme manifestação da Secretaria de Zeladoria da Cidade, agradecemos a indicação, porém não temos recurso para revestir a referida rua, somente fazer manutenção e tapar os buracos conforme o cronograma da secretaria.</t>
   </si>
   <si>
     <t>25903</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25903/mensagem_149_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25903/mensagem_149_1.pdf</t>
   </si>
   <si>
     <t>em atenção a Indicação_x000D_
 nº194/24 , em atendimento à proposição da Vereadora Denise, solicitando que seja incluso os_x000D_
 pagamentos das convocações dos trabalhadoras e trabalhadores em educação em folha_x000D_
 suplementar, referente ao período de Fevereiro ao mês atual, vimos informar que a SMED quem_x000D_
 define quais os servidores devem receber convocação e também desde quando a convocação é_x000D_
 devida. O Núcleo de Registros Financeiros (NRF) apenas implanta na folha de pagamento os_x000D_
 processos encaminhados pela SMED. Para a folha de Junho/2024, informo que os processos de_x000D_
 convocação recebidos pelo núcleo até o dia 10/06/2024 foram implantados na folha do mês_x000D_
 juntamente com as devidas diferenças. Cabe salientar que a folha de pagamento de Junho/2024 já_x000D_
 foi encerrado, portanto, não é mais possível efetuar lançamentos na mesma</t>
   </si>
   <si>
     <t>25924</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25924/mensagem_108_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25924/mensagem_108_1.pdf</t>
   </si>
   <si>
     <t>Em atenção a Indicação nº550/23 , em atendimento à proposição do Vereador Paulo Roldão, solicitando construção de uma Rótula no entroncamento das Avenidas dos Arquipélagos com Avenida das Enseadas, situadas no bairro Parque Marinha, vimos informar que a SMMAS irá analisar a solicitação, e encaminhará ao setor de Engenharia e Sinalização, para verificar disponibilidade técnica e será  incluída no plano de trabalho.</t>
   </si>
   <si>
     <t>25932</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25932/mensagem_109_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25932/mensagem_109_1.pdf</t>
   </si>
   <si>
     <t>Em atenção a Indicação nº70/24, em atendimento à proposição do Vereador Nilton Mendes Machado, solicitando que seja construído quebra-molas na Rua 8 no Bairro Profilurb I, vimos informar que a SMMAS irá analisar a solicitação, e encaminhará ao setor de Engenharia e Sinalização, para verificar disponibilidade técnica e, caso aprovada, será incluída no plano de trabalho</t>
   </si>
   <si>
     <t>25934</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25934/mensagem_110_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25934/mensagem_110_1.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº187/24, em atendimento à proposição do Vereador Rubilar Tavares, solicitando que a elaboração de um projeto executivo de uma edificação na Escola Municipal Porto Seguro, em alvenaria, contendo o levantamento quantitativo e orçamentário da obra, afim de auxiliar na captação de recursos para executá-la, vimos informar que encaminhamos em anexo Oficio 842/24- GAB/SMED, em resposta ao solicitado.</t>
   </si>
   <si>
     <t>25961</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25961/mensagem_295_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25961/mensagem_295_1.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº444/24, em atendimento à proposição da Vereadora Regininha, solicitando a ligação da iluminação da Rua Marlene Teresinha de La Rocha Arruda, no bairro Parque Residencial São Pedro, Rio Grande, vimos informar que conforme manifestação da Secretaria de Município de Zeladoria da Cidade, a referida rua já foi ligada a iluminação semana passada</t>
   </si>
   <si>
     <t>25964</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25964/mensagem_296_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25964/mensagem_296_1.pdf</t>
   </si>
   <si>
     <t>Em atenção a Indicação nº277/24, em atendimento à proposição do Vereador Ivair Domingos Pereira Souza (Vavá), solicitando que seja realizada o calçamento ou asfaltamento da Rua Dr. Miguel Rieth Corrêa, a mesma apresenta dificuldade no acesso e trafegabilidade devido aos seus extensos buracos, vimos informar que conforme manifestação da Secretaria de Zeladoria da Cidade, a referida rua não esta na previsão orçamentaria para calçamento.</t>
   </si>
   <si>
     <t>25988</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25988/mensagem_298.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25988/mensagem_298.pdf</t>
   </si>
   <si>
     <t>Em atenção a Indicação nº295/24, em atendimento à proposição do Vereador Nilton Machado, solicitando queque seja providenciado junto a secretaria competente, o Nivelamento, Aterramento e Valeteamento, nas ruas Transversais e na estrada do campo na localidade da Ilha da Torotama, vimos informar que conforme manifestação da Secretaria de Município de Zeladoria da Cidade, será colocado o cronograma da secretaria de acordo com a disponibilidade.</t>
   </si>
   <si>
     <t>25992</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25992/mensagem_291.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25992/mensagem_291.pdf</t>
   </si>
   <si>
     <t>Em atenção a Indicação nº193/24, em atendimento à proposição do Vereador Nilton Machado, solicitando a desobstrução e limpeza nas valetas da Rua Antonio de Souza Neto, no Povo Novo, vimos informar que conforme manifestação da Secretaria de Município de Zeladoria da Cidade, a manutenção tem sido feita conforme a disponibilidade financeira da secretaria, inclusive essa semana será feito uma travessia nessa rua que resolverá um problema de alguns moradores.</t>
   </si>
   <si>
     <t>25995</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25995/mensagem_292_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25995/mensagem_292_1.pdf</t>
   </si>
   <si>
     <t>em atenção a Indicação nº291/24, em atendimento à proposição do Vereador Fabio de Oliveira Domingues- Fabinho, solicitando que seja feito uma linha de tubulação da travessa 15 para Rua Principal da Barra Velha, ao qual a linha passara por dentro do espaço da AFC Mirim da Barra, vimos informar que conforme manifestação da Secretaria de Município do Cassino, no momento não temos como atender a indicação, devido não possuir Recurso Financeiro .</t>
   </si>
   <si>
     <t>25996</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25996/mensagem_293_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25996/mensagem_293_1.pdf</t>
   </si>
   <si>
     <t>Em atenção a Indicação nº287/24, em atendimento à proposição do Vereador Fabio de Oliveira Domingues - Fabinho, solicitando que seja feita a Pavimentação da Travessa Fluminense bairro Hidráulica, vimos informar que conforme manifestação da Secretaria de Município de Zeladoria da Cidade, não temos disponibilidade financeira para devida pavimentação e a rua não encontra-se nas previsões de calçamento para esse ano.</t>
   </si>
   <si>
     <t>25997</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25997/mensagem_294_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25997/mensagem_294_1.pdf</t>
   </si>
   <si>
     <t>Em atenção a Indicação nº285/24, em atendimento à proposição do Vereador Sargento Rodrigues, solicitando a colocação placas de PROIBIDO ESTACIONAR de um lado da via, na rua Ângelo Trindade, Aeroporto, vimos informar que a SMMAS irá analisar a solicitação, e encaminhará para o Setor de Engenharia, para verificar e analisar o problema apresentado, e sendo aprovada, será incluída no plano de trabalho.</t>
   </si>
   <si>
     <t>26009</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26009/mensagem_290_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26009/mensagem_290_1.pdf</t>
   </si>
   <si>
     <t>Em atenção a Indicação nº181/24, em atendimento à proposição dos Vereadores Regininha, Professora Denise e Rovam Castro, solicitando que da elaboração de editais que visem prestar assistências aos profissionais da cultura, que estão sendo impactados diretamente pela situação da enchente no Município., vimos informar que encaminhamos em anexo Oficio 094/24- SMCEEC em resposta ao solicitado.</t>
   </si>
   <si>
     <t>26012</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26012/mensagem_301_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26012/mensagem_301_1.pdf</t>
   </si>
   <si>
     <t>Vimos pelo presente, em atenção a Indicação nº140/24, em atendimento à proposição do Vereador José Antônio da Silva, solicitando a limpeza urgente do Arroio das Cabeças localizado na Vila da Quinta, vimos informar que conforme manifestação da Secretaria de Município de Zeladoria da Cidade, será colocada em cronograma da secretaria de acordo com disponibilidade financeira para aluguel da máquina.</t>
   </si>
   <si>
     <t>26646</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26646/mensagem_303.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26646/mensagem_303.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento n° 442/2024, da Vereadora Professora Denise, solicitando ao Executivo Municipal, providenciar a colocação de uma pracinha na Casa de Passagem, na Rua Visconde do Rio Branco, 254, bem como o envio de uma equipe para realização de manutenção no local, vimos informar que, a Secretaria de Município da Cidadania e Assistência social realizará estudo financeiro e orçamentário para verificar a possibilidade de atendimento ao solicitado.</t>
   </si>
   <si>
     <t>26648</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26648/mensagem_304.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26648/mensagem_304.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento n° 458/2024, do Vereador Rubilar Tavares, solicitando ao Executivo Municipal, que seja realizado um estudo de viabilidade, orçamento e execução, para uma reforma e colocação de um novo sistema de iluminação na pista de Skate localizada na Praça Lambari, situada na Rua das Caravelas no Bairro Parque Marinha, vimos informar que, sobre iluminação da Praça do Lambari, a Secretaria de Município de Zeladoria da Cidade já encaminhou a demanda primeiramente para manutenção do que existe, considerando que,  para este ano de 2024 a SMZC não tem orçamento para realizar a troca para Led.</t>
   </si>
   <si>
     <t>26650</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26650/mensagem_305.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26650/mensagem_305.pdf</t>
   </si>
   <si>
     <t>Em atenção a Indicação n° 298/2024, do Vereador Nilton Mendes Machado, indicando ao Executivo Municipal, que seja providenciado junto a secretaria competente, a construção de novas gavetas, Jazigo no Cemitério da Ilha da Torotama, vimos informar que, conforme manifestação da Secretaria de Município de Zeladoria da Cidade, o Cemitério possui gavetas disponíveis e está em processo de exumação, além disso, a SMZC estará encaminhando de acordo com a disponibilidade financeira a construção de novas gavetas, se for necessário.</t>
   </si>
   <si>
     <t>28411</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28411/mensagem_310.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28411/mensagem_310.pdf</t>
   </si>
   <si>
     <t>Em atenção a Indicação nº307/24, em atendimento à proposição dos Vereadores José Antonio da Silva e Fábio de Oliveira Domingues, solicitando que realize estudos para construção de uma Unidade Básica de Saúde (UBS Porte II), Bairro Bernadeth, vimos informar que conforme manifestação da SMS, o Município já possui contrato firmado com a empresa Sulcredi Construções Ltda, por meio do edital de licitação: Concorrencia 024/2024, para a construção da nova UBSF Bernadeth, com previsão de inicio das obras em 06/01/2025, conforme ordem de inicio assinada.</t>
   </si>
   <si>
     <t>28412</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28412/mensagem_311_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28412/mensagem_311_1.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº478/24, em atendimento à proposição da Vereadora Professora Denise, solicitando que realize instalação de ganchos para utilização de equipamentos de TRX e corda naval em praças da cidade, vimos informar que conforme manifestação da Secretaria de Município de Zeladoria da Cidade, a secretaria não possui recursos para investimento nesses equipamento.</t>
   </si>
   <si>
     <t>28414</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28414/mensagem_312_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28414/mensagem_312_1.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº479/24, em atendimento à proposição da Vereadora Professora Denise, solicitando que realize cercamento do velódromo da Praça Saraiva, vimos informar que conforme manifestação da Secretaria de Município de Zeladoria da Cidade, a secretaria não possui recursos para realização do soliciado.</t>
   </si>
   <si>
     <t>28415</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28415/mensagem_313_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28415/mensagem_313_1.pdf</t>
   </si>
   <si>
     <t>Em atenção a Indicação nº311/24, em atendimento à proposição dos Vereadores Lucinao Figueireso e Julio Cesar Pereira da Silva, solicitando que conceda permisão para uso de mais três lotes lindeiros ao lote já concedido a Comunidade Evangélica Som das Águas, vimos informar que o pedido não poderá ser atendido esse ano, pois a legislação eleitoral veda a cessão de bens públicos no ano eleitoral.</t>
   </si>
   <si>
     <t>28455</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28455/mensagem_315_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28455/mensagem_315_1.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº476/24, em atendimento à proposição da Vereadora Professora Denise, solicitando que realize a colocação de telas atrás das traves dos gols existentes em praças e campos comunitários da cidade, vimos informar que conforme manifestação da Secretaria de Município de Zeladoria da Cidade, a secretaria não dispõe de recursos para a compra do material para realizar o serviço.</t>
   </si>
   <si>
     <t>28456</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28456/mensagem_316_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28456/mensagem_316_1.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº434/24, em atendimento à proposição da Vereadora Professora Denise, solicitando avaliação técnica na drenagem na Rua Carlos Nunes, no Bairro Bolaxa, perto da Escola Ana Neri, vimos informar que conforme manifestação da Secretaria do Cassino, o fato já é de conhecimento da Secretaria e o estudo técnico já foi realizado. No entanto, para a solução do problema se faz necessário o investimento em uma grande quantidade de tubos para serem instalados ao longo de toda extensão da rua, o que não será possível atender no momento em virtude de indisponibilidade orçamentária</t>
   </si>
   <si>
     <t>28457</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28457/mensagem_317_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28457/mensagem_317_1.pdf</t>
   </si>
   <si>
     <t>Em atenção a Indicação nº306/24, em atendimento à proposição do Vereador José Antônio da Silva, solicitando que realize tratativas junto ao Ministério da Saúde, afim de Implantar uma UBS 24 Horas, o qual está no Cronograma do Programa de Aceleração do Crescimento (Novo Pac) eixo Saúde do Governo Federal, sugerindo que a mesma seja instalada na Vila da Quinta, vimos informar que encaminhamos em anexo Parecer da SMS, em resposta ao solicitado.</t>
   </si>
   <si>
     <t>28458</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28458/mensagem_318_2.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28458/mensagem_318_2.pdf</t>
   </si>
   <si>
     <t>Em atenção a Indicação nº102/24, em atendimento à proposição do Vereador Rogério Gomes, solicitando que a elaboração de projeto e execução da construção de uma quadra poliesportiva, com cercamento e iluminação no Bairro Atlântico Sul, vimos informar que a mesma será analisada juntamente a equipe de trabalho da SMC.</t>
   </si>
   <si>
     <t>28603</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28603/mensagem_322_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28603/mensagem_322_1.pdf</t>
   </si>
   <si>
     <t>Em atendimento à proposição do Vereador Sargento Rodrigues, solicitando que realize a manutenção no calçamento da rua João Pessoa no Bairro Getúlio Vargas ( BGV), limpeza na via, corte de grama e limpeza das bocas de lobo, vimos informar que conforme manifestação da Secretaria de Município de Zeladoria da Cidade, será incluído na programação da secretaria, quanto ao recalçamento não temos recurso para contratação.</t>
   </si>
   <si>
     <t>28605</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28605/mensagem_323.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28605/mensagem_323.pdf</t>
   </si>
   <si>
     <t>Em atendimento à proposição da Vereadora Professora Denise, solicitando a capinagem e recuperação da pista de atletismo da Praça Saraiva, uma vez que o recuo de 100 m se encontra tomado pelo capim, vimos informar que conforme manifestação da Secretaria de Zeladoria da Cidade, a solicitação será incluída no cronograma da secretaria.</t>
   </si>
   <si>
     <t>28607</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28607/mensagem_324_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28607/mensagem_324_1.pdf</t>
   </si>
   <si>
     <t>Em atendimento à proposição do Vereador Jefferson Bonilha Mendes, solicitando a revitalização da praça Municipal Marcilio Dias ( troca de brinquedos e praça de esportes, vimos informar que conforme manifestação da Secretaria de Município de Zeladoria da Cidade, todas trocas de brinquedos desta secretaria estão sendo feito com emendas parlamentares destinadas, essa secretaria não possui recurso para renovação de praça</t>
   </si>
   <si>
     <t>28608</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28608/mensagem_325.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28608/mensagem_325.pdf</t>
   </si>
   <si>
     <t>Em atendimento à proposição da Vereadora Professora Diacuiara, solicitando a criação de um estudo para a implementação de um memorial dedicado aos acontecimentos das enchentes que afetaram a cidade de Rio Grande, vimos informar que o Executivo irá realizar estudos para atender o solicitado</t>
   </si>
   <si>
     <t>28610</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28610/mensagem_326_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28610/mensagem_326_1.pdf</t>
   </si>
   <si>
     <t>Em atendimento à proposição da Vereadora Regininha , solicitando a limpeza no trapiche do Bairro Mangueira, situado na continuidade da Rua Maria Rosa, vimos informar que conforme manifestação da Secretaria de Zeladoria da Cidade, a demanda foi encaminhada para o setor responsável.</t>
   </si>
   <si>
     <t>28611</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28611/mensagem_327_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28611/mensagem_327_1.pdf</t>
   </si>
   <si>
     <t>Em atendimento à proposição da Vereadora Regininha, solicitando que sejam instalados postes de iluminação pública próximo a para de ônibus localizado na BR-392, na estrada do bairro Santa Rosa, entre os quilômetros 19 e 20, vimos informar que o local é de domínio do DNIT com responsabilidade da Ecosul não podendo ter intervenção do município.</t>
   </si>
   <si>
     <t>28706</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28706/mensagem_329_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28706/mensagem_329_1.pdf</t>
   </si>
   <si>
     <t>Em atenção a Indicação nº333/24, em atendimento à proposição do Vereador Rogério Gomes, solicitando que estude a possibilidade de adotar horário de verão, vimos informar que o horário de verão, como a maior parte compreenderá o ano de 2025, é decisão que deve ser tomada pelo próximo governo.</t>
   </si>
   <si>
     <t>28707</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28707/mensagem_330_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28707/mensagem_330_1.pdf</t>
   </si>
   <si>
     <t>Em atenção a Indicação nº328/24, em atendimento à proposição do Vereador Rogério Gomes, solicitando conceder aos servidores públicos municipais a reposição/reajuste na tabela de remuneração, bem como a reposição das perdas inflacionárias ou efetivo aumento no valor do vale alimentação da categoria, vimos informar que a solicitação devem ser feito para a próxima gestão, lembrando que o reajuste é realizado por força de Lei.</t>
   </si>
   <si>
     <t>28708</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28708/mensagem_331_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28708/mensagem_331_1.pdf</t>
   </si>
   <si>
     <t>Em atenção a Indicação nº244/24, em atendimento à proposição do Vereador Rubilar Tavares, solicitando priorizar os atendimentos de pessoas portadoras do espectro autista em instituições de saúde, em repartições públicas, concessionários de serviços públicos em estabelecimentos comerciais privados, no município do Rio Grande, vimos informar que o Executivo Municipal através da secretaria competente, irá realizar estudos a fim de verificar a possibilidade de atender o solicitado, visto que atualmente a ordem de atendimento atende por ordem de urgência.</t>
   </si>
   <si>
     <t>28719</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28719/mensagem_333_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28719/mensagem_333_1.pdf</t>
   </si>
   <si>
     <t>Em atenção a Indicação nº296/24, em atendimento à proposição da Vereadora Laurinha, solicitando que determine que o setor de coleta seletiva inclua o bairro Cidade de Águeda e, seu cronograma semanal de coleta, vimos informar que conforme manifestação da Secretaria de Zeladoria da Cidade, sabemos da necessidade do local, porém com pequena quantidade de caminhão não conseguimos incluir mais um bairro.</t>
   </si>
   <si>
     <t>28720</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28720/mensagem_334_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28720/mensagem_334_1.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº430/24, em atendimento à proposição da Vereadora Professora Denise, solicitando que providencie Com Urgência a realização da limpeza e recolocação da tubulação, bem como nivelamento da rua 15 do Bairro Profilurb, vimos informar que conforme manifestação da Secretaria de Zeladoria da Cidade, as manutenções serão colocadas em cronograma assim que a rua estiver condições de patrolamento, quanto as tubulações não temos quantitativo para colocar.</t>
   </si>
   <si>
     <t>28722</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28722/mensagem_335_2.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28722/mensagem_335_2.pdf</t>
   </si>
   <si>
     <t>Em atenção a Indicação nº110/24, em atendimento à proposição do Vereador Rubilar Tavares, solicitando que seja colocado cadeiras, no lugar dos bancos de madeiras, para espera de atendimento na UPA do Cassino, vimos informar que encaminhamos em anexo Parecer da SMS em resposta ao solicitado.</t>
   </si>
   <si>
     <t>28723</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28723/mensagem_336.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28723/mensagem_336.pdf</t>
   </si>
   <si>
     <t>Em atenção a Indicação nº329/24, em atendimento à proposição dos Vereadores Rogério Gomes e Fábio Domingues, solicitando que estude a possibilidade de implantar um Centro de Atenção Psicossial (CAPS), no Balneário Cassino, vimos informar que encaminhamos em anexo Parecer da SMS em resposta ao solicitado.</t>
   </si>
   <si>
     <t>28792</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28792/mensagem_341.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28792/mensagem_341.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº495/24, em atendimento à proposição do Vereador Nilton Machado, solicitando que encaminhe a Lei 9128 de 02 de Janeiro de 2024, vimos informar que estamos encaminhando em anexo a Lei solicitada. Outrossim, aproveitamos para informar que a referida Lei já havia sido encaminhada a essa Casa Legislativa no dia 31 de janeiro do corrente conforme cópia do email em anexo.</t>
   </si>
   <si>
     <t>28794</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28794/mensagem_342_2.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28794/mensagem_342_2.pdf</t>
   </si>
   <si>
     <t>Em atenção a Indicação nº308/24, em atendimento à proposição do Vereador Fabio de Oliveria Domingues, solicitando que estude a possibilidade de criar pontos de embarque e desembarque no centro, para passageiros de aplicativos de mobilidade urbana, vimos informar que conforme manifestação da SMMAS, em relação ao solicitado, por não haver a devida regulamentação da lei dos aplicativos, se faz necessário uma nova legislação, com critérios claros de utilização das vias do município, e aí, nesse caso, poderia ser definido, por lei, a forma de definição de locais para aplicativos. NO local apontado, existem taxistas regulamentados por norma municipal, e a instalação de vagas sem critérios definidos em lei, pode criar transtornos administrativos, além de situação adversa no convívio.</t>
   </si>
   <si>
     <t>28795</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28795/mensagem_343_2.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28795/mensagem_343_2.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº170/24, em atendimento à proposição do Vereador Rafael Missiunas, solicitando que realize um plano de ação para ampliar os horários de ônibus da linha FURG/Vila Maria. Especialmente aos sábados, domingos e feriado, pois não há horários do transporte coletivo nesses dias, vimos informar que conforme manifestação da SMMAS, o sistema de transporte coletivo está ajustado de acordo com a demanda transportada diariamente, em dias úteis, sábados e domingos, e eventual aumento de horários sem a devida contrapartida, pode levar ao aumento dos custos do sistema, sem a devida contrapartida. Informo, ainda que o sistema está sendo licitado, e em breve o edital estará devidamente lançado, e no caso de uma empresa vencedora, teremos os aspectos claros de responsabilidade nos custos.</t>
   </si>
   <si>
     <t>28796</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28796/mensagem_344_2.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28796/mensagem_344_2.pdf</t>
   </si>
   <si>
     <t>Em atenção a Indicação nº316/24, em atendimento à proposição do Vereador Rogério Gomes, solicitando que estude a possibilidade de viabilizar em parceria com o centro comercial localizado na Av. Atlântica com a Rua Antônio Caringi, próximo ao Terminal Rodoviário, a elaboração e execução de projeto de estacionamento oblíquo, vimos informar que conforme manifestação da SMMAS, em havendo análise da SMC e devida aprovação do projeto, existe a possibilidade de implantação do projeto, no aguardo de orçamento para a devida execução.</t>
   </si>
   <si>
     <t>28797</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28797/mensagem_345_2.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28797/mensagem_345_2.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº489/24, em atendimento à proposição da Vereadora Professora Denise, solicitando que realize a colocação de placas de chapa soldadas nas paradas de ônibus ao longo da Av. Presidente Vargas, uma vez que as mesmas foram roubadas e avariadas, vimos informar que a demanda será repassada ao setor de sinalização, para verificar a disponibilidade de material para correção.</t>
   </si>
   <si>
     <t>28799</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28799/mensagem_346.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28799/mensagem_346.pdf</t>
   </si>
   <si>
     <t>Em atenção ao Requerimento nº459/24, em atendimento à proposição da Vereadora Professora Denise, solicitando que tome medidas urgentes para instalação de uma parada de ônibus em frente ao condomínio Residencial Maria Carmen, localizado na Av. Santos Dumont, 653, retirado em razão da duplicação da ERS-374, vimos informar que conforme manifestação da SMMAS, não há condições de segurança para implantação de parada em frente ao condomínio Maria Carmen, em virtude das condições da via pela duplicação da ERS 734. Informo que existe uma parada na entrada do Bairro Parque Coelho, próximo ao local sugerido, que ainda possui condições de embarque de passageiros com segurança.</t>
   </si>
   <si>
     <t>28747</t>
   </si>
   <si>
     <t>EmLOA</t>
   </si>
   <si>
     <t>Emenda LOA</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28747/emendaloa01.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28747/emendaloa01.pdf</t>
   </si>
   <si>
     <t>Emenda 01 ao PLE 73.</t>
   </si>
   <si>
     <t>28748</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28748/emendaloa02.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28748/emendaloa02.pdf</t>
   </si>
   <si>
     <t>Emenda 02 ao PLE 73.</t>
   </si>
   <si>
     <t>28749</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28749/emendaloa03.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28749/emendaloa03.pdf</t>
   </si>
   <si>
     <t>Emenda 03 ao PLE 73.</t>
   </si>
   <si>
     <t>28750</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28750/emendaloa04.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28750/emendaloa04.pdf</t>
   </si>
   <si>
     <t>Emenda 04 ao PLE 73.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -12258,68 +12258,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24444/ple_014_-_altera_anexo_da_lei_7.265-2012_-_cargo_assessor_superior.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24531/ple_017_-_reposicao_servidores.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24643/ple_021_-_acresce_elemento_gabex_r_119.79525.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24832/ple_037_-_adequacao_a_agenda_2030.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25036/ple_043_-_altera_lei_8.855-2022_previne.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25150/ple_047_-_cria_unidade_residencial_ur-48.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25152/ple_048_-_autorizacao_diferimento_obrigacoes_previdenciarias_e_patronais.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25366/ple_055_-_autoriza_venda_dominio_util_de_terrenos_de_marinha_no_loteamento_abc_ix_aos_atuais_ocupantes.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25723/ple_060_-_regulamenta_funcionamento_dos_acougues_casas_de_carne_estabelecimentos_de_comercio_varejista_de_carnes_in_natura.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25837/ple_062_-_ratifica_alteracao_do_protocolo_de_intencoes_1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25839/ple_067_-_revoga_a_lei_municipal_8.468-2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25967/ple_072_-_altera_lei_9.033_-_desafetacao_de_area.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27882/ple_075_-_sistema_unico_de_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28495/ple_081_-_altera_lei_6.067-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28860/ple_087_-_regulamenta_proc._adm._para_apuracao_infracoes_adm_condutas_e_atividades_lesivas_ao_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23868/plv2.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23917/plv05.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23971/plv08.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24094/plv14.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24117/plv18.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24118/plv19.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24137/plv20.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24306/plv36..pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24523/plv44.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24544/plv46.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24553/plv47.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25125/plv59.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25163/plv64.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25656/plv75.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25716/plv76.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25840/plv79.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25843/plv81.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25847/plv82.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25893/plv84.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25949/plv88.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28987/s126.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24116/pdl6.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24246/pelo1...pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24081/mocao_01..pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24088/m02.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24090/mocao3..pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24130/m4.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24177/m5.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24260/mocao06.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24282/mocao7.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24387/mocao_8..pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24413/mocao_9.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24429/m10.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24480/mocao_11.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24524/mocao_repudio_12-2024_atualizada.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24668/mocao13.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24676/mocao14.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24677/mocao15.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24703/mocao16.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24713/m17.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24722/mocao18..pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24736/m19.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24740/m20..pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24748/m21.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24795/mocao_22..pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24827/m23.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24830/mocao24.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24892/mocao25.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24905/mocao_26.2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25079/mocao27.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25134/mocao_28..pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25155/mocao29..pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25417/mocao30.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25904/mocao31.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25972/m32.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25973/m33.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25981/m34.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27051/mocao35.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23858/r6.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23860/r7.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23861/r8.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23862/r9.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23863/r10.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23864/r11.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23865/r12.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23866/r13.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23867/r14.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23872/r15.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23874/r16.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23875/r17..pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23876/r18..pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23877/r19..pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23878/r20..pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23879/r21..pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23880/r22..pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23881/r23..pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23882/r24..pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23883/r25..pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23884/r26..pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23885/r27..pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23886/r28..pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23887/r29.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23888/r30.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23889/r31.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23890/r32.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23891/r33.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23892/r39.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23898/r35.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23900/r36.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23901/r37.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23902/r38.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23903/r39.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23904/r40.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23906/r41..pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23905/r42..pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23907/r43.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23911/r44.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23919/r45.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23920/r6.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23921/r47.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23922/r48.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23924/r49.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23925/r50.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23926/r51.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23927/r52.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23928/r53.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23929/r54.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23930/r55.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23931/r56.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23934/r57.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23935/r58.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23936/r59.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23937/r60.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23938/r61.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23941/r62..pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23942/r63.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23943/r64.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23946/r65..pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23947/r66.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23949/r67.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23950/r68.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23951/r69.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23952/r70.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23955/r71..pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23957/r72.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23958/r73.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23959/r74.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23965/r75.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23967/r76.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23968/r77.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23969/r78.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23970/r79.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23995/r80.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24015/r81.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24018/r82.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24022/r83.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24024/r84.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24026/r85.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24029/r86.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24031/r87.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24032/r88.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24033/r89.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24036/r90.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24037/r91.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24038/r92.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24039/r93.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24040/r94.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24042/r95.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24043/r96.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24044/r97.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24046/r98.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24049/r99.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24050/r100.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24051/r101.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24052/r102.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24056/r103.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24057/r104.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24060/r105.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24062/r106.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24063/r107.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24065/r108.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24068/r109.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24069/r110.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24070/r111.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24071/r112.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24072/r113.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24073/r114.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24074/r115.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24075/r116.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24076/r117.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24077/r118.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24078/r119.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24080/r120.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24085/r121.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24086/r122.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24087/r123.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24089/r124.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24092/r125.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24095/r126.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24098/r127.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24099/r128.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24101/r129.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24102/r130.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24105/r131.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24106/r132.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24107/r133..pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24108/r134.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24110/r135.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24114/r136.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24119/r137.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24120/r138.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24121/r139.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24122/r140.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24124/r141.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24126/r142.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24127/r143.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24128/r144.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24129/r145.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24135/r146.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24136/r147.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24143/r148.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24144/r149.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24145/r150.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24156/r151.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24167/r152.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24179/r153.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24207/r154.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24208/requerimento_-_sessao_solene_50_anos_ccaa.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24227/s197.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24234/r157.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24239/r158.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24247/r159.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24248/r160.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24249/r161.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24250/r162.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24255/r163.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24261/r164.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24279/r165.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24308/r166.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24309/r167.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24311/r168.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24312/r169.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24320/r170.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24333/r171.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24349/r172.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24352/r173.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24353/r174.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24370/requerimento_-_175.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24371/r176.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24373/r177.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24382/r178.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24391/r179.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24394/r180.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24395/r181.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24397/r182.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24399/r183.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24403/r184.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24405/r185.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24408/r186.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24435/r187.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24439/r188.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24440/r189.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24441/r190.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24442/r191.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24450/r192.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24462/r193.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24463/r194.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24465/r195.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24472/r196.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24473/r197.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24477/r198.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24478/r199.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24481/r200.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24482/r201.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24483/r202.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24484/r203.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24487/r204.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24488/r205.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24489/r206.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24491/r207.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24494/r208.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24495/r209.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24500/r210.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24511/r211.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24512/r212.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24519/r213.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24525/r214.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24527/r215.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24542/r216.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24543/r217.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24551/r218.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24554/r219.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24560/r220.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24562/r222.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24565/r223.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24575/r224.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24578/r225.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24579/r226.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24580/r227.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24584/r228.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24586/r229.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24587/r230.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24589/231.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24592/r232.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24614/r233.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24616/r234.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24622/r235.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24623/r236.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24629/r237.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24631/r238.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24632/r239.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24633/r240.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24634/r241.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24639/r242.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24642/r243.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24644/r244.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24645/r245.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24647/r246.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24648/r247.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24651/r248.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24652/r249.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24662/r250.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24666/r251.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24667/r252.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24671/r253.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24672/r254.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24674/r255.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24678/r256.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24682/r257.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24683/r258.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24686/r259.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24687/r260.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24688/r261.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24689/r262.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24691/r263.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24694/265.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24696/r266.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24699/r267.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24700/r268.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24701/r269.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24706/r270.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24715/r271.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24718/r272.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24720/r273.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24721/r274..pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24728/r275.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24731/r276.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24734/r277.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24741/r278.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24742/r279.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24745/r280.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24746/r281.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24747/r282.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24749/r283.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24750/r284.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24758/r285.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24761/r286.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24762/r287.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24765/r288.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24766/r289.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24767/r290.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24768/r291.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24769/r292.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24771/r293.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24778/r294.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24783/r295.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24784/r296.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24796/r297.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24797/r298.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24800/r299.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24801/r300.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24803/r301.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24814/r302.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24816/r303.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24820/r304.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24835/r305.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24836/r306.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24837/r307.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24839/r308.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24840/r309.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24841/r310.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24844/r311.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24846/r312.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24853/r313.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24854/r314.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24855/r315.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24856/r316.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24857/r317.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24859/r318.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24860/r319.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24861/r320.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24862/r321.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24863/r322.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24864/r323.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24869/r324.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24872/r325.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24887/req_326..pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24888/r327.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24890/r328.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24893/r329.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24895/r330.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24898/r331.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24902/332.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24910/r333.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24911/r334.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24923/r335.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24928/r336.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24930/r337.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24953/r338.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24962/r339.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24973/r340.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24974/r341.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25000/r342.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25001/r343.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25006/r344.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25012/r345.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25014/r347.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25049/r347.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25052/r348.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25053/r349.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25062/r350.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25066/r351.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25077/r352.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25119/r353.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25126/r354.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25129/r355.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25136/r356.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25137/r357.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25140/r358.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25141/r359.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25143/r360.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25144/r361.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25146/r362.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25148/r363.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25151/r364.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25153/r365.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25158/r366.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25159/r367.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25160/r368.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25161/r369.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25162/r370.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25164/r371.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25165/r372.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25169/r373.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25172/r375.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25175/r376.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25194/r377.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25195/r378.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25200/r379.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25213/r380.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25224/r381.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25240/r382.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25257/r383.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25258/r384.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25262/r385.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25263/r386.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25293/r387..pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25294/r388.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25295/r389.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25299/r390.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25304/sala_das_comissoes..pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25364/r392.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25372/r393.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25385/r394.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25407/r395.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25408/r396.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25463/r397.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25464/r398.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25485/r399.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25486/r400.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25503/r401.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25506/r402.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25507/r403.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25517/r404.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25522/r405.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25531/r406.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25534/r407.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25538/r408.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25620/r409.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25680/r410.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25691/r411.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25695/r412.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25697/r413.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25722/r414.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25794/r415.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25842/r416.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25844/r417.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25845/r418.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25850/r420.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25851/r421.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25853/r422.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25852/r423.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25854/r424.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25855/r425.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25856/r426.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25857/r427.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25858/r428.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25859/r429.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25860/r430.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25861/r431.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25862/r432.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25863/r433.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25864/r434.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25865/r435.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25867/r436.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25868/r437.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25869/r438.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25870/r439.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25874/r440.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25876/r441.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25877/r442.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25881/r443.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25886/r444.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25887/r445.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25890/r446.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25895/r447.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25896/r448.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25897/r449.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25899/r450.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25906/r451.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25907/r452.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25908/r453.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25910/r454.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25912/r455.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25913/r456.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25914/r457.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25915/r458.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25917/r459.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25935/r460.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25936/r461.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25966/r462.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25974/r463.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25976/r464.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25979/r465.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25982/r466.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26013/r467.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26014/r468.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26016/r469.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26114/r470.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26121/r471.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26178/r472.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26321/r473.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26687/r474.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26709/r475.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26733/r476.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26735/r477.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26736/r478.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26750/r479.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26768/r480.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26811/r481.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26833/r482.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27337/r484.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27369/r485.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27465/r486.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27582/r487.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27990/r488.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27999/r489.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28002/r490.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28339/req_491..pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28402/r492.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28427/r493.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28482/r494.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28712/r495.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28715/r496.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28724/r497.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28756/r498.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28777/r499.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28779/r500.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28790/r501.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28791/r502.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28803/r503.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28805/r504.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28816/r505.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28821/r506.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28826/r507.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28897/r508.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23870/i1.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23873/i2.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23908/i3.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23910/i4.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23912/i5.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23913/i6.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23923/i7.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23932/i08.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23933/i09.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23940/i10.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23944/i11.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23945/i12.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23953/i13.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23954/i14.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23956/i15.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23961/i16.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23962/i17.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23963/i18.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23976/i19.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23977/i20.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23982/i21.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23983/i22.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23984/i23.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23985/i24.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23987/i25.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23988/i26.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23989/i27.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23991/i28.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24008/i29.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24009/i30.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24010/i31.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24011/i32.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24012/i33.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24047/i34.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24048/i35.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24053/i36.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24054/i37.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24055/i38.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24059/i39.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24061/i40.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24064/i41.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24083/i42.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24084/i43.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24091/i44.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24093/i45.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24096/i46.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24097/i47.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24100/i48.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24103/i49.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24123/i50.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24125/i51.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24131/i52.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24132/i53.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24138/i54.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24139/i55.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24140/i56.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24141/i57.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24146/i58.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24147/i59.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24148/i60.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24149/i61.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24150/i62.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24151/i63.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24152/i64.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24153/i65.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24154/i66.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24155/i67.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24159/i68.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24161/i69.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24168/i70.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24169/i71.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24170/i72.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24171/i73.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24172/i74.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24180/i75.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24182/i76.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24183/i77.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24184/i78.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24185/i79.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24187/i80.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24186/i81.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24188/i82.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24191/i83.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24190/i84.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24192/i85.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24193/i86.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24194/i87.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24195/i88.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24196/i89.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24200/i90.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24202/i91.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24235/i92.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24268/i93.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24269/i94.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24288/i95.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24289/i96.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24303/i97.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24310/i98.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24313/i99.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24318/i100.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24331/i101.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24332/i102.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24334/i103..pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24348/i104.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24365/i105.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24374/i106.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24375/i107.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24376/i108.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24377/i109.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24379/i110.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24392/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24393/i112.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24400/i113.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24402/i114.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24404/i115.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24406/i116.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24407/i117.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24428/i118.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24436/i119.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24468/i120.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24470/i121.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24474/i122.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24490/i123.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24492/i124.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24493/i125.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24496/i126.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24497/i127.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24514/i128.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24528/i129.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24529/i130.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24541/i131.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24552/i132.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24555/i133.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24581/i134.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24588/i135.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24621/i136.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24624/i137.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24628/i138.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24635/i139.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24646/i140.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24649/i141.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24654/i142.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24655/i143.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24657/i144.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24658/i145.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24659/i146.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24660/i147.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24661/i148.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24670/i149.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24673/i150.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24684/i151.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24690/i152.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24693/i153.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24695/i154.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24704/i155.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24705/i156.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24707/i157.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24708/i158.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24709/i159.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24710/i160.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24711/i161.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24712/i162.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24714/i163.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24716/i164.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24717/i165.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24719/i166.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24723/i167.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24724/i168.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24725/i169.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24726/i170.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24727/i171.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24729/i172.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24730/i173.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24733/i174.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24735/i175.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24737/i176.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24739/i177.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24760/i178.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24763/i179.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24764/i180..pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24770/i181.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24772/i182.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24774/i183.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24776/i184.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24779/i185.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24780/i186.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24781/i187.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24782/i188.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24786/i189.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24787/i190.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24788/i191.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24789/i192.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24790/i193.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24791/i194.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24792/i195.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24793/i196.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24794/i197.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24798/i198.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24802/i199.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24804/i200_laurinha.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24817/i201.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24818/i202.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24828/i203.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24829/i204.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24834/i205.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24865/i206.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24871/i207.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24873/i208.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24889/i209.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24903/i210.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24904/i211.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24906/i212.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24919/i213.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24920/i214.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24921/i215.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24947/i216.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24961/i217.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24975/i218.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24982/1493.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24986/i220.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25037/i221.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25043/i222.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25047/i223.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25048/i224.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25050/i225.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25055/i226.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25063/i227.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25084/i228.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25106/i229.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25120/i230.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25121/i231.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25130/i232.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25131/i233.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25142/i234.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25145/i235.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25157/i236.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25189/i237.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25190/i238.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25191/i239.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25192/i240.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25225/i241.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25226/i242.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25227/i243.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25230/i244.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25231/i245.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25238/1372.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25265/i247.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25280/i248.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25288/i249.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25292/i250.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25308/i251.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25330/i252.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25331/i253.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25367/i254.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25384/i255.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25386/i256.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25457/i257.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25459/i258.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25462/i259.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25499/i260.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25502/i261.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25514/i262.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25515/i263.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25525/i264.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25530/i265.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25533/i266.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25536/i268.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25557/i269.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25564/i270.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25609/i271.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25619/i272.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25621/i273.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25696/i274.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25698/i275.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25721/i276.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25730/i277.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25731/i278.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25751/i279.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25796/i280.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25810/i281.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25812/i282.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25825/i283.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25849/i284.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25871/i285.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25873/i286.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25875/i287.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25882/i288.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25883/i289.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25884/i290.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25885/i291.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25888/i292.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25889/i293.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25898/i294.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25909/i295.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25911/i296.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25918/i297.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25922/i298.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25946/i299.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25963/mensagem_296_1.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25968/i301.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25971/i302.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25975/i303.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26011/i304.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26015/i305.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26395/i306.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26444/i307.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26492/i308.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26580/i309.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26701/i310.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26722/i311.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26824/i312.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26971/129.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27467/i314.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27883/i315.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27905/i316.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27910/i317.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27914/i318.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27915/i319.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27916/i320.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27917/i321.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27918/i322.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27977/i323.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28006/i324.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28054/i325.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28091/i326.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28092/i327.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28340/i328.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28348/i329.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28354/i330.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28452/i331.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28453/i332.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28454/i333.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28662/i334.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28710/i335.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28714/i336.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28728/i337.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28741/i338.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28752/i339.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28753/i340.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28754/i341.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28838/i342.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28843/i343.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28869/i344.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28899/i345.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28906/i346.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/29052/indicacao_132_25_347.doc" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24396/emenda1.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25846/emenda_01.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28019/e04.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28341/emenda05.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25460/pedido_de_reconsideracao.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25083/substitutivo14.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24498/splv1.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24533/splv2.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/31613/splv_3.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23914/oficio_003_-_pmat__fundacao_getulio_vargas_-_04.01.2024.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23915/oficio_002-_pmat__fundacao_getulio_vargas_-_04.01.2024.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23916/oficio_001_-_pmat__fundacao_getulio_vargas_-_04.01.2024.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23939/mensagem_010_-_devolucao_ple_150.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24021/correspondencia_05.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24058/correspondecia_recebida_06.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24082/mensagem_020_-_rgf_e_rreo.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24181/mensagem_034_-_devolucao_ple_140-2023.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24240/oficio_040.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24378/oficio_82-2024.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24380/oficio_090-2024.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24438/mensagem_063_-_balanco_2023.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24447/mensagem_069_-_devolucao_ple_011-2024.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24464/credito_de_recursos_financeiros_-_orcamento_geral_da_uniao.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24636/anexo_oficio_53.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24732/mensagem_120.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24866/oficio_932_2024.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24907/oficio_0202_2024.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24908/oficio_0203_2024.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24909/oficio_0204_2024.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25038/mensagem_156_-_relatorios_gestao_saude.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25389/oficio_1949_2024.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25390/oficio_1957_2024.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25458/oficio_019-2024.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25477/oficio_196.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25835/mensagem_266_-_rgf_relatorios_fiscais.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28985/mensagem_355_-_convocacao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23894/mensagem_001_1..pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23895/mensagem_004_2..pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23896/mensagem_002_2..pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23897/mensagem_003_2..pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23899/mensagem_005_2..pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23909/mensagem_006_2.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23960/mensagem_011.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23964/mensagem_012_1.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24079/mensagem_019_1.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24112/mensagem_021_1.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24157/mensagem_022_2.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24448/mensagem_068.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24743/oficio_18718377.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24799/respota_a_mocao16.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25095/mensagem_159_1.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25096/mensagem_160_1.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25097/mensagem_161_1.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25098/mensagem_162_1.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25102/mensagem_153.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25103/mensagem_154.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25104/mensagem_155.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25105/mensagem_149_1.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25110/mensagem_146.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25111/mensagem_097_1.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25112/mensagem_164_1.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25114/mensagem_165_1.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25117/mensagem_140_1.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25118/mensagem_141_1.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25127/mensagem_109_1.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25128/mensagem_108_1.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25154/mensagem_169_1.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25177/mensagem_181_1_1.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25209/mensagem_183_1.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25210/mensagem_184_2.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25228/mensagem_185_1.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25242/mensagem_197.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25243/mensagem_198.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25244/mensagem_199.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25245/mensagem_186.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25246/mensagem_187_1.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25247/mensagem_188.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25248/mensagem_189.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25249/mensagem_190.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25250/mensagem_191_1.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25251/mensagem_192_1.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25252/mensagem_193.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25254/mensagem_200_1.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25255/mensagem_194_1.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25256/mensagem_168_1.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25261/mensagem_201_1.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25279/mensagem_205_1.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25290/mensagem_202_1_1.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25291/mensagem_203.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25445/mensagem_214_1.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25446/mensagem_213_1.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25447/mensagem_209_1.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25448/mensagem_210_1.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25449/mensagem_211_1.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25478/mensagem_216_1.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25479/mensagem_217_1.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25480/mensagem_218_1.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25481/mensagem_219_1.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25482/mensagem_220_1.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25483/mensagem_221_1.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25508/mensagem_230_1.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25509/mensagem_231_1.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25573/mensagem_241_2.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25649/mensagem_244_1.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25650/mensagem_245_1.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25651/mensagem_228_1.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25652/mensagem_227_2.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25653/mensagem_226_1.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25654/mensagem_249_1.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25692/mensagem_251_1.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25693/mensagem_252_1.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25694/mensagem_253_1.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25717/mensagem_254_1.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25718/mensagem_255_1.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25719/mensagem_256.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25795/mensagem_257.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25798/mensagem_258_1.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25799/mensagem_259_1.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25900/mensagem_153.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25901/mensagem_154.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25902/mensagem_155.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25903/mensagem_149_1.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25924/mensagem_108_1.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25932/mensagem_109_1.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25934/mensagem_110_1.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25961/mensagem_295_1.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25964/mensagem_296_1.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25988/mensagem_298.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25992/mensagem_291.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25995/mensagem_292_1.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25996/mensagem_293_1.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25997/mensagem_294_1.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26009/mensagem_290_1.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26012/mensagem_301_1.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26646/mensagem_303.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26648/mensagem_304.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26650/mensagem_305.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28411/mensagem_310.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28412/mensagem_311_1.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28414/mensagem_312_1.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28415/mensagem_313_1.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28455/mensagem_315_1.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28456/mensagem_316_1.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28457/mensagem_317_1.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28458/mensagem_318_2.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28603/mensagem_322_1.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28605/mensagem_323.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28607/mensagem_324_1.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28608/mensagem_325.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28610/mensagem_326_1.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28611/mensagem_327_1.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28706/mensagem_329_1.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28707/mensagem_330_1.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28708/mensagem_331_1.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28719/mensagem_333_1.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28720/mensagem_334_1.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28722/mensagem_335_2.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28723/mensagem_336.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28792/mensagem_341.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28794/mensagem_342_2.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28795/mensagem_343_2.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28796/mensagem_344_2.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28797/mensagem_345_2.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28799/mensagem_346.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28747/emendaloa01.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28748/emendaloa02.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28749/emendaloa03.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28750/emendaloa04.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24444/ple_014_-_altera_anexo_da_lei_7.265-2012_-_cargo_assessor_superior.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24531/ple_017_-_reposicao_servidores.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24643/ple_021_-_acresce_elemento_gabex_r_119.79525.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24832/ple_037_-_adequacao_a_agenda_2030.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25036/ple_043_-_altera_lei_8.855-2022_previne.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25150/ple_047_-_cria_unidade_residencial_ur-48.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25152/ple_048_-_autorizacao_diferimento_obrigacoes_previdenciarias_e_patronais.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25366/ple_055_-_autoriza_venda_dominio_util_de_terrenos_de_marinha_no_loteamento_abc_ix_aos_atuais_ocupantes.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25723/ple_060_-_regulamenta_funcionamento_dos_acougues_casas_de_carne_estabelecimentos_de_comercio_varejista_de_carnes_in_natura.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25837/ple_062_-_ratifica_alteracao_do_protocolo_de_intencoes_1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25839/ple_067_-_revoga_a_lei_municipal_8.468-2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25967/ple_072_-_altera_lei_9.033_-_desafetacao_de_area.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27882/ple_075_-_sistema_unico_de_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28495/ple_081_-_altera_lei_6.067-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28860/ple_087_-_regulamenta_proc._adm._para_apuracao_infracoes_adm_condutas_e_atividades_lesivas_ao_meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23868/plv2.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23917/plv05.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23971/plv08.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24094/plv14.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24117/plv18.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24118/plv19.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24137/plv20.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24306/plv36..pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24523/plv44.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24544/plv46.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24553/plv47.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25125/plv59.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25163/plv64.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25656/plv75.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25716/plv76.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25840/plv79.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25843/plv81.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25847/plv82.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25893/plv84.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25949/plv88.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28987/s126.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24116/pdl6.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24246/pelo1...pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24081/mocao_01..pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24088/m02.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24090/mocao3..pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24130/m4.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24177/m5.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24260/mocao06.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24282/mocao7.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24387/mocao_8..pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24413/mocao_9.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24429/m10.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24480/mocao_11.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24524/mocao_repudio_12-2024_atualizada.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24668/mocao13.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24676/mocao14.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24677/mocao15.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24703/mocao16.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24713/m17.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24722/mocao18..pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24736/m19.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24740/m20..pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24748/m21.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24795/mocao_22..pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24827/m23.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24830/mocao24.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24892/mocao25.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24905/mocao_26.2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25079/mocao27.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25134/mocao_28..pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25155/mocao29..pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25417/mocao30.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25904/mocao31.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25972/m32.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25973/m33.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25981/m34.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27051/mocao35.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23858/r6.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23860/r7.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23861/r8.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23862/r9.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23863/r10.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23864/r11.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23865/r12.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23866/r13.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23867/r14.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23872/r15.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23874/r16.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23875/r17..pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23876/r18..pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23877/r19..pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23878/r20..pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23879/r21..pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23880/r22..pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23881/r23..pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23882/r24..pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23883/r25..pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23884/r26..pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23885/r27..pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23886/r28..pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23887/r29.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23888/r30.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23889/r31.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23890/r32.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23891/r33.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23892/r39.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23898/r35.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23900/r36.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23901/r37.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23902/r38.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23903/r39.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23904/r40.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23906/r41..pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23905/r42..pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23907/r43.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23911/r44.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23919/r45.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23920/r6.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23921/r47.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23922/r48.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23924/r49.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23925/r50.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23926/r51.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23927/r52.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23928/r53.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23929/r54.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23930/r55.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23931/r56.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23934/r57.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23935/r58.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23936/r59.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23937/r60.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23938/r61.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23941/r62..pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23942/r63.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23943/r64.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23946/r65..pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23947/r66.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23949/r67.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23950/r68.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23951/r69.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23952/r70.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23955/r71..pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23957/r72.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23958/r73.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23959/r74.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23965/r75.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23967/r76.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23968/r77.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23969/r78.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23970/r79.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23995/r80.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24015/r81.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24018/r82.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24022/r83.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24024/r84.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24026/r85.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24029/r86.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24031/r87.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24032/r88.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24033/r89.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24036/r90.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24037/r91.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24038/r92.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24039/r93.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24040/r94.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24042/r95.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24043/r96.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24044/r97.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24046/r98.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24049/r99.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24050/r100.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24051/r101.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24052/r102.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24056/r103.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24057/r104.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24060/r105.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24062/r106.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24063/r107.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24065/r108.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24068/r109.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24069/r110.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24070/r111.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24071/r112.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24072/r113.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24073/r114.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24074/r115.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24075/r116.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24076/r117.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24077/r118.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24078/r119.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24080/r120.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24085/r121.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24086/r122.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24087/r123.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24089/r124.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24092/r125.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24095/r126.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24098/r127.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24099/r128.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24101/r129.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24102/r130.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24105/r131.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24106/r132.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24107/r133..pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24108/r134.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24110/r135.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24114/r136.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24119/r137.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24120/r138.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24121/r139.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24122/r140.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24124/r141.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24126/r142.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24127/r143.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24128/r144.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24129/r145.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24135/r146.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24136/r147.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24143/r148.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24144/r149.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24145/r150.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24156/r151.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24167/r152.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24179/r153.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24207/r154.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24208/requerimento_-_sessao_solene_50_anos_ccaa.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24227/s197.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24234/r157.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24239/r158.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24247/r159.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24248/r160.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24249/r161.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24250/r162.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24255/r163.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24261/r164.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24279/r165.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24308/r166.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24309/r167.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24311/r168.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24312/r169.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24320/r170.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24333/r171.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24349/r172.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24352/r173.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24353/r174.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24370/requerimento_-_175.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24371/r176.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24373/r177.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24382/r178.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24391/r179.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24394/r180.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24395/r181.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24397/r182.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24399/r183.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24403/r184.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24405/r185.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24408/r186.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24435/r187.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24439/r188.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24440/r189.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24441/r190.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24442/r191.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24450/r192.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24462/r193.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24463/r194.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24465/r195.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24472/r196.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24473/r197.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24477/r198.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24478/r199.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24481/r200.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24482/r201.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24483/r202.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24484/r203.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24487/r204.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24488/r205.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24489/r206.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24491/r207.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24494/r208.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24495/r209.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24500/r210.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24511/r211.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24512/r212.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24519/r213.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24525/r214.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24527/r215.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24542/r216.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24543/r217.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24551/r218.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24554/r219.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24560/r220.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24562/r222.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24565/r223.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24575/r224.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24578/r225.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24579/r226.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24580/r227.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24584/r228.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24586/r229.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24587/r230.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24589/231.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24592/r232.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24614/r233.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24616/r234.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24622/r235.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24623/r236.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24629/r237.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24631/r238.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24632/r239.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24633/r240.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24634/r241.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24639/r242.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24642/r243.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24644/r244.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24645/r245.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24647/r246.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24648/r247.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24651/r248.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24652/r249.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24662/r250.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24666/r251.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24667/r252.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24671/r253.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24672/r254.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24674/r255.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24678/r256.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24682/r257.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24683/r258.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24686/r259.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24687/r260.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24688/r261.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24689/r262.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24691/r263.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24694/265.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24696/r266.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24699/r267.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24700/r268.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24701/r269.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24706/r270.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24715/r271.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24718/r272.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24720/r273.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24721/r274..pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24728/r275.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24731/r276.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24734/r277.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24741/r278.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24742/r279.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24745/r280.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24746/r281.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24747/r282.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24749/r283.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24750/r284.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24758/r285.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24761/r286.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24762/r287.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24765/r288.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24766/r289.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24767/r290.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24768/r291.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24769/r292.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24771/r293.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24778/r294.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24783/r295.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24784/r296.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24796/r297.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24797/r298.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24800/r299.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24801/r300.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24803/r301.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24814/r302.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24816/r303.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24820/r304.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24835/r305.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24836/r306.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24837/r307.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24839/r308.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24840/r309.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24841/r310.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24844/r311.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24846/r312.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24853/r313.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24854/r314.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24855/r315.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24856/r316.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24857/r317.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24859/r318.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24860/r319.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24861/r320.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24862/r321.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24863/r322.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24864/r323.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24869/r324.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24872/r325.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24887/req_326..pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24888/r327.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24890/r328.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24893/r329.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24895/r330.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24898/r331.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24902/332.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24910/r333.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24911/r334.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24923/r335.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24928/r336.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24930/r337.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24953/r338.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24962/r339.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24973/r340.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24974/r341.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25000/r342.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25001/r343.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25006/r344.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25012/r345.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25014/r347.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25049/r347.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25052/r348.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25053/r349.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25062/r350.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25066/r351.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25077/r352.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25119/r353.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25126/r354.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25129/r355.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25136/r356.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25137/r357.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25140/r358.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25141/r359.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25143/r360.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25144/r361.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25146/r362.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25148/r363.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25151/r364.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25153/r365.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25158/r366.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25159/r367.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25160/r368.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25161/r369.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25162/r370.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25164/r371.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25165/r372.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25169/r373.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25172/r375.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25175/r376.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25194/r377.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25195/r378.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25200/r379.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25213/r380.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25224/r381.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25240/r382.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25257/r383.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25258/r384.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25262/r385.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25263/r386.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25293/r387..pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25294/r388.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25295/r389.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25299/r390.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25304/sala_das_comissoes..pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25364/r392.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25372/r393.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25385/r394.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25407/r395.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25408/r396.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25463/r397.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25464/r398.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25485/r399.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25486/r400.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25503/r401.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25506/r402.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25507/r403.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25517/r404.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25522/r405.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25531/r406.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25534/r407.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25538/r408.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25620/r409.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25680/r410.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25691/r411.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25695/r412.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25697/r413.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25722/r414.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25794/r415.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25842/r416.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25844/r417.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25845/r418.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25850/r420.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25851/r421.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25853/r422.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25852/r423.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25854/r424.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25855/r425.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25856/r426.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25857/r427.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25858/r428.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25859/r429.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25860/r430.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25861/r431.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25862/r432.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25863/r433.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25864/r434.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25865/r435.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25867/r436.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25868/r437.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25869/r438.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25870/r439.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25874/r440.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25876/r441.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25877/r442.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25881/r443.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25886/r444.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25887/r445.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25890/r446.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25895/r447.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25896/r448.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25897/r449.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25899/r450.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25906/r451.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25907/r452.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25908/r453.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25910/r454.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25912/r455.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25913/r456.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25914/r457.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25915/r458.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25917/r459.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25935/r460.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25936/r461.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25966/r462.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25974/r463.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25976/r464.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25979/r465.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25982/r466.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26013/r467.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26014/r468.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26016/r469.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26114/r470.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26121/r471.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26178/r472.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26321/r473.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26687/r474.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26709/r475.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26733/r476.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26735/r477.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26736/r478.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26750/r479.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26768/r480.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26811/r481.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26833/r482.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27337/r484.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27369/r485.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27465/r486.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27582/r487.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27990/r488.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27999/r489.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28002/r490.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28339/req_491..pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28402/r492.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28427/r493.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28482/r494.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28712/r495.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28715/r496.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28724/r497.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28756/r498.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28777/r499.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28779/r500.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28790/r501.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28791/r502.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28803/r503.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28805/r504.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28816/r505.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28821/r506.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28826/r507.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28897/r508.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23870/i1.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23873/i2.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23908/i3.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23910/i4.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23912/i5.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23913/i6.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23923/i7.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23932/i08.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23933/i09.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23940/i10.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23944/i11.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23945/i12.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23953/i13.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23954/i14.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23956/i15.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23961/i16.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23962/i17.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23963/i18.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23976/i19.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23977/i20.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23982/i21.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23983/i22.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23984/i23.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23985/i24.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23987/i25.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23988/i26.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23989/i27.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23991/i28.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24008/i29.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24009/i30.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24010/i31.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24011/i32.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24012/i33.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24047/i34.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24048/i35.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24053/i36.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24054/i37.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24055/i38.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24059/i39.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24061/i40.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24064/i41.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24083/i42.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24084/i43.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24091/i44.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24093/i45.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24096/i46.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24097/i47.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24100/i48.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24103/i49.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24123/i50.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24125/i51.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24131/i52.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24132/i53.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24138/i54.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24139/i55.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24140/i56.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24141/i57.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24146/i58.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24147/i59.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24148/i60.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24149/i61.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24150/i62.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24151/i63.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24152/i64.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24153/i65.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24154/i66.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24155/i67.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24159/i68.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24161/i69.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24168/i70.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24169/i71.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24170/i72.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24171/i73.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24172/i74.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24180/i75.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24182/i76.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24183/i77.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24184/i78.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24185/i79.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24187/i80.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24186/i81.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24188/i82.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24191/i83.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24190/i84.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24192/i85.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24193/i86.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24194/i87.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24195/i88.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24196/i89.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24200/i90.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24202/i91.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24235/i92.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24268/i93.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24269/i94.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24288/i95.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24289/i96.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24303/i97.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24310/i98.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24313/i99.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24318/i100.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24331/i101.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24332/i102.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24334/i103..pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24348/i104.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24365/i105.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24374/i106.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24375/i107.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24376/i108.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24377/i109.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24379/i110.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24392/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24393/i112.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24400/i113.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24402/i114.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24404/i115.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24406/i116.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24407/i117.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24428/i118.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24436/i119.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24468/i120.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24470/i121.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24474/i122.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24490/i123.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24492/i124.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24493/i125.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24496/i126.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24497/i127.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24514/i128.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24528/i129.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24529/i130.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24541/i131.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24552/i132.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24555/i133.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24581/i134.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24588/i135.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24621/i136.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24624/i137.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24628/i138.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24635/i139.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24646/i140.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24649/i141.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24654/i142.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24655/i143.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24657/i144.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24658/i145.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24659/i146.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24660/i147.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24661/i148.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24670/i149.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24673/i150.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24684/i151.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24690/i152.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24693/i153.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24695/i154.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24704/i155.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24705/i156.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24707/i157.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24708/i158.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24709/i159.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24710/i160.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24711/i161.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24712/i162.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24714/i163.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24716/i164.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24717/i165.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24719/i166.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24723/i167.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24724/i168.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24725/i169.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24726/i170.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24727/i171.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24729/i172.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24730/i173.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24733/i174.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24735/i175.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24737/i176.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24739/i177.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24760/i178.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24763/i179.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24764/i180..pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24770/i181.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24772/i182.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24774/i183.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24776/i184.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24779/i185.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24780/i186.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24781/i187.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24782/i188.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24786/i189.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24787/i190.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24788/i191.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24789/i192.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24790/i193.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24791/i194.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24792/i195.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24793/i196.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24794/i197.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24798/i198.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24802/i199.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24804/i200_laurinha.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24817/i201.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24818/i202.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24828/i203.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24829/i204.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24834/i205.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24865/i206.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24871/i207.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24873/i208.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24889/i209.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24903/i210.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24904/i211.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24906/i212.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24919/i213.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24920/i214.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24921/i215.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24947/i216.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24961/i217.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24975/i218.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24982/1493.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24986/i220.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25037/i221.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25043/i222.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25047/i223.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25048/i224.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25050/i225.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25055/i226.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25063/i227.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25084/i228.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25106/i229.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25120/i230.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25121/i231.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25130/i232.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25131/i233.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25142/i234.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25145/i235.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25157/i236.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25189/i237.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25190/i238.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25191/i239.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25192/i240.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25225/i241.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25226/i242.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25227/i243.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25230/i244.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25231/i245.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25238/1372.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25265/i247.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25280/i248.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25288/i249.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25292/i250.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25308/i251.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25330/i252.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25331/i253.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25367/i254.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25384/i255.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25386/i256.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25457/i257.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25459/i258.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25462/i259.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25499/i260.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25502/i261.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25514/i262.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25515/i263.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25525/i264.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25530/i265.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25533/i266.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25536/i268.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25557/i269.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25564/i270.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25609/i271.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25619/i272.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25621/i273.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25696/i274.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25698/i275.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25721/i276.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25730/i277.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25731/i278.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25751/i279.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25796/i280.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25810/i281.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25812/i282.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25825/i283.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25849/i284.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25871/i285.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25873/i286.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25875/i287.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25882/i288.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25883/i289.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25884/i290.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25885/i291.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25888/i292.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25889/i293.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25898/i294.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25909/i295.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25911/i296.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25918/i297.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25922/i298.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25946/i299.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25963/mensagem_296_1.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25968/i301.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25971/i302.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25975/i303.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26011/i304.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26015/i305.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26395/i306.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26444/i307.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26492/i308.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26580/i309.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26701/i310.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26722/i311.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26824/i312.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26971/129.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27467/i314.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27883/i315.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27905/i316.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27910/i317.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27914/i318.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27915/i319.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27916/i320.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27917/i321.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27918/i322.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/27977/i323.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28006/i324.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28054/i325.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28091/i326.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28092/i327.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28340/i328.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28348/i329.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28354/i330.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28452/i331.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28453/i332.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28454/i333.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28662/i334.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28710/i335.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28714/i336.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28728/i337.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28741/i338.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28752/i339.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28753/i340.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28754/i341.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28838/i342.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28843/i343.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28869/i344.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28899/i345.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28906/i346.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/29052/indicacao_132_25_347.doc" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24396/emenda1.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25846/emenda_01.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28019/e04.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28341/emenda05.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25460/pedido_de_reconsideracao.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25083/substitutivo14.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24498/splv1.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24533/splv2.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/31613/splv_3.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23914/oficio_003_-_pmat__fundacao_getulio_vargas_-_04.01.2024.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23915/oficio_002-_pmat__fundacao_getulio_vargas_-_04.01.2024.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23916/oficio_001_-_pmat__fundacao_getulio_vargas_-_04.01.2024.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23939/mensagem_010_-_devolucao_ple_150.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24021/correspondencia_05.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24058/correspondecia_recebida_06.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24082/mensagem_020_-_rgf_e_rreo.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24181/mensagem_034_-_devolucao_ple_140-2023.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24240/oficio_040.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24378/oficio_82-2024.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24380/oficio_090-2024.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24438/mensagem_063_-_balanco_2023.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24447/mensagem_069_-_devolucao_ple_011-2024.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24464/credito_de_recursos_financeiros_-_orcamento_geral_da_uniao.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24636/anexo_oficio_53.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24732/mensagem_120.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24866/oficio_932_2024.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24907/oficio_0202_2024.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24908/oficio_0203_2024.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24909/oficio_0204_2024.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25038/mensagem_156_-_relatorios_gestao_saude.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25389/oficio_1949_2024.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25390/oficio_1957_2024.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25458/oficio_019-2024.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25477/oficio_196.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25835/mensagem_266_-_rgf_relatorios_fiscais.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28985/mensagem_355_-_convocacao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23894/mensagem_001_1..pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23895/mensagem_004_2..pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23896/mensagem_002_2..pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23897/mensagem_003_2..pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23899/mensagem_005_2..pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23909/mensagem_006_2.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23960/mensagem_011.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/23964/mensagem_012_1.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24079/mensagem_019_1.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24112/mensagem_021_1.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24157/mensagem_022_2.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24448/mensagem_068.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24743/oficio_18718377.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/24799/respota_a_mocao16.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25095/mensagem_159_1.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25096/mensagem_160_1.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25097/mensagem_161_1.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25098/mensagem_162_1.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25102/mensagem_153.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25103/mensagem_154.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25104/mensagem_155.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25105/mensagem_149_1.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25110/mensagem_146.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25111/mensagem_097_1.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25112/mensagem_164_1.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25114/mensagem_165_1.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25117/mensagem_140_1.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25118/mensagem_141_1.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25127/mensagem_109_1.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25128/mensagem_108_1.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25154/mensagem_169_1.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25177/mensagem_181_1_1.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25209/mensagem_183_1.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25210/mensagem_184_2.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25228/mensagem_185_1.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25242/mensagem_197.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25243/mensagem_198.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25244/mensagem_199.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25245/mensagem_186.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25246/mensagem_187_1.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25247/mensagem_188.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25248/mensagem_189.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25249/mensagem_190.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25250/mensagem_191_1.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25251/mensagem_192_1.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25252/mensagem_193.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25254/mensagem_200_1.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25255/mensagem_194_1.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25256/mensagem_168_1.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25261/mensagem_201_1.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25279/mensagem_205_1.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25290/mensagem_202_1_1.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25291/mensagem_203.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25445/mensagem_214_1.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25446/mensagem_213_1.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25447/mensagem_209_1.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25448/mensagem_210_1.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25449/mensagem_211_1.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25478/mensagem_216_1.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25479/mensagem_217_1.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25480/mensagem_218_1.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25481/mensagem_219_1.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25482/mensagem_220_1.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25483/mensagem_221_1.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25508/mensagem_230_1.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25509/mensagem_231_1.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25573/mensagem_241_2.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25649/mensagem_244_1.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25650/mensagem_245_1.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25651/mensagem_228_1.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25652/mensagem_227_2.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25653/mensagem_226_1.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25654/mensagem_249_1.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25692/mensagem_251_1.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25693/mensagem_252_1.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25694/mensagem_253_1.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25717/mensagem_254_1.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25718/mensagem_255_1.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25719/mensagem_256.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25795/mensagem_257.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25798/mensagem_258_1.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25799/mensagem_259_1.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25900/mensagem_153.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25901/mensagem_154.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25902/mensagem_155.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25903/mensagem_149_1.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25924/mensagem_108_1.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25932/mensagem_109_1.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25934/mensagem_110_1.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25961/mensagem_295_1.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25964/mensagem_296_1.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25988/mensagem_298.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25992/mensagem_291.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25995/mensagem_292_1.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25996/mensagem_293_1.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/25997/mensagem_294_1.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26009/mensagem_290_1.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26012/mensagem_301_1.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26646/mensagem_303.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26648/mensagem_304.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/26650/mensagem_305.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28411/mensagem_310.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28412/mensagem_311_1.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28414/mensagem_312_1.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28415/mensagem_313_1.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28455/mensagem_315_1.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28456/mensagem_316_1.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28457/mensagem_317_1.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28458/mensagem_318_2.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28603/mensagem_322_1.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28605/mensagem_323.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28607/mensagem_324_1.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28608/mensagem_325.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28610/mensagem_326_1.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28611/mensagem_327_1.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28706/mensagem_329_1.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28707/mensagem_330_1.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28708/mensagem_331_1.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28719/mensagem_333_1.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28720/mensagem_334_1.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28722/mensagem_335_2.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28723/mensagem_336.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28792/mensagem_341.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28794/mensagem_342_2.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28795/mensagem_343_2.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28796/mensagem_344_2.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28797/mensagem_345_2.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28799/mensagem_346.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28747/emendaloa01.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28748/emendaloa02.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28749/emendaloa03.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2024/28750/emendaloa04.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1093"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="198.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="197.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>