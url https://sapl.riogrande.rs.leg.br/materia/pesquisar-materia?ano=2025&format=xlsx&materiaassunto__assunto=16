--- v0 (2026-01-15)
+++ v1 (2026-04-20)
@@ -10,500 +10,524 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="264" uniqueCount="151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="280" uniqueCount="159">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>30769</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30769/ple01.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30769/ple01.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL DA RENUMERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>30770</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30770/ple_02.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30770/ple_02.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n° 002 que DISPÕE SOBRE A ESTRUTURA, ORGANIZAÇÃO E FUNCIONAMENTO DO PODER EXECUTIVO MUNICIPAL E O QUADRO DE CARGOS EM COMISSÃO E FUNÇÕES DE DIREÇÃO, CHEFIA E ASSESSORAMENTO, ALTERA O ANEXO I DA LEI MUNICIPAL N° 5.820/2003, EXTINGUE OS ANEXOS II, III E IV DA LEI MUNICIPAL N° 5.820/2003, ALTERA O PARÁGRAFO 5° DO ARTIGO 72 DA LEI MUNICIPAL N° 5.819/2003, ALTERA O QUADRO DE FUNÇÕES DO MAGISTÉRIO, DISPOSTO NO ARTIGO 41-A DA LEI MUNICIPAL N° 5.336/1999, REVOGA AS LEIS MUNICIPAIS N° 7.265/2012, 9.006/2023 E OS ARTIGOS 3°, 5°, 6° 7°, 8°, 9° E 10° DA LEI MUNICIPAL N° 7.851/2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>31463</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/31463/ple_007_-_contratacao_emergencial_85_tec._enfermagem.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/31463/ple_007_-_contratacao_emergencial_85_tec._enfermagem.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR EMERGENCIALMENTE POR TEMPO DETERMINADO OITENTA E CINCO (85) TÉCNICOS EM ENFERMAGEM PARA ATUAREM NOS SERVIÇOS DA SECRETARIA DE MUNICÍPIO DA SAÚDE, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>31466</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/31466/ple_008_-_contratacao_emergencial_74_enfermeiros.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/31466/ple_008_-_contratacao_emergencial_74_enfermeiros.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR EMERGENCIALMENTE POR TEMPO DETERMINADO SETENTA E QUATRO (74) ENFERMEIROS, PARA ATUAREM NOS SERVIÇOS DA SECRETARIA DE MUNICÍPIO DA SAÚDE, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>31678</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/31678/ple_010_-_altera_piso_salarial_dos_agentes_comunitarios_de_saude_e_agente_endemias.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/31678/ple_010_-_altera_piso_salarial_dos_agentes_comunitarios_de_saude_e_agente_endemias.pdf</t>
   </si>
   <si>
     <t>ALTERA O PISO SALARIAL PROFISSIONAL DOS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE COMBATE A ENDEMIAS NO ÂMBITO DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>32374</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32374/ple_014_-_contratacao_emergencial_motoristas.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32374/ple_014_-_contratacao_emergencial_motoristas.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR EMERGENCIALMENTE POR TEMPO DETERMINADO 08 (OITO) MOTORISTAS PARA ATUAREM NA SECRETARIA DE MUNICÍPIO DA SAÚDE, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>32882</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32882/ple_019_-_contratacao_emergencial_03_medicos_psiquiatras.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32882/ple_019_-_contratacao_emergencial_03_medicos_psiquiatras.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR EMERGENCIALMENTE POR TEMPO DETERMINADO 03 (TRÊS) MÉDICOS PSIQUIATRAS, PARA ATUAREM NOS SERVIÇOS DA SECRETARIA DE MUNICÍPIO DA SAÚDE, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO."</t>
   </si>
   <si>
     <t>33058</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33058/ple_022-contratacao_emergencial_farmaceuticos.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33058/ple_022-contratacao_emergencial_farmaceuticos.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR EMERGENCIALMENTE POR TEMPO DETERMINADO  QUATRO (4) FARMACÊUTICOS, PARA ATUAREM NOS SERVIÇOS DA SECRETARIA DE MUNICÍPIO DA SAÚDE, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>33069</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33069/ple_023-_contratacao_temporaria_115_professores.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33069/ple_023-_contratacao_temporaria_115_professores.pdf</t>
   </si>
   <si>
     <t>que AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR EMERGENCIALMENTE POR TEMPO DETERMINADO CENTO E QUINZE (115) PROFESSORES, PARA ATUAREM NA REDE MUNICIPAL DE ENSINO, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO .</t>
   </si>
   <si>
     <t>36912</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/36912/ple_053_-_contratacao_emergencial_60_agentes_de_combate_endemias.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/36912/ple_053_-_contratacao_emergencial_60_agentes_de_combate_endemias.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR EMERGENCIALMENTE POR TEMPO DETERMINADO SESSENTA (60) AGENTE DE COMBATE ÀS ENDEMIAS PARA ATUAREM NOS SERVIÇOS DA SECRETARIA DE MUNICÍPIO DA SAÚDE, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO."</t>
   </si>
   <si>
     <t>37747</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/37747/ple_066_-_contratacao_emergencial_04_medico_generalista.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/37747/ple_066_-_contratacao_emergencial_04_medico_generalista.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR EMERGENCIALMENTE POR TEMPO DETERMINADO QUATRO MÉDICO GENERALISTA PARA ATUAR NO SERVIÇO DE ATENDIMENTO MÓVEL DE URGÊNCIA (SAMU/192), PARA ATUAREM NOS SERVIÇOS DA SECRETARIA DE MUNICÍPIO DA SAÚDE, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO."</t>
   </si>
   <si>
     <t>37748</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/37748/ple_067_-_criacao_de_cargos.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/37748/ple_067_-_criacao_de_cargos.pdf</t>
   </si>
   <si>
     <t>"CRIA CARGOS DE PROVIMENTO EFETIVO NA LEI MUNICIPAL Nº 5.820, DE 07 DE NOVEMBRO DE 2003."</t>
   </si>
   <si>
+    <t>38427</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/38427/ple_071_-_contratacao_emergencial_assist._social_psicologo_e_terapeuta_ocupacional.pdf</t>
+  </si>
+  <si>
+    <t>"AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR EMERGENCIALMENTE POR TEMPO DETERMINADO UM (01) ASSISTENTE SOCIAL, UM (01) PSICÓLOGO E UM (01) TERAPEUTA OCUPACIONAL PARA ATUAREM NAS AÇÕES DE SAÚDE MENTAL DA SECRETARIA DE MUNICÍPIO DA SAÚDE, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO."</t>
+  </si>
+  <si>
     <t>38890</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/38890/ple_073_-_altera_lei_7.375-2013_vale_alimentacao.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/38890/ple_073_-_altera_lei_7.375-2013_vale_alimentacao.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ARTIGO 3º LEI MUNICIPAL Nº 7.375, DE 28 DE MARÇO DE 2013 QUE INSTITUI O AUXÍLIO-REFEIÇÃO AOS SERVIDORES PÚBLICOS MUNICIPAIS."</t>
   </si>
   <si>
     <t>38892</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/38892/ple_075_-_reajuste_professores_da_rede_municipal_de_ensino.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/38892/ple_075_-_reajuste_professores_da_rede_municipal_de_ensino.pdf</t>
   </si>
   <si>
     <t>"CONCEDE REAJUSTE AOS PROFESSORES DA REDE MUNICIPAL DE ENSINO."</t>
   </si>
   <si>
     <t>38894</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/38894/ple_076_-_reajuste_servidores.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/38894/ple_076_-_reajuste_servidores.pdf</t>
   </si>
   <si>
     <t>"CONCEDE REVISÃO GERAL ANUAL A REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS DO PODER EXECUTIVO DO MUNICÍPIO DO RIO GRANDE."</t>
   </si>
   <si>
     <t>38896</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/38896/ple_077_-_segregacao.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/38896/ple_077_-_segregacao.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O PLANO DE FINANCIAMENTO DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES EFETIVOS DO MUNICÍPIO DE RIO GRANDE."</t>
   </si>
   <si>
+    <t>39163</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/39163/ple_081_-_contratacao_emergencial_professores.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONTRATAR EMERGENCIALMENTE POR TEMPO DETERMINADO TREZENTOS E SESSENTA E SETE (367) PROFESSORES, PARA ATUAREM NA REDE MUNICIPAL DE ENSINO, EM RAZÃO DE EXCEPCIONAL INTERESSE PÚBLICO</t>
+  </si>
+  <si>
     <t>30752</t>
   </si>
   <si>
     <t>PLV</t>
   </si>
   <si>
     <t>Projeto de Lei de Vereador</t>
   </si>
   <si>
     <t>Mesa Diretora - MesaDir</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30752/plv_22.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30752/plv_22.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ANEXO II DA LEI Nº 8.470 DE 19 DE DEZEMBRO DE 2019. (CARGO DE ASSESSOR DE IMPRENSA)</t>
   </si>
   <si>
     <t>30771</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30771/pvl23_2025.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30771/pvl23_2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS DO PODER LEGISLATIVO DO MUNICÍPIO DO RIO GRANDE.</t>
   </si>
   <si>
     <t>30971</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Vereadora Regininha</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30971/plv_33_2025.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30971/plv_33_2025.pdf</t>
   </si>
   <si>
     <t>PROÍBE O TRABALHO DE SERVIDORES PÚBLICOS MUNICIPAIS E TRABALHADORES TERCEIRIZADOS ATUANTES NA ADMINISTRAÇÃO PÚBLICA MUNICIPAL EM DIAS DE CALOR EXTREMO NO MUNICÍPIO DO RIO GRANDE.</t>
   </si>
   <si>
     <t>31140</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/31140/plv_39.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/31140/plv_39.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL 8.833/2022</t>
   </si>
   <si>
     <t>31382</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/31382/plv_48.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/31382/plv_48.pdf</t>
   </si>
   <si>
     <t>"ALTERA A TABELA 3 DO ART. 8º, A TABELA 4 DO ART. 10, A TABELA 7 DO ART. 44 DA LEI MUNICIPAL 8833/2022 E CRIA A FUNÇÃO DE DIRETOR DA ESCOLA DO LEGISLATIVO ÂMBITO DA CÂMARA MUNICIPAL DO RIO GRANDE".</t>
   </si>
   <si>
     <t>31577</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Vereador Enio Fernandez Jr - Eninho</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/31577/plv55_2025.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/31577/plv55_2025.pdf</t>
   </si>
   <si>
     <t>“Torna obrigatória a exigência de  diploma de curso superior para  secretários municipais e dá outras  providências.”</t>
   </si>
   <si>
     <t>32479</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Vereador Fábio Domingues - Fabinho, Vereador Juquinha, Vereador Luciano Figueiredo - Luka, Vereador Rovam Castro, Vereadora Professora Denise</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32479/plv70_2025.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32479/plv70_2025.pdf</t>
   </si>
   <si>
     <t>MAJORA O VALOR DO VALE ALIMENTAÇÃO DOS SERVIDORES DA CÂMARA MUNICIPAL DO RIO GRANDE.</t>
   </si>
   <si>
     <t>35487</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>Vereador Uélinton Garcia de Freitas</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35487/plv129.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35487/plv129.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI MUNICIPAL N° 5.028, DE 03 DE JANEIRO DE 1996, QUE "INSTITUI O ESTATUTO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DO RIO GRANDE E DÁ OUTRAS PROVIDÊNCIAS", PARA DISPOR SOBRE A FRUIÇÃO PARCELADA DE FÉRIAS".</t>
   </si>
   <si>
     <t>36889</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>Vereador Enio Fernandez Jr - Eninho, Vereador Filipe Branco, Vereador Fábio Domingues - Fabinho, Vereador Gaúcho dos Bairros, Vereador Giovani Moralles, Vereador Glauber Pedroso, Vereador Júlio Lamim, Vereador Lary, Vereador Luciano Figueiredo - Luka, Vereador Nando Ribeiro, Vereador Nilton Machado, Vereador Repolhinho, Vereador Rogério Gomes, Vereador Rovam Castro, Vereador Salomão Moraes, Vereadora Karina Rocha, Vereadora Laurinha, Vereadora Professora Denise, Vereadora Regininha</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/36889/plv157.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/36889/plv157.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI MUNICIPAL N° 8.833, DE 17 DE JUNHO DE 2022, PARA AMPLIAR E PROLONGAR A CARREIRA FUNCIONAL DOS SERVIDORES EFETIVOS DA CÂMARA MUNICIPAL DO RIO GRANDE, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>38914</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>Vereador Enio Fernandez Jr - Eninho, Vereador Filipe Branco, Vereador Flávio Maciel, Vereador Fábio Domingues - Fabinho, Vereador Gaúcho dos Bairros, Vereador Giovani Moralles, Vereador Glauber Pedroso, Vereador Juquinha, Vereador Júlio Lamim, Vereador Lary, Vereador Luciano Figueiredo - Luka, Vereador Nando Ribeiro, Vereador Nilton Machado, Vereador Repolhinho, Vereador Rogério Gomes, Vereador Rovam Castro, Vereador Salomão Moraes, Vereadora Karina Rocha, Vereadora Laurinha, Vereadora Professora Denise, Vereadora Regininha</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/38914/plv197.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/38914/plv197.pdf</t>
   </si>
   <si>
     <t>"CONCEDE REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOA SERVIDORES MUNICIPAIS DO PODER LEGISLATIVO DO MUNICÍPIO DO RIO GRANDE."</t>
   </si>
   <si>
     <t>30570</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30570/pdl02..pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30570/pdl02..pdf</t>
   </si>
   <si>
     <t>APROVA O NOME DO DIRETOR-PRESIDENTE DA PREVIDÊNCIA DO RIO GRANDE-PREVIRG.</t>
   </si>
   <si>
     <t>33654</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Vereador Rovam Castro</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33654/pre_06_pr6-2_merged.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33654/pre_06_pr6-2_merged.pdf</t>
   </si>
   <si>
     <t>"REGULAMENTA O PAGAMENTO DE GRATIFICAÇÃO NATALINA."</t>
   </si>
   <si>
     <t>33756</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33756/2025-06-24_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33756/2025-06-24_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de diárias e passagens e cria a cota por gabinete parlamentar no âmbito da Câmara Municipal do Rio Grande.</t>
   </si>
   <si>
     <t>33757</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33757/projeto_de_resolucao8_2025.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33757/projeto_de_resolucao8_2025.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A MESA DIRETORA A FIRMAR CONTRATO QUE PROPICIE A PRESTAÇÃO DE SERVIÇOS DE ASSISTÊNCIA MÉDICO-HOSPITALAR AOS VEREADORES E SERVIDORES DA CÂMARA MUNICIPAL E AOS SEUS DEPENDENTES, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>38233</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/38233/pre30.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/38233/pre30.pdf</t>
   </si>
   <si>
     <t>"Altera a resolução 06 de junho de 2025"</t>
   </si>
   <si>
     <t>33052</t>
   </si>
   <si>
     <t>REC</t>
   </si>
   <si>
     <t>Recurso</t>
   </si>
   <si>
     <t>Vereador Glauber Pedroso</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33052/recurso_plv_46_25.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33052/recurso_plv_46_25.pdf</t>
   </si>
   <si>
     <t>O vereador Glauber Nunes Pedroso, autor do Projeto de Lei nº 46/2025, vem, respeitosamente, apresentar RECURSO ao parecer jurídico emitido pelas assessorias técnicas DPM e IGAM, bem como o parecer da CCJCDH, que opinaram pela inconstitucionalidade da referida proposição, com base nas razões de fato e de direito a seguir expostas.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -810,68 +834,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30769/ple01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30770/ple_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/31463/ple_007_-_contratacao_emergencial_85_tec._enfermagem.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/31466/ple_008_-_contratacao_emergencial_74_enfermeiros.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/31678/ple_010_-_altera_piso_salarial_dos_agentes_comunitarios_de_saude_e_agente_endemias.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32374/ple_014_-_contratacao_emergencial_motoristas.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32882/ple_019_-_contratacao_emergencial_03_medicos_psiquiatras.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33058/ple_022-contratacao_emergencial_farmaceuticos.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33069/ple_023-_contratacao_temporaria_115_professores.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/36912/ple_053_-_contratacao_emergencial_60_agentes_de_combate_endemias.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/37747/ple_066_-_contratacao_emergencial_04_medico_generalista.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/37748/ple_067_-_criacao_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/38890/ple_073_-_altera_lei_7.375-2013_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/38892/ple_075_-_reajuste_professores_da_rede_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/38894/ple_076_-_reajuste_servidores.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/38896/ple_077_-_segregacao.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30752/plv_22.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30771/pvl23_2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30971/plv_33_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/31140/plv_39.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/31382/plv_48.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/31577/plv55_2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32479/plv70_2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35487/plv129.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/36889/plv157.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/38914/plv197.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30570/pdl02..pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33654/pre_06_pr6-2_merged.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33756/2025-06-24_1.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33757/projeto_de_resolucao8_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/38233/pre30.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33052/recurso_plv_46_25.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30769/ple01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30770/ple_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/31463/ple_007_-_contratacao_emergencial_85_tec._enfermagem.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/31466/ple_008_-_contratacao_emergencial_74_enfermeiros.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/31678/ple_010_-_altera_piso_salarial_dos_agentes_comunitarios_de_saude_e_agente_endemias.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32374/ple_014_-_contratacao_emergencial_motoristas.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32882/ple_019_-_contratacao_emergencial_03_medicos_psiquiatras.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33058/ple_022-contratacao_emergencial_farmaceuticos.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33069/ple_023-_contratacao_temporaria_115_professores.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/36912/ple_053_-_contratacao_emergencial_60_agentes_de_combate_endemias.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/37747/ple_066_-_contratacao_emergencial_04_medico_generalista.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/37748/ple_067_-_criacao_de_cargos.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/38427/ple_071_-_contratacao_emergencial_assist._social_psicologo_e_terapeuta_ocupacional.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/38890/ple_073_-_altera_lei_7.375-2013_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/38892/ple_075_-_reajuste_professores_da_rede_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/38894/ple_076_-_reajuste_servidores.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/38896/ple_077_-_segregacao.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/39163/ple_081_-_contratacao_emergencial_professores.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30752/plv_22.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30771/pvl23_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30971/plv_33_2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/31140/plv_39.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/31382/plv_48.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/31577/plv55_2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32479/plv70_2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35487/plv129.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/36889/plv157.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/38914/plv197.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30570/pdl02..pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33654/pre_06_pr6-2_merged.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33756/2025-06-24_1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33757/projeto_de_resolucao8_2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/38233/pre30.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33052/recurso_plv_46_25.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H33"/>
+  <dimension ref="A1:H35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="157.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="156.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1281,492 +1305,546 @@
       </c>
       <c r="D17" t="s">
         <v>11</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H17" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>76</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>41</v>
+        <v>77</v>
       </c>
       <c r="D18" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="F18" t="s">
+      <c r="H18" t="s">
         <v>79</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>80</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>81</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="B19" t="s">
-[...14 lines deleted...]
-      <c r="G19" s="1" t="s">
+      <c r="H19" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>84</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>41</v>
+      </c>
+      <c r="D20" t="s">
         <v>85</v>
       </c>
-      <c r="B20" t="s">
-[...2 lines deleted...]
-      <c r="C20" t="s">
+      <c r="E20" t="s">
         <v>86</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="F20" t="s">
         <v>87</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>88</v>
       </c>
       <c r="H20" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>90</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
+        <v>45</v>
+      </c>
+      <c r="D21" t="s">
+        <v>85</v>
+      </c>
+      <c r="E21" t="s">
+        <v>86</v>
+      </c>
+      <c r="F21" t="s">
+        <v>87</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="D21" t="s">
-[...8 lines deleted...]
-      <c r="G21" s="1" t="s">
+      <c r="H21" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>93</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
         <v>94</v>
       </c>
-      <c r="B22" t="s">
-[...2 lines deleted...]
-      <c r="C22" t="s">
+      <c r="D22" t="s">
+        <v>85</v>
+      </c>
+      <c r="E22" t="s">
+        <v>86</v>
+      </c>
+      <c r="F22" t="s">
         <v>95</v>
-      </c>
-[...7 lines deleted...]
-        <v>79</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H22" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>98</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
         <v>99</v>
       </c>
       <c r="D23" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="E23" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="F23" t="s">
+        <v>87</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="G23" s="1" t="s">
+      <c r="H23" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>102</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
         <v>103</v>
       </c>
-      <c r="B24" t="s">
-[...2 lines deleted...]
-      <c r="C24" t="s">
+      <c r="D24" t="s">
+        <v>85</v>
+      </c>
+      <c r="E24" t="s">
+        <v>86</v>
+      </c>
+      <c r="F24" t="s">
+        <v>87</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="D24" t="s">
-[...5 lines deleted...]
-      <c r="F24" t="s">
+      <c r="H24" t="s">
         <v>105</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>106</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>107</v>
+      </c>
+      <c r="D25" t="s">
+        <v>85</v>
+      </c>
+      <c r="E25" t="s">
+        <v>86</v>
+      </c>
+      <c r="F25" t="s">
         <v>108</v>
       </c>
-      <c r="B25" t="s">
-[...2 lines deleted...]
-      <c r="C25" t="s">
+      <c r="G25" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="D25" t="s">
-[...5 lines deleted...]
-      <c r="F25" t="s">
+      <c r="H25" t="s">
         <v>110</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>111</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>112</v>
+      </c>
+      <c r="D26" t="s">
+        <v>85</v>
+      </c>
+      <c r="E26" t="s">
+        <v>86</v>
+      </c>
+      <c r="F26" t="s">
         <v>113</v>
       </c>
-      <c r="B26" t="s">
-[...2 lines deleted...]
-      <c r="C26" t="s">
+      <c r="G26" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="D26" t="s">
-[...5 lines deleted...]
-      <c r="F26" t="s">
+      <c r="H26" t="s">
         <v>115</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>116</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>117</v>
+      </c>
+      <c r="D27" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" t="s">
         <v>118</v>
       </c>
-      <c r="B27" t="s">
-[...2 lines deleted...]
-      <c r="C27" t="s">
+      <c r="G27" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="D27" t="s">
-[...5 lines deleted...]
-      <c r="F27" t="s">
+      <c r="H27" t="s">
         <v>120</v>
-      </c>
-[...4 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>121</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>122</v>
+      </c>
+      <c r="D28" t="s">
+        <v>85</v>
+      </c>
+      <c r="E28" t="s">
+        <v>86</v>
+      </c>
+      <c r="F28" t="s">
         <v>123</v>
       </c>
-      <c r="B28" t="s">
-[...5 lines deleted...]
-      <c r="D28" t="s">
+      <c r="G28" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="E28" t="s">
+      <c r="H28" t="s">
         <v>125</v>
-      </c>
-[...7 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>126</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>127</v>
+      </c>
+      <c r="D29" t="s">
+        <v>85</v>
+      </c>
+      <c r="E29" t="s">
+        <v>86</v>
+      </c>
+      <c r="F29" t="s">
         <v>128</v>
       </c>
-      <c r="B29" t="s">
-[...2 lines deleted...]
-      <c r="C29" t="s">
+      <c r="G29" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="D29" t="s">
+      <c r="H29" t="s">
         <v>130</v>
-      </c>
-[...10 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>131</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>17</v>
+      </c>
+      <c r="D30" t="s">
+        <v>132</v>
+      </c>
+      <c r="E30" t="s">
+        <v>133</v>
+      </c>
+      <c r="F30" t="s">
+        <v>87</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="H30" t="s">
         <v>135</v>
-      </c>
-[...19 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
+        <v>136</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>137</v>
+      </c>
+      <c r="D31" t="s">
         <v>138</v>
       </c>
-      <c r="B31" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E31" t="s">
-        <v>131</v>
+        <v>139</v>
       </c>
       <c r="F31" t="s">
-        <v>120</v>
+        <v>140</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="H31" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>142</v>
+        <v>21</v>
       </c>
       <c r="D32" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="E32" t="s">
-        <v>131</v>
+        <v>139</v>
       </c>
       <c r="F32" t="s">
-        <v>105</v>
+        <v>140</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="H32" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
         <v>25</v>
       </c>
       <c r="D33" t="s">
-        <v>146</v>
+        <v>138</v>
       </c>
       <c r="E33" t="s">
+        <v>139</v>
+      </c>
+      <c r="F33" t="s">
+        <v>128</v>
+      </c>
+      <c r="G33" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="F33" t="s">
+      <c r="H33" t="s">
         <v>148</v>
       </c>
-      <c r="G33" s="1" t="s">
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
         <v>149</v>
       </c>
-      <c r="H33" t="s">
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
         <v>150</v>
+      </c>
+      <c r="D34" t="s">
+        <v>138</v>
+      </c>
+      <c r="E34" t="s">
+        <v>139</v>
+      </c>
+      <c r="F34" t="s">
+        <v>113</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="H34" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>153</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>25</v>
+      </c>
+      <c r="D35" t="s">
+        <v>154</v>
+      </c>
+      <c r="E35" t="s">
+        <v>155</v>
+      </c>
+      <c r="F35" t="s">
+        <v>156</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="H35" t="s">
+        <v>158</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>