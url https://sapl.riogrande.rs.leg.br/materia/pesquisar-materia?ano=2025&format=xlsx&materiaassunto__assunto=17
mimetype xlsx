--- v0 (2026-02-28)
+++ v1 (2026-04-22)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>39159</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/39159/ple_074_-altera_lei_8.699-2021.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/39159/ple_074_-altera_lei_8.699-2021.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO V DO ARTIGO 1º LEI MUNICIPAL Nº 8.699, DE 05 DE OUTUBRO DE 2021, QUE INSTITUI PROGRAMA MUNICIPAL DE EXTINÇÃO GRADATIVA DA FUNÇÃO DE COBRADOR DO TRANSPORTE COLETIVO POR ÔNIBUS NO MUNICÍPIO DO RIO GRANDE.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -405,68 +405,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/39159/ple_074_-altera_lei_8.699-2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/39159/ple_074_-altera_lei_8.699-2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="104.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="103.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="222" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>