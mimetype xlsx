--- v0 (2026-03-05)
+++ v1 (2026-04-21)
@@ -54,1135 +54,1135 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>30932</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30932/ple_004_-_altera_anexos_da_lei_5.820-2003.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30932/ple_004_-_altera_anexos_da_lei_5.820-2003.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I, ANEXO VII, ANEXO B, ANEXO C E ANEXO D DA LEI  MUNICIPAL Nº 5.820, DE 07 DE NOVEMBRO DE 2003.</t>
   </si>
   <si>
     <t>32258</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32258/ple_009_-_revoga_lei_municipal_9.261-2025.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32258/ple_009_-_revoga_lei_municipal_9.261-2025.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL N° 9.261, DE 31 DE JANEIRO DE 2025 QUE “DISPÕE SOBRE A VINCULAÇÃO DOS RECURSOS PROVENIENTES DO ICMS ECOLÓGICO REPASSADO AO MUNICÍPIO AO ORÇAMENTO DA SECRETARIA DE MUNICÍPIO DE MEIO AMBIENTE E SUSTENTABILIDADE E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>31809</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/31809/ple12_2025.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/31809/ple12_2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 012 QUE AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR O PAGAMENTO DOS VALORES DEVIDOS PELA CONTRATAÇÃO COM A ASSOCIAÇÃO DE CARIDADE SANTA CASA DO RIO GRANDE DIRETAMENTE AO FUNDO DE RECUPERAÇÃO DE BENS LESADOS, DE QUE TRATA O PROCESSO N°50000430720184047101 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>32623</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32623/ple_17.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32623/ple_17.pdf</t>
   </si>
   <si>
     <t>"CRIA ÁREA  ESPECIAL DE INTERESSE SOCIAL."</t>
   </si>
   <si>
     <t>32883</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32883/ple_020_-_inspecao_sanitaria_e_industrial_dos_produtos_de_origem_animal.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32883/ple_020_-_inspecao_sanitaria_e_industrial_dos_produtos_de_origem_animal.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A INSPEÇÃO SANITÁRIA E INDUSTRIAL DOS PRODUTOS DE ORIGEM ANIMAL E SERVIÇO DE INSPEÇÃO MUNICIPAL NO MUNICÍPIO DO RIO GRANDE E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>32909</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32909/ple_021_-_institui_unidade_gestora_do_programa_-_ugp.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32909/ple_021_-_institui_unidade_gestora_do_programa_-_ugp.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 021 que INSTITUI A UNIDADE GESTORA DO PROGRAMA — UGP, DO ACORDO DE FACILIDADE DE CRÉDITO ENTRE O MUNICÍPIO DO RIO GRANDE E A AGÊNCIA FRANCESA DE DESENVOLVIMENTO — AFD, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>33210</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33210/ple_024-_desafetacao_de_um_trecho_da_rua_carlos_padilha_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33210/ple_024-_desafetacao_de_um_trecho_da_rua_carlos_padilha_1.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A DESAFETAÇÃO DE UM TRECHO DA RUA CARLOS PADILHA, NO MUNICÍPIO DO RIO GRANDE, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>33734</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33734/pre_26-25.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33734/pre_26-25.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O EXECUTIVO MUNICIPAL A DESAFETAR ÁREA DESTINADA A PRAÇA NO LOTEAMENTO BOA VISTA II – SENANDES, AFETANDO A MESMA  À UTILIZAÇÃO PARA EQUIPAMENTOS COMUNITÁRIOS COM A INSTALAÇÃO DE UMA UNIDADE DE SAÚDE."</t>
   </si>
   <si>
     <t>33754</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33754/ple27_2025.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33754/ple27_2025.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL DE RECONSTRUÇÃO DO RIO GRANDE - FMRRG, VINCULADO AO PROGRAMA RIO GRANDE + VERDE E RESILIENTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>33876</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33876/ple_028_-_cria_rede_de_parques_do_municipio_do_rio_grande.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33876/ple_028_-_cria_rede_de_parques_do_municipio_do_rio_grande.pdf</t>
   </si>
   <si>
     <t>"CRIA A REDE DE PARQUES DO MUNICÍPIO  DO RIO GRANDE (RPM)."</t>
   </si>
   <si>
     <t>33959</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33959/ple_029_-_acresce_elemento_smplanh_r_406.00000.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33959/ple_029_-_acresce_elemento_smplanh_r_406.00000.pdf</t>
   </si>
   <si>
     <t>"ACRESCE ELEMENTOS DE DESPESA NO  ANEXO DE METAS E PRIORIDADES DA LEI 8.644, DE 25 DE MAIO DE 2021, QUE DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DO RIO GRANDE PARA O QUADRIÊNIO 2022/2025 E NO ANEXO DE METAS DA LEI 9.208 DE 14 DE AGOSTO DE 2024, QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DO RIO GRANDE PARA O EXERCÍCIO DE 2025, E NA LEI ORÇAMENTÁRIA ANUAL, LEI 9.249 DE 16 DE DEZEMBRO DE 2024, E AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITOS ADICIONAIS ESPECIAIS, NA SECRETARIA DE MUNICÍPIO DE PLANEJAMENTO, HABITAÇÃO E REGULARIZAÇÃO FUNDIÁRIA, NO VALOR DE R$ 406.000,00."</t>
   </si>
   <si>
     <t>34197</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/34197/ple_030_-_institui_o_dia_de_valorizacao_e_reconhecimento_do_sesc_e_do_senac.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/34197/ple_030_-_institui_o_dia_de_valorizacao_e_reconhecimento_do_sesc_e_do_senac.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA S DE VALORIZAÇÃO E RECONHECIMENTO DO SERVIÇO SOCIAL DO COMÉRCIO (SESC) E DO SERVIÇO NACIONAL DE APRENDIZAGEM  COMERCIAL (SENAC) NO ÂMBITO DO MUNICÍPIO DO RIO GRANDE E INCLUI NO ANEXO ÚNICO DA LEI MUNICIPAL N º 8.770/2022.</t>
   </si>
   <si>
     <t>34284</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/34284/ple_032_-_fundo_municipal_de_desenvolvimento_e_manutencao_central_de_hortigranjeiros.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/34284/ple_032_-_fundo_municipal_de_desenvolvimento_e_manutencao_central_de_hortigranjeiros.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A INSTITUIÇÃO DO FUNDO MUNICIPAL DE DESENVOLVIMENTO E MANUTENÇÃO DA CENTRAL DE HORTIGRANJEIROS – FUNDOHORTI, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>34857</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/34857/ple_035_-_permissao_de_uso_corsan.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/34857/ple_035_-_permissao_de_uso_corsan.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR TERMO DE PERMISSÃO DE USO DE ÁREA PÚBLICA COM A CORSAN/AGEA."</t>
   </si>
   <si>
     <t>34855</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/34855/camscanner_31-07-2025_18.24.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/34855/camscanner_31-07-2025_18.24.pdf</t>
   </si>
   <si>
     <t>"INSTITUI A COMENDA DE RECONHECIMENTO DAS AÇÕES DE PROMOÇÃO DA IGUALDADE RACIAL NEGRAS MINAS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>34894</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/34894/ple_037_-_acresce_elemento_smplanh_r_43.22486.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/34894/ple_037_-_acresce_elemento_smplanh_r_43.22486.pdf</t>
   </si>
   <si>
     <t>ACRESCE ELEMENTO DE DESPESA NO ANEXO DE METAS E PRIORIDADES DA LEI 8.644, DE 25 DE MAIO DE 2021, QUE DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DO RIO GRANDE PARA O QUADRIÊNIO 2022/2025 E NO ANEXO DE METAS DA LEI 9.208 DE 14 DE AGOSTO DE 2024, QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DO RIO GRANDE PARA O EXERCÍCIO DE 2025, E NA LEI ORÇAMENTÁRIA ANUAL, LEI 9.249 DE 16 DE DEZEMBRO DE 2024, E AUTORIZA O EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL, NA SECRETARIA DE MUNICÍPIO DE PLANEJAMENTO, HABITAÇÃO E REGULARIZAÇÃO FUNDIÁRIA, NO VALOR DE R$ 43.224,86.</t>
   </si>
   <si>
     <t>35522</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35522/ple_039_-_altera_lei_9.291-2025.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35522/ple_039_-_altera_lei_9.291-2025.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ARTIGO 17 E INCLUI O ANEXO I NA LEI MUNICIPAL Nº 9.291/25 QUE DISPÕE SOBRE A INSPEÇÃO SANITÁRIA E INDUSTRIAL DOS PRODUTOS DE ORIGEM ANIMAL E SERVIÇO DE INSPEÇÃO MUNICIPAL NO MUNICÍPIO DO RIO GRANDE."</t>
   </si>
   <si>
     <t>35762</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35762/ple41.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35762/ple41.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O CONJUNTO DE AÇÕES E CAMPANHAS DE CONSCIENTIZAÇÃO E COMBATE AO CAPACITISMO NOS SERVIÇOS, EQUIPAMENTOS, DISPOSITIVOS, INSTITUIÇÕES DE ENSINO E DEMAIS ESPAÇOS PÚBLICOS MUNICIPAIS DE ATENDIMENTO À POPULAÇÃO"</t>
   </si>
   <si>
     <t>35866</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35866/ple_043_-_altera_lei_7.581-2014.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35866/ple_043_-_altera_lei_7.581-2014.pdf</t>
   </si>
   <si>
     <t>"ALTERA OS INCISOS I, II E IV DO ARTIGO 10 LEI MUNICIPAL Nº 7.581/14, QUE CRIA A COORDENADORIA MUNICIPAL DE DEFESA DOS DIREITOS ANIMAIS, CRIA O FUNDO MUNICIPAL DOS DIREITOS ANIMAIS E INSTITUI O PROGRAMA PERMANENTE DE CONTROLE POPULACIONAL DE ANIMAIS DOMÉSTICOS DE PEQUENO PORTE E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>35872</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35872/ple_044_-_institui_o_programa_aluguel_social.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35872/ple_044_-_institui_o_programa_aluguel_social.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O PROGRAMA ALUGUEL SOCIAL PARA REALOCAÇÃO DAS FAMÍLIAS SITUADAS NA ÁREA DE PRESERVAÇÃO PERMANENTE AS MARGENS DO ARROIO DAS CABEÇAS".</t>
   </si>
   <si>
     <t>36141</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/36141/ple_045.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/36141/ple_045.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ART. 51 DA LEI 9128, DE 02 DE JANEIRO DE 2024, QUE INSTITUI O SISTEMA DE LICENCIAMENTO AMBIENTAL COMO INSTRUMENTO DA POLÍTICA MUNICIPAL DE MEIO AMBIENTE E SUSTENTABILIDADE."</t>
   </si>
   <si>
     <t>36338</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/36338/ple47.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/36338/ple47.pdf</t>
   </si>
   <si>
     <t>"ALTERA A REDAÇÃO DO § 5° DO ARTIGO 1°, ACRESCE O ANEXO III A AO § 6° DO ARTIGO 1°, ACRESCE DOTAÇÃO ORÇAMENTÁRIA AO ART5°, CRIA O PARÁGRAFO ÚNICO AO ART 5° E ALTERA A REDAÇÃO DO ART 6°, DA LEI MUNICIPAL N° 8.855/2022."</t>
   </si>
   <si>
     <t>36630</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/36630/ple50.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/36630/ple50.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL 3.514/80, QUE INSTITUI O NOVO CÓDIGO DE POSTURAS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS, COM O OBJETIVO DE REGULAMENTAR A GUARDA E CIRCULAÇÃO DE CÃES DAS RAÇAS AKITA, AMERICAN STAFFORDSHIRE TERRIER, BOXER, BULDOGUE, BULL TERRIER, CANE CORSO, CHOW CHOW, DOBERMANN, DOGO ARGENTINO, FILA BRASILEIRO, MASTIM NAPOLITANO, PASTOR ALEMÃO, PIT BULL ROTWEILER, BEM COMO COMO DAS QUE RESULTEM DA SEU CRUZAMENTO.</t>
   </si>
   <si>
     <t>36631</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/36631/ple_51.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/36631/ple_51.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL, A CONCEDER PERMISSÃO DE USO DE ÁREA PÚBLICA MUNICIPAL À COMPANHIA RIOGRANDENSE DE SANEAMENTO - CORSAN, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>36694</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/36694/ple_052_-_institui_programa_escuta_que_protege.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/36694/ple_052_-_institui_programa_escuta_que_protege.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O PROGRAMA ESCUTA QUE PROTEGE NO MUNICÍPIO DO RIO  GRANDE E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>37077</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/37077/ple_055_-_doacao_de_area_publica_ao_far_-_bairro_profilurb_ii.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/37077/ple_055_-_doacao_de_area_publica_ao_far_-_bairro_profilurb_ii.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A EFETUAR A DOAÇÃO DE BEM PÚBLICO AO FUNDO DE ARRENDAMENTO RESIDENCIAL - FAR, PARA IMPLANTAÇÃO DE UNIDADES HABITACIONAIS NO PROGRAMA MINHA CASA MINHA VIDA.</t>
   </si>
   <si>
     <t>37078</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/37078/ple_56.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/37078/ple_56.pdf</t>
   </si>
   <si>
     <t>37119</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/37119/ple_57.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/37119/ple_57.pdf</t>
   </si>
   <si>
     <t>"ALTERA O § 14º DO ARTIGO 22 DA LEI MUNICIPAL DE  Nº 6.500 DE 28 DE DEZEMBRO DE 2007 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>37258</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/37258/ple_058_-_cria_o_fundo_municipal_para_politicas_penais.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/37258/ple_058_-_cria_o_fundo_municipal_para_politicas_penais.pdf</t>
   </si>
   <si>
     <t>"CRIA O FUNDO MUNICIPAL PARA POLÍTICAS PENAIS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>37510</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/37510/ple_061_-_concede_isencao_de_itbi_no_ambito_dos_programas_projeto_terra.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/37510/ple_061_-_concede_isencao_de_itbi_no_ambito_dos_programas_projeto_terra.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ISENÇÃO DO IMPOSTO SOBRE TRANSMISSÃO DE BENS IMÓVEIS (ITBI) NO ÂMBITO DOS PROGRAMAS “PROJETO TERRA – VOCÊ É DONO DO SEU IMÓVEL?” E O “PROJETO TERRA – EU SOU COHAB”."</t>
   </si>
   <si>
     <t>37682</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/37682/ple_062_-_parametros_para_aprovacao_de_projetos_de_parcelamento_do_solo.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/37682/ple_062_-_parametros_para_aprovacao_de_projetos_de_parcelamento_do_solo.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE PARÂMETROS PARA APROVAÇÃO DE PROJETOS DE PARCELAMENTO DO SOLO SOB A FORMA DE LOTEAMENTO NO MUNICÍPIO DO RIO GRANDE, ALTERANDO OS TERMOS DA LEI 6.587/2008, SEU ANEXO 01 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>37720</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/37720/ple63.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/37720/ple63.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A OUTORGAR CONCESSÃO DE DIRETITO REAL DE USO DE IMÓVEL PÚBLICO AO SERVIÇO SOCIAL DO COMÉRCIO- SESC/RS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>37724</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/37724/ple_064.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/37724/ple_064.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A DOAÇÃO DE ÁREA URBANA DE DESTINAÇÃO PÚBLICA À SECRETARIA DE EDUCAÇÃO DO ESTADO_x000D_
 DO RIO GRANDE DO SUL, PARA FINS DE CONSTRUÇÃO DE ESCOLA ESTADUAL DE ENSINO MÉDIO, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>29117</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLV</t>
   </si>
   <si>
     <t>Projeto de Lei de Vereador</t>
   </si>
   <si>
     <t>Vereador Luciano Figueiredo - Luka</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/29117/plv_002.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/29117/plv_002.pdf</t>
   </si>
   <si>
     <t>DECLARA O REVEILLON DO BALNEÁRIO CASSINO, PATRIMÔNIO HISTÓRICO, CULTURAL E MATERIAL DO MUNICÍPIO D RIO GRANDE.</t>
   </si>
   <si>
     <t>30313</t>
   </si>
   <si>
     <t>Vereadora Professora Denise</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30313/plv12.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30313/plv12.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO E RECONHECIMENTO DO CORDÃO DE GIRASSOL E CORDÃO DE QUEBRA-CABEÇA COMO INSTRUMENTOS AUXILIARES DE ORIENTAÇÃO PARA IDENTIFICAÇÃO DE PESSOAS COM DEFICIÊNCIAS "INVISÍVEIS" OU "NÃO APARENTES", NO MUNICÍPIO DE RIO GRANDE.</t>
   </si>
   <si>
     <t>30331</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30331/plv13.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30331/plv13.pdf</t>
   </si>
   <si>
     <t>INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS O DIA MUNICIPAL DE RETIRO CRISTÃO.</t>
   </si>
   <si>
     <t>30534</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30534/projeto_18.2025.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30534/projeto_18.2025.pdf</t>
   </si>
   <si>
     <t>FICA INSTITUÍDA A CAMPANHA “MEU PRIMEIRO RG” NAS ESCOLAS MUNICIPAIS DE ENSINO INFANTIL E FUNDAMENTAL NO MUNICÍPIO DE RIO GRANDE.</t>
   </si>
   <si>
     <t>30545</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Vereador Francisco Spotorno</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30545/plv19.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30545/plv19.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE POR PARTE DAS EMPRESAS CONCESSIONÁRIAS, PERMISSIONÁRIAS E PRESTADORAS DE SERVIÇOS QUE OPERAM COM CABEAMENTO POR MEIO DE REDE AÉREA DA REMOÇÃO E REGULARIZAÇÃO DE FIAÇÃO INUTILIZADA OU EM DESUSO DE LOCAIS PÚBLICOS NO MUNICÍPIO DE RIO GRANDE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>30881</t>
   </si>
   <si>
     <t>Vereador Enio Fernandez Jr - Eninho</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30881/plv_27.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30881/plv_27.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A UTILIZAÇÃO REGULAR DE POÇOS ARTESIANOS NO MUNICÍPIO DO RIO GRANDE.</t>
   </si>
   <si>
     <t>30903</t>
   </si>
   <si>
     <t>Vereadora Regininha</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30903/plv28_2025.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30903/plv28_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLEMENTAÇÃO DO DISPOSITIVO "BUEIRO COLETOR" NO ÂMBITO DO MUNICÍPIO DO RIO GRANDE.</t>
   </si>
   <si>
     <t>30967</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30967/plv31_2025.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30967/plv31_2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO CAPUT DO ART. 1° DA LEI N° 8.235, DE 16 DE JULHO DE 2018.</t>
   </si>
   <si>
     <t>31104</t>
   </si>
   <si>
     <t>Vereador Flávio Santos</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/31104/plv35_2025.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/31104/plv35_2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI O FUNDO DE REAPARELHAMENTO E MODERNIZAÇÃO DA CÂMARA MUNICIPAL DO RIO GRANDE.</t>
   </si>
   <si>
     <t>31123</t>
   </si>
   <si>
     <t>Vereador Glauber Pedroso</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/31123/plv36_2025.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/31123/plv36_2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Coleta Seletiva de Resíduos Eletrônicos e Tecnológicos na zona rural e urbana do Município de Rio Grande.</t>
   </si>
   <si>
     <t>31229</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/31229/plv41_2025.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/31229/plv41_2025.pdf</t>
   </si>
   <si>
     <t>OBRIGA A PRESENÇA DE TRADUTOR E INTÉRPRETE DA LÍNGUA BRASILEIRA DE SINAIS - LIBRAS - EM TODOS OS EVENTOS REALIZADOS PELO MUNICÍPIO DE RIO GRANDE, PARA REALIZAR SUA INTERPRETAÇÃO E TRADUÇÃO INTEGRAL EM LIBRAS.</t>
   </si>
   <si>
     <t>31481</t>
   </si>
   <si>
     <t>Vereador Rogério Gomes</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/31481/51.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/31481/51.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ALTERAÇÃO DA DENOMINAÇÃO DA GUARDA MUNICIPAL DE RIO GRANDE PARA POLÍCIA MUNICIPAL DE RIO GRANDE E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>31816</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/31816/plv57_original.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/31816/plv57_original.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A PADRONIZAÇÃO DAS CORES DE IMÓVEIS PÚBLICOS PERTENCENTES E/OU MANTIDOS PELO MUNICÍPIO DO RIO GRANDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>31966</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/31966/plv_-_prioridade_na_fiscalizacao_da_emissao_de_ruidos_proibidos_quando_feitas_por_pessoas_com_tea.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/31966/plv_-_prioridade_na_fiscalizacao_da_emissao_de_ruidos_proibidos_quando_feitas_por_pessoas_com_tea.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 3.514/80, QUE “INSTITUI NOVO CÓDIGO DE POSTURAS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS”, VERSANDO SOBRE A PRIORIDADE NA FISCALIZAÇÃO DA EMISSÃO DE RUÍDOS PROIBIDOS QUANDO FEITAS POR PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>32014</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32014/plv61_2025.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32014/plv61_2025.pdf</t>
   </si>
   <si>
     <t>Revoga o artigo 2-A da Lei Municipal nº 6010 de 29 de outubro de 2004.</t>
   </si>
   <si>
     <t>32057</t>
   </si>
   <si>
     <t>Vereador Rovam Castro</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32057/plv62_2025.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32057/plv62_2025.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO ÚNICO DA LEI Nº 8.770, DE 17 DE MARÇO DE 2022, PARA INSTITUIR O MAIO FURTA-COR</t>
   </si>
   <si>
     <t>32302</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32302/plv64_2025.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32302/plv64_2025.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação dos Vagoneteiros dos Molhes da Barra do Rio Grande.</t>
   </si>
   <si>
     <t>32111</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Vereador Júlio Lamim</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32111/plv68_2025.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32111/plv68_2025.pdf</t>
   </si>
   <si>
     <t>Projeto dispõe sobre a necessidade de treinamento básico para cuidadores de abrigos públicos ou privados no município de Rio Grande para os cuidados com crianças atípicas.</t>
   </si>
   <si>
     <t>32648</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32648/plv74_2025.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32648/plv74_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a vedação da promoção pessoal de agentes públicos nas redes sociais institucionais da Prefeitura e dá outras providências.</t>
   </si>
   <si>
     <t>32826</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32826/plv80_2025.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32826/plv80_2025.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO ÚNICO DA LEI Nº 8.770, DE 17 DE MARÇO DE 2022, PARA INSTITUIR O EVENTO RAP CONTRA O FRIO</t>
   </si>
   <si>
     <t>32931</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Vereador Fábio Domingues - Fabinho, Vereador Juquinha, Vereador Luciano Figueiredo - Luka, Vereador Rovam Castro, Vereadora Professora Denise</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32931/plv85_2025.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32931/plv85_2025.pdf</t>
   </si>
   <si>
     <t>REVOGA OS CAPÍTULOS II, III E IV DA LEI MUNICIPAL 8833/2022.</t>
   </si>
   <si>
     <t>32953</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32953/plv86_2025.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32953/plv86_2025.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 2-A da Lei Municipal nº 6010 de 29 de outubro de 2004 e dá outras providências.</t>
   </si>
   <si>
     <t>32957</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32957/plv87__2025_1.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32957/plv87__2025_1.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROTOCOLO MUNICIPAL ANTIRRACISTA NA CIDADE DO RIO GRANDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>33004</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Vereador Giovani Moralles</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33004/plv88_2025.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33004/plv88_2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade de supermercados, hipermercados e estabelecimentos congêneres manter, em cada turno de trabalho, ao menos um empregado, funcionário ou colaborador treinado e capacitado em noções de primeiros socorros".</t>
   </si>
   <si>
     <t>33148</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33148/plv96_2025.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33148/plv96_2025.pdf</t>
   </si>
   <si>
     <t>Institui o Cadastro Municipal das Casas de Matriz Africana.</t>
   </si>
   <si>
     <t>33649</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33649/plv_104.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33649/plv_104.pdf</t>
   </si>
   <si>
     <t>"DETERMINA A DOAÇÃO DE ALIMENTOS E PRODUTOS APREENDIDOS PELA VIGILÂNCIA SANITÁRIA MUNICIPAL E INSTITUIÇÕES PÚBLICAS OU PRIVADAS QUE ACOLHEM ANIMAIS DOMÉSTICOS, SILVESTRES OU EXÓTICOS."</t>
   </si>
   <si>
     <t>33755</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Vereador Juquinha, Vereador Luciano Figueiredo - Luka, Vereador Rovam Castro, Vereadora Professora Denise</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33755/plv108_2025.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33755/plv108_2025.pdf</t>
   </si>
   <si>
     <t>"REVOGA A LEI 7.844 DE 09 DE JANEIRO DE 2015."</t>
   </si>
   <si>
     <t>34258</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/34258/plv111.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/34258/plv111.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Escuta que Protege no município do Rio Grande e dá outras providências.</t>
   </si>
   <si>
     <t>34410</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>Vereador Fábio Domingues - Fabinho, Vereador Glauber Pedroso, Vereador Juquinha, Vereador Júlio Lamim, Vereador Luciano Figueiredo - Luka, Vereadora Karina Rocha, Vereadora Laurinha, Vereadora Professora Denise, Vereadora Regininha</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/34410/plv114.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/34410/plv114.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TUTELA, REPRODUÇÃO, COMERCIALIZAÇÃO E CIRCULAÇÃO DE CÃES DA RAÇA PIT BULL E DE RAÇAS DELAS DERIVADAS NO MUNICÍPIO DO RIO GRANDE E DÁ OUTRAS PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>34415</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>Vereador Nando Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/34415/plv116.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/34415/plv116.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE INCENTIVO AO USO DE ADUBO ORGÂNICO "ENGENHEIRO AGRÔNOMO RONALDO SILVA" NO MUNICÍPIO DE RIO GRANDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>34951</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/34951/plv121.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/34951/plv121.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OBRIGATORIEDADE DE NOTIFICAÇÃO PRÉVIA AOS MORADORES SOBRE A REALIZAÇÃO DE OBRAS EM VIAS PÚBLICAS QUE POSSAM CAUSAR INTERRUPÇÕES NO TRÂNSITO, CORTE DE SERVIÇOS ESSENCIAIS OU DANOS TEMPORÁRIOS ÁS CALÇADAS. E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>35244</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35244/plv123.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35244/plv123.pdf</t>
   </si>
   <si>
     <t>"Estabelece a concessão de auxílio-aluguel às mulheres vítimas de violência doméstica no município de rio grande"</t>
   </si>
   <si>
     <t>35435</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35435/plv128.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35435/plv128.pdf</t>
   </si>
   <si>
     <t>"INSTITUI A POLITÍCA MUNICIPAL DE CONSCIENTIZAÇÃO E ORIENTAÇÃO QUANTO AO USO ADEQUADO DA INTERNET E DAS REDES SOCIAIS NAS ESCOLAS PÚBLICAS MUNICIPAIS DE ENSINO FUNDAMENTAL DO MUNICÍPIO DO RIO GRANDE"</t>
   </si>
   <si>
     <t>35500</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>Vereadora Karina Rocha</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35500/plv130.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35500/plv130.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Rio Grande, o “Agosto Lilás”, dedicado à conscientização pelo fim da violência contra a mulher, e dá outras providências.</t>
   </si>
   <si>
     <t>35501</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>Vereador Filipe Branco</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35501/plv131.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35501/plv131.pdf</t>
   </si>
   <si>
     <t>'DISPÕE SOBRE A OBRIGATORIEDADE DE CIRCOS ITINERANTES TRADICIONAIS DE LONA RESERVAREM UM ESPETÁCULO INCLUSIVO PARA PESSOAS COM DEFICIÊNCIAS."</t>
   </si>
   <si>
     <t>35660</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35660/plv135.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35660/plv135.pdf</t>
   </si>
   <si>
     <t>Altera o anexo único da Lei nº 8.770 de 17 de março de 2022, para instituir o Setembro Azul.</t>
   </si>
   <si>
     <t>35683</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35683/plv136.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35683/plv136.pdf</t>
   </si>
   <si>
     <t>"CRIA O PROGRAMA MUNICIPAL DE TERAPIA NUTRICIONAL PARA ESTUDANTES COM TRANSTORNO DO ESPECTRO AUTISTA (TEA)."</t>
   </si>
   <si>
     <t>35857</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35857/plv139.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35857/plv139.pdf</t>
   </si>
   <si>
     <t>"DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS TRABALHADORES PORTUÁRIOS AVULSOS APOSENTADOS E PENSIONISTAS DO RIO GRANDE/RS"</t>
   </si>
   <si>
     <t>35886</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35886/plv141.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35886/plv141.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a reserva às pessoas transexuais e travestis de 3% (três por cento) das vagas oferecidas nos concursos públicos para provimento de cargos efetivos e empregos públicos no Município do Rio Grande."</t>
   </si>
   <si>
     <t>35931</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35931/plv143.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35931/plv143.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE EXPEDIÇÃO DE RECEITAS MÉDICAS E ODONTOLÓGICAS DIGITADAS EM COMPUTADOR E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>35935</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>Vereador Flávio Maciel</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35935/plv144.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35935/plv144.pdf</t>
   </si>
   <si>
     <t>Dá nome a pista de XCO Cross Country do Camping do Cassino  de “Luciano Macedo”</t>
   </si>
   <si>
     <t>35938</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35938/plv146.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35938/plv146.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o estacionamento temporário e rotativo em frente às edificações de consultórios e clínicas de Fisioterapia e Terapia Ocupacional no Município de Rio Grande.</t>
   </si>
   <si>
     <t>35995</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>Vereador Juquinha</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35995/plv148..pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35995/plv148..pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO ÚNICO DA LEI N°8.770, DE 17 DE MARÇO DЕ 2022, РARA INSTITUIR O "EVENTO CRUZADA DE MILAGRES" REALIZADO PELO MINISTÉRIO CRISTO VIVE".</t>
   </si>
   <si>
     <t>36295</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/36295/plv153.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/36295/plv153.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reserva de vagas em estacionamentos públicos e privados para gestantes, lactantes e responsáveis por crianças de colo no município de Rio Grande, e das outras providências</t>
   </si>
   <si>
     <t>37135</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/37135/plv161.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/37135/plv161.pdf</t>
   </si>
   <si>
     <t>" Institui a Semana Municipal de Valorização do Bairro Cassino no Município de Rio Grande e dá outras providências".</t>
   </si>
   <si>
     <t>37549</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/37549/plv167.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/37549/plv167.pdf</t>
   </si>
   <si>
     <t>O Vereador Luciano Figueiredo Luka, líder da bancada do PSDB, dispoe sobre a inclusão de ações permanentes de conscientização, prevenção e combate ao bullying nas escolas da redemunicipal de ensino e da outras providencias.</t>
   </si>
   <si>
     <t>37636</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/37636/plv170.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/37636/plv170.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 16 DA LEI 8908/2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>33678</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33678/2025-06-17_2.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33678/2025-06-17_2.pdf</t>
   </si>
   <si>
     <t>31381</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora - MesaDir</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/31381/pr_4.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/31381/pr_4.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E FUNCIONALISMO DA ESCOLA DO LEGISLATIVO NO ÂMBITO DA CÂMARA MUNICIPAL DO RIO GRANDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>34455</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/34455/pr9.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/34455/pr9.pdf</t>
   </si>
   <si>
     <t>!DETERMINA A PUBLICAÇÃO ANUAL DE LIVROS PELA CÂMARA MUNICIPAL DO RIO GRANDE."</t>
   </si>
   <si>
     <t>37657</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/37657/pre29.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/37657/pre29.pdf</t>
   </si>
   <si>
     <t>"Institui o protocolo de combate à discriminação e promoção da igualdade racial da câmara municipal do Rio Grande e dá outras providências."</t>
   </si>
   <si>
     <t>31676</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>SPLE</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/31676/ple_005_-_substitutivo.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/31676/ple_005_-_substitutivo.pdf</t>
   </si>
   <si>
     <t>HONRA-NOS CUMPRIMENTÁ-LO, OPORTUNIDADE EM QUE ENCAMINHAMOS A ESSA COLENDA CASA LEGISLATIVA O INCLUSO SUBSTITUTIVO AO PROJETO DE LEI Nº 005 QUE DISPÕE SOBRE AS ALTERAÇÕES NAS NOMENCLATURAS DAS SECRETARIAS NO ANEXO DE METAS E PRIORIDADES DA LEI 8.644, DE 25 DE MAIO DE 2021, QUE DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DO RIO GRANDE PARA O QUADRIÊNIO 2022/2025 E NO ANEXO DE METAS DA LEI 9.208 DE 14 DE AGOSTO DE 2024, QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO DO RIO GRANDE E NA LEI ORÇAMENTÁRIA ANUAL, LEI 9.249 DE 16 DE DEZEMBRO DE 2024, PARA O EXERCÍCIO DE 2025, VISANDO ATENDER AO DISPOSTO NA LEI Nº 9.265 DE 31 DE JANEIRO DE 2025.</t>
   </si>
   <si>
     <t>32060</t>
   </si>
   <si>
     <t>SPLV</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Lei de Vereador</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32060/splv41_2025.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32060/splv41_2025.pdf</t>
   </si>
   <si>
     <t>FICA OBRIGATÓRIA A PRESENÇA DE TRADUTOR E INTÉRPRETE DE LÍNGUA BRASILEIRA DE SINAIS - LIBRAS - EM TODOS OS EVENTOS PÚBLICOS NO MUNICÍPIO DE RIO GRANDE, BEM COMO EM EVENTOS PRIVADOS COM O APOIO DA ADMINISTRAÇÃO PÚBLICA DE RIO GRANDE.</t>
   </si>
   <si>
     <t>34002</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/34002/splv96.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/34002/splv96.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O CADASTRO MUNICIPAL DAS CASA DE MATRIZ AFRICANA".</t>
   </si>
   <si>
     <t>34981</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>Vereador Gaúcho dos Bairros</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/34981/subsplv110.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/34981/subsplv110.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a finalidade de estabelecer medidas de proteção aos portadores de Transtorno do Espectro Autista residentes no município instalando placas indicativas com o símbolo mundial do Transtorno do Espectro Autista (TEA) e, da neurodiversidade em ruas e logradouros que possuam moradores com diagnósticos de autismo, no âmbito do município de Rio Grande-RS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1489,68 +1489,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30932/ple_004_-_altera_anexos_da_lei_5.820-2003.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32258/ple_009_-_revoga_lei_municipal_9.261-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/31809/ple12_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32623/ple_17.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32883/ple_020_-_inspecao_sanitaria_e_industrial_dos_produtos_de_origem_animal.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32909/ple_021_-_institui_unidade_gestora_do_programa_-_ugp.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33210/ple_024-_desafetacao_de_um_trecho_da_rua_carlos_padilha_1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33734/pre_26-25.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33754/ple27_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33876/ple_028_-_cria_rede_de_parques_do_municipio_do_rio_grande.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33959/ple_029_-_acresce_elemento_smplanh_r_406.00000.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/34197/ple_030_-_institui_o_dia_de_valorizacao_e_reconhecimento_do_sesc_e_do_senac.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/34284/ple_032_-_fundo_municipal_de_desenvolvimento_e_manutencao_central_de_hortigranjeiros.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/34857/ple_035_-_permissao_de_uso_corsan.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/34855/camscanner_31-07-2025_18.24.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/34894/ple_037_-_acresce_elemento_smplanh_r_43.22486.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35522/ple_039_-_altera_lei_9.291-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35762/ple41.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35866/ple_043_-_altera_lei_7.581-2014.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35872/ple_044_-_institui_o_programa_aluguel_social.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/36141/ple_045.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/36338/ple47.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/36630/ple50.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/36631/ple_51.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/36694/ple_052_-_institui_programa_escuta_que_protege.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/37077/ple_055_-_doacao_de_area_publica_ao_far_-_bairro_profilurb_ii.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/37078/ple_56.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/37119/ple_57.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/37258/ple_058_-_cria_o_fundo_municipal_para_politicas_penais.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/37510/ple_061_-_concede_isencao_de_itbi_no_ambito_dos_programas_projeto_terra.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/37682/ple_062_-_parametros_para_aprovacao_de_projetos_de_parcelamento_do_solo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/37720/ple63.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/37724/ple_064.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/29117/plv_002.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30313/plv12.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30331/plv13.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30534/projeto_18.2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30545/plv19.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30881/plv_27.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30903/plv28_2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30967/plv31_2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/31104/plv35_2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/31123/plv36_2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/31229/plv41_2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/31481/51.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/31816/plv57_original.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/31966/plv_-_prioridade_na_fiscalizacao_da_emissao_de_ruidos_proibidos_quando_feitas_por_pessoas_com_tea.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32014/plv61_2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32057/plv62_2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32302/plv64_2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32111/plv68_2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32648/plv74_2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32826/plv80_2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32931/plv85_2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32953/plv86_2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32957/plv87__2025_1.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33004/plv88_2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33148/plv96_2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33649/plv_104.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33755/plv108_2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/34258/plv111.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/34410/plv114.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/34415/plv116.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/34951/plv121.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35244/plv123.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35435/plv128.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35500/plv130.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35501/plv131.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35660/plv135.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35683/plv136.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35857/plv139.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35886/plv141.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35931/plv143.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35935/plv144.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35938/plv146.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35995/plv148..pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/36295/plv153.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/37135/plv161.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/37549/plv167.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/37636/plv170.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33678/2025-06-17_2.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/31381/pr_4.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/34455/pr9.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/37657/pre29.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/31676/ple_005_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32060/splv41_2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/34002/splv96.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/34981/subsplv110.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30932/ple_004_-_altera_anexos_da_lei_5.820-2003.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32258/ple_009_-_revoga_lei_municipal_9.261-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/31809/ple12_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32623/ple_17.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32883/ple_020_-_inspecao_sanitaria_e_industrial_dos_produtos_de_origem_animal.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32909/ple_021_-_institui_unidade_gestora_do_programa_-_ugp.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33210/ple_024-_desafetacao_de_um_trecho_da_rua_carlos_padilha_1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33734/pre_26-25.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33754/ple27_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33876/ple_028_-_cria_rede_de_parques_do_municipio_do_rio_grande.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33959/ple_029_-_acresce_elemento_smplanh_r_406.00000.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/34197/ple_030_-_institui_o_dia_de_valorizacao_e_reconhecimento_do_sesc_e_do_senac.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/34284/ple_032_-_fundo_municipal_de_desenvolvimento_e_manutencao_central_de_hortigranjeiros.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/34857/ple_035_-_permissao_de_uso_corsan.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/34855/camscanner_31-07-2025_18.24.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/34894/ple_037_-_acresce_elemento_smplanh_r_43.22486.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35522/ple_039_-_altera_lei_9.291-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35762/ple41.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35866/ple_043_-_altera_lei_7.581-2014.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35872/ple_044_-_institui_o_programa_aluguel_social.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/36141/ple_045.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/36338/ple47.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/36630/ple50.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/36631/ple_51.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/36694/ple_052_-_institui_programa_escuta_que_protege.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/37077/ple_055_-_doacao_de_area_publica_ao_far_-_bairro_profilurb_ii.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/37078/ple_56.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/37119/ple_57.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/37258/ple_058_-_cria_o_fundo_municipal_para_politicas_penais.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/37510/ple_061_-_concede_isencao_de_itbi_no_ambito_dos_programas_projeto_terra.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/37682/ple_062_-_parametros_para_aprovacao_de_projetos_de_parcelamento_do_solo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/37720/ple63.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/37724/ple_064.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/29117/plv_002.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30313/plv12.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30331/plv13.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30534/projeto_18.2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30545/plv19.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30881/plv_27.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30903/plv28_2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30967/plv31_2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/31104/plv35_2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/31123/plv36_2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/31229/plv41_2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/31481/51.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/31816/plv57_original.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/31966/plv_-_prioridade_na_fiscalizacao_da_emissao_de_ruidos_proibidos_quando_feitas_por_pessoas_com_tea.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32014/plv61_2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32057/plv62_2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32302/plv64_2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32111/plv68_2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32648/plv74_2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32826/plv80_2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32931/plv85_2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32953/plv86_2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32957/plv87__2025_1.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33004/plv88_2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33148/plv96_2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33649/plv_104.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33755/plv108_2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/34258/plv111.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/34410/plv114.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/34415/plv116.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/34951/plv121.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35244/plv123.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35435/plv128.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35500/plv130.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35501/plv131.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35660/plv135.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35683/plv136.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35857/plv139.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35886/plv141.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35931/plv143.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35935/plv144.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35938/plv146.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35995/plv148..pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/36295/plv153.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/37135/plv161.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/37549/plv167.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/37636/plv170.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33678/2025-06-17_2.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/31381/pr_4.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/34455/pr9.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/37657/pre29.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/31676/ple_005_-_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32060/splv41_2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/34002/splv96.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/34981/subsplv110.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H89"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="214.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="171.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="170.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>