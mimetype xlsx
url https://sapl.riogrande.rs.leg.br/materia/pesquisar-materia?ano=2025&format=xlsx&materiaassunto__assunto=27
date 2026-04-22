--- v0 (2026-01-15)
+++ v1 (2026-04-22)
@@ -10,215 +10,236 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="62">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>30167</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>PLV</t>
   </si>
   <si>
     <t>Projeto de Lei de Vereador</t>
   </si>
   <si>
     <t>Vereador Glauber Pedroso</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30167/plv07.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30167/plv07.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O DESCARTE DE MEDICAMENTOS VENCIDOS NO MUNICÍPIO DE RIO GRANDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>30269</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Vereador Enio Fernandez Jr - Eninho</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30269/plv10.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30269/plv10.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Executivo Municipal a fornecer medicamentos da rede do Sistema Único de Saúde prescritos por médicos particulares para pacientes com moradia fixa no Município do Rio Grande.”</t>
   </si>
   <si>
     <t>30690</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Vereador Rogério Gomes</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30690/plv21_2025.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30690/plv21_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADOÇÃO DE PROCEDIMENTOS ESPECÍFICOS EM CASOS DIAGNOSTICADOS COMO INTOXICAÇÃO ALIMENTAR NOS HOSPITAIS PÚBLICOS, UNIDADES DE PRONTO ATENDIMENTO (UPA) E POSTOS DE ATENDIMENTO DO MUNICÍPIO DO RIO GRANDE.</t>
   </si>
   <si>
     <t>30879</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30879/plv_26.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30879/plv_26.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Farmácia Veterinária Solidária no Município do Rio Grande.</t>
   </si>
   <si>
     <t>31383</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Vereadora Professora Denise</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/31383/plv_49.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/31383/plv_49.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ASSEGURAR A RESERVA DE LEITO OU ALA SEPARADA PARA AS MÃES DE NATIMORTO E/OU MÃES COM ÓBITO FETAL, NA REDE PÚBLICA DE SAÚDE NO MUNICÍPIO DE RIO GRANDE".</t>
   </si>
   <si>
     <t>32305</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Vereador Luciano Figueiredo - Luka</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32305/plv65_2025.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32305/plv65_2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CLÍNICA MUNICIPAL DE REABILITAÇÃO PARA PESSOAS EM SITUAÇÃO DE DEPRESSÃO EM RIO GRANDE.</t>
   </si>
   <si>
     <t>33689</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>Vereador Júlio Lamim</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33689/plv106_2025.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33689/plv106_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de qualificação técnica específica para médicos que atuam nas Unidades de Pronto Atendimento (UPAs) e nos serviços de emergência e urgência das Unidades Básicas de Saúde com funcionamento 24 horas no Município do Rio Grande</t>
   </si>
   <si>
     <t>35736</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>Vereador Fábio Domingues - Fabinho</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35736/plv137.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35736/plv137.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A PRIORIDADE DE ATENDIMENTO DAS UNIDADES DE SAÚDE NO MUNICÍPIO DO RIO GRANDE PARA CRIANÇAS E ADOLESCENTES VÍTIMAS DE VIOLÊNCIA."</t>
   </si>
   <si>
     <t>35859</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>Vereadora Karina Rocha, Vereadora Laurinha, Vereadora Professora Denise, Vereadora Regininha</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35859/plv140.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35859/plv140.pdf</t>
   </si>
   <si>
     <t>"INCLUI NO CALENDÁRIO DE EVENTOS DO MUNUCÍPIO DO RIO GRANDE, LEI 8.770/2020, O DIA E A SEMANA MUNICIPAL DE CONSCIENTIZAÇÃO SOBRE O CLIMATÉRIO E A MENOPAUSA".</t>
+  </si>
+  <si>
+    <t>38576</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>SPLV</t>
+  </si>
+  <si>
+    <t>Substitutivo ao Projeto de Lei de Vereador</t>
+  </si>
+  <si>
+    <t>Vereadora Regininha</t>
+  </si>
+  <si>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/38576/splv142.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE A REALIZAÇÃO DE TESTAGEM RÁPIDA PARA HIV EM PUÉRPERAS DURANTE O PERÍODO PÓS-PARTO E ENQUANTO PERDURAR O ALEITAMENTO MATERNO, NO ÂMBITO DO MUNICÍPIO DO RIO GRANDE, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -522,68 +543,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30167/plv07.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30269/plv10.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30690/plv21_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30879/plv_26.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/31383/plv_49.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32305/plv65_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33689/plv106_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35736/plv137.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35859/plv140.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30167/plv07.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30269/plv10.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30690/plv21_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/30879/plv_26.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/31383/plv_49.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32305/plv65_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/33689/plv106_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35736/plv137.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/35859/plv140.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/38576/splv142.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H10"/>
+  <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="38.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="86.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="88.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="87.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="236.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -801,63 +822,90 @@
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>50</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>51</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
         <v>52</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>53</v>
       </c>
       <c r="H10" t="s">
         <v>54</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>55</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>56</v>
+      </c>
+      <c r="D11" t="s">
+        <v>57</v>
+      </c>
+      <c r="E11" t="s">
+        <v>58</v>
+      </c>
+      <c r="F11" t="s">
+        <v>59</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="H11" t="s">
+        <v>61</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>