--- v0 (2026-01-16)
+++ v1 (2026-04-22)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>32500</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda Lei Orgânica</t>
   </si>
   <si>
     <t>Vereador Flávio Maciel, Vereador Gaúcho dos Bairros, Vereador Glauber Pedroso, Vereador Lary, Vereador Nando Ribeiro, Vereador Nilton Machado, Vereador Repolhinho, Vereador Salomão Moraes, Vereadora Karina Rocha, Vereadora Laurinha, Vereadora Professora Denise, Vereadora Regininha</t>
   </si>
   <si>
-    <t>https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32500/pelo01.pdf</t>
+    <t>http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32500/pelo01.pdf</t>
   </si>
   <si>
     <t>ACRESCE O INCISO XIII AO ARTIGO 58 DA LEI ORGÂNICA DO MUNICÍPIO DO RIO GRANDE/RS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -405,68 +405,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32500/pelo01.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.riogrande.rs.leg.br/media/sapl/public/materialegislativa/2025/32500/pelo01.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="83.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="82.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="81" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>